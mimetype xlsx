--- v0 (2026-04-29)
+++ v1 (2026-05-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="440">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="441">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Secteur</t>
   </si>
   <si>
     <t>Courriel</t>
   </si>
   <si>
     <t>Siteweb</t>
   </si>
   <si>
     <t>Telephone</t>
   </si>
   <si>
     <t>CodePostal</t>
   </si>
   <si>
@@ -357,50 +357,53 @@
     <t>PATRIMOINE BÉCANCOUR</t>
   </si>
   <si>
     <t>patrimoinebecancour@gmail.com</t>
   </si>
   <si>
     <t>https://www.patrimoinebecancour.com</t>
   </si>
   <si>
     <t>819 603-0111</t>
   </si>
   <si>
     <t>Marie Lise Laquerre</t>
   </si>
   <si>
     <t>DERBY BÉCANCOUR</t>
   </si>
   <si>
     <t>ecuriemontblanc@hotmail.com</t>
   </si>
   <si>
     <t>819 297-2630</t>
   </si>
   <si>
     <t>Sébastien Montembeault</t>
+  </si>
+  <si>
+    <t>équitation - écurie et cours</t>
   </si>
   <si>
     <t>CARREFOUR JEUNESSE-EMPLOI COMTÉ NICOLET-BÉCANCOUR</t>
   </si>
   <si>
     <t>cje@cjenicbec.org</t>
   </si>
   <si>
     <t>https://www.cjenicbec.org/</t>
   </si>
   <si>
     <t>819 293-2592</t>
   </si>
   <si>
     <t>Annie Richard</t>
   </si>
   <si>
     <t>services d'aide à l'emploi</t>
   </si>
   <si>
     <t>CULTURE CENTRE-DU-QUÉBEC</t>
   </si>
   <si>
     <t>ablais@culturecdq.ca</t>
   </si>
@@ -2234,1750 +2237,1750 @@
       </c>
       <c r="I23" t="s">
         <v>110</v>
       </c>
       <c r="J23" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>111</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>112</v>
       </c>
       <c r="G24" t="s">
         <v>113</v>
       </c>
       <c r="I24" t="s">
         <v>114</v>
       </c>
       <c r="J24" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F25" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G25" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="I25" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="J25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="I26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="J26" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="J27" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D28" t="s">
         <v>99</v>
       </c>
       <c r="E28" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G28" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="I28" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="J28" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
         <v>23</v>
       </c>
       <c r="E29" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="I29" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="J29" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="G30" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="I30" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="J30" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D31" t="s">
         <v>14</v>
       </c>
       <c r="E31" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G31" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="I31" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="J31" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G32" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I32" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="J32" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="G33" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I33" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="J33" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D34" t="s">
         <v>84</v>
       </c>
       <c r="E34" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="G34" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="I34" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="J34" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G35" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I35" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="J35" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D36" t="s">
         <v>14</v>
       </c>
       <c r="E36" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F36" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G36" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="I36" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="J36" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="G37" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I37" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="J37" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C38" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F38" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G38" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="H38" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="I38" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="J38" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="G39" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="I39" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="J39" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F40" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="G40" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="I40" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="J40" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D41" t="s">
         <v>23</v>
       </c>
       <c r="E41" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F41" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="G41" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="I41" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="J41" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="G42" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I42" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="J42" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="G43" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="I43" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="J43" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="G44" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="I44" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="J44" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="G45" t="s">
+        <v>204</v>
+      </c>
+      <c r="I45" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="J45" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="G46" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="I46" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="J46" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="G47" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="I47" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="J47" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="G48" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="I48" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="J48" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D49" t="s">
         <v>23</v>
       </c>
       <c r="E49" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G49" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="I49" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J49" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="G50" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="I50" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="J50" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F51" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G51" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="I51" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="J51" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="G52" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="I52" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="J52" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="G53" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="I53" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="J53" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D54" t="s">
         <v>84</v>
       </c>
       <c r="G54" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="I54" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="J54" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F55" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="G55" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="I55" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="J55" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F56" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="G56" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="I56" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="J56" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57" t="s">
         <v>84</v>
       </c>
       <c r="E57" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F57" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="I57" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="J57" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C58" t="s">
         <v>11</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="G58" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="I58" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="J58" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C59" t="s">
         <v>11</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="I59" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="J59" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C60" t="s">
         <v>11</v>
       </c>
       <c r="D60" t="s">
         <v>99</v>
       </c>
       <c r="E60" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F60" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="I60" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="J60" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C61" t="s">
         <v>11</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F61" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="I61" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="J61" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C62" t="s">
         <v>11</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F62" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="I62" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="J62" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="G63" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="I63" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="J63" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64" t="s">
         <v>46</v>
       </c>
       <c r="F64" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="G64" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I64" t="s">
         <v>49</v>
       </c>
       <c r="J64" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="G65" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="I65" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="J65" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="G66" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="I66" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="J66" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C67" t="s">
         <v>11</v>
       </c>
       <c r="D67" t="s">
         <v>84</v>
       </c>
       <c r="E67" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="F67" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="G67" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="I67" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="J67" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G68" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="I68" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="J68" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="I69" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="J69" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D70" t="s">
         <v>84</v>
       </c>
       <c r="G70" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="I70" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="J70" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="G71" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="I71" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="J71" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
       <c r="G72" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="I72" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="J72" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="G73" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="I73" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="J73" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="I74" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="J74" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="G75" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="I75" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="J75" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D76" t="s">
         <v>84</v>
       </c>
       <c r="G76" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="I76" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="J76" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D77" t="s">
         <v>23</v>
       </c>
       <c r="G77" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="I77" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="J77" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C78" t="s">
         <v>11</v>
       </c>
       <c r="D78" t="s">
         <v>14</v>
       </c>
       <c r="E78" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="I78" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="J78" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C79" t="s">
         <v>11</v>
       </c>
       <c r="D79" t="s">
         <v>23</v>
       </c>
       <c r="E79" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="G79" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="I79" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="J79" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C80" t="s">
         <v>11</v>
       </c>
       <c r="D80" t="s">
         <v>99</v>
       </c>
       <c r="E80" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="G80" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="I80" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="J80" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C81" t="s">
         <v>11</v>
       </c>
       <c r="D81" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E81" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="I81" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="J81" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C82" t="s">
         <v>11</v>
       </c>
       <c r="D82" t="s">
         <v>84</v>
       </c>
       <c r="E82" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="I82" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="J82" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="G83" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="I83" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="J83" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="G84" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="I84" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="J84" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="G85" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="I85" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="J85" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C86" t="s">
         <v>11</v>
       </c>
       <c r="D86" t="s">
         <v>84</v>
       </c>
       <c r="E86" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="I86" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="J86" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D87" t="s">
         <v>11</v>
       </c>
       <c r="G87" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="I87" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="J87" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D88" t="s">
         <v>84</v>
       </c>
       <c r="G88" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="J88" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D89" t="s">
         <v>23</v>
       </c>
       <c r="G89" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="I89" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="J89" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D90" t="s">
         <v>99</v>
       </c>
       <c r="G90" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="I90" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="J90" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="D91" t="s">
         <v>84</v>
       </c>
       <c r="E91" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="F91" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="G91" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="I91" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="J91" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="F92" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="G92" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="I92" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="J92" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D93" t="s">
         <v>84</v>
       </c>
       <c r="G93" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="I93" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="J93" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D94" t="s">
         <v>14</v>
       </c>
       <c r="F94" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="J94" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C95" t="s">
         <v>11</v>
       </c>
       <c r="D95" t="s">
         <v>23</v>
       </c>
       <c r="E95" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="I95" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="J95" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C96" t="s">
         <v>11</v>
       </c>
       <c r="D96" t="s">
         <v>11</v>
       </c>
       <c r="E96" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="I96" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="J96" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="D97" t="s">
         <v>99</v>
       </c>
       <c r="E97" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="G97" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="I97" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="J97" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C98" t="s">
         <v>11</v>
       </c>
       <c r="D98" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E98" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="I98" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="J98" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C99" t="s">
         <v>11</v>
       </c>
       <c r="D99" t="s">
         <v>14</v>
       </c>
       <c r="E99" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="I99" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="J99" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C100" t="s">
         <v>11</v>
       </c>
       <c r="D100" t="s">
         <v>84</v>
       </c>
       <c r="E100" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="I100" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="J100" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D101" t="s">
         <v>11</v>
       </c>
       <c r="E101" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="G101" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="I101" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="J101" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="G102" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="I102" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="J102" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D103" t="s">
         <v>84</v>
       </c>
       <c r="E103" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F103" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G103" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="I103" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="J103" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="D104" t="s">
         <v>84</v>
       </c>
       <c r="E104" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="F104" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="G104" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="I104" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="J104" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C105" t="s">
         <v>11</v>
       </c>
       <c r="D105" t="s">
         <v>11</v>
       </c>
       <c r="E105" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F105" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="I105" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="J105" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D106" t="s">
         <v>14</v>
       </c>
       <c r="G106" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="I106" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="J106" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D107" t="s">
         <v>23</v>
       </c>
       <c r="I107" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="J107" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C108" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="D108" t="s">
         <v>11</v>
       </c>
       <c r="E108" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="F108" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="G108" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="H108" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="I108" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="J108" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D109" t="s">
         <v>11</v>
       </c>
       <c r="E109" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="G109" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="I109" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="J109" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="D110" t="s">
         <v>11</v>
       </c>
       <c r="E110" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="F110" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="G110" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="I110" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="J110" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>