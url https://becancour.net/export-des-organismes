--- v1 (2026-05-22)
+++ v2 (2026-07-17)
@@ -377,53 +377,50 @@
   <si>
     <t>819 297-2630</t>
   </si>
   <si>
     <t>Sébastien Montembeault</t>
   </si>
   <si>
     <t>équitation - écurie et cours</t>
   </si>
   <si>
     <t>CARREFOUR JEUNESSE-EMPLOI COMTÉ NICOLET-BÉCANCOUR</t>
   </si>
   <si>
     <t>cje@cjenicbec.org</t>
   </si>
   <si>
     <t>https://www.cjenicbec.org/</t>
   </si>
   <si>
     <t>819 293-2592</t>
   </si>
   <si>
     <t>Annie Richard</t>
   </si>
   <si>
-    <t>services d'aide à l'emploi</t>
-[...1 lines deleted...]
-  <si>
     <t>CULTURE CENTRE-DU-QUÉBEC</t>
   </si>
   <si>
     <t>ablais@culturecdq.ca</t>
   </si>
   <si>
     <t>819 606-0313, poste 222</t>
   </si>
   <si>
     <t>Andréanne Blais, directrice générale</t>
   </si>
   <si>
     <t>FRIPERIE MARIE 4 POCHES</t>
   </si>
   <si>
     <t>819 602-0264</t>
   </si>
   <si>
     <t>vêtements usagés</t>
   </si>
   <si>
     <t>PARC RÉGIONAL DE LA RIVIÈRE GENTILLY</t>
   </si>
   <si>
     <t>admin@rivieregentilly.com</t>
@@ -960,50 +957,53 @@
     <t>Ginette Dessureault</t>
   </si>
   <si>
     <t>CROQUET GENTILLY</t>
   </si>
   <si>
     <t>Robert Bourque</t>
   </si>
   <si>
     <t>CROQUET SAINTE-GERTRUDE</t>
   </si>
   <si>
     <t>819  297-2404</t>
   </si>
   <si>
     <t>Mario Laneuville</t>
   </si>
   <si>
     <t>ÉCOLE DE MUSIQUE DE GENTILLY</t>
   </si>
   <si>
     <t>(819)  294-6500</t>
   </si>
   <si>
     <t>Annie Gélinas</t>
+  </si>
+  <si>
+    <t>musique - enseignement</t>
   </si>
   <si>
     <t>CROQUET SAINT-GRÉGOIRE</t>
   </si>
   <si>
     <t>819 233-2662</t>
   </si>
   <si>
     <t>Jean-Marie Houle</t>
   </si>
   <si>
     <t>COMITÉ DES LOISIRS DE SAINTE-ANGÈLE</t>
   </si>
   <si>
     <t>carmenpratte@outlook.com</t>
   </si>
   <si>
     <t>Carmen L. Pratte, présidente</t>
   </si>
   <si>
     <t>COMITÉ DES LOISIRS DE SAINT-GRÉGOIRE</t>
   </si>
   <si>
     <t>arierousse@gmail.com</t>
   </si>
@@ -2260,1053 +2260,1053 @@
       </c>
       <c r="J24" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>116</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>117</v>
       </c>
       <c r="F25" t="s">
         <v>118</v>
       </c>
       <c r="G25" t="s">
         <v>119</v>
       </c>
       <c r="I25" t="s">
         <v>120</v>
       </c>
       <c r="J25" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
+        <v>121</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
         <v>122</v>
       </c>
-      <c r="D26" t="s">
-[...2 lines deleted...]
-      <c r="E26" t="s">
+      <c r="G26" t="s">
         <v>123</v>
       </c>
-      <c r="G26" t="s">
+      <c r="I26" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="J26" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
+        <v>126</v>
+      </c>
+      <c r="J27" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D28" t="s">
         <v>99</v>
       </c>
       <c r="E28" t="s">
+        <v>129</v>
+      </c>
+      <c r="F28" t="s">
         <v>130</v>
       </c>
-      <c r="F28" t="s">
+      <c r="G28" t="s">
         <v>131</v>
       </c>
-      <c r="G28" t="s">
+      <c r="I28" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="J28" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
         <v>23</v>
       </c>
       <c r="E29" t="s">
+        <v>134</v>
+      </c>
+      <c r="F29" t="s">
         <v>135</v>
       </c>
-      <c r="F29" t="s">
+      <c r="I29" t="s">
         <v>136</v>
       </c>
-      <c r="I29" t="s">
+      <c r="J29" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
+        <v>138</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30" t="s">
         <v>139</v>
       </c>
-      <c r="D30" t="s">
-[...2 lines deleted...]
-      <c r="G30" t="s">
+      <c r="I30" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="J30" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D31" t="s">
         <v>14</v>
       </c>
       <c r="E31" t="s">
+        <v>142</v>
+      </c>
+      <c r="G31" t="s">
         <v>143</v>
       </c>
-      <c r="G31" t="s">
+      <c r="I31" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="J31" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
+        <v>145</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
         <v>146</v>
       </c>
-      <c r="D32" t="s">
-[...2 lines deleted...]
-      <c r="E32" t="s">
+      <c r="G32" t="s">
         <v>147</v>
       </c>
-      <c r="G32" t="s">
+      <c r="I32" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="J32" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
+        <v>149</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="G33" t="s">
         <v>150</v>
       </c>
-      <c r="D33" t="s">
-[...2 lines deleted...]
-      <c r="G33" t="s">
+      <c r="I33" t="s">
         <v>151</v>
       </c>
-      <c r="I33" t="s">
+      <c r="J33" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D34" t="s">
         <v>84</v>
       </c>
       <c r="E34" t="s">
+        <v>154</v>
+      </c>
+      <c r="G34" t="s">
         <v>155</v>
       </c>
-      <c r="G34" t="s">
+      <c r="I34" t="s">
         <v>156</v>
       </c>
-      <c r="I34" t="s">
+      <c r="J34" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
+        <v>158</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
         <v>159</v>
       </c>
-      <c r="D35" t="s">
-[...2 lines deleted...]
-      <c r="E35" t="s">
+      <c r="G35" t="s">
         <v>160</v>
       </c>
-      <c r="G35" t="s">
+      <c r="I35" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="J35" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D36" t="s">
         <v>14</v>
       </c>
       <c r="E36" t="s">
+        <v>163</v>
+      </c>
+      <c r="F36" t="s">
         <v>164</v>
       </c>
-      <c r="F36" t="s">
+      <c r="G36" t="s">
         <v>165</v>
       </c>
-      <c r="G36" t="s">
+      <c r="I36" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="J36" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
+        <v>167</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37" t="s">
         <v>168</v>
       </c>
-      <c r="D37" t="s">
-[...2 lines deleted...]
-      <c r="G37" t="s">
+      <c r="I37" t="s">
         <v>169</v>
       </c>
-      <c r="I37" t="s">
+      <c r="J37" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
+        <v>171</v>
+      </c>
+      <c r="C38" t="s">
         <v>172</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
         <v>173</v>
       </c>
-      <c r="D38" t="s">
-[...2 lines deleted...]
-      <c r="E38" t="s">
+      <c r="F38" t="s">
         <v>174</v>
       </c>
-      <c r="F38" t="s">
+      <c r="G38" t="s">
         <v>175</v>
       </c>
-      <c r="G38" t="s">
+      <c r="H38" t="s">
         <v>176</v>
       </c>
-      <c r="H38" t="s">
+      <c r="I38" t="s">
         <v>177</v>
       </c>
-      <c r="I38" t="s">
+      <c r="J38" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
+        <v>179</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
         <v>180</v>
       </c>
-      <c r="D39" t="s">
-[...2 lines deleted...]
-      <c r="E39" t="s">
+      <c r="G39" t="s">
         <v>181</v>
       </c>
-      <c r="G39" t="s">
+      <c r="I39" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="J39" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
+        <v>183</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
         <v>184</v>
       </c>
-      <c r="D40" t="s">
-[...2 lines deleted...]
-      <c r="E40" t="s">
+      <c r="F40" t="s">
         <v>185</v>
       </c>
-      <c r="F40" t="s">
+      <c r="G40" t="s">
         <v>186</v>
       </c>
-      <c r="G40" t="s">
+      <c r="I40" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="J40" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D41" t="s">
         <v>23</v>
       </c>
       <c r="E41" t="s">
+        <v>189</v>
+      </c>
+      <c r="F41" t="s">
         <v>190</v>
       </c>
-      <c r="F41" t="s">
+      <c r="G41" t="s">
         <v>191</v>
       </c>
-      <c r="G41" t="s">
+      <c r="I41" t="s">
         <v>192</v>
       </c>
-      <c r="I41" t="s">
+      <c r="J41" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
+        <v>194</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42" t="s">
         <v>195</v>
       </c>
-      <c r="D42" t="s">
-[...2 lines deleted...]
-      <c r="G42" t="s">
+      <c r="I42" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="J42" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
+        <v>197</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" t="s">
         <v>198</v>
       </c>
-      <c r="D43" t="s">
-[...2 lines deleted...]
-      <c r="G43" t="s">
+      <c r="I43" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="J43" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
+        <v>200</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G44" t="s">
         <v>201</v>
       </c>
-      <c r="D44" t="s">
-[...2 lines deleted...]
-      <c r="G44" t="s">
+      <c r="I44" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="J44" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="G45" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="I45" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="J45" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
+        <v>204</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="G46" t="s">
         <v>205</v>
       </c>
-      <c r="D46" t="s">
-[...2 lines deleted...]
-      <c r="G46" t="s">
+      <c r="I46" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="J46" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
+        <v>207</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
         <v>208</v>
       </c>
-      <c r="D47" t="s">
-[...2 lines deleted...]
-      <c r="E47" t="s">
+      <c r="G47" t="s">
         <v>209</v>
       </c>
-      <c r="G47" t="s">
+      <c r="I47" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="J47" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="G48" t="s">
+        <v>211</v>
+      </c>
+      <c r="I48" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="J48" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D49" t="s">
         <v>23</v>
       </c>
       <c r="E49" t="s">
+        <v>214</v>
+      </c>
+      <c r="G49" t="s">
         <v>215</v>
       </c>
-      <c r="G49" t="s">
+      <c r="I49" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="J49" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
+        <v>217</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="G50" t="s">
         <v>218</v>
       </c>
-      <c r="D50" t="s">
-[...2 lines deleted...]
-      <c r="G50" t="s">
+      <c r="I50" t="s">
         <v>219</v>
       </c>
-      <c r="I50" t="s">
+      <c r="J50" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
+        <v>221</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
         <v>222</v>
       </c>
-      <c r="D51" t="s">
-[...2 lines deleted...]
-      <c r="E51" t="s">
+      <c r="F51" t="s">
         <v>223</v>
       </c>
-      <c r="F51" t="s">
+      <c r="G51" t="s">
         <v>224</v>
       </c>
-      <c r="G51" t="s">
+      <c r="I51" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="J51" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
+        <v>226</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52" t="s">
         <v>227</v>
       </c>
-      <c r="D52" t="s">
-[...2 lines deleted...]
-      <c r="G52" t="s">
+      <c r="I52" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="J52" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
+        <v>229</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" t="s">
         <v>230</v>
       </c>
-      <c r="D53" t="s">
-[...2 lines deleted...]
-      <c r="G53" t="s">
+      <c r="I53" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="J53" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D54" t="s">
         <v>84</v>
       </c>
       <c r="G54" t="s">
+        <v>233</v>
+      </c>
+      <c r="I54" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="J54" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
+        <v>235</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
         <v>236</v>
       </c>
-      <c r="D55" t="s">
-[...2 lines deleted...]
-      <c r="E55" t="s">
+      <c r="F55" t="s">
         <v>237</v>
       </c>
-      <c r="F55" t="s">
+      <c r="G55" t="s">
         <v>238</v>
       </c>
-      <c r="G55" t="s">
+      <c r="I55" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="J55" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
+        <v>240</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
         <v>241</v>
       </c>
-      <c r="D56" t="s">
-[...2 lines deleted...]
-      <c r="E56" t="s">
+      <c r="F56" t="s">
         <v>242</v>
       </c>
-      <c r="F56" t="s">
+      <c r="G56" t="s">
         <v>243</v>
       </c>
-      <c r="G56" t="s">
+      <c r="I56" t="s">
         <v>244</v>
       </c>
-      <c r="I56" t="s">
+      <c r="J56" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57" t="s">
         <v>84</v>
       </c>
       <c r="E57" t="s">
+        <v>247</v>
+      </c>
+      <c r="F57" t="s">
         <v>248</v>
       </c>
-      <c r="F57" t="s">
+      <c r="I57" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="J57" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
+        <v>250</v>
+      </c>
+      <c r="C58" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="G58" t="s">
         <v>251</v>
       </c>
-      <c r="C58" t="s">
-[...5 lines deleted...]
-      <c r="G58" t="s">
+      <c r="I58" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="J58" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
+        <v>253</v>
+      </c>
+      <c r="C59" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
         <v>254</v>
       </c>
-      <c r="C59" t="s">
-[...5 lines deleted...]
-      <c r="E59" t="s">
+      <c r="I59" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="J59" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="C60" t="s">
         <v>11</v>
       </c>
       <c r="D60" t="s">
         <v>99</v>
       </c>
       <c r="E60" t="s">
+        <v>257</v>
+      </c>
+      <c r="F60" t="s">
         <v>258</v>
       </c>
-      <c r="F60" t="s">
+      <c r="I60" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="J60" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
+        <v>260</v>
+      </c>
+      <c r="C61" t="s">
+        <v>11</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
         <v>261</v>
       </c>
-      <c r="C61" t="s">
-[...5 lines deleted...]
-      <c r="E61" t="s">
+      <c r="F61" t="s">
         <v>262</v>
       </c>
-      <c r="F61" t="s">
+      <c r="I61" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="J61" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
+        <v>264</v>
+      </c>
+      <c r="C62" t="s">
+        <v>11</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
         <v>265</v>
       </c>
-      <c r="C62" t="s">
-[...5 lines deleted...]
-      <c r="E62" t="s">
+      <c r="F62" t="s">
         <v>266</v>
       </c>
-      <c r="F62" t="s">
+      <c r="I62" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="J62" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
+        <v>268</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
         <v>269</v>
       </c>
-      <c r="D63" t="s">
-[...2 lines deleted...]
-      <c r="E63" t="s">
+      <c r="G63" t="s">
         <v>270</v>
       </c>
-      <c r="G63" t="s">
+      <c r="I63" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="J63" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64" t="s">
         <v>46</v>
       </c>
       <c r="F64" t="s">
+        <v>273</v>
+      </c>
+      <c r="G64" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="I64" t="s">
         <v>49</v>
       </c>
       <c r="J64" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
+        <v>275</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="G65" t="s">
         <v>276</v>
       </c>
-      <c r="D65" t="s">
-[...2 lines deleted...]
-      <c r="G65" t="s">
+      <c r="I65" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="J65" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
+        <v>278</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="G66" t="s">
         <v>279</v>
       </c>
-      <c r="D66" t="s">
-[...2 lines deleted...]
-      <c r="G66" t="s">
+      <c r="I66" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="J66" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="C67" t="s">
         <v>11</v>
       </c>
       <c r="D67" t="s">
         <v>84</v>
       </c>
       <c r="E67" t="s">
+        <v>282</v>
+      </c>
+      <c r="F67" t="s">
         <v>283</v>
       </c>
-      <c r="F67" t="s">
+      <c r="G67" t="s">
         <v>284</v>
       </c>
-      <c r="G67" t="s">
+      <c r="I67" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="J67" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
+        <v>286</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
         <v>287</v>
       </c>
-      <c r="D68" t="s">
-[...2 lines deleted...]
-      <c r="E68" t="s">
+      <c r="G68" t="s">
         <v>288</v>
       </c>
-      <c r="G68" t="s">
+      <c r="I68" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="J68" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
+        <v>290</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
         <v>291</v>
       </c>
-      <c r="D69" t="s">
-[...2 lines deleted...]
-      <c r="E69" t="s">
+      <c r="I69" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="J69" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="D70" t="s">
         <v>84</v>
       </c>
       <c r="G70" t="s">
+        <v>294</v>
+      </c>
+      <c r="I70" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="J70" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
+        <v>296</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
         <v>297</v>
       </c>
-      <c r="D71" t="s">
-[...2 lines deleted...]
-      <c r="E71" t="s">
+      <c r="G71" t="s">
         <v>298</v>
       </c>
-      <c r="G71" t="s">
+      <c r="I71" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="J71" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
+        <v>300</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="G72" t="s">
         <v>301</v>
       </c>
-      <c r="D72" t="s">
-[...2 lines deleted...]
-      <c r="G72" t="s">
+      <c r="I72" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="J72" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
+        <v>303</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
         <v>304</v>
       </c>
-      <c r="D73" t="s">
-[...2 lines deleted...]
-      <c r="E73" t="s">
+      <c r="G73" t="s">
         <v>305</v>
       </c>
-      <c r="G73" t="s">
+      <c r="I73" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="J73" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
+        <v>307</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="I74" t="s">
         <v>308</v>
-      </c>
-[...4 lines deleted...]
-        <v>309</v>
       </c>
       <c r="J74" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
+        <v>309</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="G75" t="s">
         <v>310</v>
       </c>
-      <c r="D75" t="s">
-[...2 lines deleted...]
-      <c r="G75" t="s">
+      <c r="I75" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="J75" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="D76" t="s">
         <v>84</v>
       </c>
       <c r="G76" t="s">
+        <v>313</v>
+      </c>
+      <c r="I76" t="s">
         <v>314</v>
       </c>
-      <c r="I76" t="s">
+      <c r="J76" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
         <v>316</v>
       </c>
       <c r="D77" t="s">
         <v>23</v>
       </c>
       <c r="G77" t="s">
         <v>317</v>
       </c>
       <c r="I77" t="s">
         <v>318</v>
       </c>
       <c r="J77" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
         <v>319</v>
       </c>
       <c r="C78" t="s">
         <v>11</v>
@@ -3550,91 +3550,91 @@
       </c>
       <c r="J90" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
         <v>363</v>
       </c>
       <c r="D91" t="s">
         <v>84</v>
       </c>
       <c r="E91" t="s">
         <v>364</v>
       </c>
       <c r="F91" t="s">
         <v>365</v>
       </c>
       <c r="G91" t="s">
         <v>366</v>
       </c>
       <c r="I91" t="s">
         <v>367</v>
       </c>
       <c r="J91" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
         <v>368</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92" t="s">
         <v>369</v>
       </c>
       <c r="F92" t="s">
         <v>370</v>
       </c>
       <c r="G92" t="s">
         <v>371</v>
       </c>
       <c r="I92" t="s">
         <v>372</v>
       </c>
       <c r="J92" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
         <v>373</v>
       </c>
       <c r="D93" t="s">
         <v>84</v>
       </c>
       <c r="G93" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="I93" t="s">
         <v>374</v>
       </c>
       <c r="J93" t="s">
-        <v>128</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" t="s">
         <v>375</v>
       </c>
       <c r="D94" t="s">
         <v>14</v>
       </c>
       <c r="F94" t="s">
         <v>376</v>
       </c>
       <c r="J94" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" t="s">
         <v>377</v>
       </c>
       <c r="C95" t="s">
         <v>11</v>
       </c>
       <c r="D95" t="s">
         <v>23</v>
@@ -3775,57 +3775,57 @@
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102" t="s">
         <v>401</v>
       </c>
       <c r="G102" t="s">
         <v>402</v>
       </c>
       <c r="I102" t="s">
         <v>403</v>
       </c>
       <c r="J102" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" t="s">
         <v>404</v>
       </c>
       <c r="D103" t="s">
         <v>84</v>
       </c>
       <c r="E103" t="s">
+        <v>129</v>
+      </c>
+      <c r="F103" t="s">
         <v>130</v>
       </c>
-      <c r="F103" t="s">
+      <c r="G103" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="I103" t="s">
         <v>405</v>
       </c>
       <c r="J103" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" t="s">
         <v>407</v>
       </c>
       <c r="D104" t="s">
         <v>84</v>
       </c>
       <c r="E104" t="s">
         <v>408</v>
       </c>
       <c r="F104" t="s">
         <v>409</v>
       </c>
       <c r="G104" t="s">
         <v>410</v>
       </c>
       <c r="I104" t="s">
@@ -3847,54 +3847,54 @@
       </c>
       <c r="E105" t="s">
         <v>413</v>
       </c>
       <c r="F105" t="s">
         <v>414</v>
       </c>
       <c r="I105" t="s">
         <v>415</v>
       </c>
       <c r="J105" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" t="s">
         <v>417</v>
       </c>
       <c r="D106" t="s">
         <v>14</v>
       </c>
       <c r="G106" t="s">
         <v>418</v>
       </c>
       <c r="I106" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="J106" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" t="s">
         <v>419</v>
       </c>
       <c r="D107" t="s">
         <v>23</v>
       </c>
       <c r="I107" t="s">
         <v>420</v>
       </c>
       <c r="J107" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" t="s">
         <v>422</v>
       </c>
       <c r="C108" t="s">
         <v>423</v>
       </c>
       <c r="D108" t="s">
         <v>11</v>