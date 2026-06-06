--- v0 (2026-05-17)
+++ v1 (2026-06-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2919">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2935">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Secteur</t>
   </si>
   <si>
     <t>Courriel</t>
   </si>
   <si>
     <t>Siteweb</t>
   </si>
   <si>
     <t>Telephone</t>
   </si>
   <si>
     <t>Fax</t>
   </si>
   <si>
@@ -461,7712 +461,7757 @@
   <si>
     <t>819 233-3521</t>
   </si>
   <si>
     <t>G9H 1S4</t>
   </si>
   <si>
     <t>depute</t>
   </si>
   <si>
     <t>SARA-PIER GUEVIN, ORTHOPEDAGOGUE ET INTERVENANTE EN STIMULATION DE LANGAGE</t>
   </si>
   <si>
     <t>101-14875, boulevard Bécancour</t>
   </si>
   <si>
     <t>Sainte-Angèle-de-Laval</t>
   </si>
   <si>
     <t>819 690-4531</t>
   </si>
   <si>
     <t>Sara-Pier Guévin</t>
   </si>
   <si>
+    <t>orthopedagogue</t>
+  </si>
+  <si>
+    <t>ZANICOM</t>
+  </si>
+  <si>
+    <t>8309, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>parlez@zani.ca</t>
+  </si>
+  <si>
+    <t>819 415-1963</t>
+  </si>
+  <si>
+    <t>G9H 4V1</t>
+  </si>
+  <si>
+    <t>marketing</t>
+  </si>
+  <si>
+    <t>LOCATION SAUVAGEAU (Mécanique 55 (2021) inc.)</t>
+  </si>
+  <si>
+    <t>16555, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-2361</t>
+  </si>
+  <si>
+    <t>G9H 1L1</t>
+  </si>
+  <si>
+    <t>Alain Roy</t>
+  </si>
+  <si>
+    <t>location de camions</t>
+  </si>
+  <si>
+    <t>BAR LAITIER LES PETITS DELICES</t>
+  </si>
+  <si>
+    <t>Commerce au détail ou au gros</t>
+  </si>
+  <si>
+    <t>8655, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 384-9987</t>
+  </si>
+  <si>
+    <t>G9H 4V5</t>
+  </si>
+  <si>
+    <t>Nadine Robillard</t>
+  </si>
+  <si>
+    <t>bar laitier</t>
+  </si>
+  <si>
+    <t>ATELIER CHIEF'S COOKIES</t>
+  </si>
+  <si>
+    <t>17961, rue Roy</t>
+  </si>
+  <si>
+    <t>514 652-7205</t>
+  </si>
+  <si>
+    <t>G9H 0X7</t>
+  </si>
+  <si>
+    <t>alimentation - boulangerie et pâtisserie</t>
+  </si>
+  <si>
+    <t>OSTHEOPATHIE MELANIE QUERRY</t>
+  </si>
+  <si>
+    <t>21840, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 293-4054</t>
+  </si>
+  <si>
+    <t>G9H 1M9</t>
+  </si>
+  <si>
+    <t>Mélanie Querry</t>
+  </si>
+  <si>
+    <t>ostéopathe</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE L'OASIS</t>
+  </si>
+  <si>
+    <t>1105, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 699-9933</t>
+  </si>
+  <si>
+    <t>G9H 3T5</t>
+  </si>
+  <si>
+    <t>MYLENE CARLE</t>
+  </si>
+  <si>
+    <t>SIMMER INTERNATIONAL INC.</t>
+  </si>
+  <si>
+    <t>700, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 293-8808</t>
+  </si>
+  <si>
+    <t>G9H 0M5</t>
+  </si>
+  <si>
+    <t>transformation du poisson</t>
+  </si>
+  <si>
+    <t>MARIE-JOSEE CAMIRE, PSYCHOEDUCATRICE</t>
+  </si>
+  <si>
+    <t>100-14875, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 266-9193</t>
+  </si>
+  <si>
+    <t>Marie-Josée Camiré</t>
+  </si>
+  <si>
+    <t>MISS PLANIF</t>
+  </si>
+  <si>
+    <t>info@missplanif.com</t>
+  </si>
+  <si>
+    <t>819 349-8229</t>
+  </si>
+  <si>
+    <t>Katherine Aubert-McCray</t>
+  </si>
+  <si>
+    <t>papeterie</t>
+  </si>
+  <si>
+    <t>PLIAGE PRECITEK INC.</t>
+  </si>
+  <si>
+    <t>731, rue Lucien-Leboeuf</t>
+  </si>
+  <si>
+    <t>819 690-3310</t>
+  </si>
+  <si>
+    <t>G9H 3A4</t>
+  </si>
+  <si>
+    <t>Stéphane Laroche</t>
+  </si>
+  <si>
+    <t>atelier d’usinage</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL ACCRÉDITÉ GARDERIE DU BONHEUR</t>
+  </si>
+  <si>
+    <t>14805, rue des Mahonias</t>
+  </si>
+  <si>
+    <t>819 603-0189</t>
+  </si>
+  <si>
+    <t>G9H 0W1</t>
+  </si>
+  <si>
+    <t>Guerdie Hyppolite</t>
+  </si>
+  <si>
+    <t>LES GARDIEN (NE) S DES TRÉSORS CACHÉS</t>
+  </si>
+  <si>
+    <t>13160, rue des Pétunias</t>
+  </si>
+  <si>
+    <t>819 979-4951</t>
+  </si>
+  <si>
+    <t>G9H 2N6</t>
+  </si>
+  <si>
+    <t>Katie Lalancette</t>
+  </si>
+  <si>
+    <t>club de lecture</t>
+  </si>
+  <si>
+    <t>RE/MAX DE FRANCHEVILLE INC.</t>
+  </si>
+  <si>
+    <t>16980, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 373-7140</t>
+  </si>
+  <si>
+    <t>G9H 1L6</t>
+  </si>
+  <si>
+    <t>courtier immobilier</t>
+  </si>
+  <si>
+    <t>COMPLEXE LOCATIF DES SAULES</t>
+  </si>
+  <si>
+    <t>8595, avenue des Saules</t>
+  </si>
+  <si>
+    <t>450 681-8020</t>
+  </si>
+  <si>
+    <t>G9H 3P5</t>
+  </si>
+  <si>
+    <t>Nicolas Lizotte</t>
+  </si>
+  <si>
+    <t>hébergement - chambres et pension</t>
+  </si>
+  <si>
+    <t>LES ATELIERS EDUCATIFS PREFACE</t>
+  </si>
+  <si>
+    <t>17515, RUE DAMBOISE</t>
+  </si>
+  <si>
+    <t>514 713-1270</t>
+  </si>
+  <si>
+    <t>G9H 1C9</t>
+  </si>
+  <si>
+    <t>LU CHEN</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION BAPTISTE BERGERON</t>
+  </si>
+  <si>
+    <t>14605, RUE DES LOTIERS</t>
+  </si>
+  <si>
+    <t>819 294-6050</t>
+  </si>
+  <si>
+    <t>G9H 5C1</t>
+  </si>
+  <si>
+    <t>BAPTISTE BERGERON</t>
+  </si>
+  <si>
+    <t>entrepreneur général</t>
+  </si>
+  <si>
+    <t>Podologie Rive-Sud</t>
+  </si>
+  <si>
+    <t>3-4330, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>info@podorivesud.ca</t>
+  </si>
+  <si>
+    <t>819 269-2796</t>
+  </si>
+  <si>
+    <t>G9H 1Z4</t>
+  </si>
+  <si>
+    <t>DANIELLE LACOURSIÈRE</t>
+  </si>
+  <si>
+    <t>soin des pieds</t>
+  </si>
+  <si>
+    <t>JULIE MONTEMBEAULT, COURTIERE IMMOBILIERE</t>
+  </si>
+  <si>
+    <t>4240, avenue Arseneault</t>
+  </si>
+  <si>
+    <t>819 372-4555</t>
+  </si>
+  <si>
+    <t>Julie Montembeault</t>
+  </si>
+  <si>
+    <t>CLINIQUE MEDICALE DE L'EST DE BECANCOUR</t>
+  </si>
+  <si>
+    <t>1600, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-3113</t>
+  </si>
+  <si>
+    <t>G9H 3T9</t>
+  </si>
+  <si>
+    <t>clinique médicale</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL RECONNU LES P'TITS PAPILLONS CHARMANTS</t>
+  </si>
+  <si>
+    <t>14650, rue des Mahonias</t>
+  </si>
+  <si>
+    <t>819 690-5697</t>
+  </si>
+  <si>
+    <t>G9H 0V9</t>
+  </si>
+  <si>
+    <t>LÉONIE BLANCHETTE</t>
+  </si>
+  <si>
+    <t>HABITATIONS URBANIA</t>
+  </si>
+  <si>
+    <t>201-800, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>info@habitationsurbania.com</t>
+  </si>
+  <si>
+    <t>https://www.habitationsurbania.com</t>
+  </si>
+  <si>
+    <t>819 698-4956</t>
+  </si>
+  <si>
+    <t>Yanick Lemonde</t>
+  </si>
+  <si>
+    <t>ENTREPRISE FORCE C INC.</t>
+  </si>
+  <si>
+    <t>4825 B, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 979-0029</t>
+  </si>
+  <si>
+    <t>G9H 0N1</t>
+  </si>
+  <si>
+    <t>deneigement</t>
+  </si>
+  <si>
+    <t>GROUPE MÉTALEX</t>
+  </si>
+  <si>
+    <t>7806, rue Maurice-Guillemette</t>
+  </si>
+  <si>
+    <t>819 297-2889</t>
+  </si>
+  <si>
+    <t>G9H 4Y7</t>
+  </si>
+  <si>
+    <t>Daniel Angers</t>
+  </si>
+  <si>
+    <t>NEAS INC.</t>
+  </si>
+  <si>
+    <t>5500, rue Yvon-Trudeau</t>
+  </si>
+  <si>
+    <t>1 877 225-6327</t>
+  </si>
+  <si>
+    <t>G9H 0G1</t>
+  </si>
+  <si>
+    <t>transport maritime</t>
+  </si>
+  <si>
+    <t>LE BARBIER 2.0</t>
+  </si>
+  <si>
+    <t>3495, avenue Voyer</t>
+  </si>
+  <si>
+    <t>819 293-7404</t>
+  </si>
+  <si>
+    <t>G9H 0J2</t>
+  </si>
+  <si>
+    <t>André Dupuis</t>
+  </si>
+  <si>
+    <t>RESTO LA VIEILLE GRANGE</t>
+  </si>
+  <si>
+    <t>7815, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>819 297-2002</t>
+  </si>
+  <si>
+    <t>G9H 3N7</t>
+  </si>
+  <si>
+    <t>Gino Lavoie</t>
+  </si>
+  <si>
+    <t>PHARMACIE J. BARIL, J. BOISVERT ET O. TURCOTTE INC.</t>
+  </si>
+  <si>
+    <t>451, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>819 606-0106</t>
+  </si>
+  <si>
+    <t>Jacinthe Baril/Joanie Boisvert/Olivier Turcotte</t>
+  </si>
+  <si>
+    <t>pharmacie</t>
+  </si>
+  <si>
+    <t>100-4825, avenue Bouvet</t>
+  </si>
+  <si>
+    <t>RAPHA SOINS CAPILLAIRES</t>
+  </si>
+  <si>
+    <t>819 266-2974</t>
+  </si>
+  <si>
+    <t>G9H 1G4</t>
+  </si>
+  <si>
+    <t>Raphaëlle Asselin</t>
+  </si>
+  <si>
+    <t>FERME S &amp; C S.E.N.C.</t>
+  </si>
+  <si>
+    <t>Agricole</t>
+  </si>
+  <si>
+    <t>14005, chemin du St-Laurent</t>
+  </si>
+  <si>
+    <t>Précieux-Sang</t>
+  </si>
+  <si>
+    <t>constructions.r@outlook.com</t>
+  </si>
+  <si>
+    <t>https://www.fermesc.ca</t>
+  </si>
+  <si>
+    <t>819 229-1679</t>
+  </si>
+  <si>
+    <t>G9H 3G6</t>
+  </si>
+  <si>
+    <t>Chantal Bousquet</t>
+  </si>
+  <si>
+    <t>alimentation - viandes</t>
+  </si>
+  <si>
+    <t>GROUPE FILGO-SONIC</t>
+  </si>
+  <si>
+    <t>200-1580, BOULEVARD DE PORT-ROYAL</t>
+  </si>
+  <si>
+    <t>819 373-5504</t>
+  </si>
+  <si>
+    <t>G9H 1X6</t>
+  </si>
+  <si>
+    <t>bureau d'affaires</t>
+  </si>
+  <si>
+    <t>GARDERIE CHEZ MÉLISSA</t>
+  </si>
+  <si>
+    <t>5435, rue des Bouleaux</t>
+  </si>
+  <si>
+    <t>873 385-1125</t>
+  </si>
+  <si>
+    <t>G9H 3K5</t>
+  </si>
+  <si>
+    <t>Mélissa Parent</t>
+  </si>
+  <si>
+    <t>ARCHÉO-CAD</t>
+  </si>
+  <si>
+    <t>19100, chemin Prince</t>
+  </si>
+  <si>
+    <t>mfournier@archeocad.com</t>
+  </si>
+  <si>
+    <t>https://www.archeo-cad.com</t>
+  </si>
+  <si>
+    <t>819 692-1436</t>
+  </si>
+  <si>
+    <t>Marie Fournier</t>
+  </si>
+  <si>
+    <t>archéologie</t>
+  </si>
+  <si>
+    <t>COIFFURE AUDREY</t>
+  </si>
+  <si>
+    <t>10945, rue des Bégonias</t>
+  </si>
+  <si>
+    <t>819 692-2814</t>
+  </si>
+  <si>
+    <t>G9H 0V4</t>
+  </si>
+  <si>
+    <t>Audrey  Croisetière</t>
+  </si>
+  <si>
+    <t>BOUTIQUE SAMADHI</t>
+  </si>
+  <si>
+    <t>4450, avenue Hébert</t>
+  </si>
+  <si>
+    <t>boutiquesamadhi@hotmail.com</t>
+  </si>
+  <si>
+    <t>https://www.boutiquesamadhi.com</t>
+  </si>
+  <si>
+    <t>819 609-5858</t>
+  </si>
+  <si>
+    <t>G9H 2B3</t>
+  </si>
+  <si>
+    <t>Marie-Josée Jacques/Gaston Richard</t>
+  </si>
+  <si>
+    <t>encens</t>
+  </si>
+  <si>
+    <t>AUGER ET DUBORD, ARPENTEURS-GÉOMÈTRES INC.</t>
+  </si>
+  <si>
+    <t>208-3075, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>https://augerdubord.com/</t>
+  </si>
+  <si>
+    <t>819 266-4685</t>
+  </si>
+  <si>
+    <t>G9H 3C1</t>
+  </si>
+  <si>
+    <t>Anthony Dubord</t>
+  </si>
+  <si>
+    <t>arpenteurs géomètres</t>
+  </si>
+  <si>
+    <t>MÉGA SERVICE DE MESSAGERIE</t>
+  </si>
+  <si>
+    <t>17530, rue Gauthier</t>
+  </si>
+  <si>
+    <t>819 609-0963</t>
+  </si>
+  <si>
+    <t>G9H 1B8</t>
+  </si>
+  <si>
+    <t>Daniel Bourgeois</t>
+  </si>
+  <si>
+    <t>livraison de courrier</t>
+  </si>
+  <si>
+    <t>ASSURANCE TOURIGNY &amp; LABARRE INC.</t>
+  </si>
+  <si>
+    <t>202-800, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 233-3344</t>
+  </si>
+  <si>
+    <t>assurances</t>
+  </si>
+  <si>
+    <t>9285-3316 QUEBEC INC.</t>
+  </si>
+  <si>
+    <t>6005, rue Yvon-Trudeau</t>
+  </si>
+  <si>
+    <t>819 377-8317</t>
+  </si>
+  <si>
+    <t>G9H 2V6</t>
+  </si>
+  <si>
+    <t>Sébastien Neault</t>
+  </si>
+  <si>
+    <t>entrepôt de sel</t>
+  </si>
+  <si>
+    <t>LA GRIFFE SANTÉ</t>
+  </si>
+  <si>
+    <t>1002, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>lagriffesante@gmail.com</t>
+  </si>
+  <si>
+    <t>https://lagriffesante.com/</t>
+  </si>
+  <si>
+    <t>819 606-0700</t>
+  </si>
+  <si>
+    <t>Paskale Méthot</t>
+  </si>
+  <si>
+    <t>animaux - nourriture et accessoires</t>
+  </si>
+  <si>
+    <t>SEIN-BIOSE</t>
+  </si>
+  <si>
+    <t>2715, rue Châtillon</t>
+  </si>
+  <si>
+    <t>info@sein-biose.com</t>
+  </si>
+  <si>
+    <t>https://www.Sein-Biose.com</t>
+  </si>
+  <si>
+    <t>819 609-3067</t>
+  </si>
+  <si>
+    <t>G9H 0X9</t>
+  </si>
+  <si>
+    <t>Marie-Ève Brouillette</t>
+  </si>
+  <si>
     <t>autres services professionnels</t>
   </si>
   <si>
-    <t>ZANICOM</t>
-[...560 lines deleted...]
-    <t>Marie-Josée Jacques/Gaston Richard</t>
+    <t>FOURNELLE CO INC.</t>
+  </si>
+  <si>
+    <t>7802, rue Maurice-Guillemette</t>
+  </si>
+  <si>
+    <t>819 602-0227</t>
+  </si>
+  <si>
+    <t>Jérémie Fournelle</t>
+  </si>
+  <si>
+    <t>MASSOTHÉRAPIE JULIE MORNEAU</t>
+  </si>
+  <si>
+    <t>17807, rue Roy</t>
+  </si>
+  <si>
+    <t>514 919-9651</t>
+  </si>
+  <si>
+    <t>G9H 0X6</t>
+  </si>
+  <si>
+    <t>Julie Morneau</t>
+  </si>
+  <si>
+    <t>OXYCOUPE METAL INC.</t>
+  </si>
+  <si>
+    <t>7080, rue des Châtaigniers</t>
+  </si>
+  <si>
+    <t>873 385-1088</t>
+  </si>
+  <si>
+    <t>G9H 3K4</t>
+  </si>
+  <si>
+    <t>Michaël Collette-Maheu</t>
+  </si>
+  <si>
+    <t>MULTI-SERVICES KLA</t>
+  </si>
+  <si>
+    <t>819 380-4453</t>
+  </si>
+  <si>
+    <t>Karl Lavoie</t>
+  </si>
+  <si>
+    <t>terrassement</t>
+  </si>
+  <si>
+    <t>CENTRE DENTAIRE 3R BÉCANCOUR INC.</t>
+  </si>
+  <si>
+    <t>4550, avenue Arseneault</t>
+  </si>
+  <si>
+    <t>819 233-2222</t>
+  </si>
+  <si>
+    <t>Dre Sheila Lemay</t>
+  </si>
+  <si>
+    <t>HARNOIS ENERGIES INC.</t>
+  </si>
+  <si>
+    <t>2000, avenue Descôteaux</t>
+  </si>
+  <si>
+    <t>819 233-4004</t>
+  </si>
+  <si>
+    <t>G9H 1W2</t>
+  </si>
+  <si>
+    <t>gaz propane</t>
+  </si>
+  <si>
+    <t>ELYON ECOENERGIE INC.</t>
+  </si>
+  <si>
+    <t>4172, boulevard La Prade</t>
+  </si>
+  <si>
+    <t>819 698-2386</t>
+  </si>
+  <si>
+    <t>G9H 0B6</t>
+  </si>
+  <si>
+    <t>Marcellin Diha</t>
+  </si>
+  <si>
+    <t>produits chimiques</t>
+  </si>
+  <si>
+    <t>HOME HARDWARE (L'ACADIEN BRICOLEUR GENTILLY)</t>
+  </si>
+  <si>
+    <t>3625, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>G9H 3W7</t>
+  </si>
+  <si>
+    <t>quincaillerie</t>
+  </si>
+  <si>
+    <t>LE LYS BLANC (BIJOUTERIE)</t>
+  </si>
+  <si>
+    <t>16915, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 698-3812</t>
+  </si>
+  <si>
+    <t>G9H 1L3</t>
+  </si>
+  <si>
+    <t>Jacinthe Lussier/Érick Lefebvre</t>
+  </si>
+  <si>
+    <t>bijouteries</t>
+  </si>
+  <si>
+    <t>PATRICK SELLITO MASSOTHERAPEUTE</t>
+  </si>
+  <si>
+    <t>3215, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 690-5061</t>
+  </si>
+  <si>
+    <t>G9H 3V7</t>
+  </si>
+  <si>
+    <t>Patrick Sellito</t>
+  </si>
+  <si>
+    <t>10925, rue des Géraniums</t>
+  </si>
+  <si>
+    <t>G9H 0S4</t>
+  </si>
+  <si>
+    <t>Joanie Lemieux D'Anjou</t>
+  </si>
+  <si>
+    <t>CPE Chez-moi Chez-toi</t>
+  </si>
+  <si>
+    <t>2100, avenue Pierre-Robineau</t>
+  </si>
+  <si>
+    <t>https://chezmoicheztoi.com/</t>
+  </si>
+  <si>
+    <t>819 294-2345</t>
+  </si>
+  <si>
+    <t>Lucie Allard, directrice</t>
+  </si>
+  <si>
+    <t>HOTEL MUSTANG</t>
+  </si>
+  <si>
+    <t>101-1775, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>info@hotel-mustangbecancour.ca</t>
+  </si>
+  <si>
+    <t>https://hotel-mustangbecancour.ca/</t>
+  </si>
+  <si>
+    <t>450 565 2811</t>
+  </si>
+  <si>
+    <t>Sylvain Laberge</t>
+  </si>
+  <si>
+    <t>hébergement - hôtel</t>
+  </si>
+  <si>
+    <t>Garderie Mylène Viau</t>
+  </si>
+  <si>
+    <t>17665, avenue Garceau</t>
+  </si>
+  <si>
+    <t>819 606-0219</t>
+  </si>
+  <si>
+    <t>Mylène Viau</t>
+  </si>
+  <si>
+    <t>Garderie Guylaine Turcotte</t>
+  </si>
+  <si>
+    <t>3440, avenue Voyer</t>
+  </si>
+  <si>
+    <t>819 233-2837</t>
+  </si>
+  <si>
+    <t>Guylaine Turcotte</t>
+  </si>
+  <si>
+    <t>Garderie Maryse Richard</t>
+  </si>
+  <si>
+    <t>5485, avenue Cormier</t>
+  </si>
+  <si>
+    <t>819 233-2164</t>
+  </si>
+  <si>
+    <t>Maryse Richard</t>
+  </si>
+  <si>
+    <t>Garderie Valérie Lessard</t>
+  </si>
+  <si>
+    <t>5265, avenue Cormier</t>
+  </si>
+  <si>
+    <t>819 233-4474</t>
+  </si>
+  <si>
+    <t>Valérie Lessard</t>
+  </si>
+  <si>
+    <t>Garderie Mélissa Lefebvre</t>
+  </si>
+  <si>
+    <t>3585, rue Voyer</t>
+  </si>
+  <si>
+    <t>819 233-9056</t>
+  </si>
+  <si>
+    <t>Mélissa Lefebvre</t>
+  </si>
+  <si>
+    <t>Garderie Véronique Gonin</t>
+  </si>
+  <si>
+    <t>3415, avenue Dugas</t>
+  </si>
+  <si>
+    <t>819 606-0418</t>
+  </si>
+  <si>
+    <t>Véronique Gonin</t>
+  </si>
+  <si>
+    <t>Garderie Marie-Andrée Cyrenne</t>
+  </si>
+  <si>
+    <t>17270, rue Beaupré</t>
+  </si>
+  <si>
+    <t>819 233-2321</t>
+  </si>
+  <si>
+    <t>Marie-Andrée Cyrenne</t>
+  </si>
+  <si>
+    <t>Garderie Chantal Croteau</t>
+  </si>
+  <si>
+    <t>1425, Place Vigneault</t>
+  </si>
+  <si>
+    <t>819 606-0491</t>
+  </si>
+  <si>
+    <t>Chantal Croteau</t>
+  </si>
+  <si>
+    <t>Garderie Annie Blanchette</t>
+  </si>
+  <si>
+    <t>3275, avenue Pellerin</t>
+  </si>
+  <si>
+    <t>819 293-8393</t>
+  </si>
+  <si>
+    <t>Annie Blanchette</t>
+  </si>
+  <si>
+    <t>Garderie Stéphanie Leblanc</t>
+  </si>
+  <si>
+    <t>5425, rue des Bouleaux</t>
+  </si>
+  <si>
+    <t>819 297-2897</t>
+  </si>
+  <si>
+    <t>Stéphanie Leblanc</t>
+  </si>
+  <si>
+    <t>Garderie Joanie Muller</t>
+  </si>
+  <si>
+    <t>5370, rue des Bouleaux</t>
+  </si>
+  <si>
+    <t>819 374-7436</t>
+  </si>
+  <si>
+    <t>Joanie Muller</t>
+  </si>
+  <si>
+    <t>Garderie Edith Desrochers</t>
+  </si>
+  <si>
+    <t>5460, des Bouleaux</t>
+  </si>
+  <si>
+    <t>819 297-2772</t>
+  </si>
+  <si>
+    <t>Edith Desrochers</t>
+  </si>
+  <si>
+    <t>Garderie Nancy Beaudoin</t>
+  </si>
+  <si>
+    <t>7990, avenue des Cormiers</t>
+  </si>
+  <si>
+    <t>819 297-2329</t>
+  </si>
+  <si>
+    <t>Nancy Beaudoin</t>
+  </si>
+  <si>
+    <t>Garderie Rita Thibodeau</t>
+  </si>
+  <si>
+    <t>1395, avenue des Jasmins</t>
+  </si>
+  <si>
+    <t>819 222-9842</t>
+  </si>
+  <si>
+    <t>Rita Thibodeau</t>
+  </si>
+  <si>
+    <t>Garderie Line Lavergne</t>
+  </si>
+  <si>
+    <t>1110, avenue des Pensées</t>
+  </si>
+  <si>
+    <t>819 222-5803</t>
+  </si>
+  <si>
+    <t>Line Lavergne</t>
+  </si>
+  <si>
+    <t>Garderie Maryse Pépin</t>
+  </si>
+  <si>
+    <t>1740, rude des Capricornes</t>
+  </si>
+  <si>
+    <t>Maryse Pépin</t>
+  </si>
+  <si>
+    <t>Garderie Mélissa Houle Kean</t>
+  </si>
+  <si>
+    <t>11375 des Muguets</t>
+  </si>
+  <si>
+    <t>819 222-5522</t>
+  </si>
+  <si>
+    <t>Mélissa Houle Kean</t>
+  </si>
+  <si>
+    <t>Garderie Renée Hébert</t>
+  </si>
+  <si>
+    <t>3900, chemin des Milans</t>
+  </si>
+  <si>
+    <t>819 298-3302</t>
+  </si>
+  <si>
+    <t>Renée Hébert</t>
+  </si>
+  <si>
+    <t>Garderie Louise Gaudreault</t>
+  </si>
+  <si>
+    <t>140, boul. Bécancour</t>
+  </si>
+  <si>
+    <t>(819) 298-1811</t>
+  </si>
+  <si>
+    <t>Louise Gaudreault</t>
+  </si>
+  <si>
+    <t>Garderie Danny Gagné</t>
+  </si>
+  <si>
+    <t>1020, boul. Bécancour</t>
+  </si>
+  <si>
+    <t>(819) 298-4021</t>
+  </si>
+  <si>
+    <t>Gagné, Danny</t>
+  </si>
+  <si>
+    <t>Garderie Karine Brunelle</t>
+  </si>
+  <si>
+    <t>1214, ave des Constellations</t>
+  </si>
+  <si>
+    <t>(819) 298-2208</t>
+  </si>
+  <si>
+    <t>Brunelle, Karine</t>
+  </si>
+  <si>
+    <t>Garderie Marlène Baril</t>
+  </si>
+  <si>
+    <t>3110, rue des Canaris</t>
+  </si>
+  <si>
+    <t>(819) 298-4332</t>
+  </si>
+  <si>
+    <t>Baril, Marlène</t>
+  </si>
+  <si>
+    <t>N COIFFURE</t>
+  </si>
+  <si>
+    <t>4330, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>581 999-7871</t>
+  </si>
+  <si>
+    <t>Naomie Rainville</t>
+  </si>
+  <si>
+    <t>Garderie Josée Desruisseaux</t>
+  </si>
+  <si>
+    <t>2067, avenue Antoine-Poliquin</t>
+  </si>
+  <si>
+    <t>(819) 602-0287</t>
+  </si>
+  <si>
+    <t>Josée Desruisseaux</t>
+  </si>
+  <si>
+    <t>GOCAD, DESSIN INDUSTRIEL</t>
+  </si>
+  <si>
+    <t>1070, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>info.gocad@gmail.com</t>
+  </si>
+  <si>
+    <t>819 696-7706</t>
+  </si>
+  <si>
+    <t>Julie Bélanger</t>
+  </si>
+  <si>
+    <t>dessin industriel</t>
+  </si>
+  <si>
+    <t>NOVA BUS, DIVISION DE GROUPE VOLVO CANADA INC.</t>
+  </si>
+  <si>
+    <t>7804-7806, rue Maurice-Guillemette</t>
+  </si>
+  <si>
+    <t>450 568-3335</t>
+  </si>
+  <si>
+    <t>Daniel Guinard</t>
+  </si>
+  <si>
+    <t>ÉMILIE BERTHIAUME COMPTABILITÉ ET GESTION</t>
+  </si>
+  <si>
+    <t>008-1030, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 602-0250</t>
+  </si>
+  <si>
+    <t>G9H 1X8</t>
+  </si>
+  <si>
+    <t>Émilie Berthiaume</t>
+  </si>
+  <si>
+    <t>SACHA FERTILISATION</t>
+  </si>
+  <si>
+    <t>8155, boulevard du Danube</t>
+  </si>
+  <si>
+    <t>sachafertilisation@hotmail.com</t>
+  </si>
+  <si>
+    <t>https://www.sachafertilisation.com</t>
+  </si>
+  <si>
+    <t>819 269-8334</t>
+  </si>
+  <si>
+    <t>G9H 3H3</t>
+  </si>
+  <si>
+    <t>Sacha Jankowski</t>
+  </si>
+  <si>
+    <t>entretien de terrain</t>
+  </si>
+  <si>
+    <t>LA BOUCHERIE A. MÉLANÇON</t>
+  </si>
+  <si>
+    <t>25-1325, avenue des Pensées</t>
+  </si>
+  <si>
+    <t>laboucheriemelancon@gmail.com</t>
+  </si>
+  <si>
+    <t>819 244-0281</t>
+  </si>
+  <si>
+    <t>G9H 2T1</t>
+  </si>
+  <si>
+    <t>Alex Mélançon</t>
+  </si>
+  <si>
+    <t>alimentation - boucherie</t>
+  </si>
+  <si>
+    <t>OSTÉOPATHIE JACINTHE BARIL</t>
+  </si>
+  <si>
+    <t>17970, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 692-1395</t>
+  </si>
+  <si>
+    <t>G9H 1M7</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Jacinthe Baril</t>
+  </si>
+  <si>
+    <t>PUR-SANG BAR ET GRILL INC.</t>
+  </si>
+  <si>
+    <t>3625, rue des Albatros</t>
+  </si>
+  <si>
+    <t>819 298-3131</t>
+  </si>
+  <si>
+    <t>G9H 3Y2</t>
+  </si>
+  <si>
+    <t>LA MAISON BLANCHE</t>
+  </si>
+  <si>
+    <t>6205, rue des Frênes</t>
+  </si>
+  <si>
+    <t>819 323-1446</t>
+  </si>
+  <si>
+    <t>G9H 4T9</t>
+  </si>
+  <si>
+    <t>Sariane Fortin Paquette</t>
+  </si>
+  <si>
+    <t>VIA 90,5 FM</t>
+  </si>
+  <si>
+    <t>4300, avenue Arseneault</t>
+  </si>
+  <si>
+    <t>819 294-2526</t>
+  </si>
+  <si>
+    <t>studio de radiodiffusion</t>
+  </si>
+  <si>
+    <t>GÎTE BIOCANCOUR</t>
+  </si>
+  <si>
+    <t>9925, chemin des Merisiers</t>
+  </si>
+  <si>
+    <t>819 297-2277</t>
+  </si>
+  <si>
+    <t>G9H 3K1</t>
+  </si>
+  <si>
+    <t>Sophie Basile/Robert Poirier</t>
+  </si>
+  <si>
+    <t>hébergement - gîte (coucher - déjeuner)</t>
+  </si>
+  <si>
+    <t>SEL ICECAT INC.</t>
+  </si>
+  <si>
+    <t>695, avenue Dutord</t>
+  </si>
+  <si>
+    <t>https://www.selicecat.com</t>
+  </si>
+  <si>
+    <t>G9H 2Z6</t>
+  </si>
+  <si>
+    <t>David Garneau</t>
+  </si>
+  <si>
+    <t>sel de déglaçage</t>
+  </si>
+  <si>
+    <t>6245, bouelvard Raoul-Duchesne</t>
+  </si>
+  <si>
+    <t>819 693-8595</t>
+  </si>
+  <si>
+    <t>G9H 2T9</t>
+  </si>
+  <si>
+    <t>RECYCLAGE DE CÈDRES INC.</t>
+  </si>
+  <si>
+    <t>19130, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 740-2436</t>
+  </si>
+  <si>
+    <t>G9H 1M8</t>
+  </si>
+  <si>
+    <t>Kaven Fleury</t>
+  </si>
+  <si>
+    <t>CAROLINE VEZINA MASSOTHERAPEUTE</t>
+  </si>
+  <si>
+    <t>3580, avenue Voyer</t>
+  </si>
+  <si>
+    <t>819 244-0042</t>
+  </si>
+  <si>
+    <t>G9H 0J4</t>
+  </si>
+  <si>
+    <t>Caroline Vézina</t>
+  </si>
+  <si>
+    <t>LES ENTREPRISES H.M. METAL INC.</t>
+  </si>
+  <si>
+    <t>477 et 479, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>819 288-5287</t>
+  </si>
+  <si>
+    <t>G9H 2E2</t>
+  </si>
+  <si>
+    <t>Gaston Aubin</t>
+  </si>
+  <si>
+    <t>LES INDUSTRIES FMA INC.</t>
+  </si>
+  <si>
+    <t>7875, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>819 297-2770</t>
+  </si>
+  <si>
+    <t>COMPTOIR GOLF ET DEPANNEUR GENTILLY</t>
+  </si>
+  <si>
+    <t>3629, rue des Albatros</t>
+  </si>
+  <si>
+    <t>YVES DUMOULIN</t>
+  </si>
+  <si>
+    <t>alimentation - dépanneur</t>
+  </si>
+  <si>
+    <t>CENTRE D'INNOVATION AGRICOLE INC.</t>
+  </si>
+  <si>
+    <t>1-1030, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 615-0220</t>
+  </si>
+  <si>
+    <t>equipements laitiers (vente</t>
+  </si>
+  <si>
+    <t>ZOOTHERAPIE, COEUR À COEUR</t>
+  </si>
+  <si>
+    <t>240, chemin des Milans</t>
+  </si>
+  <si>
+    <t>(819) 701-2564</t>
+  </si>
+  <si>
+    <t>G9H 4B8</t>
+  </si>
+  <si>
+    <t>Rénate Durrer</t>
+  </si>
+  <si>
+    <t>DISTILLERIE DU QUAI</t>
+  </si>
+  <si>
+    <t>14825, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 266-7602</t>
+  </si>
+  <si>
+    <t>G9H 2L2</t>
+  </si>
+  <si>
+    <t>Jean-François Rheault</t>
+  </si>
+  <si>
+    <t>alimentation - boissons alcoolisées</t>
+  </si>
+  <si>
+    <t>SCFP LOCAL 1677</t>
+  </si>
+  <si>
+    <t>17600, rue Béliveau, local 33</t>
+  </si>
+  <si>
+    <t>G9H 0M4</t>
+  </si>
+  <si>
+    <t>syndicat</t>
+  </si>
+  <si>
+    <t>LES DELICES D'AUDRAY RAINVILLE</t>
+  </si>
+  <si>
+    <t>17265, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-2233</t>
+  </si>
+  <si>
+    <t>G9H 1M1</t>
+  </si>
+  <si>
+    <t>Audrey Rainville et Claude Francoeur</t>
+  </si>
+  <si>
+    <t>alimentation - prêt à manger</t>
+  </si>
+  <si>
+    <t>ÉBÉNISTERIE " SUR L'EAU "</t>
+  </si>
+  <si>
+    <t>1325, avenue des Pensées</t>
+  </si>
+  <si>
+    <t>819 384-6844</t>
+  </si>
+  <si>
+    <t>Simon Laflamme</t>
+  </si>
+  <si>
+    <t>artistes - artisans</t>
+  </si>
+  <si>
+    <t>FAUBOURG MONT-BÉNILDE</t>
+  </si>
+  <si>
+    <t>819 602-8956</t>
+  </si>
+  <si>
+    <t>Karine Ouellette</t>
+  </si>
+  <si>
+    <t>hébergement - auberge</t>
+  </si>
+  <si>
+    <t>SÉCURMAX R.M. INC.</t>
+  </si>
+  <si>
+    <t>13010, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 996-9942</t>
+  </si>
+  <si>
+    <t>G9H 2J4</t>
+  </si>
+  <si>
+    <t>René Martel</t>
+  </si>
+  <si>
+    <t>vente et entretien - appareil de protection incendie à domicile</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL ACCRÉDITÉ LES PIEDS DANS L'EAU</t>
+  </si>
+  <si>
+    <t>14820, rue des Mahonias</t>
+  </si>
+  <si>
+    <t>819 603-0069</t>
+  </si>
+  <si>
+    <t>Véronique Adam</t>
+  </si>
+  <si>
+    <t>BENNY &amp; CO</t>
+  </si>
+  <si>
+    <t>4100, avenue Arseneault</t>
+  </si>
+  <si>
+    <t>https://www.benny-co.com/</t>
+  </si>
+  <si>
+    <t>(819) 233-4999</t>
+  </si>
+  <si>
+    <t>POSTUROPIED</t>
+  </si>
+  <si>
+    <t>101-523, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>info@posturopied.com</t>
+  </si>
+  <si>
+    <t>1 833 850-2730</t>
+  </si>
+  <si>
+    <t>Isabelle Duquette</t>
+  </si>
+  <si>
+    <t>orthésiste-prothésiste</t>
+  </si>
+  <si>
+    <t>MICROBRASSERIE Ô QUAI DES BRASSEURS/Ô QUAI DES GLACES (bar laitier)</t>
+  </si>
+  <si>
+    <t>805, 807 et 809, avenue des Nénuphars</t>
+  </si>
+  <si>
+    <t>819 489-8388</t>
+  </si>
+  <si>
+    <t>G9H 2T3</t>
+  </si>
+  <si>
+    <t>GESTION 3LB INC. (Lieu d'enfouissement technique)</t>
+  </si>
+  <si>
+    <t>2085, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>(819) 233-2443</t>
+  </si>
+  <si>
+    <t>G9H 3P1</t>
+  </si>
+  <si>
+    <t>sites d'enfouissement</t>
+  </si>
+  <si>
+    <t>BRIO LAVE-AUTO INC.</t>
+  </si>
+  <si>
+    <t>16742, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>lave-autos</t>
+  </si>
+  <si>
+    <t>OH! STUDIO</t>
+  </si>
+  <si>
+    <t>3148, avenue des Bécassines</t>
+  </si>
+  <si>
+    <t>819 608-0055</t>
+  </si>
+  <si>
+    <t>G9H 4A6</t>
+  </si>
+  <si>
+    <t>Lèna Strach</t>
+  </si>
+  <si>
+    <t>extension de cils</t>
+  </si>
+  <si>
+    <t>GALERIE MAVIA</t>
+  </si>
+  <si>
+    <t>14085, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5255</t>
+  </si>
+  <si>
+    <t>G9H 2K8</t>
+  </si>
+  <si>
+    <t>Marie-Véronique Bouchard</t>
+  </si>
+  <si>
+    <t>location - salles</t>
+  </si>
+  <si>
+    <t>MAÇONNERIE BRIQUOMAX INC.</t>
+  </si>
+  <si>
+    <t>8420, boulevard Raoul-Duchesne</t>
+  </si>
+  <si>
+    <t>819 996-2225</t>
+  </si>
+  <si>
+    <t>G9H 0S1</t>
+  </si>
+  <si>
+    <t>Maxime Paré</t>
+  </si>
+  <si>
+    <t>maçonnerie</t>
+  </si>
+  <si>
+    <t>CARREFOUR DE SOUTIEN AUX AIDANTS DU CENTRE-DU-QUÉBEC (L'APPUI CENTRE-DU-QUÉBEC)</t>
+  </si>
+  <si>
+    <t>1325, avenue des Pensées, suite 209</t>
+  </si>
+  <si>
+    <t>819 293-6309</t>
+  </si>
+  <si>
+    <t>Janik Ouimet</t>
+  </si>
+  <si>
+    <t>organisme sans but lucratif</t>
+  </si>
+  <si>
+    <t>TIM HORTONS</t>
+  </si>
+  <si>
+    <t>17515, rue Damboise</t>
+  </si>
+  <si>
+    <t>Stephan Guillemette</t>
+  </si>
+  <si>
+    <t>DÉNEIGEMENT JONATHAN MARTIN</t>
+  </si>
+  <si>
+    <t>17210, chemin Prince</t>
+  </si>
+  <si>
+    <t>819 690-5515</t>
+  </si>
+  <si>
+    <t>G9H 1R4</t>
+  </si>
+  <si>
+    <t>Jonathan Martin</t>
+  </si>
+  <si>
+    <t>MÉTAUX DMS INC.</t>
+  </si>
+  <si>
+    <t>690, avenue Jean-Demers</t>
+  </si>
+  <si>
+    <t>(819) 294-4484</t>
+  </si>
+  <si>
+    <t>G9H 3A3</t>
+  </si>
+  <si>
+    <t>Daniel Ricard</t>
+  </si>
+  <si>
+    <t>CLINIQUE PSYCHOSOCIALE MULTISERVICES BÉCANCOUR</t>
+  </si>
+  <si>
+    <t>201-17610, rue Blondin</t>
+  </si>
+  <si>
+    <t>(819) 944-0841</t>
+  </si>
+  <si>
+    <t>G9H 4X8</t>
+  </si>
+  <si>
+    <t>Lucie Cousin</t>
+  </si>
+  <si>
+    <t>travailleuse sociale</t>
+  </si>
+  <si>
+    <t>ECOLE LE RUCHER</t>
+  </si>
+  <si>
+    <t>(819) 293-5821, poste 5750</t>
+  </si>
+  <si>
+    <t>Caroline Fröhlich</t>
+  </si>
+  <si>
+    <t>école</t>
+  </si>
+  <si>
+    <t>ECOLE LES PERSEIDES</t>
+  </si>
+  <si>
+    <t>(819) 293-5821</t>
+  </si>
+  <si>
+    <t>Frédéric Pruvost</t>
+  </si>
+  <si>
+    <t>CAMIONS AUTOS &amp; CIE</t>
+  </si>
+  <si>
+    <t>7730, rue Désormeaux</t>
+  </si>
+  <si>
+    <t>819 233-3600</t>
+  </si>
+  <si>
+    <t>G9H 2W9</t>
+  </si>
+  <si>
+    <t>Kevin Lemay</t>
+  </si>
+  <si>
+    <t>automobiles usagées - vente</t>
+  </si>
+  <si>
+    <t>GRENIER D'ÉLIMAÉ</t>
+  </si>
+  <si>
+    <t>1027, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 698-7682</t>
+  </si>
+  <si>
+    <t>G9H 3T1</t>
+  </si>
+  <si>
+    <t>Sandra Pronovost</t>
+  </si>
+  <si>
+    <t>vêtements pour enfants</t>
+  </si>
+  <si>
+    <t>E2HS</t>
+  </si>
+  <si>
+    <t>900, avenue Jean-Demers</t>
+  </si>
+  <si>
+    <t>https://www.e2hs.ca</t>
+  </si>
+  <si>
+    <t>819 294-2666</t>
+  </si>
+  <si>
+    <t>Gabriel Thibault</t>
+  </si>
+  <si>
+    <t>horticulture</t>
+  </si>
+  <si>
+    <t>TOURIGNY GUY-MICHEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 705, Chemin St-Laurent </t>
+  </si>
+  <si>
+    <t>819 294-9035</t>
+  </si>
+  <si>
+    <t>G9H 3G1</t>
+  </si>
+  <si>
+    <t>Guy-Michel Tourigny</t>
+  </si>
+  <si>
+    <t>déneigement et entretien de chemins</t>
+  </si>
+  <si>
+    <t>INFORMATIQUE YAN LAROCQUE</t>
+  </si>
+  <si>
+    <t>16730, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 383-9818</t>
+  </si>
+  <si>
+    <t>G9H 1L2</t>
+  </si>
+  <si>
+    <t>Yan Larocque</t>
+  </si>
+  <si>
+    <t>informatique</t>
+  </si>
+  <si>
+    <t>ANDRÉ MASSICOTTE</t>
+  </si>
+  <si>
+    <t>17650, rue Gauthier</t>
+  </si>
+  <si>
+    <t>819 244-4087</t>
+  </si>
+  <si>
+    <t>G9H 1B9</t>
+  </si>
+  <si>
+    <t>André Massicotte</t>
+  </si>
+  <si>
+    <t>réparation - véhicules légers</t>
+  </si>
+  <si>
+    <t>CLINIQUE DE PHYSIOTHÉRAPIE PHYSIO ACTION PLUS BÉCANCOUR INC.</t>
+  </si>
+  <si>
+    <t>453, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>819 370-4545</t>
+  </si>
+  <si>
+    <t>Marie-Claude Gendron</t>
+  </si>
+  <si>
+    <t>physiothérapeute</t>
+  </si>
+  <si>
+    <t>LES INSTALLATIONS PC</t>
+  </si>
+  <si>
+    <t>7955, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>https://www.lesinstallationspc.com</t>
+  </si>
+  <si>
+    <t>819 697-5279</t>
+  </si>
+  <si>
+    <t>G9H 2A2</t>
+  </si>
+  <si>
+    <t>Pierre Chapdelaine</t>
+  </si>
+  <si>
+    <t>chauffage - fournaise</t>
+  </si>
+  <si>
+    <t>COOPÉRATIVE DE SANTÉ SOLIDARITÉ SAINTE-GERTRUDE</t>
+  </si>
+  <si>
+    <t>3-3689, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>Carine Marchand</t>
+  </si>
+  <si>
+    <t>SOINS MÉDICO-ESTHÉTIQUES NANCIE TOUTANT</t>
+  </si>
+  <si>
+    <t>1775, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2090</t>
+  </si>
+  <si>
+    <t>Nancie Toutant</t>
+  </si>
+  <si>
+    <t>GROUPE PURESPHERA INC.</t>
+  </si>
+  <si>
+    <t>4170, boulevard La Prade, suite 100</t>
+  </si>
+  <si>
+    <t>514 757-7011</t>
+  </si>
+  <si>
+    <t>Mathieu Fillion</t>
+  </si>
+  <si>
+    <t>recyclage - compostage - vente d'équipement</t>
+  </si>
+  <si>
+    <t>6445, rue des Pins</t>
+  </si>
+  <si>
+    <t>G9H 3K9</t>
+  </si>
+  <si>
+    <t>esthétique - manucure</t>
+  </si>
+  <si>
+    <t>CLIMATISATION ET VENTILATION CLOUTIER INC.</t>
+  </si>
+  <si>
+    <t>980, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 233-7029</t>
+  </si>
+  <si>
+    <t>Jérôme Cloutier</t>
+  </si>
+  <si>
+    <t>LES ENTREPÔTS 30/55</t>
+  </si>
+  <si>
+    <t>480, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>819 996-4415</t>
+  </si>
+  <si>
+    <t>G9H 0T3</t>
+  </si>
+  <si>
+    <t>Alexandre Dupuis</t>
+  </si>
+  <si>
+    <t>service d'entreposage</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL RECONNU CAROLINE BRUNELLE</t>
+  </si>
+  <si>
+    <t>1725, avenue du Cygne</t>
+  </si>
+  <si>
+    <t>819 298-2525</t>
+  </si>
+  <si>
+    <t>G9H 3Z3</t>
+  </si>
+  <si>
+    <t>Caroline Brunelle</t>
+  </si>
+  <si>
+    <t>GNA - GROUPE NETTOYAGES AS INC.</t>
+  </si>
+  <si>
+    <t>003-1030, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>groupenettoyageas@outlook.com</t>
+  </si>
+  <si>
+    <t>https://www.groupenettoyageas.com</t>
+  </si>
+  <si>
+    <t>819 603-0175</t>
+  </si>
+  <si>
+    <t>André Lapointe</t>
+  </si>
+  <si>
+    <t>service d'entretien</t>
+  </si>
+  <si>
+    <t>PUBLISAC</t>
+  </si>
+  <si>
+    <t>4-1030, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 233-3111</t>
+  </si>
+  <si>
+    <t>centre de distribution et ensachage</t>
+  </si>
+  <si>
+    <t>Garderie Mélanie Bédard</t>
+  </si>
+  <si>
+    <t>1975, avenue des Cendrés</t>
+  </si>
+  <si>
+    <t>819 298-4329</t>
+  </si>
+  <si>
+    <t>G9H 4R8</t>
+  </si>
+  <si>
+    <t>Mélanie Bédard</t>
+  </si>
+  <si>
+    <t>NADEAU LYNE, MICROTROLYSE ET THERMOCOAGULATION</t>
+  </si>
+  <si>
+    <t>4895, boulevard Port-Royal</t>
+  </si>
+  <si>
+    <t>819 695-3028</t>
+  </si>
+  <si>
+    <t>Lyne Nadeau</t>
+  </si>
+  <si>
+    <t>etc.</t>
+  </si>
+  <si>
+    <t>FORMATION JACINTHE BOUCHARD - ZOO ACADÉMIE</t>
+  </si>
+  <si>
+    <t>4055, Rang des Soixante</t>
+  </si>
+  <si>
+    <t>info@zooacademie.com</t>
+  </si>
+  <si>
+    <t>https://www.zooacademie.com</t>
+  </si>
+  <si>
+    <t>819 293-5170</t>
+  </si>
+  <si>
+    <t>J3T 1P5</t>
+  </si>
+  <si>
+    <t>Jacinthe Bouchard</t>
+  </si>
+  <si>
+    <t>centre touristique polyvalent</t>
+  </si>
+  <si>
+    <t>Garderie Chez Danielle</t>
+  </si>
+  <si>
+    <t>21075, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-2612</t>
+  </si>
+  <si>
+    <t>G9H 1M5</t>
+  </si>
+  <si>
+    <t>Danielle Côté</t>
+  </si>
+  <si>
+    <t>A+ 9253-2415 QUÉBEC INC.</t>
+  </si>
+  <si>
+    <t>1820, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>G9H 0J1</t>
+  </si>
+  <si>
+    <t>béton</t>
+  </si>
+  <si>
+    <t>DRE KIM LEMAIRE, CHIROPRATICIENNE</t>
+  </si>
+  <si>
+    <t>17385, rue Morin</t>
+  </si>
+  <si>
+    <t>819 697-8966</t>
+  </si>
+  <si>
+    <t>G9H 0E2</t>
+  </si>
+  <si>
+    <t>Kim Lemaire</t>
+  </si>
+  <si>
+    <t>chiropraticien</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL RECONNU CHANTAL CROTEAU</t>
+  </si>
+  <si>
+    <t>1425, place Vigneault</t>
+  </si>
+  <si>
+    <t>G9H 0B2</t>
+  </si>
+  <si>
+    <t>ÉCOLE DE MUSIQUE AUDREY NADEAU</t>
+  </si>
+  <si>
+    <t>3430, chemin des Milans</t>
+  </si>
+  <si>
+    <t>819 690-5913 / 819 298-2200</t>
+  </si>
+  <si>
+    <t>G9H 4C5</t>
+  </si>
+  <si>
+    <t>Audrey Nadeau</t>
+  </si>
+  <si>
+    <t>musique - enseignement</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL RECONNU LE MONDE DU BOUT DE CHOUX</t>
+  </si>
+  <si>
+    <t>G9H 1X2</t>
+  </si>
+  <si>
+    <t>HAUT COMME TROIS POMMES</t>
+  </si>
+  <si>
+    <t>690, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2195</t>
+  </si>
+  <si>
+    <t>G9H 3T6</t>
+  </si>
+  <si>
+    <t>Linda Demers</t>
+  </si>
+  <si>
+    <t>chenils - élevage</t>
+  </si>
+  <si>
+    <t>OSTÉOPATHIE JULIE HAMEL</t>
+  </si>
+  <si>
+    <t>1480, avenue du Sextant</t>
+  </si>
+  <si>
+    <t>819 608-0156</t>
+  </si>
+  <si>
+    <t>G9H 4H3</t>
+  </si>
+  <si>
+    <t>Julie Hamel</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL LES COPAINS D'ABORD</t>
+  </si>
+  <si>
+    <t>17665, rue Garceau</t>
+  </si>
+  <si>
+    <t>G9H 1G6</t>
+  </si>
+  <si>
+    <t>CARMEN BROUILLETTE, NOTAIRE</t>
+  </si>
+  <si>
+    <t>455 ½, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>cbrouill@notarius.net</t>
+  </si>
+  <si>
+    <t>819 228-9779</t>
+  </si>
+  <si>
+    <t>Carmen Bouillette</t>
+  </si>
+  <si>
+    <t>notaire</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL RECONNU MÉLI ET SES AMI (E) S</t>
+  </si>
+  <si>
+    <t>3585 avenue Voyer</t>
+  </si>
+  <si>
+    <t>(819) 233-9056</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL CHEZ GEGE</t>
+  </si>
+  <si>
+    <t>5225, avenue Cormier</t>
+  </si>
+  <si>
+    <t>819 233-2764</t>
+  </si>
+  <si>
+    <t>G9H 0A2</t>
+  </si>
+  <si>
+    <t>Geneviève Gagnon</t>
+  </si>
+  <si>
+    <t>AIREX ÉNERGIE INC.</t>
+  </si>
+  <si>
+    <t>103-4170, boulevard La Prade</t>
+  </si>
+  <si>
+    <t>https://www.airex-energy.com</t>
+  </si>
+  <si>
+    <t>Guy Veilleux</t>
+  </si>
+  <si>
+    <t>usine - transformation biomasse en biocharbon</t>
+  </si>
+  <si>
+    <t>CHÈVRERIE GENTILLY INC.</t>
+  </si>
+  <si>
+    <t>3835, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2769</t>
+  </si>
+  <si>
+    <t>G9H 3W8</t>
+  </si>
+  <si>
+    <t>Lanie Audy</t>
+  </si>
+  <si>
+    <t>STRATÉGIE CARRIÈRE</t>
+  </si>
+  <si>
+    <t>207-3689, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.strategiecarriere.com</t>
+  </si>
+  <si>
+    <t>819 373-1726</t>
+  </si>
+  <si>
+    <t>services d'aide à l'emploi</t>
+  </si>
+  <si>
+    <t>GARDERIE LES PETITS GOURMANDS</t>
+  </si>
+  <si>
+    <t>3710, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 801-2303</t>
+  </si>
+  <si>
+    <t>Lysanne O'Bonsawin</t>
+  </si>
+  <si>
+    <t>GARDERIE LE JARDIN DES MOUSSES</t>
+  </si>
+  <si>
+    <t>2650,avenue Garon</t>
+  </si>
+  <si>
+    <t>514 996-6993</t>
+  </si>
+  <si>
+    <t>G9H 2A6</t>
+  </si>
+  <si>
+    <t>Sylvie Jarry</t>
+  </si>
+  <si>
+    <t>ORIENS TECHNOLOGIES INC.</t>
+  </si>
+  <si>
+    <t>6245, boulevard Raoul-Duchesne</t>
+  </si>
+  <si>
+    <t>https://www.oriens.ca</t>
+  </si>
+  <si>
+    <t>Pierre Desrochers</t>
+  </si>
+  <si>
+    <t>usine - revalorisation de résidus</t>
+  </si>
+  <si>
+    <t>SINTRA INC.</t>
+  </si>
+  <si>
+    <t>590, boulevard Arthur-Sicard</t>
+  </si>
+  <si>
+    <t>steb@sintra.ca</t>
+  </si>
+  <si>
+    <t>819 294-1052</t>
+  </si>
+  <si>
+    <t>G9H 2Z7</t>
+  </si>
+  <si>
+    <t>Bernard Tessier</t>
+  </si>
+  <si>
+    <t>usine d'émulsion et de bitume</t>
+  </si>
+  <si>
+    <t>FRANÇOIS PILON, PHOTOGRAPHE</t>
+  </si>
+  <si>
+    <t>https://www.francoispilonphotographe.com</t>
+  </si>
+  <si>
+    <t>819 384-4545</t>
+  </si>
+  <si>
+    <t>François Pilon</t>
+  </si>
+  <si>
+    <t>photographes/studio</t>
+  </si>
+  <si>
+    <t>L'ACADÉMIE LES P'TITS BONZAÏ</t>
+  </si>
+  <si>
+    <t>201-1325, avenue des Pensées</t>
+  </si>
+  <si>
+    <t>Julie Véronneau</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION JEAN-FRANCOIS BARIL</t>
+  </si>
+  <si>
+    <t>819 603-0201</t>
+  </si>
+  <si>
+    <t>Jean-François Baril</t>
+  </si>
+  <si>
+    <t>entrepreneur - construction et rénovation</t>
+  </si>
+  <si>
+    <t>Garderie Chez Chantal</t>
+  </si>
+  <si>
+    <t>1130, avenue des Hémérocalles</t>
+  </si>
+  <si>
+    <t>819 692-6838</t>
+  </si>
+  <si>
+    <t>G9H 0G3</t>
+  </si>
+  <si>
+    <t>Chantal Héon</t>
+  </si>
+  <si>
+    <t>GARDERIE LES PETITS COCOS</t>
+  </si>
+  <si>
+    <t>11250, rue des Glaïeuls</t>
+  </si>
+  <si>
+    <t>819 222-9993</t>
+  </si>
+  <si>
+    <t>G9H 2N9</t>
+  </si>
+  <si>
+    <t>Hélène Croteau</t>
+  </si>
+  <si>
+    <t>CLIN D'OEIL COIFFURE POUR ELLE ET LUI</t>
+  </si>
+  <si>
+    <t>8955, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>819 297-2558</t>
+  </si>
+  <si>
+    <t>Hélène Mailhot</t>
+  </si>
+  <si>
+    <t>PEINTURE ALLIANCE INC.</t>
+  </si>
+  <si>
+    <t>1-2130, avenue Laterrière</t>
+  </si>
+  <si>
+    <t>81) 294-1243</t>
+  </si>
+  <si>
+    <t>G9H 3A7</t>
+  </si>
+  <si>
+    <t>Steve Gervais</t>
+  </si>
+  <si>
+    <t>peintre en bâtiment</t>
+  </si>
+  <si>
+    <t>ESTHÉTIQUE ANNIE ALLARD</t>
+  </si>
+  <si>
+    <t>8245, rue Angus-MacDonald</t>
+  </si>
+  <si>
+    <t>819 602-0088</t>
+  </si>
+  <si>
+    <t>G9H 4W3</t>
+  </si>
+  <si>
+    <t>Annie Allard</t>
+  </si>
+  <si>
+    <t>GARDERIE LES PETITS MINOUS</t>
+  </si>
+  <si>
+    <t>4000, route des Ormes</t>
+  </si>
+  <si>
+    <t>819 668-4694</t>
+  </si>
+  <si>
+    <t>Stéphanie Desgranges</t>
+  </si>
+  <si>
+    <t>DÉNEIGEMENT DOMINIC MAILHOT</t>
+  </si>
+  <si>
+    <t>3090, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>819 383-6166</t>
+  </si>
+  <si>
+    <t>Dominic Maiilhot</t>
+  </si>
+  <si>
+    <t>GARDERIE LES PETITES SAUTERELLES</t>
+  </si>
+  <si>
+    <t>2105, avenue Mgr-Moreau</t>
+  </si>
+  <si>
+    <t>819 995-2624</t>
+  </si>
+  <si>
+    <t>G9H 2W8</t>
+  </si>
+  <si>
+    <t>Pascale Morin Van Themsche</t>
+  </si>
+  <si>
+    <t>GARDERIE LES PETITES GIRAFES</t>
+  </si>
+  <si>
+    <t>2035, avenue Henri-Bergeron</t>
+  </si>
+  <si>
+    <t>819 371-4304</t>
+  </si>
+  <si>
+    <t>G9H 0C4</t>
+  </si>
+  <si>
+    <t>Geneviève Boisvert</t>
+  </si>
+  <si>
+    <t>RÉFRIGÉRATION BÉCANCOUR</t>
+  </si>
+  <si>
+    <t>7945, chemin des Cerisiers</t>
+  </si>
+  <si>
+    <t>info@refrigerationbecancour.com</t>
+  </si>
+  <si>
+    <t>https://www.refrigerationbecancour.com</t>
+  </si>
+  <si>
+    <t>819 979-0203</t>
+  </si>
+  <si>
+    <t>G9H 3L9</t>
+  </si>
+  <si>
+    <t>Patrick Milot</t>
+  </si>
+  <si>
+    <t>système de réfrigération</t>
+  </si>
+  <si>
+    <t>REMORQUAGE J2 - MONTPAS INC.</t>
+  </si>
+  <si>
+    <t>1835, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>remorquage</t>
+  </si>
+  <si>
+    <t>STOLT LNGAZ</t>
+  </si>
+  <si>
+    <t>209-3075, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>819 668-2948</t>
+  </si>
+  <si>
+    <t>Luc Rousseau</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL LES PETITS CAPUCINS</t>
+  </si>
+  <si>
+    <t>2140, avenue Laurier</t>
+  </si>
+  <si>
+    <t>819 294-2003</t>
+  </si>
+  <si>
+    <t>G9H 2W4</t>
+  </si>
+  <si>
+    <t>Julie Martel</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL RECONNU MARIE-JOSÉE TOUSIGNANT</t>
+  </si>
+  <si>
+    <t>5400 boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>(819) 979-2188</t>
+  </si>
+  <si>
+    <t>Marie-Josée Tousignant</t>
+  </si>
+  <si>
+    <t>M. COIFFURE</t>
+  </si>
+  <si>
+    <t>17775, rue Roy</t>
+  </si>
+  <si>
+    <t>819 606-0222</t>
+  </si>
+  <si>
+    <t>Maxime Durand</t>
+  </si>
+  <si>
+    <t>TECHNIDOM</t>
+  </si>
+  <si>
+    <t>16800, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>info@technidom.ca</t>
+  </si>
+  <si>
+    <t>819 840-3755</t>
+  </si>
+  <si>
+    <t>G9H 1L4</t>
+  </si>
+  <si>
+    <t>David Richard</t>
+  </si>
+  <si>
+    <t>GROUPE MÉTALEX INC.</t>
+  </si>
+  <si>
+    <t>7850, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>info@groupemetalex.com</t>
+  </si>
+  <si>
+    <t>G9H 3N5</t>
+  </si>
+  <si>
+    <t>MICHELLE CÔTÉ, ARCHITECTE</t>
+  </si>
+  <si>
+    <t>1310, avenue des Hémérocalles</t>
+  </si>
+  <si>
+    <t>819 603-0308</t>
+  </si>
+  <si>
+    <t>Michelle Côté</t>
+  </si>
+  <si>
+    <t>architectes et technologues en architecture</t>
+  </si>
+  <si>
+    <t>FORMAT DESIGN ET ARCHITECTURE</t>
+  </si>
+  <si>
+    <t>819 380-8602</t>
+  </si>
+  <si>
+    <t>Guy  Turner</t>
+  </si>
+  <si>
+    <t>REMORQUAGE J2 INC.</t>
+  </si>
+  <si>
+    <t>101-17530, rue Gauthier</t>
+  </si>
+  <si>
+    <t>Jason Julien</t>
+  </si>
+  <si>
+    <t>RESTAURANT RÔTISSERIE GUAY ET LE PORT-ROYAL LOUNGE</t>
+  </si>
+  <si>
+    <t>1006, boulevard de Port--Royal</t>
+  </si>
+  <si>
+    <t>819 233-2211</t>
+  </si>
+  <si>
+    <t>Michaël Guay</t>
+  </si>
+  <si>
+    <t>STRATOS PIZZÉRIA</t>
+  </si>
+  <si>
+    <t>521, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>819 233-4441</t>
+  </si>
+  <si>
+    <t>Suzanne Côté</t>
+  </si>
+  <si>
+    <t>CENTRE ATHLÉTIQUE T-R 3.0 INC.</t>
+  </si>
+  <si>
+    <t>523, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>https://www.centreathletiquetr.com</t>
+  </si>
+  <si>
+    <t>819 602-8949</t>
+  </si>
+  <si>
+    <t>Laurie Bellerive</t>
+  </si>
+  <si>
+    <t>centre de conditionnement physique</t>
+  </si>
+  <si>
+    <t>DÉNEIGEMENT ROBIN LAMOTHE</t>
+  </si>
+  <si>
+    <t>15675, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-9928</t>
+  </si>
+  <si>
+    <t>G9H 2J9</t>
+  </si>
+  <si>
+    <t>Robin Lamothe</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE LE MONDE IMAGINAIRE D'AMÉLY</t>
+  </si>
+  <si>
+    <t>1100, avenue des Hémérocalles</t>
+  </si>
+  <si>
+    <t>819 603-0305</t>
+  </si>
+  <si>
+    <t>Amélie Beauchemin</t>
+  </si>
+  <si>
+    <t>DM MÉCANIQUE</t>
+  </si>
+  <si>
+    <t>15095, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>dmmecanique@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 222-5552</t>
+  </si>
+  <si>
+    <t>G9H 2M2</t>
+  </si>
+  <si>
+    <t>Dany Mailhot</t>
+  </si>
+  <si>
+    <t>automobiles - mécanique générale</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE LES PETITES MERVEILLES</t>
+  </si>
+  <si>
+    <t>1235, avenue des Marguerites</t>
+  </si>
+  <si>
+    <t>819 603-0108</t>
+  </si>
+  <si>
+    <t>G9H 2R8</t>
+  </si>
+  <si>
+    <t>Colette Tremblay</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL LE PETIT MONDE DE MÉLI</t>
+  </si>
+  <si>
+    <t>11375, rue des Muguets</t>
+  </si>
+  <si>
+    <t>G9H 0J5</t>
+  </si>
+  <si>
+    <t>Mélissa Kean</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL CHEZ KIMETTE</t>
+  </si>
+  <si>
+    <t>1385, avenue des Jasmins</t>
+  </si>
+  <si>
+    <t>G9H 2S4</t>
+  </si>
+  <si>
+    <t>Kim St-Louis</t>
+  </si>
+  <si>
+    <t>JULIEN JEAN-MARC, AGENT IMMOBILIER</t>
+  </si>
+  <si>
+    <t>19180, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>jjulien@sutton.com</t>
+  </si>
+  <si>
+    <t>819 697-6888</t>
+  </si>
+  <si>
+    <t>Jean-Marc Julien</t>
+  </si>
+  <si>
+    <t>GROUPE LAVIGNE &amp; BARIL INC.</t>
+  </si>
+  <si>
+    <t>680, avenue Jean-Demers</t>
+  </si>
+  <si>
+    <t>lavignebaril@gr-lavignebaril.com</t>
+  </si>
+  <si>
+    <t>https://www.gr-lavignebaril.com</t>
+  </si>
+  <si>
+    <t>819 294-2811</t>
+  </si>
+  <si>
+    <t>COFFRAGE BIONIQUE LTÉE</t>
+  </si>
+  <si>
+    <t>15495, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>soumissions@coffragesbionique.com</t>
+  </si>
+  <si>
+    <t>https://www.coffragesbionique.com</t>
+  </si>
+  <si>
+    <t>819 222-9801</t>
+  </si>
+  <si>
+    <t>G9H 4T1</t>
+  </si>
+  <si>
+    <t>entrepreneur - fondations</t>
+  </si>
+  <si>
+    <t>CENTRE ÉQUESTRE BÉCANCOUR ENR.</t>
+  </si>
+  <si>
+    <t>935, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-4504</t>
+  </si>
+  <si>
+    <t>Jean Bécotte</t>
+  </si>
+  <si>
+    <t>équitation - écurie</t>
+  </si>
+  <si>
+    <t>BAGEL ST-GRÉGOIRE</t>
+  </si>
+  <si>
+    <t>3678, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>bagelstgreg@lino.com</t>
+  </si>
+  <si>
+    <t>819 233-2244</t>
+  </si>
+  <si>
+    <t>G9H 1Y7</t>
+  </si>
+  <si>
+    <t>Louis Dionne</t>
+  </si>
+  <si>
+    <t>PORTES &amp; FENÊTRES MLD</t>
+  </si>
+  <si>
+    <t>3300, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 608-0300</t>
+  </si>
+  <si>
+    <t>G9H 3W2</t>
+  </si>
+  <si>
+    <t>Luc Durand</t>
+  </si>
+  <si>
+    <t>portes et fenêtres</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL LE JARDIN DES FRIMOUSSES</t>
+  </si>
+  <si>
+    <t>G9H 1V2</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL LES TRÉSORS DE LA VIE</t>
+  </si>
+  <si>
+    <t>TRANSPORT RP MAILHOT INC.</t>
+  </si>
+  <si>
+    <t>9100, avenue des Érables</t>
+  </si>
+  <si>
+    <t>819 297-2026</t>
+  </si>
+  <si>
+    <t>G9H 3P7</t>
+  </si>
+  <si>
+    <t>PASCAL MAILHOT</t>
+  </si>
+  <si>
+    <t>transport</t>
+  </si>
+  <si>
+    <t>MASSOTHÉRAPIE JULIE SIMARD</t>
+  </si>
+  <si>
+    <t>819 699-6408</t>
+  </si>
+  <si>
+    <t>JULIE SIMARD</t>
+  </si>
+  <si>
+    <t>orthotérapeute</t>
+  </si>
+  <si>
+    <t>PATRICE LAVIGNE</t>
+  </si>
+  <si>
+    <t>1525, avenue des Hirondelles</t>
+  </si>
+  <si>
+    <t>819 298-3612</t>
+  </si>
+  <si>
+    <t>G9H 4L5</t>
+  </si>
+  <si>
+    <t>Patrice Lavigne</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL ÉDITH DESROCHERS</t>
+  </si>
+  <si>
+    <t>5460, rue  des Bouleaux</t>
+  </si>
+  <si>
+    <t>EDITH DESROCHERS</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL MARLENE BARIL</t>
+  </si>
+  <si>
+    <t>819 298-4332</t>
+  </si>
+  <si>
+    <t>G9H 3Y8</t>
+  </si>
+  <si>
+    <t>Marlene Baril</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL LE JARDIN DE L'ENFANCE</t>
+  </si>
+  <si>
+    <t>1740, rue du Capricorne</t>
+  </si>
+  <si>
+    <t>819 407-2010</t>
+  </si>
+  <si>
+    <t>G9H 4A1</t>
+  </si>
+  <si>
+    <t>RÉSIDENCE INTERMÉDIAIRE</t>
+  </si>
+  <si>
+    <t>19004, rue Lapierre</t>
+  </si>
+  <si>
+    <t>819 233-4969</t>
+  </si>
+  <si>
+    <t>G9H 2H1</t>
+  </si>
+  <si>
+    <t>Sandra Allaire</t>
+  </si>
+  <si>
+    <t>résidence d’accueil pour personnes déficientes</t>
+  </si>
+  <si>
+    <t>CAISSE DESJARDINS GODEFROY</t>
+  </si>
+  <si>
+    <t>459, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>https://www.desjardins.com</t>
+  </si>
+  <si>
+    <t>819 233-2333</t>
+  </si>
+  <si>
+    <t>institution financière</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE LES PETITES ABEILLES</t>
+  </si>
+  <si>
+    <t>819 602-0287</t>
+  </si>
+  <si>
+    <t>G9H 0K9</t>
+  </si>
+  <si>
+    <t>V.I.P. COIFFURE ET ESTHÉTIQUE</t>
+  </si>
+  <si>
+    <t>457, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>819 233-3353</t>
+  </si>
+  <si>
+    <t>Jacques Laquerre &amp; Renée Devault Laquerre</t>
+  </si>
+  <si>
+    <t>salon de coiffure et d'esthétique</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE LES PETITS PILOTES</t>
+  </si>
+  <si>
+    <t>1090, avenue des Marguerites</t>
+  </si>
+  <si>
+    <t>819 244-4432</t>
+  </si>
+  <si>
+    <t>G9H 2R6</t>
+  </si>
+  <si>
+    <t>Isabelle Lavigne</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL ANNIE BLANCHETTE</t>
+  </si>
+  <si>
+    <t>G9H 1J5</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL MARYSE RICHARD</t>
+  </si>
+  <si>
+    <t>G9H 2E1</t>
+  </si>
+  <si>
+    <t>SMDM (2013) INC.</t>
+  </si>
+  <si>
+    <t>7900, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>819 297-2600</t>
+  </si>
+  <si>
+    <t>mécanique - service de maintenance mécanique et autres</t>
+  </si>
+  <si>
+    <t>PIZZERIA DU PARC BÉCAN</t>
+  </si>
+  <si>
+    <t>8410, Boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 602-0062</t>
+  </si>
+  <si>
+    <t>G9H 3A5</t>
+  </si>
+  <si>
+    <t>Christine De Clery</t>
+  </si>
+  <si>
+    <t>CULTURE CENTRE-DU-QUÉBEC</t>
+  </si>
+  <si>
+    <t>17600, rue Béliveau, bureau 201</t>
+  </si>
+  <si>
+    <t>819 606-0313</t>
+  </si>
+  <si>
+    <t>TÉLÉBEC</t>
+  </si>
+  <si>
+    <t>625, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>819 233-6141</t>
+  </si>
+  <si>
+    <t>H.M. MÉTAL INC.</t>
+  </si>
+  <si>
+    <t>5395, boulevard Raoul-Duchesne</t>
+  </si>
+  <si>
+    <t>G9H 2T8</t>
+  </si>
+  <si>
+    <t>Michel Neault</t>
+  </si>
+  <si>
+    <t>SERVICE DE TRANSFORMATION BÉCANCOUR</t>
+  </si>
+  <si>
+    <t>7000, rue Yvon-Trudeau</t>
+  </si>
+  <si>
+    <t>819 294-9961</t>
+  </si>
+  <si>
+    <t>PUB AU COCHON FUMÉ</t>
+  </si>
+  <si>
+    <t>1625, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>https://www.pubaucochonfume.com</t>
+  </si>
+  <si>
+    <t>819 294-9068</t>
+  </si>
+  <si>
+    <t>G9H 3C2</t>
+  </si>
+  <si>
+    <t>bar</t>
+  </si>
+  <si>
+    <t>LES ENTREPRISES M.E.M.R. DOUCET INC.</t>
+  </si>
+  <si>
+    <t>477, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>819 293-5556</t>
+  </si>
+  <si>
+    <t>René Doucet</t>
+  </si>
+  <si>
+    <t>alimentation - grossiste</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL RECONNU GUYLAINE TURCOTTE</t>
+  </si>
+  <si>
+    <t>G9H 0J3</t>
+  </si>
+  <si>
+    <t>SERVICE DE MAINTENANCE JMOL INC.</t>
+  </si>
+  <si>
+    <t>6575, route des Ormes</t>
+  </si>
+  <si>
+    <t>olivia.levesque@sogetel.net</t>
+  </si>
+  <si>
+    <t>819 380-7965</t>
+  </si>
+  <si>
+    <t>G9H 3P9</t>
+  </si>
+  <si>
+    <t>Olivia Lévesque</t>
+  </si>
+  <si>
+    <t>soudure et mécanique industrielle</t>
+  </si>
+  <si>
+    <t>LES ENTREPRISES S.G.</t>
+  </si>
+  <si>
+    <t>12550, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>819 297-2345</t>
+  </si>
+  <si>
+    <t>G9H 3P3</t>
+  </si>
+  <si>
+    <t>Jean-François Gabillaud</t>
+  </si>
+  <si>
+    <t>gazon - coupe et entretien</t>
+  </si>
+  <si>
+    <t>CAMION BÉCANCOUR INC. ET LOCATION CAMBEC INC.</t>
+  </si>
+  <si>
+    <t>1700, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 222-9955</t>
+  </si>
+  <si>
+    <t>Gestion Gaston Charland inc.</t>
+  </si>
+  <si>
+    <t>camions: débosselage</t>
+  </si>
+  <si>
+    <t>PRODUCTIONS ZANI</t>
+  </si>
+  <si>
+    <t>3310, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>SYLVAIN GUIMOND</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION ET PAVAGE PORTNEUF INC</t>
+  </si>
+  <si>
+    <t>1630, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>819 233-2778</t>
+  </si>
+  <si>
+    <t>G9H 2E4</t>
+  </si>
+  <si>
+    <t>pavage</t>
+  </si>
+  <si>
+    <t>HAMEL PROPANE TROIS-RIVIÈRES INC.</t>
+  </si>
+  <si>
+    <t>1295, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>819 378-5555</t>
+  </si>
+  <si>
+    <t>G9H 2E3</t>
+  </si>
+  <si>
+    <t>EXCAVATION FMK</t>
+  </si>
+  <si>
+    <t>3025, chemin des Verdiers</t>
+  </si>
+  <si>
+    <t>819 298-4390</t>
+  </si>
+  <si>
+    <t>G9H 4G3</t>
+  </si>
+  <si>
+    <t>François Martel</t>
+  </si>
+  <si>
+    <t>entrepreneur - excavation</t>
+  </si>
+  <si>
+    <t>GARDERIE LES PETITS FRIPONS</t>
+  </si>
+  <si>
+    <t>3130, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2330</t>
+  </si>
+  <si>
+    <t>G9H 3V9</t>
+  </si>
+  <si>
+    <t>Mélanie St-Louis</t>
+  </si>
+  <si>
+    <t>ESTHÉTIQUES AUTOMOBILES NORD-SUD</t>
+  </si>
+  <si>
+    <t>1180, avenue des Marguerites</t>
+  </si>
+  <si>
+    <t>819 603-0260</t>
+  </si>
+  <si>
+    <t>G9H 2R9</t>
+  </si>
+  <si>
+    <t>Richard Tousignant</t>
+  </si>
+  <si>
+    <t>cire - « compound »</t>
+  </si>
+  <si>
+    <t>LE P'TIT CAFÉ</t>
+  </si>
+  <si>
+    <t>14840, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5800</t>
+  </si>
+  <si>
+    <t>G9H 2L5</t>
+  </si>
+  <si>
+    <t>Brigitte Bastien</t>
+  </si>
+  <si>
+    <t>SALON LA MÈCHE ROSE</t>
+  </si>
+  <si>
+    <t>753, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>rose-anne82@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 298-2003</t>
+  </si>
+  <si>
+    <t>G9H 3S9</t>
+  </si>
+  <si>
+    <t>Rose-Anne Lafond</t>
+  </si>
+  <si>
+    <t>CENTRE MÉDICAL DE GENTILLY</t>
+  </si>
+  <si>
+    <t>Garderie Karine Champagne</t>
+  </si>
+  <si>
+    <t>18120, rue Gauthier</t>
+  </si>
+  <si>
+    <t>819 233-1711</t>
+  </si>
+  <si>
+    <t>Karine Champagne</t>
+  </si>
+  <si>
+    <t>ACADÉMIE DE TAEKWONDO PIERRE LAQUERRE (POUR ENFANTS DE 3 À 5 ANS)</t>
+  </si>
+  <si>
+    <t>819 377-3210</t>
+  </si>
+  <si>
+    <t>Caroline Mélançon</t>
+  </si>
+  <si>
+    <t>CLAUDE BERNIER, cours d'anglais aux enfants de 3 à 5 ans</t>
+  </si>
+  <si>
+    <t>203-17610, rue Blondin</t>
+  </si>
+  <si>
+    <t>Claude Bernier</t>
+  </si>
+  <si>
+    <t>ÉCOLE DE LANGUE ESPANGLO</t>
+  </si>
+  <si>
+    <t>204-17610, rue Blondin</t>
+  </si>
+  <si>
+    <t>PATRICK RAYMOND</t>
+  </si>
+  <si>
+    <t>5510, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 233-4777</t>
+  </si>
+  <si>
+    <t>G9H 1Z9</t>
+  </si>
+  <si>
+    <t>Patrick Raymond</t>
+  </si>
+  <si>
+    <t>FONDATIONS 55</t>
+  </si>
+  <si>
+    <t>515, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>819 377-5172 ou 819 233-4404</t>
+  </si>
+  <si>
+    <t>Patrick Vigneault</t>
+  </si>
+  <si>
+    <t>ANDRÉ BOUVET LTÉE</t>
+  </si>
+  <si>
+    <t>1840, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>http://www.andrebouvet.com</t>
+  </si>
+  <si>
+    <t>819 233-2357</t>
+  </si>
+  <si>
+    <t>G9H 0K7</t>
+  </si>
+  <si>
+    <t>Claude Bouvet</t>
+  </si>
+  <si>
+    <t>CLINIQUE DE MASSOTHÉRAPIE JULIE PERREAULT</t>
+  </si>
+  <si>
+    <t>12500, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5061</t>
+  </si>
+  <si>
+    <t>G9H 2J3</t>
+  </si>
+  <si>
+    <t>Julie Perreault</t>
+  </si>
+  <si>
+    <t>L'UNI-VERRE CONSTRUCTION (SERGE LELIÈVRE)</t>
+  </si>
+  <si>
+    <t>1585, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>univerredesartisans@gmail.com</t>
+  </si>
+  <si>
+    <t>819 697-9732</t>
+  </si>
+  <si>
+    <t>G9H 3B8</t>
+  </si>
+  <si>
+    <t>Serge Lelièvre</t>
+  </si>
+  <si>
+    <t>SALON DE COIFFURE LOUISE CÔTÉ UNISEXE</t>
+  </si>
+  <si>
+    <t>1120 avenue des Hirondelles</t>
+  </si>
+  <si>
+    <t>819-294-2578</t>
+  </si>
+  <si>
+    <t>G9H 4L6</t>
+  </si>
+  <si>
+    <t>Louise Côté</t>
+  </si>
+  <si>
+    <t>Garderie Karine Michel (Agence Chez-moi Chez-toi)</t>
+  </si>
+  <si>
+    <t>475, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2334</t>
+  </si>
+  <si>
+    <t>G9H 3S6</t>
+  </si>
+  <si>
+    <t>Karine Michel</t>
+  </si>
+  <si>
+    <t>VOYAGES AQUA TERRA</t>
+  </si>
+  <si>
+    <t>2345, avenue du Sagittaire</t>
+  </si>
+  <si>
+    <t>michelbogus@voyagesaquaterra.com</t>
+  </si>
+  <si>
+    <t>http://www.voyagesaquaterra.com/michelbogus</t>
+  </si>
+  <si>
+    <t>819 298-3833</t>
+  </si>
+  <si>
+    <t>G9H 4V4</t>
+  </si>
+  <si>
+    <t>Linda et Michel Bogus</t>
+  </si>
+  <si>
+    <t>agence de voyage</t>
+  </si>
+  <si>
+    <t>TOILES DESIGN INC.</t>
+  </si>
+  <si>
+    <t>475, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>https://toilesdesign.com</t>
+  </si>
+  <si>
+    <t>819 694-5082</t>
+  </si>
+  <si>
+    <t>Guy Ricard</t>
+  </si>
+  <si>
+    <t>articles nautiques</t>
+  </si>
+  <si>
+    <t>ORTHOPÉDAGOGIE CAROLINE LECHASSEUR</t>
+  </si>
+  <si>
+    <t>4775, boulevard Port-Royal</t>
+  </si>
+  <si>
+    <t>819 606-0216</t>
+  </si>
+  <si>
+    <t>LUMIFAB INC.</t>
+  </si>
+  <si>
+    <t>2-1030, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>info@lumifab.ca</t>
+  </si>
+  <si>
+    <t>https://www.lumifab.ca</t>
+  </si>
+  <si>
+    <t>819 233-3883 ou 866 233-7915</t>
+  </si>
+  <si>
+    <t>Frédéric Gagnon</t>
+  </si>
+  <si>
+    <t>articles promotionnels</t>
+  </si>
+  <si>
+    <t>BOULANGERIE LA GERTRUDOISE</t>
+  </si>
+  <si>
+    <t>8188, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>lagertrudoise@gmail.com</t>
+  </si>
+  <si>
+    <t>819 297-2796</t>
+  </si>
+  <si>
+    <t>G9H 3N9</t>
+  </si>
+  <si>
+    <t>BRYKO</t>
+  </si>
+  <si>
+    <t>1020, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-4021</t>
+  </si>
+  <si>
+    <t>LEBEL ÉNERGIE</t>
+  </si>
+  <si>
+    <t>3295, rtue des Sittelles</t>
+  </si>
+  <si>
+    <t>819 298-3460</t>
+  </si>
+  <si>
+    <t>G9H 4B1</t>
+  </si>
+  <si>
+    <t>reiki (traitement et initiation)</t>
+  </si>
+  <si>
+    <t>GROUPE CONSEIL MCG</t>
+  </si>
+  <si>
+    <t>17600, rue Béliveau, bureau 300</t>
+  </si>
+  <si>
+    <t>819 233-4222</t>
+  </si>
+  <si>
+    <t>gestion des ressources humaines</t>
+  </si>
+  <si>
+    <t>LUCE GAUDET, ENTRETIEN MÉNAGER</t>
+  </si>
+  <si>
+    <t>17800, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233 3063</t>
+  </si>
+  <si>
+    <t>G9H 1M6</t>
+  </si>
+  <si>
+    <t>service d'entretien ménager</t>
+  </si>
+  <si>
+    <t>CENTRE DU POIDS LOURD DANIEL LEMIRE INC</t>
+  </si>
+  <si>
+    <t>7720, rue Désormeaux</t>
+  </si>
+  <si>
+    <t>cpldl@hotmail.ca</t>
+  </si>
+  <si>
+    <t>819 692-8947</t>
+  </si>
+  <si>
+    <t>Daniel Lemire</t>
+  </si>
+  <si>
+    <t>camions - réparation de véhicules lourds et service de soudure</t>
+  </si>
+  <si>
+    <t>GLAM</t>
+  </si>
+  <si>
+    <t>1705, chemin des Bouvreuils</t>
+  </si>
+  <si>
+    <t>819 298-4841</t>
+  </si>
+  <si>
+    <t>G9H 4C9</t>
+  </si>
+  <si>
+    <t>Harold Boivin</t>
+  </si>
+  <si>
+    <t>GARDERIE LES P'TITS TRÉSORS</t>
+  </si>
+  <si>
+    <t>819 298-2208</t>
+  </si>
+  <si>
+    <t>Karine Brunelle</t>
+  </si>
+  <si>
+    <t>DUO ÉNERGIE GRAPHIQUE</t>
+  </si>
+  <si>
+    <t>4605, avenue Arseneault</t>
+  </si>
+  <si>
+    <t>819 233-4656</t>
+  </si>
+  <si>
+    <t>G9H  1V9</t>
+  </si>
+  <si>
+    <t>David Jutras</t>
+  </si>
+  <si>
+    <t>communications</t>
+  </si>
+  <si>
+    <t>L'ÎLE AUX PETITS TRÉSORS</t>
+  </si>
+  <si>
+    <t>1450, avenue des Constellations</t>
+  </si>
+  <si>
+    <t>819 298-2907</t>
+  </si>
+  <si>
+    <t>G9H 0G6</t>
+  </si>
+  <si>
+    <t>Caroline Mailhot</t>
+  </si>
+  <si>
+    <t>ESTHÉTIQUE MARYSE DUSSAULT</t>
+  </si>
+  <si>
+    <t>2-1300, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 448-3822</t>
+  </si>
+  <si>
+    <t>G9H 3T8</t>
+  </si>
+  <si>
+    <t>Maryse Dussault</t>
+  </si>
+  <si>
+    <t>CENTRE SANTÉ MINCEUR ROXANN MARTEL</t>
+  </si>
+  <si>
+    <t>1485, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2244</t>
+  </si>
+  <si>
+    <t>G9H 3V2</t>
+  </si>
+  <si>
+    <t>Roxann Martel</t>
+  </si>
+  <si>
+    <t>amaigrissement - produits</t>
+  </si>
+  <si>
+    <t>MINI EXCAVATION GHISLAIN MAILHOT</t>
+  </si>
+  <si>
+    <t>1660, chemin des Milans</t>
+  </si>
+  <si>
+    <t>819 609-3470</t>
+  </si>
+  <si>
+    <t>G9H 4C1</t>
+  </si>
+  <si>
+    <t>Ghislain Mailhot</t>
+  </si>
+  <si>
+    <t>DESHAIES J-P - SIÈGE SOCIAL</t>
+  </si>
+  <si>
+    <t>14875, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5623</t>
+  </si>
+  <si>
+    <t>J-P Deshaies</t>
+  </si>
+  <si>
+    <t>produits pétroliers - distribution</t>
+  </si>
+  <si>
+    <t>INSTALLATIONS ÉLECTRIQUES L.M.</t>
+  </si>
+  <si>
+    <t>10330, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>laumon1@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 222-9848</t>
+  </si>
+  <si>
+    <t>G9H 0N6</t>
+  </si>
+  <si>
+    <t>Laurent Mongrain</t>
+  </si>
+  <si>
+    <t>DÉMÉNAGEMENT PRO-EXTRÊME</t>
+  </si>
+  <si>
+    <t>17 715, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-4133</t>
+  </si>
+  <si>
+    <t>G9H 1M4</t>
+  </si>
+  <si>
+    <t>Michaël Jasmins</t>
+  </si>
+  <si>
+    <t>déménagement et transport</t>
+  </si>
+  <si>
+    <t>GÉOMATIQUE BLP INC., ARPENTEURS-GÉOMÈTRES</t>
+  </si>
+  <si>
+    <t>1045, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>geomatiqueblp.becancour@blpag.com</t>
+  </si>
+  <si>
+    <t>819-294-1248</t>
+  </si>
+  <si>
+    <t>G9H 3B7</t>
+  </si>
+  <si>
+    <t>Martin Rheault</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL STÉPHANIE BELLEMARE</t>
+  </si>
+  <si>
+    <t>13050, rue des Campanules</t>
+  </si>
+  <si>
+    <t>819 222-5098</t>
+  </si>
+  <si>
+    <t>G9H 4X2</t>
+  </si>
+  <si>
+    <t>Stéphanie Bellemare</t>
+  </si>
+  <si>
+    <t>RESTO LE GODEFROY/TERRAIN DE PRATIQUE</t>
+  </si>
+  <si>
+    <t>17550, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 233-4884</t>
+  </si>
+  <si>
+    <t>G9H 1A4</t>
+  </si>
+  <si>
+    <t>Lise Proulx</t>
+  </si>
+  <si>
+    <t>SPORTS MOTORISÉS</t>
+  </si>
+  <si>
+    <t>220-1580, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 233-3330</t>
+  </si>
+  <si>
+    <t>G9H 1X9</t>
+  </si>
+  <si>
+    <t>Pierre Harvey</t>
+  </si>
+  <si>
+    <t>magazine - publication</t>
+  </si>
+  <si>
+    <t>LA PRESSE NAUTIQUE</t>
+  </si>
+  <si>
+    <t>FLEURISTE ST-GREGOIRE</t>
+  </si>
+  <si>
+    <t>17240, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-4111</t>
+  </si>
+  <si>
+    <t>G9H 1L9</t>
   </si>
   <si>
     <t>cadeaux</t>
   </si>
   <si>
-    <t>AUGER ET DUBORD, ARPENTEURS-GÉOMÈTRES INC.</t>
-[...1160 lines deleted...]
-    <t>Lucie Cousin</t>
+    <t>VITERRA INC. (TRT-ETGO DU QUÉBEC ULC)</t>
+  </si>
+  <si>
+    <t>555, boulevard Alphonse-Deshaies</t>
+  </si>
+  <si>
+    <t>819 294-1330</t>
+  </si>
+  <si>
+    <t>G9H 2Y8</t>
+  </si>
+  <si>
+    <t>usine de transformation - grains de canola et de soya en huile</t>
+  </si>
+  <si>
+    <t>REMBOURRAGE RENÉ ROSS</t>
+  </si>
+  <si>
+    <t>5600, chemin des Trembles</t>
+  </si>
+  <si>
+    <t>rembourragerross@tlb.sympatico.ca</t>
+  </si>
+  <si>
+    <t>819 297-2531</t>
+  </si>
+  <si>
+    <t>G9H 3M3</t>
+  </si>
+  <si>
+    <t>René Ross</t>
+  </si>
+  <si>
+    <t>meubles - réparation</t>
+  </si>
+  <si>
+    <t>STUDIO ANDRÉE BERNET</t>
+  </si>
+  <si>
+    <t>13075, rue des Pétunias</t>
+  </si>
+  <si>
+    <t>info@studioandree.ca</t>
+  </si>
+  <si>
+    <t>819 222-5948</t>
+  </si>
+  <si>
+    <t>G9H 2N4</t>
+  </si>
+  <si>
+    <t>Andrée Bernet</t>
+  </si>
+  <si>
+    <t>4850, avenue Fardel</t>
+  </si>
+  <si>
+    <t>819 233-4422</t>
+  </si>
+  <si>
+    <t>G9H 1V7</t>
+  </si>
+  <si>
+    <t>Stéphane Guillemette</t>
+  </si>
+  <si>
+    <t>LOCATION D'OUTILS SIMPLEX S.E.N.C.</t>
+  </si>
+  <si>
+    <t>6905, rue Yvon-Trudeau</t>
+  </si>
+  <si>
+    <t>819 294-2779</t>
+  </si>
+  <si>
+    <t>G9H  0H9</t>
+  </si>
+  <si>
+    <t>ÉLEVAGE IMIER</t>
+  </si>
+  <si>
+    <t>7950, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>https://www.lesbernoisdimier.ca</t>
+  </si>
+  <si>
+    <t>819 294-2424</t>
+  </si>
+  <si>
+    <t>G9H 3C3</t>
+  </si>
+  <si>
+    <t>Nicole Racine</t>
+  </si>
+  <si>
+    <t>LANGLOIS GUILLAUME DR</t>
+  </si>
+  <si>
+    <t>819 297-2911</t>
+  </si>
+  <si>
+    <t>Guillaume Langlois</t>
+  </si>
+  <si>
+    <t>médecin</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL VALÉRIE LESSARD</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION S. R.</t>
+  </si>
+  <si>
+    <t>9595, rue de la Tamise</t>
+  </si>
+  <si>
+    <t>819 448-1139</t>
+  </si>
+  <si>
+    <t>G9H 3G8</t>
+  </si>
+  <si>
+    <t>Steve Rheault</t>
+  </si>
+  <si>
+    <t>L'USINE 700</t>
+  </si>
+  <si>
+    <t>700, boulevard Alphonse-Deshaies</t>
+  </si>
+  <si>
+    <t>https://www.locauxindustrielsalouer.com - https://www.usine700.com</t>
+  </si>
+  <si>
+    <t>819 692-8800</t>
+  </si>
+  <si>
+    <t>G9H 2Y9</t>
+  </si>
+  <si>
+    <t>Louis-Georges Morrissette</t>
+  </si>
+  <si>
+    <t>COOP. DE SOLIDARITÉ SANTÉ DE SAINTE-GERTRUDE</t>
+  </si>
+  <si>
+    <t>Garneth Dontigny</t>
+  </si>
+  <si>
+    <t>DOMAINE DU CLOS DE L'ISLE</t>
+  </si>
+  <si>
+    <t>11100, chemin des  Coquelicots</t>
+  </si>
+  <si>
+    <t>danielharrisson@hotmail.com</t>
+  </si>
+  <si>
+    <t>https://www.hemerocalles-isle.ca</t>
+  </si>
+  <si>
+    <t>819 222-5210</t>
+  </si>
+  <si>
+    <t>G9H 4X3</t>
+  </si>
+  <si>
+    <t>Daniel Harrisson</t>
+  </si>
+  <si>
+    <t>vignoble</t>
+  </si>
+  <si>
+    <t>KORVETTE LTÉE</t>
+  </si>
+  <si>
+    <t>4930, avenue Fardel</t>
+  </si>
+  <si>
+    <t>819 233-2303</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Daniel Binette</t>
+  </si>
+  <si>
+    <t>magasin à rayon</t>
+  </si>
+  <si>
+    <t>BERGERON BAPTISTE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>11235, chemin Héon</t>
+  </si>
+  <si>
+    <t>G9H 3E7</t>
+  </si>
+  <si>
+    <t>Baptiste Bergeron</t>
+  </si>
+  <si>
+    <t>CLOS DES VIEUX CHÊNES S.E.N.C.</t>
+  </si>
+  <si>
+    <t>16475, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>closdesvieuxchenes@gmail.com</t>
+  </si>
+  <si>
+    <t>819 222-8392</t>
+  </si>
+  <si>
+    <t>Gilles Harbour</t>
+  </si>
+  <si>
+    <t>METALTEK LASER INC.</t>
+  </si>
+  <si>
+    <t>800, avenue Jean-Demers</t>
+  </si>
+  <si>
+    <t>info@metalteklaser.com</t>
+  </si>
+  <si>
+    <t>819 294-1208</t>
+  </si>
+  <si>
+    <t>Sylvain Vouligny</t>
+  </si>
+  <si>
+    <t>FERME GRÉGORIENNE S.E.N.C.</t>
+  </si>
+  <si>
+    <t>18375, rue Gauthier</t>
+  </si>
+  <si>
+    <t>819 233-3280</t>
+  </si>
+  <si>
+    <t>G9H 1C1</t>
+  </si>
+  <si>
+    <t>Steve Gauthier</t>
+  </si>
+  <si>
+    <t>sangliers - élevage</t>
+  </si>
+  <si>
+    <t>SALON JOSÉE</t>
+  </si>
+  <si>
+    <t>5335, avenue Cormier</t>
+  </si>
+  <si>
+    <t>819 233-3939</t>
+  </si>
+  <si>
+    <t>Josée Parr</t>
+  </si>
+  <si>
+    <t>GILL RICHARD</t>
+  </si>
+  <si>
+    <t>19780, rue Sicard</t>
+  </si>
+  <si>
+    <t>819 233-9585</t>
+  </si>
+  <si>
+    <t>G9H 1A2</t>
+  </si>
+  <si>
+    <t>Richard Gill</t>
+  </si>
+  <si>
+    <t>meubles - fabricant</t>
+  </si>
+  <si>
+    <t>D COMMUNICATION GRAPHIQUE</t>
+  </si>
+  <si>
+    <t>8A - 1030, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>claudia@dcommunication.net</t>
+  </si>
+  <si>
+    <t>https://www.dcommunication.net</t>
+  </si>
+  <si>
+    <t>819 233-3541</t>
+  </si>
+  <si>
+    <t>Denis-Pierre Beauchesne</t>
+  </si>
+  <si>
+    <t>graphisme</t>
+  </si>
+  <si>
+    <t>CLINIQUE CHIROPRATIQUE FAMILIALE ST-GRÉGOIRE</t>
+  </si>
+  <si>
+    <t>4755, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>https://www.chirostgregoire.com</t>
+  </si>
+  <si>
+    <t>819 233-4848</t>
+  </si>
+  <si>
+    <t>Nancy Mayrand</t>
+  </si>
+  <si>
+    <t>DÉNEIGEMENT SAINT-GRÉGOIRE JOHNNY ALIE</t>
+  </si>
+  <si>
+    <t>19015, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>deneigement.stgregoire@gmail.com</t>
+  </si>
+  <si>
+    <t>819 697-5557</t>
+  </si>
+  <si>
+    <t>Johnny Alie</t>
+  </si>
+  <si>
+    <t>HÉBERT HOTEL</t>
+  </si>
+  <si>
+    <t>Jasmine Hébert</t>
+  </si>
+  <si>
+    <t>hébergement - motels</t>
+  </si>
+  <si>
+    <t>CARPE DIEM, SAVONNERIE ARTISANALE</t>
+  </si>
+  <si>
+    <t>https://www.savoncarpediem.com/francais/index.html</t>
+  </si>
+  <si>
+    <t>fabrication et vente de produits pour le bain</t>
+  </si>
+  <si>
+    <t>J.B. VITRAIL</t>
+  </si>
+  <si>
+    <t>3310, avenue Dugas</t>
+  </si>
+  <si>
+    <t>j.bouvette@sogetel.net</t>
+  </si>
+  <si>
+    <t>819 293-2796</t>
+  </si>
+  <si>
+    <t>G9H 1K1</t>
+  </si>
+  <si>
+    <t>Josée Bouvette</t>
+  </si>
+  <si>
+    <t>atelier de vitrail</t>
+  </si>
+  <si>
+    <t>4825, avenue Bouvet</t>
+  </si>
+  <si>
+    <t>819 233-3123</t>
+  </si>
+  <si>
+    <t>GUILLAUME LANGLOIS</t>
+  </si>
+  <si>
+    <t>COOPÉRATIVE DES AMBULANCIERS DE LA MAURICIE</t>
+  </si>
+  <si>
+    <t>4552, avanue Arseneault</t>
+  </si>
+  <si>
+    <t>Jacques Duhamel</t>
+  </si>
+  <si>
+    <t>ambulance</t>
+  </si>
+  <si>
+    <t>FERME SYLVANIE ENR</t>
+  </si>
+  <si>
+    <t>20430, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-3050</t>
+  </si>
+  <si>
+    <t>SYLVAIN RICHARD</t>
+  </si>
+  <si>
+    <t>ÉQUIPEMENTS DES ACADIENS</t>
+  </si>
+  <si>
+    <t>19065, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-3800</t>
+  </si>
+  <si>
+    <t>FRANÇOIS DOUCET</t>
+  </si>
+  <si>
+    <t>roulottes et tentes roulottes (vente et réparation)</t>
+  </si>
+  <si>
+    <t>TRANSCANADA ÉNERGIE LTÉE</t>
+  </si>
+  <si>
+    <t>7005, boulevard Raoul-Duchesne</t>
+  </si>
+  <si>
+    <t>admin@transcanada-qc.com</t>
+  </si>
+  <si>
+    <t>https://www.transcanada.com</t>
+  </si>
+  <si>
+    <t>819 294-4700</t>
+  </si>
+  <si>
+    <t>G9H 4X6</t>
+  </si>
+  <si>
+    <t>Jacques Otis</t>
+  </si>
+  <si>
+    <t>parc industriel</t>
+  </si>
+  <si>
+    <t>ÉBÉNISTERIE R.L.</t>
+  </si>
+  <si>
+    <t>18175, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>ebenisterie.r.l@hotmail.ca</t>
+  </si>
+  <si>
+    <t>819 384-3452</t>
+  </si>
+  <si>
+    <t>Monsieur Richard Lévesque</t>
+  </si>
+  <si>
+    <t>ébénisterie</t>
+  </si>
+  <si>
+    <t>MARCHÉ GODEFROY</t>
+  </si>
+  <si>
+    <t>1030, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>https://www.marchegodefroy.com</t>
+  </si>
+  <si>
+    <t>819 233-3700 (bureau)</t>
+  </si>
+  <si>
+    <t>Marianne Mathis</t>
+  </si>
+  <si>
+    <t>alimentation - marché public - saisonnier</t>
+  </si>
+  <si>
+    <t>ACADÉMIE ÉQUESTRE DE BÉCANCOUR ENR.</t>
+  </si>
+  <si>
+    <t>équitation - écurie et cours</t>
+  </si>
+  <si>
+    <t>N. SIMARD ET FRÈRES INC.</t>
+  </si>
+  <si>
+    <t>7705, boulevard Raoul-Duchesne</t>
+  </si>
+  <si>
+    <t>819 294-2880</t>
+  </si>
+  <si>
+    <t>G9H 2V4</t>
+  </si>
+  <si>
+    <t>Normand Simard</t>
+  </si>
+  <si>
+    <t>camions - entretien mécanique</t>
+  </si>
+  <si>
+    <t>COOPÉRATIVE DE SOLIDARITÉ D'INTÉGRATION SOCIO-PROFESSIONNELLE ADIRONDAK</t>
+  </si>
+  <si>
+    <t>1090, Boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2298</t>
+  </si>
+  <si>
+    <t>coopérative de solidarité</t>
+  </si>
+  <si>
+    <t>FERME DU JOUAL VAIR SENC</t>
+  </si>
+  <si>
+    <t>3225, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>https://www.fermedujoualvair.com</t>
+  </si>
+  <si>
+    <t>819 297-2107</t>
+  </si>
+  <si>
+    <t>G9H 3N1</t>
+  </si>
+  <si>
+    <t>Bernard Giles et Thérèse Asselin</t>
+  </si>
+  <si>
+    <t>RICHARD CÉLINE</t>
+  </si>
+  <si>
+    <t>11105, chemin du Saint-Laurent</t>
+  </si>
+  <si>
+    <t>celiner49@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 294-2512</t>
+  </si>
+  <si>
+    <t>CIE 9091-9192 QUÉBEC INC.</t>
+  </si>
+  <si>
+    <t>7395, chemin Louis-Riel</t>
+  </si>
+  <si>
+    <t>819 294-2290</t>
+  </si>
+  <si>
+    <t>sabliere</t>
+  </si>
+  <si>
+    <t>DÉNEIGEMENT GAMELIN INC.</t>
+  </si>
+  <si>
+    <t>19625, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-9262</t>
+  </si>
+  <si>
+    <t>Steeve Gamelin et Sophie Labarre</t>
+  </si>
+  <si>
+    <t>ENTREPRISES THÉRÈSE AUCLAIR INC. (LES)</t>
+  </si>
+  <si>
+    <t>1075, avenue des Nénuphars</t>
+  </si>
+  <si>
+    <t>entreprisesta@gmail.com</t>
+  </si>
+  <si>
+    <t>819 222-9988</t>
+  </si>
+  <si>
+    <t>G9H 2T4</t>
+  </si>
+  <si>
+    <t>Stéphane Baril</t>
+  </si>
+  <si>
+    <t>fabrication de toiles et abris d'auto</t>
+  </si>
+  <si>
+    <t>SOLUTIONS LOGISTIQUES PHILIPS</t>
+  </si>
+  <si>
+    <t>6195, avenue Laperrière</t>
+  </si>
+  <si>
+    <t>https://www.slp.qc.ca</t>
+  </si>
+  <si>
+    <t>819 372-9863</t>
+  </si>
+  <si>
+    <t>G9H 1R9</t>
+  </si>
+  <si>
+    <t>Daniel Giroux</t>
+  </si>
+  <si>
+    <t>transbordement-manutention-entreposage</t>
+  </si>
+  <si>
+    <t>MINI EXCAVATION PREMIER CHOIX</t>
+  </si>
+  <si>
+    <t>1300, avenue des Marguerites</t>
+  </si>
+  <si>
+    <t>premierchoix@outlook.fr</t>
+  </si>
+  <si>
+    <t>819 222-8846</t>
+  </si>
+  <si>
+    <t>G9H 4W1</t>
+  </si>
+  <si>
+    <t>Christian Richard</t>
+  </si>
+  <si>
+    <t>CENTRE DE MÉDECINE NATURELLE</t>
+  </si>
+  <si>
+    <t>1100, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-3313</t>
+  </si>
+  <si>
+    <t>Julie Desaultels</t>
+  </si>
+  <si>
+    <t>médecine douce</t>
+  </si>
+  <si>
+    <t>QUINCAILLERIE DU PARC</t>
+  </si>
+  <si>
+    <t>8145, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>819 297-2948</t>
+  </si>
+  <si>
+    <t>G9H3P1</t>
+  </si>
+  <si>
+    <t>Manon Perreault</t>
+  </si>
+  <si>
+    <t>A. SAVOIE T.V.</t>
+  </si>
+  <si>
+    <t>8005, boulevard du Parc-Industriel</t>
+  </si>
+  <si>
+    <t>819 698-4329</t>
+  </si>
+  <si>
+    <t>G9H 3N8</t>
+  </si>
+  <si>
+    <t>Germain Lavigne</t>
+  </si>
+  <si>
+    <t>télévision - réparation</t>
+  </si>
+  <si>
+    <t>MICHEL MARCHAND, CADRANIER</t>
+  </si>
+  <si>
+    <t>1095, avenue des Violettes</t>
+  </si>
+  <si>
+    <t>cadransolaire@cgocable.ca</t>
+  </si>
+  <si>
+    <t>https://www.cadransolaire.ca</t>
+  </si>
+  <si>
+    <t>819 222-9717</t>
+  </si>
+  <si>
+    <t>G9H 2R5</t>
+  </si>
+  <si>
+    <t>Michel Marchard</t>
+  </si>
+  <si>
+    <t>cadrans solaires</t>
+  </si>
+  <si>
+    <t>3627, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.korvette.ca</t>
+  </si>
+  <si>
+    <t>819 298-6028</t>
+  </si>
+  <si>
+    <t>Daniel Binette</t>
+  </si>
+  <si>
+    <t>BÉCANCOUR HARLEY-DAVIDSON</t>
+  </si>
+  <si>
+    <t>4350, avenue Arseneault</t>
+  </si>
+  <si>
+    <t>https://www.becancourharley.com</t>
+  </si>
+  <si>
+    <t>819 233-3303</t>
+  </si>
+  <si>
+    <t>motos - vente et réparation</t>
+  </si>
+  <si>
+    <t>GROUPE YANCO  INC.</t>
+  </si>
+  <si>
+    <t>900, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>https://www.groupeyanco.com</t>
+  </si>
+  <si>
+    <t>819 233-2666</t>
+  </si>
+  <si>
+    <t>Yanick Deshaies et Olivier Fontaine</t>
+  </si>
+  <si>
+    <t>produits sanitaires et d'entretien</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL CHANTAL ST-LOUIS</t>
+  </si>
+  <si>
+    <t>8380 rue Cartier</t>
+  </si>
+  <si>
+    <t>819 294-1079</t>
+  </si>
+  <si>
+    <t>G9H3B1</t>
+  </si>
+  <si>
+    <t>Chantal  St-Louis</t>
+  </si>
+  <si>
+    <t>Garderie Le gros calin</t>
+  </si>
+  <si>
+    <t>819 294-6603</t>
+  </si>
+  <si>
+    <t>Julie Jutras</t>
+  </si>
+  <si>
+    <t>POLYCLINIQUE 55</t>
+  </si>
+  <si>
+    <t>SAC-VRAC GENTILLY INC.</t>
+  </si>
+  <si>
+    <t>3100 avenue des Hirondelles</t>
+  </si>
+  <si>
+    <t>(819) 386-2134</t>
+  </si>
+  <si>
+    <t>G9H 4M6</t>
+  </si>
+  <si>
+    <t>Roger Gervais</t>
+  </si>
+  <si>
+    <t>sacs industriels</t>
+  </si>
+  <si>
+    <t>CYRENNE RENÉ</t>
+  </si>
+  <si>
+    <t>3950, boulevard du Danube</t>
+  </si>
+  <si>
+    <t>819 294-2529</t>
+  </si>
+  <si>
+    <t>G9H 3E2</t>
+  </si>
+  <si>
+    <t>SERVITANK INC.</t>
+  </si>
+  <si>
+    <t>375, boulevard Alphonse-Deshaies</t>
+  </si>
+  <si>
+    <t>https://www.groupesomavrac.com</t>
+  </si>
+  <si>
+    <t>819 294-9255</t>
+  </si>
+  <si>
+    <t>G9H 2Y7</t>
+  </si>
+  <si>
+    <t>Eric Olsen</t>
+  </si>
+  <si>
+    <t>réservoirs d'entreposage</t>
+  </si>
+  <si>
+    <t>RIGIDBNY (RÉGIE INTERMUNICIPALE DE GESTION INTÉGRÉE DES DÉCHETS BÉCANCOUR, NICOLET YAMASKA</t>
+  </si>
+  <si>
+    <t>204-3075, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>info@rigidbny.com</t>
+  </si>
+  <si>
+    <t>https://www.rigidbny.com</t>
+  </si>
+  <si>
+    <t>819 294-2999</t>
+  </si>
+  <si>
+    <t>Manon Poliquin</t>
+  </si>
+  <si>
+    <t>régie des déchets</t>
+  </si>
+  <si>
+    <t>LEMTECK INC.</t>
+  </si>
+  <si>
+    <t>19080, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-2282</t>
+  </si>
+  <si>
+    <t>Jean-Philippe et Marie-Hélène Alie Lemire</t>
+  </si>
+  <si>
+    <t>entrepreneur - électriciens</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION PROMAG SENC</t>
+  </si>
+  <si>
+    <t>5380, avenue Cormier</t>
+  </si>
+  <si>
+    <t>819 233-4945</t>
+  </si>
+  <si>
+    <t>G9H 0A3</t>
+  </si>
+  <si>
+    <t>Marc-André Houle</t>
+  </si>
+  <si>
+    <t>entrepreneur en construction (finition intérieure)</t>
+  </si>
+  <si>
+    <t>DG EXPRESS INC</t>
+  </si>
+  <si>
+    <t>819 233-2705</t>
+  </si>
+  <si>
+    <t>Dominic Goudreau</t>
+  </si>
+  <si>
+    <t>TOIT DESIGN</t>
+  </si>
+  <si>
+    <t>1625, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>https://www.toitdesign.ca</t>
+  </si>
+  <si>
+    <t>819 233-9059</t>
+  </si>
+  <si>
+    <t>G9H 2E5</t>
+  </si>
+  <si>
+    <t>Gaétan Tousignant</t>
+  </si>
+  <si>
+    <t>toits de remorques</t>
+  </si>
+  <si>
+    <t>ENFOUI-BEC INC.</t>
+  </si>
+  <si>
+    <t>18055, rue Gauthier</t>
+  </si>
+  <si>
+    <t>https://www.enfouibec.com</t>
+  </si>
+  <si>
+    <t>819 233-2443</t>
+  </si>
+  <si>
+    <t>Simone Bourgouin</t>
+  </si>
+  <si>
+    <t>récupération et déchiquetage de matière ligneuse et de bois</t>
+  </si>
+  <si>
+    <t>LE CENTRE JEUNESSE DE LA MAURICIE ET DU CENTRE-DU-QUÉBEC</t>
+  </si>
+  <si>
+    <t>819 222-5444</t>
+  </si>
+  <si>
+    <t>centre jeunesse</t>
+  </si>
+  <si>
+    <t>ADN COMMUNICATION</t>
+  </si>
+  <si>
+    <t>1045, avenue Nicolas-Perrot, bureau 202</t>
+  </si>
+  <si>
+    <t>https://www.adncomm.com</t>
+  </si>
+  <si>
+    <t>819-233-9688, 819-840-2757</t>
+  </si>
+  <si>
+    <t>Jean-François Giroux</t>
+  </si>
+  <si>
+    <t>technologie de l'information - site internet et documents multimédia</t>
+  </si>
+  <si>
+    <t>GROUPE LABONTÉ PROVENCHER</t>
+  </si>
+  <si>
+    <t>3770, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>https://www.glpassurance.com</t>
+  </si>
+  <si>
+    <t>819 233-4480</t>
+  </si>
+  <si>
+    <t>G9H 1Y8</t>
+  </si>
+  <si>
+    <t>Véronique Béliveau</t>
+  </si>
+  <si>
+    <t>CUISIFAB INC.</t>
+  </si>
+  <si>
+    <t>17610, rue Blondin</t>
+  </si>
+  <si>
+    <t>https://www.cuisifab.com</t>
+  </si>
+  <si>
+    <t>819 233-4592</t>
+  </si>
+  <si>
+    <t>Luigi Capovilla et Serbe Beaulieu</t>
+  </si>
+  <si>
+    <t>armoires et meubles de cuisine</t>
+  </si>
+  <si>
+    <t>FERME PIERRE CARIGNAN</t>
+  </si>
+  <si>
+    <t>12545, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5823</t>
+  </si>
+  <si>
+    <t>G9H 2K5</t>
+  </si>
+  <si>
+    <t>Pierre Carignan</t>
+  </si>
+  <si>
+    <t>alimentation - fruits et légumes</t>
+  </si>
+  <si>
+    <t>MEUNERIE ACADIENNE INC.</t>
+  </si>
+  <si>
+    <t>17785, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.meunerieacadienne.com</t>
+  </si>
+  <si>
+    <t>819 233-3017</t>
+  </si>
+  <si>
+    <t>G9H 0C5</t>
+  </si>
+  <si>
+    <t>Bernard Bergeron</t>
+  </si>
+  <si>
+    <t>meunerie</t>
+  </si>
+  <si>
+    <t>LES ARÔMES DE LA TERRE</t>
+  </si>
+  <si>
+    <t>930, rang St-Michel</t>
+  </si>
+  <si>
+    <t>info@lesaromesdelaterre.ca</t>
+  </si>
+  <si>
+    <t>819 229-1271</t>
+  </si>
+  <si>
+    <t>G9H 3J3</t>
+  </si>
+  <si>
+    <t>Anne-Marie Tanguay</t>
+  </si>
+  <si>
+    <t>alimentation - légumes bio</t>
+  </si>
+  <si>
+    <t>DÉPANNEUR SONICHOIX</t>
+  </si>
+  <si>
+    <t>3800, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2879</t>
+  </si>
+  <si>
+    <t>Michel Gagnon</t>
+  </si>
+  <si>
+    <t>alimentation - épiceries</t>
+  </si>
+  <si>
+    <t>LAROUCHE ANDRÉE</t>
+  </si>
+  <si>
+    <t>11145, rue des Glaïeuls</t>
+  </si>
+  <si>
+    <t>819 222-5753</t>
+  </si>
+  <si>
+    <t>G9H 2P1</t>
+  </si>
+  <si>
+    <t>SERVICES FINANCIERS M. MASSÉ INC.</t>
+  </si>
+  <si>
+    <t>4825, avenue Bouvet, bureau 111</t>
+  </si>
+  <si>
+    <t>serv.finmmasse@cgocable.ca</t>
+  </si>
+  <si>
+    <t>OMNIMEDIA INTERNET</t>
+  </si>
+  <si>
+    <t>17095, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>info@omnimedia.qc.ca</t>
+  </si>
+  <si>
+    <t>https://www.omnimedia.qc.ca</t>
+  </si>
+  <si>
+    <t>819 601-8230</t>
+  </si>
+  <si>
+    <t>Gaëtan Bouchard</t>
+  </si>
+  <si>
+    <t>LA CHRYSALIDE</t>
+  </si>
+  <si>
+    <t>2150, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>lachrysalide@tlb.sympatico.ca</t>
+  </si>
+  <si>
+    <t>819 294-9292</t>
+  </si>
+  <si>
+    <t>Sébastien Auger</t>
+  </si>
+  <si>
+    <t>hébergement commumautaire en santé mentale</t>
+  </si>
+  <si>
+    <t>CLUB DE GOLF GENTILLY</t>
+  </si>
+  <si>
+    <t>info@golfgentilly.ca</t>
+  </si>
+  <si>
+    <t>https://www.golfgentilly.ca</t>
+  </si>
+  <si>
+    <t>Steve Garceau</t>
+  </si>
+  <si>
+    <t>salle de réception</t>
+  </si>
+  <si>
+    <t>SUBWAY SAINT-GRÉGOIRE</t>
+  </si>
+  <si>
+    <t>16660, boulevard. des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-2429</t>
+  </si>
+  <si>
+    <t>Martine Tourangeau</t>
+  </si>
+  <si>
+    <t>SUBWAY GENTILLY (9078-5379 Québec Inc.)</t>
+  </si>
+  <si>
+    <t>1905, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2112</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION RÉJEAN DÉSILETS</t>
+  </si>
+  <si>
+    <t>17550, rue Garceau</t>
+  </si>
+  <si>
+    <t>819 233-3477</t>
+  </si>
+  <si>
+    <t>Réjean Désilets</t>
+  </si>
+  <si>
+    <t>BMI 2000 (BÉCANCOUR MÉTAL) INC.</t>
+  </si>
+  <si>
+    <t>720, avenue Jean-Demers</t>
+  </si>
+  <si>
+    <t>admin@bmi2000.ca</t>
+  </si>
+  <si>
+    <t>https://www.bmi2000.ca</t>
+  </si>
+  <si>
+    <t>819 294-2727</t>
+  </si>
+  <si>
+    <t>Jean Huppé, président-directeur général</t>
+  </si>
+  <si>
+    <t>atelier d'usinage et de transformation de métal en feuille</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION C. CÔTÉ INC. (9119-0900 Québec Inc.)</t>
+  </si>
+  <si>
+    <t>2635, avenue Garon</t>
+  </si>
+  <si>
+    <t>819 233-3168</t>
+  </si>
+  <si>
+    <t>G9H 2A5</t>
+  </si>
+  <si>
+    <t>Christian Côté</t>
+  </si>
+  <si>
+    <t>VIANDES SEFICLO INC.</t>
+  </si>
+  <si>
+    <t>1660, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>info@seficlo.com</t>
+  </si>
+  <si>
+    <t>819 233-2653</t>
+  </si>
+  <si>
+    <t>Francis Picory</t>
+  </si>
+  <si>
+    <t>transformation des viandes</t>
+  </si>
+  <si>
+    <t>LAVE-AUTO STE-ANGÈLE</t>
+  </si>
+  <si>
+    <t>OFFICE MUNICIPAL D'HABITATION DE BÉCANCOUR (Bureau)</t>
+  </si>
+  <si>
+    <t>1A place des Coquelicots</t>
+  </si>
+  <si>
+    <t>omhbecancour@cgocable.ca</t>
+  </si>
+  <si>
+    <t>819-222-5628</t>
+  </si>
+  <si>
+    <t>G9H 2N7</t>
+  </si>
+  <si>
+    <t>Roger Delage</t>
+  </si>
+  <si>
+    <t>résidence pour personnes âgées</t>
+  </si>
+  <si>
+    <t>BUREAU DE POSTE –SAINTE-ANGÈLE-DE-LAVAL</t>
+  </si>
+  <si>
+    <t>230-1325, avenue des Pensées</t>
+  </si>
+  <si>
+    <t>819 222-5853</t>
+  </si>
+  <si>
+    <t>Stéphanie Godin</t>
+  </si>
+  <si>
+    <t>postes canada</t>
+  </si>
+  <si>
+    <t>COIFFURE HÉLÈNE CHAMPAGNE</t>
+  </si>
+  <si>
+    <t>930, avenue des Tulipes</t>
+  </si>
+  <si>
+    <t>819 222-5139</t>
+  </si>
+  <si>
+    <t>G9H 2S8</t>
+  </si>
+  <si>
+    <t>Hélène Champagne</t>
+  </si>
+  <si>
+    <t>OFFICE MUNICIPAL D'HABITATION - RÉSIDENCES DE L'ISLE - SAINTE-ANGÈLE-DE-LAVAL (HLM)</t>
+  </si>
+  <si>
+    <t>14180, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5628</t>
+  </si>
+  <si>
+    <t>G9H 2J5</t>
+  </si>
+  <si>
+    <t>ÉCOLE BOUTON D’OR</t>
+  </si>
+  <si>
+    <t>11005, chemin du Saint-Laurent</t>
+  </si>
+  <si>
+    <t>819 936-5822</t>
+  </si>
+  <si>
+    <t>Johanne Croteau</t>
+  </si>
+  <si>
+    <t>DOMAINE GOLDEN MANIA</t>
+  </si>
+  <si>
+    <t>13400, chemin du Saint-Laurent</t>
+  </si>
+  <si>
+    <t>819 294-4108</t>
+  </si>
+  <si>
+    <t>G9H 3G3</t>
+  </si>
+  <si>
+    <t>Paule Gaudreault</t>
+  </si>
+  <si>
+    <t>chenils - pension</t>
+  </si>
+  <si>
+    <t>GARAGE A.G. BERGERON INC.</t>
+  </si>
+  <si>
+    <t>11505, chemin du Saint-Laurent</t>
+  </si>
+  <si>
+    <t>819 294-2571</t>
+  </si>
+  <si>
+    <t>André Bergeron</t>
+  </si>
+  <si>
+    <t>automobiles - vente et/ou réparation</t>
+  </si>
+  <si>
+    <t>TECHNIGAZ</t>
+  </si>
+  <si>
+    <t>https://www.technigaz.ca</t>
+  </si>
+  <si>
+    <t>819 294-1899</t>
+  </si>
+  <si>
+    <t>G9H OJ1</t>
+  </si>
+  <si>
+    <t>Denis Allard</t>
+  </si>
+  <si>
+    <t>chauffage et climatisation -vente</t>
+  </si>
+  <si>
+    <t>OFFICE MUNICIPAL D'HABITATION - PRÉCIEUX-SANG (HLM)</t>
+  </si>
+  <si>
+    <t>7300, route du Missouri</t>
+  </si>
+  <si>
+    <t>G9H 3H9</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION RÉJEAN PELLERIN INC.</t>
+  </si>
+  <si>
+    <t>7195, route du Missouri</t>
+  </si>
+  <si>
+    <t>819 294-9854 ou 819 233-3072</t>
+  </si>
+  <si>
+    <t>G9H 3H7</t>
+  </si>
+  <si>
+    <t>Étienne Pellerin</t>
+  </si>
+  <si>
+    <t>FERME LA BUTINEUSE L. ENR.</t>
+  </si>
+  <si>
+    <t>14835, chemin du Saint-Laurent</t>
+  </si>
+  <si>
+    <t>fermelabutineuse@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 294-2751</t>
+  </si>
+  <si>
+    <t>André Leblanc</t>
+  </si>
+  <si>
+    <t>alimentation - miel</t>
+  </si>
+  <si>
+    <t>RÉSIDENCE AU SOLEIL LEVANT</t>
+  </si>
+  <si>
+    <t>11000, chemin du Saint-Laurent</t>
+  </si>
+  <si>
+    <t>soleil.levant@sogetel.net</t>
+  </si>
+  <si>
+    <t>819 294-1161</t>
+  </si>
+  <si>
+    <t>G9H 3E9</t>
+  </si>
+  <si>
+    <t>LES LOISIRS JENLUMIRI INC</t>
+  </si>
+  <si>
+    <t>11001, chemin du Saint-Laurent</t>
+  </si>
+  <si>
+    <t>mathieu_potiron@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 995-2325</t>
+  </si>
+  <si>
+    <t>Mathieu Provencher, président</t>
+  </si>
+  <si>
+    <t>loisirs</t>
+  </si>
+  <si>
+    <t>GARAGE SYLVAIN POISSON</t>
+  </si>
+  <si>
+    <t>2295, avenue des Hirondelles</t>
+  </si>
+  <si>
+    <t>819 298-3328</t>
+  </si>
+  <si>
+    <t>G9H 4L8</t>
+  </si>
+  <si>
+    <t>Sylvain Poisson</t>
+  </si>
+  <si>
+    <t>RESTAURANT STRATOS GENTILLY ENR.</t>
+  </si>
+  <si>
+    <t>3665, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819-298-4444</t>
+  </si>
+  <si>
+    <t>Stéphane Beaudet</t>
+  </si>
+  <si>
+    <t>LA CABANE À PATATES FRITES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1975, boulevard Bécancour  </t>
+  </si>
+  <si>
+    <t>819 298-2685</t>
+  </si>
+  <si>
+    <t>Pierre Bécotte</t>
+  </si>
+  <si>
+    <t>BUREAU DE POSTE –GENTILLY</t>
+  </si>
+  <si>
+    <t>3687, boulevard Bécancour, bureau 7</t>
+  </si>
+  <si>
+    <t>819 298-2312</t>
+  </si>
+  <si>
+    <t>G9H 1C0</t>
+  </si>
+  <si>
+    <t>SALON L. GASTON GAUDET INC. - GENTILLY</t>
+  </si>
+  <si>
+    <t>2415, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>info@lgastongaudet.ca</t>
+  </si>
+  <si>
+    <t>https://www.lgastongaudet.ca</t>
+  </si>
+  <si>
+    <t>819 297-2928</t>
+  </si>
+  <si>
+    <t>G9H 3V5</t>
+  </si>
+  <si>
+    <t>Denise Gaudet</t>
+  </si>
+  <si>
+    <t>salon funéraire</t>
+  </si>
+  <si>
+    <t>CLINIQUE SANTÉ CHIROPRATIQUE</t>
+  </si>
+  <si>
+    <t>2340, avenue des Galaxies</t>
+  </si>
+  <si>
+    <t>yolandguimond@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 298-3444</t>
+  </si>
+  <si>
+    <t>G9H 4K2</t>
+  </si>
+  <si>
+    <t>Yoland Guimond</t>
+  </si>
+  <si>
+    <t>LES ENTREPRISES GENTILLY</t>
+  </si>
+  <si>
+    <t>2400, avenue des Galaxies</t>
+  </si>
+  <si>
+    <t>819 298-3528</t>
+  </si>
+  <si>
+    <t>G9H 4K6</t>
+  </si>
+  <si>
+    <t>Pierre Baril</t>
+  </si>
+  <si>
+    <t>CLINIQUE DENTAIRE MARIE-PIERRE LEMIRE</t>
+  </si>
+  <si>
+    <t>1475, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>cliniquemplemire@hotmail.com</t>
+  </si>
+  <si>
+    <t>https://www.cliniquedentairemplemire.com</t>
+  </si>
+  <si>
+    <t>819 298-3058</t>
+  </si>
+  <si>
+    <t>Marie-Pierre Lemire</t>
+  </si>
+  <si>
+    <t>DEVEAULT ALAIN DR</t>
+  </si>
+  <si>
+    <t>Alain Deveault</t>
+  </si>
+  <si>
+    <t>CUISINES JACQUES BERNIER</t>
+  </si>
+  <si>
+    <t>8425, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>cuisinesjbernier@hotmail.com</t>
+  </si>
+  <si>
+    <t>https://www.cuisinesbernier.com</t>
+  </si>
+  <si>
+    <t>819 294-9046</t>
+  </si>
+  <si>
+    <t>Jacques Bernier</t>
+  </si>
+  <si>
+    <t>armoires et meubles de cuisines</t>
+  </si>
+  <si>
+    <t>POULIOT, LOUIS DR.</t>
+  </si>
+  <si>
+    <t>Louis Pouliot</t>
+  </si>
+  <si>
+    <t>CLINIQUE D'OPTOMÉTRIE DE GENTILLY</t>
+  </si>
+  <si>
+    <t>819 298-3232</t>
+  </si>
+  <si>
+    <t>optométriste</t>
+  </si>
+  <si>
+    <t>CLINIQUE DENTAIRE GAUVIN ET MICHAUD</t>
+  </si>
+  <si>
+    <t>3695, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2725</t>
+  </si>
+  <si>
+    <t>Cimon Gauvin et Madame Caroline Michaud</t>
+  </si>
+  <si>
+    <t>JADE COIFFURE</t>
+  </si>
+  <si>
+    <t>3440, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-3045</t>
+  </si>
+  <si>
+    <t>Aline Labarre</t>
+  </si>
+  <si>
+    <t>COIFFURE À LA CARTE</t>
+  </si>
+  <si>
+    <t>980, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-4224</t>
+  </si>
+  <si>
+    <t>Manon Savard</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION IBERJEAN</t>
+  </si>
+  <si>
+    <t>1025, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-3001</t>
+  </si>
+  <si>
+    <t>Yves Guimond</t>
+  </si>
+  <si>
+    <t>CSSS DE BÉCANCOUR-NICOLET-YAMASKA</t>
+  </si>
+  <si>
+    <t>3689, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2144</t>
+  </si>
+  <si>
+    <t>L.-Marcel Lortie</t>
+  </si>
+  <si>
+    <t>CHAUSSURES MAXIME ENR./SÉCURITÉ MAX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3671, boulevard Bécancour </t>
+  </si>
+  <si>
+    <t>https://www.securitemax.ca</t>
+  </si>
+  <si>
+    <t>819 298-2498</t>
+  </si>
+  <si>
+    <t>Diane Giasson</t>
+  </si>
+  <si>
+    <t>chaussures</t>
+  </si>
+  <si>
+    <t>CYRENNE DANNY</t>
+  </si>
+  <si>
+    <t>3750, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-3441</t>
+  </si>
+  <si>
+    <t>Danny Cyrenne</t>
+  </si>
+  <si>
+    <t>gazon et terrassement</t>
+  </si>
+  <si>
+    <t>MOULIN MICHEL DE GENTILLY</t>
+  </si>
+  <si>
+    <t>675, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>moulinmichel@ville.becancour.qc.ca</t>
+  </si>
+  <si>
+    <t>https://www.moulinmichel.qc.ca</t>
+  </si>
+  <si>
+    <t>819 298-2882</t>
+  </si>
+  <si>
+    <t>Anne-Marie Schaerli, directrice générale</t>
+  </si>
+  <si>
+    <t>salle de spectacle</t>
+  </si>
+  <si>
+    <t>SERVICES INTÉGRÉS POUR L'EMPLOI</t>
+  </si>
+  <si>
+    <t>7-1750, avenue des Hirondelles</t>
+  </si>
+  <si>
+    <t>819 298-2047</t>
+  </si>
+  <si>
+    <t>G9H 4L7</t>
+  </si>
+  <si>
+    <t>Annick Bernier</t>
+  </si>
+  <si>
+    <t>centres d'emploi - aide à l’emploi</t>
+  </si>
+  <si>
+    <t>SOCIÉTÉ D'ASSURANCE AUTOMOBILE DU QUÉBEC (SAAQ)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2730, avenue des Hirondelles </t>
+  </si>
+  <si>
+    <t>819 298-3916</t>
+  </si>
+  <si>
+    <t>G9H 4M4</t>
+  </si>
+  <si>
+    <t>Centre d'action bénévole</t>
+  </si>
+  <si>
+    <t>immatriculation</t>
+  </si>
+  <si>
+    <t>CENTRE LOCAL D'EMPLOI NICOLET-BÉCANCOUR</t>
+  </si>
+  <si>
+    <t>1300, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 233-3711/1 866 523-3711</t>
+  </si>
+  <si>
+    <t>CENTRALE BÉCANCOUR - HYDRO-QUÉBEC</t>
+  </si>
+  <si>
+    <t>4880, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2943</t>
+  </si>
+  <si>
+    <t>G9H 3X3</t>
+  </si>
+  <si>
+    <t>centrale électrique</t>
+  </si>
+  <si>
+    <t>CENTRALE GENTILLY 2 - HYDRO-QUÉBEC</t>
+  </si>
+  <si>
+    <t>4900, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>BANQUE NATIONALE DU CANADA</t>
+  </si>
+  <si>
+    <t>819 298-2202</t>
+  </si>
+  <si>
+    <t>Raymond Parent</t>
+  </si>
+  <si>
+    <t>BISTROT CÔTÉ SUD (LES ENTREPRISES  J. &amp; B. BEGIN INC.)</t>
+  </si>
+  <si>
+    <t>2105, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2460</t>
+  </si>
+  <si>
+    <t>Kathleen Côté</t>
+  </si>
+  <si>
+    <t>CLINIQUE D'ESTHÉTIQUE " JOSÉE MAGNY CENTRE DE SANTÉ "</t>
+  </si>
+  <si>
+    <t>1420, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.beautesantejoseemagny.ca</t>
+  </si>
+  <si>
+    <t>819 298-3470</t>
+  </si>
+  <si>
+    <t>Josée Magny</t>
+  </si>
+  <si>
+    <t>BÉCOTTE EXCAVATION Cie 3103 9753 Québec inc.</t>
+  </si>
+  <si>
+    <t>1110A, avenue du Cardinal</t>
+  </si>
+  <si>
+    <t>bexcavat@cgocable.ca</t>
+  </si>
+  <si>
+    <t>819 298-2973</t>
+  </si>
+  <si>
+    <t>G9H 4N8</t>
+  </si>
+  <si>
+    <t>entrepreneur - excavation et génie civil</t>
+  </si>
+  <si>
+    <t>ÉCOLE HARFANG-DES-NEIGES</t>
+  </si>
+  <si>
+    <t>1875, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2182</t>
+  </si>
+  <si>
+    <t>Nicole Veilleux</t>
+  </si>
+  <si>
+    <t>ANDRÉ BOUVET LTÉE ET EXCAVATION GENTILLY INC.</t>
+  </si>
+  <si>
+    <t>570, boulevard Alphonse-Deshaies</t>
+  </si>
+  <si>
+    <t>https://www.andrebouvet.com</t>
+  </si>
+  <si>
+    <t>G9H 2Y6</t>
+  </si>
+  <si>
+    <t>ACIER BÉCANCOUR INC.</t>
+  </si>
+  <si>
+    <t>749, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-4266</t>
+  </si>
+  <si>
+    <t>Yvon Chastenay</t>
+  </si>
+  <si>
+    <t>métal - vente</t>
+  </si>
+  <si>
+    <t>ATELIER GO-ELAN INC.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">630, boulevard Bécancour </t>
+  </si>
+  <si>
+    <t>https://www.goelan.com</t>
+  </si>
+  <si>
+    <t>819 298-3431 - 1 888 878-3431</t>
+  </si>
+  <si>
+    <t>G9H 3S7</t>
+  </si>
+  <si>
+    <t>Caroline Gagné</t>
+  </si>
+  <si>
+    <t>manufacturier d'espace récréatif ingénieux</t>
+  </si>
+  <si>
+    <t>FORAGE TECHNI-CIMENT</t>
+  </si>
+  <si>
+    <t>3990, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-3636</t>
+  </si>
+  <si>
+    <t>G9H 3W9</t>
+  </si>
+  <si>
+    <t>Raymond Denis</t>
+  </si>
+  <si>
+    <t>forage et sciage béton et ciment</t>
+  </si>
+  <si>
+    <t>SAMSON, BÉLAIR, DELOITTE, S.E.N.C.R.L./SRL</t>
+  </si>
+  <si>
+    <t>4825, avenue Bouvet, bureau 107</t>
+  </si>
+  <si>
+    <t>mauricie@deloitte.ca</t>
+  </si>
+  <si>
+    <t>https://www.deloitte.ca</t>
+  </si>
+  <si>
+    <t>Denis Cardinal</t>
+  </si>
+  <si>
+    <t>LTR LOCATION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3790, boulevard Bécancour </t>
+  </si>
+  <si>
+    <t>loutecbecancour@loca-tr.com</t>
+  </si>
+  <si>
+    <t>819 298-3141</t>
+  </si>
+  <si>
+    <t>Pierre Lafontaine</t>
+  </si>
+  <si>
+    <t>VÊTEMENT MÉDIA (GROK PUBLICITÉ)</t>
+  </si>
+  <si>
+    <t>1125, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>k.grondin@vetementmedia.com</t>
+  </si>
+  <si>
+    <t>https://www.vetementmedia.com</t>
+  </si>
+  <si>
+    <t>819 298-1868/1 877 298-7383</t>
+  </si>
+  <si>
+    <t>Karl Grondin</t>
+  </si>
+  <si>
+    <t>vêtements promotionnels</t>
+  </si>
+  <si>
+    <t>L'ITALIEN ISABELLE  (POUR L'AGENCE CHEZ-MOI, CHEZ-TOI)</t>
+  </si>
+  <si>
+    <t>4175, chemin des Bouvreuils</t>
+  </si>
+  <si>
+    <t>819 298-4443</t>
+  </si>
+  <si>
+    <t>G9H 4E4</t>
+  </si>
+  <si>
+    <t>CENTRE LOCAL DE DÉVELOPPEMENT DE LA MRC DE BÉCANCOUR (CLD)</t>
+  </si>
+  <si>
+    <t>https://www.cldbecancour.qc.ca</t>
+  </si>
+  <si>
+    <t>819 298-2070</t>
+  </si>
+  <si>
+    <t>Daniel Béliveau</t>
+  </si>
+  <si>
+    <t>développement économique</t>
+  </si>
+  <si>
+    <t>ALAIN LAUZIÈRE ET JOSÉE DUPONT PHARMACIENS INC.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1825, boulevard Bécancour </t>
+  </si>
+  <si>
+    <t>819 298-2215</t>
+  </si>
+  <si>
+    <t>Alain Lauzière et Josée Dupont</t>
+  </si>
+  <si>
+    <t>CAISSE POPULAIRE GENTILLY</t>
+  </si>
+  <si>
+    <t>1780, avenue des Hirondelles</t>
+  </si>
+  <si>
+    <t>819 298-2844</t>
+  </si>
+  <si>
+    <t>L'INTERMARCHÉ</t>
+  </si>
+  <si>
+    <t>1305, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>intergentilly@tlb.sympatico.ca</t>
+  </si>
+  <si>
+    <t>819 298-2444</t>
+  </si>
+  <si>
+    <t>G9H 3V1</t>
+  </si>
+  <si>
+    <t>SÛRETÉ DU QUÉBEC</t>
+  </si>
+  <si>
+    <t>1365, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.sureteduquebec.gouv.qc.ca</t>
+  </si>
+  <si>
+    <t>819 298-2211</t>
+  </si>
+  <si>
+    <t>police</t>
+  </si>
+  <si>
+    <t>PIÈCES D'AUTO CARQUEST GENTILLY LTÉE</t>
+  </si>
+  <si>
+    <t>3070, avenue des Hirondelles</t>
+  </si>
+  <si>
+    <t>819 298-3220</t>
+  </si>
+  <si>
+    <t>François Mailhot</t>
+  </si>
+  <si>
+    <t>automobiles - pièces</t>
+  </si>
+  <si>
+    <t>MOTEL LA PLACE DU GOLF</t>
+  </si>
+  <si>
+    <t>3735, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-3144</t>
+  </si>
+  <si>
+    <t>Wanfen Zhang</t>
+  </si>
+  <si>
+    <t>MARIO GRONDIN SERVICE DE TRAITEUR</t>
+  </si>
+  <si>
+    <t>100-1125, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 701-2639</t>
+  </si>
+  <si>
+    <t>Mario Grondin</t>
+  </si>
+  <si>
+    <t>traiteur</t>
+  </si>
+  <si>
+    <t>GENTILLY AUTO LTD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3650, boulevard Bécancour </t>
+  </si>
+  <si>
+    <t>819298-2868</t>
+  </si>
+  <si>
+    <t>G9H 3W4</t>
+  </si>
+  <si>
+    <t>Fernand Carignan</t>
+  </si>
+  <si>
+    <t>OFFICE MUNICIPAL D'HABITATION -  RÉSIDENCE DE GENTILLY (HLM)</t>
+  </si>
+  <si>
+    <t>900, avenue des Galaxies</t>
+  </si>
+  <si>
+    <t>G9H 4J9</t>
+  </si>
+  <si>
+    <t>GROK PUBLICITÉ</t>
+  </si>
+  <si>
+    <t>819 298-1868</t>
+  </si>
+  <si>
+    <t>MEUBL'AUBAINES</t>
+  </si>
+  <si>
+    <t>meublaubaines@cgocable.ca</t>
+  </si>
+  <si>
+    <t>819 298-2020</t>
+  </si>
+  <si>
+    <t>Robin Roy</t>
+  </si>
+  <si>
+    <t>meubles et électroménagers - vente</t>
+  </si>
+  <si>
+    <t>SOCIÉTÉ DES ALCOOLS</t>
+  </si>
+  <si>
+    <t>3687, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.saq.com</t>
+  </si>
+  <si>
+    <t>819 298-2728</t>
+  </si>
+  <si>
+    <t>MRC DE BÉCANCOUR</t>
+  </si>
+  <si>
+    <t>info@mrcbecancour.qc.ca</t>
+  </si>
+  <si>
+    <t>https://www.mrcbecancour.qc.ca</t>
+  </si>
+  <si>
+    <t>municipalité régionale de comté</t>
+  </si>
+  <si>
+    <t>PAPETERIE DU SAGITTAIRE INC.</t>
+  </si>
+  <si>
+    <t>1021, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>papeteriesagittaire@lino.com</t>
+  </si>
+  <si>
+    <t>https://www.papsagittaire.com</t>
+  </si>
+  <si>
+    <t>819 298-6033</t>
+  </si>
+  <si>
+    <t>meubles - vente</t>
+  </si>
+  <si>
+    <t>VILLENEUVE, JEAN</t>
+  </si>
+  <si>
+    <t>2820, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>jean.villeneuve@videotron.ca</t>
+  </si>
+  <si>
+    <t>819 298-2105</t>
+  </si>
+  <si>
+    <t>G9H 3V8</t>
+  </si>
+  <si>
+    <t>Me  Jean Villeneuve</t>
+  </si>
+  <si>
+    <t>CIE LEMAY BEC</t>
+  </si>
+  <si>
+    <t>9125, chemin des Hêtres</t>
+  </si>
+  <si>
+    <t>G9H 3L5</t>
+  </si>
+  <si>
+    <t>Yvon Lemay</t>
+  </si>
+  <si>
+    <t>ÉRABLIÈRE D. D.</t>
+  </si>
+  <si>
+    <t>9926, boulevard du Parc-Industriel</t>
+  </si>
+  <si>
+    <t>https://www.erablieredd.com</t>
+  </si>
+  <si>
+    <t>819 297-2072</t>
+  </si>
+  <si>
+    <t>G9H 3P2</t>
+  </si>
+  <si>
+    <t>Alain Olivier</t>
+  </si>
+  <si>
+    <t>cabane à sucre / érablière</t>
+  </si>
+  <si>
+    <t>LES ÉQUIPEMENTS PICHÉ INC</t>
+  </si>
+  <si>
+    <t>7675, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>819 297-2658</t>
+  </si>
+  <si>
+    <t>G9H 3N6</t>
+  </si>
+  <si>
+    <t>Gabriel Piché</t>
+  </si>
+  <si>
+    <t>SALON L. GASTON GAUDET INC. - SAINTE-GERTRUDE</t>
+  </si>
+  <si>
+    <t>8685, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>FERME BLEUBEC ENR.</t>
+  </si>
+  <si>
+    <t>8555, avenue des Mélèzes</t>
+  </si>
+  <si>
+    <t>819 297-2691</t>
+  </si>
+  <si>
+    <t>G9H 3P8</t>
+  </si>
+  <si>
+    <t>Jane Anne Fisher</t>
+  </si>
+  <si>
+    <t>alimentation - bleuets et petits fruits</t>
+  </si>
+  <si>
+    <t>CONSTRUCTIONS BEL-AVENIR (LES)</t>
+  </si>
+  <si>
+    <t>17730, rue Beaupré</t>
+  </si>
+  <si>
+    <t>819 233-2133</t>
+  </si>
+  <si>
+    <t>G9H 1V5</t>
+  </si>
+  <si>
+    <t>Stéphane Côté</t>
+  </si>
+  <si>
+    <t>MACHINERIE MASKI</t>
+  </si>
+  <si>
+    <t>7120, rue des Châtaigniers</t>
+  </si>
+  <si>
+    <t>maski@lino.com</t>
+  </si>
+  <si>
+    <t>819 297-2497</t>
+  </si>
+  <si>
+    <t>Marcel Houle</t>
+  </si>
+  <si>
+    <t>transport et déménagement</t>
+  </si>
+  <si>
+    <t>ÉRABLIÈRE FAMILIALE DESHAIES</t>
+  </si>
+  <si>
+    <t>8325, chemin des Hêtres</t>
+  </si>
+  <si>
+    <t>819 297-2590</t>
+  </si>
+  <si>
+    <t>G9H 3L3</t>
+  </si>
+  <si>
+    <t>Réjean Deshaies</t>
+  </si>
+  <si>
+    <t>STATION SERVICE DU MARCHÉ RICHELIEU</t>
+  </si>
+  <si>
+    <t>7805, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>819 297-2675</t>
+  </si>
+  <si>
+    <t>Sylvie Lévesque, gérante</t>
+  </si>
+  <si>
+    <t>station service</t>
+  </si>
+  <si>
+    <t>REJAC ENR.</t>
+  </si>
+  <si>
+    <t>6800, route des Ormes</t>
+  </si>
+  <si>
+    <t>jacqueline@vitrauxrejac.com</t>
+  </si>
+  <si>
+    <t>819 297-2053</t>
+  </si>
+  <si>
+    <t>G9H 3R1</t>
+  </si>
+  <si>
+    <t>Jacqueline Poulin-Côté</t>
+  </si>
+  <si>
+    <t>vente de produits pour le vitrail</t>
+  </si>
+  <si>
+    <t>CAISSE POPULAIRE SAINTE-GERTRUDE</t>
+  </si>
+  <si>
+    <t>819 297-2310</t>
+  </si>
+  <si>
+    <t>G9H 3K8</t>
+  </si>
+  <si>
+    <t>ALARME ALLIANCE INC.</t>
+  </si>
+  <si>
+    <t>11925, chemin du St-Laurent</t>
+  </si>
+  <si>
+    <t>https://www.alarmealliance.com</t>
+  </si>
+  <si>
+    <t>819 294-1144</t>
+  </si>
+  <si>
+    <t>G9H 3H6</t>
+  </si>
+  <si>
+    <t>Jasmin Rheault</t>
+  </si>
+  <si>
+    <t>alarme</t>
+  </si>
+  <si>
+    <t>CARROSSERIE S. MAILHOT</t>
+  </si>
+  <si>
+    <t>8160, route des Ormes</t>
+  </si>
+  <si>
+    <t>819 297-2020</t>
+  </si>
+  <si>
+    <t>G9H 3R3</t>
+  </si>
+  <si>
+    <t>Sylvio Mailhot</t>
+  </si>
+  <si>
+    <t>automobiles - peinture &amp;amp; débosselage</t>
+  </si>
+  <si>
+    <t>PNEUS M.C. LAFRENIÈRE</t>
+  </si>
+  <si>
+    <t>7825, boul. du Parc Industriel</t>
+  </si>
+  <si>
+    <t>819 697-7726</t>
+  </si>
+  <si>
+    <t>Claude Lafrenière</t>
+  </si>
+  <si>
+    <t>pneus - réparation</t>
+  </si>
+  <si>
+    <t>GARAGE LUC PROVENCHER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6150, boulevard du Parc-industriel </t>
+  </si>
+  <si>
+    <t>819 297-2228</t>
+  </si>
+  <si>
+    <t>Luc Provencher</t>
+  </si>
+  <si>
+    <t>OFFICE MUNICIPAL D'HABITATION - RÉSIDENCE VILLERS - SAINTE-GERTRUDE</t>
+  </si>
+  <si>
+    <t>8590, avenue des Saules</t>
+  </si>
+  <si>
+    <t>G9H 3P6</t>
+  </si>
+  <si>
+    <t>ÉCOLE DESPINS</t>
+  </si>
+  <si>
+    <t>8580, avenue des Saules</t>
+  </si>
+  <si>
+    <t>819 297-2408</t>
+  </si>
+  <si>
+    <t>MORIN NANCY</t>
+  </si>
+  <si>
+    <t>8805, chemin des Hêtres</t>
+  </si>
+  <si>
+    <t>819 297-2286</t>
+  </si>
+  <si>
+    <t>Nancy Morin</t>
+  </si>
+  <si>
+    <t>GROUPEMENT FORESTIER DE NICOLET-YAMASKA INC.</t>
+  </si>
+  <si>
+    <t>9500, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>info@gfny.ca</t>
+  </si>
+  <si>
+    <t>https://www.gfny.ca</t>
+  </si>
+  <si>
+    <t>819 297-2384</t>
+  </si>
+  <si>
+    <t>Réjean Benoit</t>
+  </si>
+  <si>
+    <t>bois - reboisement</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION DE VILLERS INC (QUINCAILLERIE)</t>
+  </si>
+  <si>
+    <t>8155, rue des Pins</t>
+  </si>
+  <si>
+    <t>MARCHÉ RICHELIEU</t>
+  </si>
+  <si>
+    <t>ÉCURIE GINETTE DUBÉ  (L')</t>
+  </si>
+  <si>
+    <t>3480 boulevard du Parc-Industriel</t>
+  </si>
+  <si>
+    <t>297-2820</t>
+  </si>
+  <si>
+    <t>G9H 3N2</t>
+  </si>
+  <si>
+    <t>Ginette Dubé</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION DE VILLERS INC.</t>
+  </si>
+  <si>
+    <t>8145, boulevard du Parc-Industriel</t>
+  </si>
+  <si>
+    <t>JULIEN BARON EXCAVATION ENR.</t>
+  </si>
+  <si>
+    <t>8140, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>819 297-2396</t>
+  </si>
+  <si>
+    <t>Julien Baron</t>
+  </si>
+  <si>
+    <t>entreposage de terre</t>
+  </si>
+  <si>
+    <t>BEAUDOIN NANCY  (POUR L'AGENCE CHEZ-MOI, CHEZ-TOI)</t>
+  </si>
+  <si>
+    <t>G9H 3M9</t>
+  </si>
+  <si>
+    <t>FLEURS DE FRANCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9535, route des Ormes </t>
+  </si>
+  <si>
+    <t>https://www.fleursdefrancebecancour.com</t>
+  </si>
+  <si>
+    <t>819 297-2524</t>
+  </si>
+  <si>
+    <t>G9H 3R4</t>
+  </si>
+  <si>
+    <t>Steve Deshaies</t>
+  </si>
+  <si>
+    <t>fleuriste</t>
+  </si>
+  <si>
+    <t>HYDRO-QUÉBEC</t>
+  </si>
+  <si>
+    <t>1200, boulevard du Parc-Industriel</t>
+  </si>
+  <si>
+    <t>819 372-3726</t>
+  </si>
+  <si>
+    <t>sous-station électrique</t>
+  </si>
+  <si>
+    <t>CAMIONS BÉCANCOUR  INC.</t>
+  </si>
+  <si>
+    <t>1655, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>G9H 1X7</t>
+  </si>
+  <si>
+    <t>Gaston Charland</t>
+  </si>
+  <si>
+    <t>camions - vente</t>
+  </si>
+  <si>
+    <t>LARIVIÈRE JEAN</t>
+  </si>
+  <si>
+    <t>11000, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>819 297-2729</t>
+  </si>
+  <si>
+    <t>Jean Larivière</t>
+  </si>
+  <si>
+    <t>entrepreneur - excavation et travaux agricoles</t>
+  </si>
+  <si>
+    <t>Marché Richard (G. RICHARD &amp; FILS INC.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14025, boulevard Bécancour </t>
+  </si>
+  <si>
+    <t>819 222-5452</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jean-Luc Richard </t>
+  </si>
+  <si>
+    <t>dépanneurs</t>
+  </si>
+  <si>
+    <t>CAMIONS BÉCANCOUR INC.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16625, boulevard Bécancour </t>
+  </si>
+  <si>
+    <t>CASSE-CROÛTE DU CARREFOUR 132</t>
+  </si>
+  <si>
+    <t>12230, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5505</t>
+  </si>
+  <si>
+    <t>Jacques Duchesneau</t>
+  </si>
+  <si>
+    <t>GAMELLE (ÉPICERIE-DÉPANNEUR), LA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14625, boulevard Bécancour </t>
+  </si>
+  <si>
+    <t>819 222-5886</t>
+  </si>
+  <si>
+    <t>G9H 2L1</t>
+  </si>
+  <si>
+    <t>Mme Sean Sam Nang</t>
+  </si>
+  <si>
+    <t>HOULE ASPHALTE, 2731-6413 Québec Inc.</t>
+  </si>
+  <si>
+    <t>1110, avenue des Nénuphars</t>
+  </si>
+  <si>
+    <t>819 222-9777</t>
+  </si>
+  <si>
+    <t>G9H 4T6</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Dany Bourassa</t>
+  </si>
+  <si>
+    <t>PÊCHERIE SAINTE-ANGÈLE-DE-LAVAL</t>
+  </si>
+  <si>
+    <t>16050, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>rheaultmarcelle663@cgocable.ca</t>
+  </si>
+  <si>
+    <t>819 222-9913</t>
+  </si>
+  <si>
+    <t>G9H 2M1</t>
+  </si>
+  <si>
+    <t>André Lenneville</t>
+  </si>
+  <si>
+    <t>pêcherie</t>
+  </si>
+  <si>
+    <t>ST-ONGE YVON EXCAVATION</t>
+  </si>
+  <si>
+    <t>10730, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.yvonstongeexcavation.com</t>
+  </si>
+  <si>
+    <t>819 222-5819</t>
+  </si>
+  <si>
+    <t>Yvon St-Onge</t>
+  </si>
+  <si>
+    <t>entrepreneur -terrassement</t>
+  </si>
+  <si>
+    <t>ÉCOLE EXPLORAMI</t>
+  </si>
+  <si>
+    <t>1100, avenue des Iris</t>
+  </si>
+  <si>
+    <t>819 863-5821</t>
+  </si>
+  <si>
+    <t>MOHAIRBEC INC.</t>
+  </si>
+  <si>
+    <t>14935, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5702</t>
+  </si>
+  <si>
+    <t>G9H 2L8</t>
+  </si>
+  <si>
+    <t>Michèle Hamelin</t>
+  </si>
+  <si>
+    <t>artistes-artisans - vêtements</t>
+  </si>
+  <si>
+    <t>VIVACES DE L'ISLE (LES)</t>
+  </si>
+  <si>
+    <t>16200, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.vivaces.net</t>
+  </si>
+  <si>
+    <t>819 222-9768</t>
+  </si>
+  <si>
+    <t>Pierre Goupil</t>
+  </si>
+  <si>
+    <t>RICHARD MAURICE</t>
+  </si>
+  <si>
+    <t>14035, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>mauricelepeintre@hotmail.com</t>
+  </si>
+  <si>
+    <t>artistes-artisans - artiste- peintre</t>
+  </si>
+  <si>
+    <t>LES HÉMÉROCALLES DE L'ISLE (PRODUCTION ET VENTE)</t>
+  </si>
+  <si>
+    <t>11065, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>G9H 2J8</t>
+  </si>
+  <si>
+    <t>LAVERGNE LINE  (POUR L'AGENCE CHEZ-MOI, CHEZ-TOI)</t>
+  </si>
+  <si>
+    <t>G9H 2T2</t>
+  </si>
+  <si>
+    <t>PÉPINIÈRES LES CÈDRES JACQUES BLAIS</t>
+  </si>
+  <si>
+    <t>10035, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>cedresjacquesblais@tlb.sympatico.ca</t>
+  </si>
+  <si>
+    <t>819 222-5509</t>
+  </si>
+  <si>
+    <t>G9H 2J7</t>
+  </si>
+  <si>
+    <t>Jacques Blais</t>
+  </si>
+  <si>
+    <t>LES HÉMÉROCALLES DE L'ISLE (BUREAU D'AFFAIRES)</t>
+  </si>
+  <si>
+    <t>11100, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>ARCHITECTURE DE PAYSAGE FRANÇOISE POULIN</t>
+  </si>
+  <si>
+    <t>15165, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5879</t>
+  </si>
+  <si>
+    <t>G9H 2M4</t>
+  </si>
+  <si>
+    <t>Françoise Poulin</t>
+  </si>
+  <si>
+    <t>horticulture - paysagiste</t>
+  </si>
+  <si>
+    <t>GÉRARD CORMIER INC.</t>
+  </si>
+  <si>
+    <t>1145, avenue des Dahlias</t>
+  </si>
+  <si>
+    <t>819 222-5333</t>
+  </si>
+  <si>
+    <t>G9H 0L1</t>
+  </si>
+  <si>
+    <t>Mario Cormier</t>
+  </si>
+  <si>
+    <t>ascenceur - réparation et entretien</t>
+  </si>
+  <si>
+    <t>L'AUTRE CÔTÉ DE L'OMBRE</t>
+  </si>
+  <si>
+    <t>1115, avenue des Giroflées</t>
+  </si>
+  <si>
+    <t>lautrecotedelombre@yahoo.ca</t>
+  </si>
+  <si>
+    <t>819 222-8400</t>
+  </si>
+  <si>
+    <t>G9H 0M3</t>
+  </si>
+  <si>
+    <t>Éric Dorion</t>
+  </si>
+  <si>
+    <t>toxicomanie et alcoolisme</t>
+  </si>
+  <si>
+    <t>GARAGE SAINTE-ANGÈLE INC.</t>
+  </si>
+  <si>
+    <t>15195, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-9806</t>
+  </si>
+  <si>
+    <t>René Abbott</t>
+  </si>
+  <si>
+    <t>MAÇONNERIE Y.L.C. LTÉE</t>
+  </si>
+  <si>
+    <t>1629, avenue Leneuf</t>
+  </si>
+  <si>
+    <t>819 233-2148</t>
+  </si>
+  <si>
+    <t>Yvon Chartier</t>
+  </si>
+  <si>
+    <t>maçonnerie - entrepôt</t>
+  </si>
+  <si>
+    <t>LOCATION D'OUTILS SAINT-GRÉGOIRE 2005</t>
+  </si>
+  <si>
+    <t>3850, avenue Arseneault</t>
+  </si>
+  <si>
+    <t>819 233-9292</t>
+  </si>
+  <si>
+    <t>Maryse Béliveau</t>
+  </si>
+  <si>
+    <t>réparations et ventes de petits moteurs</t>
+  </si>
+  <si>
+    <t>TOURISME  BÉCANCOUR</t>
+  </si>
+  <si>
+    <t>1005, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>https://www.tourismebecancour.com</t>
+  </si>
+  <si>
+    <t>819 233-4636/1-888-233-9676</t>
+  </si>
+  <si>
+    <t>G9H 4Y2</t>
+  </si>
+  <si>
+    <t>Marie-Michelle Barette</t>
+  </si>
+  <si>
+    <t>information touristique</t>
+  </si>
+  <si>
+    <t>PAGÉ CONSTRUCTION (DIVISION SINTRA INC.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17905, rue Gauthier </t>
+  </si>
+  <si>
+    <t>page@sintra.ca</t>
+  </si>
+  <si>
+    <t>https://www.pageconstruction.ca</t>
+  </si>
+  <si>
+    <t>819 233-2934</t>
+  </si>
+  <si>
+    <t>PORTES ET FENÊTRES AUTRE VISION</t>
+  </si>
+  <si>
+    <t>1000, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>pfautrevision@gmail.com</t>
+  </si>
+  <si>
+    <t>https://www.autrevision.ca</t>
+  </si>
+  <si>
+    <t>819 233-2626</t>
+  </si>
+  <si>
+    <t>Marc Hamelin</t>
+  </si>
+  <si>
+    <t>quincaillerie - portes - fenêtres et accessoires</t>
+  </si>
+  <si>
+    <t>MÉCANIQUE 55 (2021) INC.</t>
+  </si>
+  <si>
+    <t>PLOMBERIE  BÉCANCOUR INC.</t>
+  </si>
+  <si>
+    <t>17000, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>plomberiebecancour@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 233-4499</t>
+  </si>
+  <si>
+    <t>G9H 1L7</t>
+  </si>
+  <si>
+    <t>André Deshaies</t>
+  </si>
+  <si>
+    <t>plomberie - vente et services de quincaillerie et de plomberie</t>
+  </si>
+  <si>
+    <t>PARC INDUSTRIEL ET COMMERCIAL 30/55 INC.</t>
+  </si>
+  <si>
+    <t>3630, rue Cherbourg</t>
+  </si>
+  <si>
+    <t>info@pic30-55.com</t>
+  </si>
+  <si>
+    <t>https://www.pic30-55.com</t>
+  </si>
+  <si>
+    <t>819-695-2269</t>
+  </si>
+  <si>
+    <t>G8Y 6P7</t>
+  </si>
+  <si>
+    <t>Pierre Paré</t>
+  </si>
+  <si>
+    <t>PARC DE MOTORISÉS GODEFROY</t>
+  </si>
+  <si>
+    <t>181, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>pdmgodefroy@hotmail.ca</t>
+  </si>
+  <si>
+    <t>https://www.pdmgodefroy.com</t>
+  </si>
+  <si>
+    <t>819 606-0200</t>
+  </si>
+  <si>
+    <t>G9H 1S1</t>
+  </si>
+  <si>
+    <t>Jean-Yves Côté</t>
+  </si>
+  <si>
+    <t>parc de véhicules motorisés</t>
+  </si>
+  <si>
+    <t>LEVASSEUR &amp; THISDALE, S.E.N.C.R.L.</t>
+  </si>
+  <si>
+    <t>125-4825, avenue Bouvet, bureau 125</t>
+  </si>
+  <si>
+    <t>819 233-4001</t>
+  </si>
+  <si>
+    <t>Me André Levasseur</t>
+  </si>
+  <si>
+    <t>ÉTUDE DES NOTAIRES BLONDIN ET LEBOEUF INC.</t>
+  </si>
+  <si>
+    <t>3325, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>jblondin@lml-associes.com</t>
+  </si>
+  <si>
+    <t>819 233-2350</t>
+  </si>
+  <si>
+    <t>G9H 1Y1</t>
+  </si>
+  <si>
+    <t>Jacques Blondin</t>
+  </si>
+  <si>
+    <t>ASSÈCHEMENT QUÉBESEC INC.</t>
+  </si>
+  <si>
+    <t>1600, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>info@quebesec.com</t>
+  </si>
+  <si>
+    <t>https://www.quebesec.com</t>
+  </si>
+  <si>
+    <t>819 233-4009</t>
+  </si>
+  <si>
+    <t>G9H 2A4</t>
+  </si>
+  <si>
+    <t>Roland Trudel</t>
+  </si>
+  <si>
+    <t>entrepreneur - assèchement et contrôle des eaux souterraines</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION FÉ-LAIN INC.</t>
+  </si>
+  <si>
+    <t>fe-lain@tlb.sympatico.ca ou fe-lain@gus.qc.ca</t>
+  </si>
+  <si>
+    <t>https://www.constructionsfelain.com</t>
+  </si>
+  <si>
+    <t>819 233-2324</t>
+  </si>
+  <si>
+    <t>Yvan Joyal</t>
+  </si>
+  <si>
+    <t>RÉFRIGÉRATION M.R.</t>
+  </si>
+  <si>
+    <t>19290, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-2946</t>
+  </si>
+  <si>
+    <t>Michel Richard</t>
+  </si>
+  <si>
+    <t>électroménagers - réparation</t>
+  </si>
+  <si>
+    <t>LETTREUR NORD-SUD INC.</t>
+  </si>
+  <si>
+    <t>G9H 1V9</t>
+  </si>
+  <si>
+    <t>enseigne et affichage</t>
+  </si>
+  <si>
+    <t>ÉCOLE COMMERCIALE DE LA COMMISSION SCOLAIRE LA RIVERAINE</t>
+  </si>
+  <si>
+    <t>4950, avenue Fardel, bureau 100</t>
+  </si>
+  <si>
+    <t>819 233-2757</t>
+  </si>
+  <si>
+    <t>CONSTRUCTIONS GART INC. (LES)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1600, avenue Le Neuf </t>
+  </si>
+  <si>
+    <t>819 233-2649</t>
+  </si>
+  <si>
+    <t>Mireille Ricard</t>
+  </si>
+  <si>
+    <t>AUBERGE GODEFROY</t>
+  </si>
+  <si>
+    <t>17575, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.aubergegodefroy.com</t>
+  </si>
+  <si>
+    <t>819 233-2200</t>
+  </si>
+  <si>
+    <t>G9H 1A5</t>
+  </si>
+  <si>
+    <t>Francine Bouffard</t>
+  </si>
+  <si>
+    <t>JEAN-PAUL DESHAIES INC. – Entrepôt</t>
+  </si>
+  <si>
+    <t>17605, rue Blondin</t>
+  </si>
+  <si>
+    <t>G9H 1E5</t>
+  </si>
+  <si>
+    <t>Jean-Paul Deshaies</t>
+  </si>
+  <si>
+    <t>RÉGIMBALD MÉLANIE</t>
+  </si>
+  <si>
+    <t>3195, rue des Sittelles</t>
+  </si>
+  <si>
+    <t>819 298-2075</t>
+  </si>
+  <si>
+    <t>G9H 4A8</t>
+  </si>
+  <si>
+    <t>Mélanie Régimbald</t>
+  </si>
+  <si>
+    <t>THERRIEN, ALBERT INC.</t>
+  </si>
+  <si>
+    <t>5515, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>atherrieninc@gmail.com</t>
+  </si>
+  <si>
+    <t>819 233-2514</t>
+  </si>
+  <si>
+    <t>G9H 1Z8</t>
+  </si>
+  <si>
+    <t>Albert Therrien</t>
+  </si>
+  <si>
+    <t>EXCAVATION PIERRE BERGERON</t>
+  </si>
+  <si>
+    <t>15660, boulevard des Acadiens, Bécancour</t>
+  </si>
+  <si>
+    <t>info@expbergeron.com</t>
+  </si>
+  <si>
+    <t>819 233-2876</t>
+  </si>
+  <si>
+    <t>G9H 1K8</t>
+  </si>
+  <si>
+    <t>Suzanne Lemay</t>
+  </si>
+  <si>
+    <t>installations fosses septiques</t>
+  </si>
+  <si>
+    <t>GARDERIE LES APPRENTI-SAGES</t>
+  </si>
+  <si>
+    <t>905, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>apprentissages@tlb.sympatico.ca</t>
+  </si>
+  <si>
+    <t>819 233-4000</t>
+  </si>
+  <si>
+    <t>Nancy Cullen</t>
+  </si>
+  <si>
+    <t>HÉBERT JOCELYN DR</t>
+  </si>
+  <si>
+    <t>Jocelyn Hébert</t>
+  </si>
+  <si>
+    <t>DÉPANNEUR 55 - CIE 9105-6747 QUÉBEC INC.</t>
+  </si>
+  <si>
+    <t>16670, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-3120</t>
+  </si>
+  <si>
+    <t>Henri Chouinard</t>
+  </si>
+  <si>
+    <t>PÉTRO CANADA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4800, avenue Fardel </t>
+  </si>
+  <si>
+    <t>819 233-2193</t>
+  </si>
+  <si>
+    <t>G9H 1V6</t>
+  </si>
+  <si>
+    <t>CLUB DE GOLF GODEFROY INC.</t>
+  </si>
+  <si>
+    <t>17500, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.golfgodefroy.qc.ca</t>
+  </si>
+  <si>
+    <t>819 233-2255</t>
+  </si>
+  <si>
+    <t>Alain Guilbert</t>
+  </si>
+  <si>
+    <t>golf</t>
+  </si>
+  <si>
+    <t>TÉLÉBEC LTÉE (ENTREPÔT)</t>
+  </si>
+  <si>
+    <t>1030, boulevard de Port-Royal, porte 5</t>
+  </si>
+  <si>
+    <t>télécommunication</t>
+  </si>
+  <si>
+    <t>TÉLÉBEC LTÉE  (IMMEUBLE À BUREAUX)</t>
+  </si>
+  <si>
+    <t>https://www.telebec.com</t>
+  </si>
+  <si>
+    <t>1 888 737-6673</t>
+  </si>
+  <si>
+    <t>CRDI DE LA MAURICIE ET DU CENTRE DU QUÉBEC</t>
+  </si>
+  <si>
+    <t>1582, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 379-6868</t>
+  </si>
+  <si>
+    <t>services de 2e ligne</t>
+  </si>
+  <si>
+    <t>CENTRE DE SANTÉ GODEFROY</t>
+  </si>
+  <si>
+    <t>VÉZINA ANNICK</t>
+  </si>
+  <si>
+    <t>17660, rue Garceau</t>
+  </si>
+  <si>
+    <t>819 233-9093</t>
+  </si>
+  <si>
+    <t>G9H 1G5</t>
+  </si>
+  <si>
+    <t>Annick Vézina</t>
   </si>
   <si>
     <t>orthophoniste</t>
   </si>
   <si>
-    <t>ECOLE LE RUCHER</t>
-[...1775 lines deleted...]
-    <t>Guy Ricard</t>
+    <t>DE MONTIGNY, PRUD'HOMME ET ASSOCIÉ, OPTOMÉTRISTES INC.</t>
+  </si>
+  <si>
+    <t>4825, avenue Bouvet, bureau 126</t>
+  </si>
+  <si>
+    <t>stg.opto@cgocable.ca</t>
+  </si>
+  <si>
+    <t>819 233-4242</t>
+  </si>
+  <si>
+    <t>TRANSPORT ET ENTREPOSAGE PARADIS INC.</t>
+  </si>
+  <si>
+    <t>1300, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>https://www.transportparadis.com</t>
+  </si>
+  <si>
+    <t>819 233-3100/1 -800 567-6725</t>
+  </si>
+  <si>
+    <t>Jacques Paradis</t>
+  </si>
+  <si>
+    <t>entreposage et transport</t>
+  </si>
+  <si>
+    <t>BUREAU DE POSTE – SAINT-GRÉGOIRE</t>
+  </si>
+  <si>
+    <t>17270, rue Gaudet</t>
+  </si>
+  <si>
+    <t>819 233-2621</t>
+  </si>
+  <si>
+    <t>G9H 1G0</t>
+  </si>
+  <si>
+    <t>DÉPANNEUR CLUB VIDÉO PREMIER CHOIX</t>
+  </si>
+  <si>
+    <t>4825, boulevard Port-Royal</t>
+  </si>
+  <si>
+    <t>819 233-2368</t>
+  </si>
+  <si>
+    <t>Alain Zhao</t>
+  </si>
+  <si>
+    <t>TRANSPORTEURS EN VRAC DE NICOLET INC.</t>
+  </si>
+  <si>
+    <t>4802, avenue Bouvet, bureau A</t>
+  </si>
+  <si>
+    <t>tranvrac@cgocable.ca</t>
+  </si>
+  <si>
+    <t>819 233-9545</t>
+  </si>
+  <si>
+    <t>G9H 0J9</t>
+  </si>
+  <si>
+    <t>Robert Tessier</t>
+  </si>
+  <si>
+    <t>transport en vrac</t>
+  </si>
+  <si>
+    <t>HÔPITAL VÉTÉRINAIRE SAINT-GRÉGOIRE</t>
+  </si>
+  <si>
+    <t>16930, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-2020</t>
+  </si>
+  <si>
+    <t>G9H 1L5</t>
+  </si>
+  <si>
+    <t>Katia St-Onge</t>
+  </si>
+  <si>
+    <t>vétérinaires</t>
+  </si>
+  <si>
+    <t>TRANSPORT GUY FOREST</t>
+  </si>
+  <si>
+    <t>19425, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-2924</t>
+  </si>
+  <si>
+    <t>Guy Forest et Guylaine Raymond</t>
+  </si>
+  <si>
+    <t>GIRARD LUC</t>
+  </si>
+  <si>
+    <t>Luc Girard</t>
+  </si>
+  <si>
+    <t>TRANSPORT CHAMPION INC.</t>
+  </si>
+  <si>
+    <t>16425, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>abouvet@transportchampion.com</t>
+  </si>
+  <si>
+    <t>819 233-2381</t>
+  </si>
+  <si>
+    <t>G9H 1K9</t>
+  </si>
+  <si>
+    <t>François Bouvet</t>
+  </si>
+  <si>
+    <t>LE REFUGE DU CAMPEUR (2007) INC.</t>
+  </si>
+  <si>
+    <t>18600, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>lerefugeducampeur@gmail.com</t>
+  </si>
+  <si>
+    <t>819 233-3598</t>
+  </si>
+  <si>
+    <t>G9H 1A8</t>
+  </si>
+  <si>
+    <t>Claude Gravel</t>
+  </si>
+  <si>
+    <t>terrain de camping</t>
+  </si>
+  <si>
+    <t>TÉLÉBEC LTÉE (CENTRALE TÉLÉPHONIQUE)</t>
+  </si>
+  <si>
+    <t>4910, avenue Lamothe</t>
+  </si>
+  <si>
+    <t>G9H 2A9</t>
+  </si>
+  <si>
+    <t>QUILLES ST-GRÉGOIRE INC.</t>
+  </si>
+  <si>
+    <t>4250, avenue Arseneault</t>
+  </si>
+  <si>
+    <t>https://www.quillesstgregoire.com</t>
+  </si>
+  <si>
+    <t>819 233-2228</t>
+  </si>
+  <si>
+    <t>salle de quilles</t>
+  </si>
+  <si>
+    <t>ATELIER DU MEUBLE REMBOURRÉ DM</t>
+  </si>
+  <si>
+    <t>21820, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>https://www.public.sogetel.net/ateliermere</t>
+  </si>
+  <si>
+    <t>819 293-8088</t>
+  </si>
+  <si>
+    <t>Daniel Massicotte</t>
   </si>
   <si>
     <t>rembourrage</t>
   </si>
   <si>
-    <t>ORTHOPÉDAGOGIE CAROLINE LECHASSEUR</t>
-[...2954 lines deleted...]
-    <t>Jacques Duchesneau</t>
+    <t>FROMAGERIE L'ANCÊTRE</t>
+  </si>
+  <si>
+    <t>1615, boulevard Port-Royal</t>
+  </si>
+  <si>
+    <t>https://www.fromagerieancetre.com</t>
+  </si>
+  <si>
+    <t>819 233-9157</t>
+  </si>
+  <si>
+    <t>André Blanchette</t>
+  </si>
+  <si>
+    <t>fromagerie</t>
+  </si>
+  <si>
+    <t>OFFICE MUNICIPAL D'HABITATION - RÉSIDENCE BEAUSÉJOUR - SAINT-GRÉGOIRE (HLM)</t>
+  </si>
+  <si>
+    <t>4300 et 4400, avenue Lefebvre</t>
+  </si>
+  <si>
+    <t>VILLA DOMAINE SAINT-GRÉGOIRE</t>
+  </si>
+  <si>
+    <t>4890, avenue Bouvet</t>
+  </si>
+  <si>
+    <t>819 233-3232</t>
+  </si>
+  <si>
+    <t>G9H 1X4</t>
+  </si>
+  <si>
+    <t>Line Hébert</t>
+  </si>
+  <si>
+    <t>COMPLEXE HÔTELIER LE CINQUANTE CINQ</t>
+  </si>
+  <si>
+    <t>4810, avenue Fardel</t>
+  </si>
+  <si>
+    <t>https://www.le55.ca</t>
+  </si>
+  <si>
+    <t>819 233-2929</t>
+  </si>
+  <si>
+    <t>Marc Hamel</t>
+  </si>
+  <si>
+    <t>COIFFURE THALIE POUR ELLE ET LUI ENR.</t>
+  </si>
+  <si>
+    <t>17345, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-2809</t>
+  </si>
+  <si>
+    <t>Nathalie Tourigny</t>
+  </si>
+  <si>
+    <t>L'ACADIEN BRICOLEUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4570, avenue Arseneault  </t>
+  </si>
+  <si>
+    <t>https://www.homehardware.ca</t>
+  </si>
+  <si>
+    <t>819 233-2363</t>
+  </si>
+  <si>
+    <t>Claude Leduc</t>
+  </si>
+  <si>
+    <t>ÉCOLE BEAUSÉJOUR</t>
+  </si>
+  <si>
+    <t>18000, rue Béliveau</t>
+  </si>
+  <si>
+    <t>819 233-2390</t>
+  </si>
+  <si>
+    <t>G9H 1H7</t>
+  </si>
+  <si>
+    <t>Pascal Blondin</t>
+  </si>
+  <si>
+    <t>GRIFFE ORIGINALE</t>
+  </si>
+  <si>
+    <t>1400, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>https://www.griffeoriginale.com</t>
+  </si>
+  <si>
+    <t>819 233-9833</t>
+  </si>
+  <si>
+    <t>G9H 0A8</t>
+  </si>
+  <si>
+    <t>Stéphane Bergeron</t>
+  </si>
+  <si>
+    <t>aérographie</t>
+  </si>
+  <si>
+    <t>DESTINATION BEAUTÉ</t>
+  </si>
+  <si>
+    <t>3830, avenue Boudreau</t>
+  </si>
+  <si>
+    <t>819 233-4113</t>
+  </si>
+  <si>
+    <t>G9H 2E9</t>
+  </si>
+  <si>
+    <t>Sylvie Hould</t>
+  </si>
+  <si>
+    <t>MAURICE GUILLEMETTE INC.</t>
+  </si>
+  <si>
+    <t>3635, boulevard de ort-Royal</t>
+  </si>
+  <si>
+    <t>819 233-2354</t>
+  </si>
+  <si>
+    <t>G9H 1Y2</t>
+  </si>
+  <si>
+    <t>Pierre Guillemette</t>
+  </si>
+  <si>
+    <t>transport de viande non comestible</t>
+  </si>
+  <si>
+    <t>BOUVET LUC DR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4825, avenue Bouvet </t>
+  </si>
+  <si>
+    <t>Luc Bouvet</t>
+  </si>
+  <si>
+    <t>MASSOTHÉRAPIE ET SOINS MARIE-HÉLÈNE</t>
+  </si>
+  <si>
+    <t>1235, avenue des Narcisses</t>
+  </si>
+  <si>
+    <t>819 233-4231</t>
+  </si>
+  <si>
+    <t>G9H 0Z4</t>
+  </si>
+  <si>
+    <t>Marie-Hélène Bourgeois</t>
+  </si>
+  <si>
+    <t>BOISVERT DENIS D. D.</t>
+  </si>
+  <si>
+    <t>https://www.denturologisteboisvert.com</t>
+  </si>
+  <si>
+    <t>819 233-4344</t>
+  </si>
+  <si>
+    <t>Denis Boisvert</t>
+  </si>
+  <si>
+    <t>denturologiste</t>
+  </si>
+  <si>
+    <t>CLINIQUE DENTAIRE DR GUY BÉLANGER</t>
+  </si>
+  <si>
+    <t>109-4825, avenue Bouvet</t>
+  </si>
+  <si>
+    <t>cliniquegbelanger@tlb.sympatico.ca</t>
+  </si>
+  <si>
+    <t>819 233-3040</t>
+  </si>
+  <si>
+    <t>Guy Bélanger</t>
+  </si>
+  <si>
+    <t>SALON L. GASTON GAUDET INC. - SAINT-GRÉGOIRE</t>
+  </si>
+  <si>
+    <t>3900, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>G9H 1Z1</t>
+  </si>
+  <si>
+    <t>MASSÉ GILLES DR</t>
+  </si>
+  <si>
+    <t>Gilles Massé</t>
+  </si>
+  <si>
+    <t>INSTITUT RACHEL CÔTÉ</t>
+  </si>
+  <si>
+    <t>17500, rue Garceau</t>
+  </si>
+  <si>
+    <t>rachelcote1@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 233-9442</t>
+  </si>
+  <si>
+    <t>Rachel Côté</t>
+  </si>
+  <si>
+    <t>LA BOÎTE À COUPE</t>
+  </si>
+  <si>
+    <t>3303, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 233-3141</t>
+  </si>
+  <si>
+    <t>Solange Bergeron</t>
+  </si>
+  <si>
+    <t>SALON DE COIFFURE JEAN-PIERRE</t>
+  </si>
+  <si>
+    <t>5185 boulevard Port-Royal</t>
+  </si>
+  <si>
+    <t>jpcarignan@tlb.sympatico.ca</t>
+  </si>
+  <si>
+    <t>819 233-2373</t>
+  </si>
+  <si>
+    <t>Jean-Pierre Carignan</t>
+  </si>
+  <si>
+    <t>PÉTROLES DESHAIES (DIVISION CHAUFFAGE P. GOSSELIN INC.)</t>
+  </si>
+  <si>
+    <t>819 222-5575</t>
+  </si>
+  <si>
+    <t>BAR LE BALZAC</t>
+  </si>
+  <si>
+    <t>USINAGE PROTECH 30-55 INC.</t>
+  </si>
+  <si>
+    <t>1675, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>info@protech30-55,com</t>
+  </si>
+  <si>
+    <t>https://www.protech30-55,com</t>
+  </si>
+  <si>
+    <t>819 233-9177</t>
+  </si>
+  <si>
+    <t>Daniel Alain</t>
+  </si>
+  <si>
+    <t>BLANCHETTE PNEUS, MÉCANIQUE ET PERFORMANCE</t>
+  </si>
+  <si>
+    <t>5130, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>info@blanchette-pmp.com</t>
+  </si>
+  <si>
+    <t>819 233-2344</t>
+  </si>
+  <si>
+    <t>G9H 1Z7</t>
+  </si>
+  <si>
+    <t>Daniel Blanchette</t>
+  </si>
+  <si>
+    <t>COMPTOIR LAITIER 55 INC.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4810, avenue Fardel  </t>
+  </si>
+  <si>
+    <t>Sylvie Hamel</t>
   </si>
   <si>
     <t>comptoir laitier</t>
   </si>
   <si>
-    <t>GAMELLE (ÉPICERIE-DÉPANNEUR), LA</t>
-[...1180 lines deleted...]
-  <si>
     <t>AUTOBUS HÉLIE INC.</t>
   </si>
   <si>
     <t xml:space="preserve">3505, boulevard de Port-Royal </t>
   </si>
   <si>
     <t>https://www.autobushelie.com</t>
   </si>
   <si>
     <t>819 371-1177</t>
   </si>
   <si>
     <t>Pierre Hélie</t>
   </si>
   <si>
     <t>autobus</t>
   </si>
   <si>
     <t>CARROSSERIE CHAMPAGNE</t>
   </si>
   <si>
     <t>1800, avenue Descôteaux</t>
   </si>
   <si>
     <t>info@carrosseriechampagne.com</t>
@@ -8207,50 +8252,53 @@
   <si>
     <t>LES ENTREPRISES JOYAL</t>
   </si>
   <si>
     <t>1400, avenue Le Neuf</t>
   </si>
   <si>
     <t>https://www.entreprisesjoyal.com</t>
   </si>
   <si>
     <t>819 233-2121</t>
   </si>
   <si>
     <t>MARCHÉ METRO PORT-ROYAL</t>
   </si>
   <si>
     <t xml:space="preserve">4900, avenue Fardel </t>
   </si>
   <si>
     <t>819 233-2331</t>
   </si>
   <si>
     <t>Luc Vigneault</t>
   </si>
   <si>
+    <t>charcuteries</t>
+  </si>
+  <si>
     <t>MARCHÉ GODEFROY (COOPÉRATIVE DE SOLIDARITÉ DU MARCHÉ GODEFROY)</t>
   </si>
   <si>
     <t>1700, avenue Descôteaux</t>
   </si>
   <si>
     <t>info@marchegodefroy.com</t>
   </si>
   <si>
     <t>819 233-3700</t>
   </si>
   <si>
     <t>PERRON, YVON (HERBALIFE)</t>
   </si>
   <si>
     <t>5200, boulevard Port-Royal</t>
   </si>
   <si>
     <t>yp60herbalife@outlook.com</t>
   </si>
   <si>
     <t>819 233-3149</t>
   </si>
   <si>
     <t>Yvon Perron</t>
@@ -8321,101 +8369,95 @@
   <si>
     <t>animaux - toilettage</t>
   </si>
   <si>
     <t>ÉBÉNISTERIE SIMON CORMIER</t>
   </si>
   <si>
     <t>17570, boulevard des Acadiens</t>
   </si>
   <si>
     <t>esc@cgocable.ca</t>
   </si>
   <si>
     <t>https://www.armoirescormier.com</t>
   </si>
   <si>
     <t>819 233-2047</t>
   </si>
   <si>
     <t>G9H 1M3</t>
   </si>
   <si>
     <t>Simon Cormier</t>
   </si>
   <si>
-    <t>résidentiel et commercial</t>
-[...1 lines deleted...]
-  <si>
     <t>DESSINS NOVATEK</t>
   </si>
   <si>
     <t>375, avenue Godefroy</t>
   </si>
   <si>
     <t>819 233-2466</t>
   </si>
   <si>
     <t>Jean-Pierre Côté t. p.</t>
   </si>
   <si>
     <t>technologues en architecture</t>
   </si>
   <si>
     <t>TÉLÉBEC S.E.C. (CENTRALE TÉLÉPHONIQUE)</t>
   </si>
   <si>
     <t>1350, avenue Nicolas-Perrot</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>750, boulevard Alphonse-Deshaies</t>
   </si>
   <si>
     <t>transport par train</t>
   </si>
   <si>
     <t>FERME PIERRE DUPLESSIS, PRODUCTION LÉGUMIÈRE ET FRUITIÈRE</t>
   </si>
   <si>
     <t>7955, rue Désormeaux</t>
   </si>
   <si>
     <t>819 294-2209</t>
   </si>
   <si>
     <t>G9H 2X1</t>
   </si>
   <si>
     <t>Pierre Duplessis</t>
   </si>
   <si>
-    <t>auto-cueillette à la ferme</t>
-[...1 lines deleted...]
-  <si>
     <t>ÉCOLE TERRE-DES-JEUNES</t>
   </si>
   <si>
     <t>8260, rue Cartier</t>
   </si>
   <si>
     <t>819 936-5821</t>
   </si>
   <si>
     <t>G9H 3B1</t>
   </si>
   <si>
     <t>CYRENNE GILLES</t>
   </si>
   <si>
     <t>11050,chemin Leblanc</t>
   </si>
   <si>
     <t>819 294-2239</t>
   </si>
   <si>
     <t>G9H 3E4</t>
   </si>
   <si>
     <t>Gilles G. Cyrenne</t>
@@ -8429,50 +8471,53 @@
   <si>
     <t>819 294-2585</t>
   </si>
   <si>
     <t>PRODUITS CHIMIQUES OLIN CANADA INC. (SITE D'ENFOUISSEMENT)</t>
   </si>
   <si>
     <t>6005, rue du Chemin-de-fer</t>
   </si>
   <si>
     <t>G9H 2X7</t>
   </si>
   <si>
     <t>NORSK HYDRO CANADA INC.</t>
   </si>
   <si>
     <t>7000, boulevard Raoul-Duchesne</t>
   </si>
   <si>
     <t>819 294-4500</t>
   </si>
   <si>
     <t>G9H 2V3</t>
   </si>
   <si>
+    <t>magnésium (usine)</t>
+  </si>
+  <si>
     <t>ALCOA PREMIÈRE FUSION – USINE DE TIGE DE BÉCANCOUR (SOCIÉTÉ CANADIENNE DE MÉTAUX REYNOLDS LTÉE)</t>
   </si>
   <si>
     <t>6900, boulevard Raoul-Duchesne</t>
   </si>
   <si>
     <t>https://www.alcoa.com</t>
   </si>
   <si>
     <t>819 294-2900</t>
   </si>
   <si>
     <t>G9H 2V2</t>
   </si>
   <si>
     <t>Yvon Laquerre, directeur d'usine</t>
   </si>
   <si>
     <t>métaux - fils aluminium</t>
   </si>
   <si>
     <t>MULTI-PIÈCES BLANCHETTE INC. (DIVISION DU GROUPE MBI)</t>
   </si>
   <si>
     <t>650, avenue Dutord</t>
@@ -8597,90 +8642,93 @@
   <si>
     <t>819 294-9965</t>
   </si>
   <si>
     <t>Yves Hamelin, directeur d'usine</t>
   </si>
   <si>
     <t>produits chimiques - peroxyde d'hydrogène­</t>
   </si>
   <si>
     <t>EXCAVATIONS MARCHAND &amp; FILS</t>
   </si>
   <si>
     <t>700, avenue Jean-Demers</t>
   </si>
   <si>
     <t>info@efmvicto.com</t>
   </si>
   <si>
     <t>819 294-6642</t>
   </si>
   <si>
     <t>Jean Marchand</t>
   </si>
   <si>
+    <t>transport et entreposage</t>
+  </si>
+  <si>
     <t>LES ESTIMATEURS PROFESSIONNELS LEROUX, BEAUDRY, PICARD ET ASS. INC.</t>
   </si>
   <si>
     <t>3075, avenue Nicolas-Perrot, bureau 209</t>
   </si>
   <si>
     <t>819 294-2949</t>
   </si>
   <si>
     <t>Michel Grenier</t>
   </si>
   <si>
     <t>évaluateurs</t>
   </si>
   <si>
     <t>ENTREPRISES RÉFRACTAIRES DE LA MAURICIE INC.</t>
   </si>
   <si>
     <t>r.m.i.@sogetel.net</t>
   </si>
   <si>
     <t>819 294-4111</t>
   </si>
   <si>
     <t>Jacques Limoges</t>
   </si>
   <si>
     <t>MAXI-CONCEPT J.L.P. INC.</t>
   </si>
   <si>
     <t>3075, avenue Nicolas-Perrot</t>
   </si>
   <si>
     <t>https://www.maxi-concept.qc.ca</t>
   </si>
   <si>
     <t>819 294-1892</t>
   </si>
   <si>
-    <t>consultants en génie environnement</t>
+    <t>structure</t>
   </si>
   <si>
     <t>BATIK SUSAN WARD</t>
   </si>
   <si>
     <t>819 294-2486</t>
   </si>
   <si>
     <t>Susan Ward</t>
   </si>
   <si>
     <t>artistes-artisans - art visuel 3d et 2d</t>
   </si>
   <si>
     <t>COOPÉRATIVE DE SOLIDARITÉ D’AIDE À DOMICILE DE LA MRC DE BÉCANCOUR</t>
   </si>
   <si>
     <t>7425, route du Missouri</t>
   </si>
   <si>
     <t>coopbec@hotmail.com</t>
   </si>
   <si>
     <t>873 887-1210</t>
   </si>
@@ -10706,14509 +10754,14509 @@
       <c r="B61" t="s">
         <v>12</v>
       </c>
       <c r="C61" t="s">
         <v>321</v>
       </c>
       <c r="D61" t="s">
         <v>88</v>
       </c>
       <c r="E61" t="s">
         <v>322</v>
       </c>
       <c r="F61" t="s">
         <v>323</v>
       </c>
       <c r="G61" t="s">
         <v>324</v>
       </c>
       <c r="I61" t="s">
         <v>107</v>
       </c>
       <c r="J61" t="s">
         <v>325</v>
       </c>
       <c r="K61" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B62" t="s">
         <v>12</v>
       </c>
       <c r="C62" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D62" t="s">
         <v>146</v>
       </c>
       <c r="G62" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="I62" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="J62" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="K62" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B63" t="s">
         <v>163</v>
       </c>
       <c r="C63" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D63" t="s">
         <v>88</v>
       </c>
       <c r="E63" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="F63" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="G63" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="I63" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="J63" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="K63" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B64" t="s">
         <v>12</v>
       </c>
       <c r="C64" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D64" t="s">
         <v>14</v>
       </c>
       <c r="F64" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="G64" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="I64" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="J64" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="K64" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B65" t="s">
         <v>12</v>
       </c>
       <c r="C65" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D65" t="s">
         <v>88</v>
       </c>
       <c r="G65" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="I65" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="J65" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="K65" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B66" t="s">
         <v>12</v>
       </c>
       <c r="C66" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D66" t="s">
         <v>88</v>
       </c>
       <c r="G66" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="I66" t="s">
         <v>188</v>
       </c>
       <c r="K66" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B67" t="s">
         <v>63</v>
       </c>
       <c r="C67" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D67" t="s">
         <v>14</v>
       </c>
       <c r="G67" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="I67" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="J67" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="K67" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D68" t="s">
         <v>88</v>
       </c>
       <c r="E68" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="F68" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="G68" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="I68" t="s">
         <v>313</v>
       </c>
       <c r="J68" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="K68" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B69" t="s">
         <v>12</v>
       </c>
       <c r="C69" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D69" t="s">
         <v>88</v>
       </c>
       <c r="E69" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F69" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G69" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="I69" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="J69" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="K69" t="s">
-        <v>149</v>
+        <v>377</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B70" t="s">
         <v>12</v>
       </c>
       <c r="C70" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="D70" t="s">
         <v>14</v>
       </c>
       <c r="G70" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="I70" t="s">
         <v>273</v>
       </c>
       <c r="J70" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="K70" t="s">
-        <v>380</v>
+        <v>237</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B71" t="s">
         <v>12</v>
       </c>
       <c r="C71" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="D71" t="s">
         <v>88</v>
       </c>
       <c r="G71" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="I71" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="J71" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="K71" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B72" t="s">
         <v>63</v>
       </c>
       <c r="C72" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D72" t="s">
         <v>119</v>
       </c>
       <c r="G72" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="I72" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="J72" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="K72" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B73" t="s">
         <v>12</v>
       </c>
       <c r="D73" t="s">
         <v>146</v>
       </c>
       <c r="G73" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J73" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="K73" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B74" t="s">
         <v>12</v>
       </c>
       <c r="C74" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D74" t="s">
         <v>88</v>
       </c>
       <c r="G74" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="I74" t="s">
         <v>42</v>
       </c>
       <c r="J74" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="K74" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B75" t="s">
         <v>63</v>
       </c>
       <c r="C75" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D75" t="s">
         <v>88</v>
       </c>
       <c r="G75" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="I75" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="K75" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B76" t="s">
         <v>63</v>
       </c>
       <c r="C76" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D76" t="s">
         <v>124</v>
       </c>
       <c r="G76" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="I76" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="J76" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="K76" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B77" t="s">
         <v>163</v>
       </c>
       <c r="C77" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="D77" t="s">
         <v>124</v>
       </c>
       <c r="I77" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="K77" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B78" t="s">
         <v>163</v>
       </c>
       <c r="C78" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="D78" t="s">
         <v>88</v>
       </c>
       <c r="G78" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="I78" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="J78" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="K78" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B79" t="s">
         <v>12</v>
       </c>
       <c r="C79" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D79" t="s">
         <v>124</v>
       </c>
       <c r="G79" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="I79" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="J79" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="K79" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" t="s">
         <v>29</v>
       </c>
       <c r="B80" t="s">
         <v>12</v>
       </c>
       <c r="C80" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D80" t="s">
         <v>146</v>
       </c>
       <c r="G80" t="s">
         <v>31</v>
       </c>
       <c r="I80" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="J80" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="K80" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B81" t="s">
         <v>12</v>
       </c>
       <c r="C81" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D81" t="s">
         <v>14</v>
       </c>
       <c r="F81" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="G81" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="J81" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="K81" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B82" t="s">
         <v>12</v>
       </c>
       <c r="C82" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="D82" t="s">
         <v>124</v>
       </c>
       <c r="E82" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="F82" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="G82" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="I82" t="s">
         <v>131</v>
       </c>
       <c r="J82" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="K82" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B83" t="s">
         <v>12</v>
       </c>
       <c r="C83" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D83" t="s">
         <v>88</v>
       </c>
       <c r="G83" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="J83" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="K83" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B84" t="s">
         <v>12</v>
       </c>
       <c r="C84" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D84" t="s">
         <v>88</v>
       </c>
       <c r="G84" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="J84" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="K84" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B85" t="s">
         <v>12</v>
       </c>
       <c r="C85" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="D85" t="s">
         <v>88</v>
       </c>
       <c r="G85" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="J85" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="K85" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B86" t="s">
         <v>12</v>
       </c>
       <c r="C86" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="D86" t="s">
         <v>88</v>
       </c>
       <c r="G86" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="J86" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="K86" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B87" t="s">
         <v>12</v>
       </c>
       <c r="C87" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="D87" t="s">
         <v>88</v>
       </c>
       <c r="G87" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="J87" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="K87" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B88" t="s">
         <v>12</v>
       </c>
       <c r="C88" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D88" t="s">
         <v>88</v>
       </c>
       <c r="G88" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="J88" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="K88" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B89" t="s">
         <v>12</v>
       </c>
       <c r="C89" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D89" t="s">
         <v>88</v>
       </c>
       <c r="G89" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="J89" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="K89" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B90" t="s">
         <v>12</v>
       </c>
       <c r="C90" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D90" t="s">
         <v>88</v>
       </c>
       <c r="G90" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="J90" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="K90" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B91" t="s">
         <v>12</v>
       </c>
       <c r="C91" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D91" t="s">
         <v>88</v>
       </c>
       <c r="G91" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="J91" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="K91" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B92" t="s">
         <v>12</v>
       </c>
       <c r="C92" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D92" t="s">
         <v>119</v>
       </c>
       <c r="G92" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="J92" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="K92" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B93" t="s">
         <v>12</v>
       </c>
       <c r="C93" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D93" t="s">
         <v>119</v>
       </c>
       <c r="G93" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="I93" t="s">
         <v>318</v>
       </c>
       <c r="J93" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="K93" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B94" t="s">
         <v>12</v>
       </c>
       <c r="C94" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="D94" t="s">
         <v>119</v>
       </c>
       <c r="G94" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="J94" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="K94" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B95" t="s">
         <v>12</v>
       </c>
       <c r="C95" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="D95" t="s">
         <v>119</v>
       </c>
       <c r="G95" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="J95" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="K95" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B96" t="s">
         <v>12</v>
       </c>
       <c r="C96" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="D96" t="s">
         <v>146</v>
       </c>
       <c r="G96" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="J96" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="K96" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B97" t="s">
         <v>12</v>
       </c>
       <c r="C97" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="D97" t="s">
         <v>146</v>
       </c>
       <c r="G97" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="J97" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="K97" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B98" t="s">
         <v>12</v>
       </c>
       <c r="C98" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D98" t="s">
         <v>124</v>
       </c>
       <c r="J98" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="K98" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B99" t="s">
         <v>12</v>
       </c>
       <c r="C99" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D99" t="s">
         <v>146</v>
       </c>
       <c r="G99" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="J99" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="K99" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="B100" t="s">
         <v>12</v>
       </c>
       <c r="C100" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="D100" t="s">
         <v>124</v>
       </c>
       <c r="G100" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="J100" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="K100" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B101" t="s">
         <v>12</v>
       </c>
       <c r="C101" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="D101" t="s">
         <v>124</v>
       </c>
       <c r="G101" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="J101" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="K101" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B102" t="s">
         <v>12</v>
       </c>
       <c r="C102" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="D102" t="s">
         <v>124</v>
       </c>
       <c r="G102" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="J102" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="K102" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B103" t="s">
         <v>12</v>
       </c>
       <c r="C103" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="D103" t="s">
         <v>124</v>
       </c>
       <c r="G103" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="J103" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="K103" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B104" t="s">
         <v>12</v>
       </c>
       <c r="C104" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="D104" t="s">
         <v>124</v>
       </c>
       <c r="G104" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="J104" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="K104" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B105" t="s">
         <v>12</v>
       </c>
       <c r="C105" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D105" t="s">
         <v>88</v>
       </c>
       <c r="G105" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="I105" t="s">
         <v>242</v>
       </c>
       <c r="J105" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="K105" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B106" t="s">
         <v>12</v>
       </c>
       <c r="C106" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="D106" t="s">
         <v>14</v>
       </c>
       <c r="G106" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="J106" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="K106" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B107" t="s">
         <v>12</v>
       </c>
       <c r="C107" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D107" t="s">
         <v>14</v>
       </c>
       <c r="E107" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="G107" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="I107" t="s">
         <v>101</v>
       </c>
       <c r="J107" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="K107" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="B108" t="s">
         <v>63</v>
       </c>
       <c r="C108" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="D108" t="s">
         <v>14</v>
       </c>
       <c r="G108" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="I108" t="s">
         <v>273</v>
       </c>
       <c r="J108" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="K108" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="B109" t="s">
         <v>12</v>
       </c>
       <c r="C109" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="D109" t="s">
         <v>88</v>
       </c>
       <c r="G109" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="I109" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="J109" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="K109" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="B110" t="s">
         <v>12</v>
       </c>
       <c r="C110" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="D110" t="s">
         <v>303</v>
       </c>
       <c r="E110" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="F110" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="G110" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="I110" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="J110" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="K110" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="B111" t="s">
         <v>163</v>
       </c>
       <c r="C111" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="D111" t="s">
         <v>146</v>
       </c>
       <c r="E111" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="G111" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I111" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="J111" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="K111" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="B112" t="s">
         <v>12</v>
       </c>
       <c r="C112" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="D112" t="s">
         <v>88</v>
       </c>
       <c r="G112" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="I112" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="J112" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="K112" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="B113" t="s">
         <v>12</v>
       </c>
       <c r="C113" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="D113" t="s">
         <v>124</v>
       </c>
       <c r="G113" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="I113" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="K113" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="B114" t="s">
         <v>12</v>
       </c>
       <c r="C114" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="D114" t="s">
         <v>119</v>
       </c>
       <c r="G114" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="I114" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="J114" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="K114" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="B115" t="s">
         <v>12</v>
       </c>
       <c r="C115" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="D115" t="s">
         <v>88</v>
       </c>
       <c r="G115" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="I115" t="s">
         <v>42</v>
       </c>
       <c r="K115" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B116" t="s">
         <v>12</v>
       </c>
       <c r="C116" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="D116" t="s">
         <v>119</v>
       </c>
       <c r="G116" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="I116" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="J116" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="K116" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B117" t="s">
         <v>63</v>
       </c>
       <c r="C117" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="D117" t="s">
         <v>14</v>
       </c>
       <c r="F117" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="G117">
         <v>8196938595</v>
       </c>
       <c r="I117" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="J117" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="K117" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B118" t="s">
         <v>63</v>
       </c>
       <c r="C118" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D118" t="s">
         <v>14</v>
       </c>
       <c r="F118" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="G118" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="I118" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="J118" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="K118" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="B119" t="s">
         <v>163</v>
       </c>
       <c r="C119" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="D119" t="s">
         <v>88</v>
       </c>
       <c r="G119" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="I119" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="J119" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="K119" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="B120" t="s">
         <v>12</v>
       </c>
       <c r="C120" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="D120" t="s">
         <v>88</v>
       </c>
       <c r="G120" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="I120" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="J120" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="K120" t="s">
-        <v>244</v>
+        <v>52</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="B121" t="s">
         <v>63</v>
       </c>
       <c r="C121" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="D121" t="s">
         <v>88</v>
       </c>
       <c r="G121" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="I121" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="J121" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="K121" t="s">
-        <v>204</v>
+        <v>71</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B122" t="s">
         <v>12</v>
       </c>
       <c r="C122" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D122" t="s">
         <v>119</v>
       </c>
       <c r="G122" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="I122" t="s">
         <v>288</v>
       </c>
       <c r="J122" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="K122" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="B123" t="s">
         <v>163</v>
       </c>
       <c r="C123" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="D123" t="s">
         <v>124</v>
       </c>
       <c r="G123" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="I123" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="J123" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="K123" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="B124" t="s">
         <v>163</v>
       </c>
       <c r="C124" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="D124" t="s">
         <v>88</v>
       </c>
       <c r="G124" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="I124" t="s">
         <v>313</v>
       </c>
       <c r="K124" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="B125" t="s">
         <v>12</v>
       </c>
       <c r="C125" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="D125" t="s">
         <v>124</v>
       </c>
       <c r="G125" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="I125" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="J125" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="K125" t="s">
-        <v>149</v>
+        <v>377</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="B126" t="s">
         <v>12</v>
       </c>
       <c r="C126" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="D126" t="s">
         <v>146</v>
       </c>
       <c r="G126" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="I126" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="J126" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="K126" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="B127" t="s">
         <v>12</v>
       </c>
       <c r="C127" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="D127" t="s">
         <v>88</v>
       </c>
       <c r="I127" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="K127" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="B128" t="s">
         <v>163</v>
       </c>
       <c r="C128" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="D128" t="s">
         <v>88</v>
       </c>
       <c r="G128" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="I128" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="J128" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="K128" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="B129" t="s">
         <v>163</v>
       </c>
       <c r="C129" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="D129" t="s">
         <v>146</v>
       </c>
       <c r="G129" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="I129" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="J129" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="K129" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="B130" t="s">
         <v>12</v>
       </c>
       <c r="C130" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="D130" t="s">
         <v>146</v>
       </c>
       <c r="G130" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="I130" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="J130" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="K130" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="B131" t="s">
         <v>12</v>
       </c>
       <c r="C131" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="D131" t="s">
         <v>146</v>
       </c>
       <c r="G131" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="I131" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="J131" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="K131" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="B132" t="s">
         <v>12</v>
       </c>
       <c r="C132" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="D132" t="s">
         <v>146</v>
       </c>
       <c r="G132" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="I132" t="s">
         <v>257</v>
       </c>
       <c r="J132" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="K132" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="B133" t="s">
         <v>12</v>
       </c>
       <c r="C133" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="D133" t="s">
         <v>88</v>
       </c>
       <c r="F133" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="G133" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="I133" t="s">
         <v>42</v>
       </c>
       <c r="K133" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="B134" t="s">
         <v>12</v>
       </c>
       <c r="C134" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="D134" t="s">
         <v>88</v>
       </c>
       <c r="E134" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="G134" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="I134" t="s">
         <v>60</v>
       </c>
       <c r="J134" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="K134" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="B135" t="s">
         <v>12</v>
       </c>
       <c r="C135" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="D135" t="s">
         <v>146</v>
       </c>
       <c r="G135" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="I135" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="K135" t="s">
-        <v>90</v>
+        <v>168</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="B136" t="s">
         <v>12</v>
       </c>
       <c r="C136" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="D136" t="s">
         <v>14</v>
       </c>
       <c r="G136" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="I136" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="K136" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="B137" t="s">
         <v>12</v>
       </c>
       <c r="C137" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="D137" t="s">
         <v>88</v>
       </c>
       <c r="I137" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="K137" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="B138" t="s">
         <v>12</v>
       </c>
       <c r="C138" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="D138" t="s">
         <v>124</v>
       </c>
       <c r="G138" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="I138" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="J138" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="K138" t="s">
-        <v>38</v>
+        <v>692</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="B139" t="s">
         <v>163</v>
       </c>
       <c r="C139" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="D139" t="s">
         <v>146</v>
       </c>
       <c r="G139" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="I139" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="J139" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="K139" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="B140" t="s">
         <v>12</v>
       </c>
       <c r="C140" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="D140" t="s">
         <v>14</v>
       </c>
       <c r="G140" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="I140" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="J140" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="K140" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="B141" t="s">
         <v>12</v>
       </c>
       <c r="C141" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="D141" t="s">
         <v>146</v>
       </c>
       <c r="G141" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="I141" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="J141" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="K141" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="B142" t="s">
         <v>163</v>
       </c>
       <c r="C142" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="D142" t="s">
         <v>88</v>
       </c>
       <c r="I142" t="s">
         <v>230</v>
       </c>
       <c r="J142" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="K142" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="B143" t="s">
         <v>12</v>
       </c>
       <c r="C143" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="D143" t="s">
         <v>88</v>
       </c>
       <c r="G143" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="I143" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="J143" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="K143" t="s">
-        <v>716</v>
+        <v>269</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="B144" t="s">
         <v>63</v>
       </c>
       <c r="C144" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="D144" t="s">
         <v>14</v>
       </c>
       <c r="G144" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="I144" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="J144" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="K144" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="B145" t="s">
         <v>12</v>
       </c>
       <c r="C145" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="D145" t="s">
         <v>88</v>
       </c>
       <c r="G145" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="I145" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="J145" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="K145" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="B146" t="s">
         <v>12</v>
       </c>
       <c r="C146" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="D146" t="s">
         <v>146</v>
       </c>
       <c r="G146" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="I146" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="J146" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="K146" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="B147" t="s">
         <v>12</v>
       </c>
       <c r="C147" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="D147" t="s">
         <v>146</v>
       </c>
       <c r="G147" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="I147" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="J147" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="K147" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B148" t="s">
         <v>12</v>
       </c>
       <c r="C148" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="D148" t="s">
         <v>14</v>
       </c>
       <c r="G148" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="I148" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="J148" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="K148" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="B149" t="s">
         <v>163</v>
       </c>
       <c r="C149" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="D149" t="s">
         <v>124</v>
       </c>
       <c r="G149" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="I149" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="J149" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="K149" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="B150" t="s">
         <v>163</v>
       </c>
       <c r="C150" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="D150" t="s">
         <v>14</v>
       </c>
       <c r="F150" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="G150" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="I150" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="J150" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="K150" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="B151" t="s">
         <v>12</v>
       </c>
       <c r="C151" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D151" t="s">
         <v>303</v>
       </c>
       <c r="G151" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="I151" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="J151" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="K151" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="B152" t="s">
         <v>163</v>
       </c>
       <c r="C152" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="D152" t="s">
         <v>88</v>
       </c>
       <c r="G152" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="I152" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="J152" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="K152" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="B153" t="s">
         <v>12</v>
       </c>
       <c r="C153" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="D153" t="s">
         <v>88</v>
       </c>
       <c r="G153" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="I153" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="J153" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="K153" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B154" t="s">
         <v>12</v>
       </c>
       <c r="C154" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="D154" t="s">
         <v>88</v>
       </c>
       <c r="G154" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="I154" t="s">
         <v>60</v>
       </c>
       <c r="J154" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="K154" t="s">
-        <v>52</v>
+        <v>776</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="B155" t="s">
         <v>12</v>
       </c>
       <c r="C155" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="D155" t="s">
         <v>88</v>
       </c>
       <c r="F155" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="G155" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="I155" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="J155" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="K155" t="s">
-        <v>97</v>
+        <v>783</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="B156" t="s">
         <v>12</v>
       </c>
       <c r="C156" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="D156" t="s">
         <v>124</v>
       </c>
       <c r="G156" t="s">
         <v>251</v>
       </c>
       <c r="I156" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="J156" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="K156" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="B157" t="s">
         <v>12</v>
       </c>
       <c r="C157" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="D157" t="s">
         <v>124</v>
       </c>
       <c r="G157" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="I157" t="s">
         <v>131</v>
       </c>
       <c r="J157" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="K157" t="s">
-        <v>788</v>
+        <v>692</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="B158" t="s">
         <v>63</v>
       </c>
       <c r="C158" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="D158" t="s">
         <v>124</v>
       </c>
       <c r="G158" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="I158" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="J158" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="K158" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="B159" t="s">
         <v>12</v>
       </c>
       <c r="C159" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="D159" t="s">
         <v>119</v>
       </c>
       <c r="G159" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="I159" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="J159" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="K159" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="B160" t="s">
         <v>12</v>
       </c>
       <c r="C160" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="D160" t="s">
         <v>88</v>
       </c>
       <c r="G160" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="I160" t="s">
         <v>313</v>
       </c>
       <c r="J160" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="K160" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="B161" t="s">
         <v>12</v>
       </c>
       <c r="C161" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="D161" t="s">
         <v>88</v>
       </c>
       <c r="G161" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="I161" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="J161" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="K161" t="s">
-        <v>67</v>
+        <v>808</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="B162" t="s">
         <v>12</v>
       </c>
       <c r="C162" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="D162" t="s">
         <v>124</v>
       </c>
       <c r="G162" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="I162" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="J162" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="K162" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="163" spans="1:11">
       <c r="A163" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="B163" t="s">
         <v>12</v>
       </c>
       <c r="C163" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="D163" t="s">
         <v>88</v>
       </c>
       <c r="E163" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F163" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="G163" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="I163" t="s">
         <v>313</v>
       </c>
       <c r="J163" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="K163" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="B164" t="s">
         <v>12</v>
       </c>
       <c r="C164" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="D164" t="s">
         <v>88</v>
       </c>
       <c r="G164" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
       <c r="I164" t="s">
         <v>313</v>
       </c>
       <c r="K164" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="B165" t="s">
         <v>12</v>
       </c>
       <c r="C165" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="D165" t="s">
         <v>124</v>
       </c>
       <c r="G165" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="I165" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="J165" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="K165" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="B166" t="s">
         <v>12</v>
       </c>
       <c r="C166" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="D166" t="s">
         <v>88</v>
       </c>
       <c r="G166" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="I166" t="s">
         <v>22</v>
       </c>
       <c r="J166" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="K166" t="s">
-        <v>788</v>
+        <v>834</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167" t="s">
-        <v>830</v>
+        <v>835</v>
       </c>
       <c r="B167" t="s">
         <v>301</v>
       </c>
       <c r="C167" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="D167" t="s">
         <v>88</v>
       </c>
       <c r="E167" t="s">
-        <v>832</v>
+        <v>837</v>
       </c>
       <c r="F167" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="G167" t="s">
-        <v>834</v>
+        <v>839</v>
       </c>
       <c r="I167" t="s">
-        <v>835</v>
+        <v>840</v>
       </c>
       <c r="J167" t="s">
-        <v>836</v>
+        <v>841</v>
       </c>
       <c r="K167" t="s">
-        <v>837</v>
+        <v>842</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168" t="s">
-        <v>838</v>
+        <v>843</v>
       </c>
       <c r="B168" t="s">
         <v>12</v>
       </c>
       <c r="C168" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
       <c r="D168" t="s">
         <v>88</v>
       </c>
       <c r="G168" t="s">
-        <v>840</v>
+        <v>845</v>
       </c>
       <c r="I168" t="s">
-        <v>841</v>
+        <v>846</v>
       </c>
       <c r="J168" t="s">
-        <v>842</v>
+        <v>847</v>
       </c>
       <c r="K168" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169" t="s">
-        <v>843</v>
+        <v>848</v>
       </c>
       <c r="B169" t="s">
         <v>63</v>
       </c>
       <c r="C169" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="D169" t="s">
         <v>88</v>
       </c>
       <c r="I169" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="K169" t="s">
-        <v>846</v>
+        <v>851</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
       <c r="B170" t="s">
         <v>12</v>
       </c>
       <c r="C170" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="D170" t="s">
         <v>88</v>
       </c>
       <c r="G170" t="s">
-        <v>849</v>
+        <v>854</v>
       </c>
       <c r="I170" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="J170" t="s">
-        <v>851</v>
+        <v>856</v>
       </c>
       <c r="K170" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
       <c r="B171" t="s">
         <v>12</v>
       </c>
       <c r="C171" t="s">
-        <v>854</v>
+        <v>859</v>
       </c>
       <c r="D171" t="s">
         <v>88</v>
       </c>
       <c r="G171" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="I171" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="J171" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="K171" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172" t="s">
-        <v>856</v>
+        <v>861</v>
       </c>
       <c r="B172" t="s">
         <v>12</v>
       </c>
       <c r="C172" t="s">
-        <v>857</v>
+        <v>862</v>
       </c>
       <c r="D172" t="s">
         <v>124</v>
       </c>
       <c r="G172" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
       <c r="I172" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="J172" t="s">
-        <v>860</v>
+        <v>865</v>
       </c>
       <c r="K172" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173" t="s">
-        <v>862</v>
+        <v>867</v>
       </c>
       <c r="B173" t="s">
         <v>12</v>
       </c>
       <c r="C173" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D173" t="s">
         <v>88</v>
       </c>
       <c r="G173" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="I173" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="J173" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="K173" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174" t="s">
-        <v>864</v>
+        <v>869</v>
       </c>
       <c r="B174" t="s">
         <v>301</v>
       </c>
       <c r="C174" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="D174" t="s">
         <v>124</v>
       </c>
       <c r="G174" t="s">
-        <v>866</v>
+        <v>871</v>
       </c>
       <c r="I174" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
       <c r="J174" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
       <c r="K174" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
       <c r="B175" t="s">
         <v>12</v>
       </c>
       <c r="C175" t="s">
-        <v>871</v>
+        <v>876</v>
       </c>
       <c r="D175" t="s">
         <v>124</v>
       </c>
       <c r="G175" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
       <c r="I175" t="s">
-        <v>873</v>
+        <v>878</v>
       </c>
       <c r="J175" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="K175" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176" t="s">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="B176" t="s">
         <v>12</v>
       </c>
       <c r="C176" t="s">
-        <v>876</v>
+        <v>881</v>
       </c>
       <c r="D176" t="s">
         <v>88</v>
       </c>
       <c r="G176" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="I176" t="s">
-        <v>877</v>
+        <v>882</v>
       </c>
       <c r="J176" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="K176" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177" t="s">
-        <v>878</v>
+        <v>883</v>
       </c>
       <c r="B177" t="s">
         <v>12</v>
       </c>
       <c r="C177" t="s">
-        <v>879</v>
+        <v>884</v>
       </c>
       <c r="D177" t="s">
         <v>88</v>
       </c>
       <c r="E177" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="G177" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="I177" t="s">
         <v>60</v>
       </c>
       <c r="J177" t="s">
-        <v>882</v>
+        <v>887</v>
       </c>
       <c r="K177" t="s">
-        <v>883</v>
+        <v>888</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178" t="s">
-        <v>884</v>
+        <v>889</v>
       </c>
       <c r="B178" t="s">
         <v>12</v>
       </c>
       <c r="C178" t="s">
-        <v>885</v>
+        <v>890</v>
       </c>
       <c r="D178" t="s">
         <v>88</v>
       </c>
       <c r="G178" t="s">
-        <v>886</v>
+        <v>891</v>
       </c>
       <c r="I178" t="s">
         <v>283</v>
       </c>
       <c r="J178" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="K178" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179" t="s">
-        <v>887</v>
+        <v>892</v>
       </c>
       <c r="B179" t="s">
         <v>12</v>
       </c>
       <c r="C179" t="s">
-        <v>888</v>
+        <v>893</v>
       </c>
       <c r="D179" t="s">
         <v>88</v>
       </c>
       <c r="G179" t="s">
-        <v>889</v>
+        <v>894</v>
       </c>
       <c r="I179" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="J179" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="K179" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180" t="s">
-        <v>892</v>
+        <v>897</v>
       </c>
       <c r="B180" t="s">
         <v>63</v>
       </c>
       <c r="C180" t="s">
-        <v>893</v>
+        <v>898</v>
       </c>
       <c r="D180" t="s">
         <v>124</v>
       </c>
       <c r="F180" t="s">
-        <v>894</v>
+        <v>899</v>
       </c>
       <c r="I180" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="J180" t="s">
-        <v>895</v>
+        <v>900</v>
       </c>
       <c r="K180" t="s">
-        <v>896</v>
+        <v>901</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181" t="s">
-        <v>897</v>
+        <v>902</v>
       </c>
       <c r="B181" t="s">
         <v>301</v>
       </c>
       <c r="C181" t="s">
-        <v>898</v>
+        <v>903</v>
       </c>
       <c r="D181" t="s">
         <v>124</v>
       </c>
       <c r="G181" t="s">
-        <v>899</v>
+        <v>904</v>
       </c>
       <c r="I181" t="s">
-        <v>900</v>
+        <v>905</v>
       </c>
       <c r="J181" t="s">
-        <v>901</v>
+        <v>906</v>
       </c>
       <c r="K181" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182" t="s">
-        <v>902</v>
+        <v>907</v>
       </c>
       <c r="B182" t="s">
         <v>12</v>
       </c>
       <c r="C182" t="s">
-        <v>903</v>
+        <v>908</v>
       </c>
       <c r="D182" t="s">
         <v>124</v>
       </c>
       <c r="F182" t="s">
-        <v>904</v>
+        <v>909</v>
       </c>
       <c r="G182" t="s">
-        <v>905</v>
+        <v>910</v>
       </c>
       <c r="I182" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="K182" t="s">
-        <v>906</v>
+        <v>911</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183" t="s">
-        <v>907</v>
+        <v>912</v>
       </c>
       <c r="B183" t="s">
         <v>12</v>
       </c>
       <c r="C183" t="s">
-        <v>908</v>
+        <v>913</v>
       </c>
       <c r="D183" t="s">
         <v>124</v>
       </c>
       <c r="G183" t="s">
-        <v>909</v>
+        <v>914</v>
       </c>
       <c r="I183" t="s">
         <v>126</v>
       </c>
       <c r="J183" t="s">
-        <v>910</v>
+        <v>915</v>
       </c>
       <c r="K183" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184" t="s">
-        <v>911</v>
+        <v>916</v>
       </c>
       <c r="B184" t="s">
         <v>12</v>
       </c>
       <c r="C184" t="s">
-        <v>912</v>
+        <v>917</v>
       </c>
       <c r="D184" t="s">
         <v>88</v>
       </c>
       <c r="G184" t="s">
-        <v>913</v>
+        <v>918</v>
       </c>
       <c r="I184" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="J184" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="K184" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185" t="s">
-        <v>916</v>
+        <v>921</v>
       </c>
       <c r="B185" t="s">
         <v>63</v>
       </c>
       <c r="C185" t="s">
-        <v>917</v>
+        <v>922</v>
       </c>
       <c r="D185" t="s">
         <v>14</v>
       </c>
       <c r="F185" t="s">
-        <v>918</v>
+        <v>923</v>
       </c>
       <c r="I185" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="J185" t="s">
-        <v>919</v>
+        <v>924</v>
       </c>
       <c r="K185" t="s">
-        <v>920</v>
+        <v>925</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186" t="s">
-        <v>921</v>
+        <v>926</v>
       </c>
       <c r="B186" t="s">
         <v>63</v>
       </c>
       <c r="C186" t="s">
-        <v>922</v>
+        <v>927</v>
       </c>
       <c r="D186" t="s">
         <v>14</v>
       </c>
       <c r="E186" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="G186" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
       <c r="I186" t="s">
-        <v>925</v>
+        <v>930</v>
       </c>
       <c r="J186" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="K186" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187" t="s">
-        <v>928</v>
+        <v>933</v>
       </c>
       <c r="B187" t="s">
         <v>12</v>
       </c>
       <c r="D187" t="s">
         <v>124</v>
       </c>
       <c r="F187" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="G187" t="s">
-        <v>930</v>
+        <v>935</v>
       </c>
       <c r="J187" t="s">
-        <v>931</v>
+        <v>936</v>
       </c>
       <c r="K187" t="s">
-        <v>932</v>
+        <v>937</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188" t="s">
-        <v>933</v>
+        <v>938</v>
       </c>
       <c r="B188" t="s">
         <v>12</v>
       </c>
       <c r="C188" t="s">
-        <v>934</v>
+        <v>939</v>
       </c>
       <c r="D188" t="s">
         <v>146</v>
       </c>
       <c r="I188" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="J188" t="s">
-        <v>935</v>
+        <v>940</v>
       </c>
       <c r="K188" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189" t="s">
-        <v>936</v>
+        <v>941</v>
       </c>
       <c r="B189" t="s">
         <v>12</v>
       </c>
       <c r="D189" t="s">
         <v>146</v>
       </c>
       <c r="G189" t="s">
-        <v>937</v>
+        <v>942</v>
       </c>
       <c r="J189" t="s">
-        <v>938</v>
+        <v>943</v>
       </c>
       <c r="K189" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="B190" t="s">
         <v>12</v>
       </c>
       <c r="C190" t="s">
-        <v>941</v>
+        <v>946</v>
       </c>
       <c r="D190" t="s">
         <v>146</v>
       </c>
       <c r="G190" t="s">
-        <v>942</v>
+        <v>947</v>
       </c>
       <c r="I190" t="s">
-        <v>943</v>
+        <v>948</v>
       </c>
       <c r="J190" t="s">
-        <v>944</v>
+        <v>949</v>
       </c>
       <c r="K190" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191" t="s">
-        <v>945</v>
+        <v>950</v>
       </c>
       <c r="B191" t="s">
         <v>12</v>
       </c>
       <c r="C191" t="s">
-        <v>946</v>
+        <v>951</v>
       </c>
       <c r="D191" t="s">
         <v>146</v>
       </c>
       <c r="G191" t="s">
-        <v>947</v>
+        <v>952</v>
       </c>
       <c r="I191" t="s">
-        <v>948</v>
+        <v>953</v>
       </c>
       <c r="J191" t="s">
-        <v>949</v>
+        <v>954</v>
       </c>
       <c r="K191" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192" t="s">
-        <v>950</v>
+        <v>955</v>
       </c>
       <c r="B192" t="s">
         <v>12</v>
       </c>
       <c r="C192" t="s">
-        <v>951</v>
+        <v>956</v>
       </c>
       <c r="D192" t="s">
         <v>119</v>
       </c>
       <c r="G192" t="s">
-        <v>952</v>
+        <v>957</v>
       </c>
       <c r="I192" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="J192" t="s">
-        <v>953</v>
+        <v>958</v>
       </c>
       <c r="K192" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="193" spans="1:11">
       <c r="A193" t="s">
-        <v>954</v>
+        <v>959</v>
       </c>
       <c r="B193" t="s">
         <v>12</v>
       </c>
       <c r="C193" t="s">
-        <v>955</v>
+        <v>960</v>
       </c>
       <c r="D193" t="s">
         <v>14</v>
       </c>
       <c r="G193" t="s">
-        <v>956</v>
+        <v>961</v>
       </c>
       <c r="I193" t="s">
-        <v>957</v>
+        <v>962</v>
       </c>
       <c r="J193" t="s">
-        <v>958</v>
+        <v>963</v>
       </c>
       <c r="K193" t="s">
-        <v>314</v>
+        <v>964</v>
       </c>
     </row>
     <row r="194" spans="1:11">
       <c r="A194" t="s">
-        <v>959</v>
+        <v>965</v>
       </c>
       <c r="B194" t="s">
         <v>12</v>
       </c>
       <c r="C194" t="s">
-        <v>960</v>
+        <v>966</v>
       </c>
       <c r="D194" t="s">
         <v>14</v>
       </c>
       <c r="G194" t="s">
-        <v>961</v>
+        <v>967</v>
       </c>
       <c r="I194" t="s">
-        <v>962</v>
+        <v>968</v>
       </c>
       <c r="J194" t="s">
-        <v>963</v>
+        <v>969</v>
       </c>
       <c r="K194" t="s">
-        <v>788</v>
+        <v>48</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195" t="s">
-        <v>964</v>
+        <v>970</v>
       </c>
       <c r="B195" t="s">
         <v>12</v>
       </c>
       <c r="C195" t="s">
-        <v>965</v>
+        <v>971</v>
       </c>
       <c r="D195" t="s">
         <v>14</v>
       </c>
       <c r="G195" t="s">
-        <v>966</v>
+        <v>972</v>
       </c>
       <c r="I195" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="J195" t="s">
-        <v>967</v>
+        <v>973</v>
       </c>
       <c r="K195" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196" t="s">
-        <v>968</v>
+        <v>974</v>
       </c>
       <c r="B196" t="s">
         <v>12</v>
       </c>
       <c r="C196" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
       <c r="D196" t="s">
         <v>14</v>
       </c>
       <c r="G196" t="s">
-        <v>970</v>
+        <v>976</v>
       </c>
       <c r="I196" t="s">
         <v>101</v>
       </c>
       <c r="J196" t="s">
-        <v>971</v>
+        <v>977</v>
       </c>
       <c r="K196" t="s">
-        <v>716</v>
+        <v>269</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197" t="s">
-        <v>972</v>
+        <v>978</v>
       </c>
       <c r="B197" t="s">
         <v>12</v>
       </c>
       <c r="C197" t="s">
-        <v>973</v>
+        <v>979</v>
       </c>
       <c r="D197" t="s">
         <v>14</v>
       </c>
       <c r="G197" t="s">
-        <v>974</v>
+        <v>980</v>
       </c>
       <c r="I197" t="s">
-        <v>975</v>
+        <v>981</v>
       </c>
       <c r="J197" t="s">
-        <v>976</v>
+        <v>982</v>
       </c>
       <c r="K197" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198" t="s">
-        <v>977</v>
+        <v>983</v>
       </c>
       <c r="B198" t="s">
         <v>12</v>
       </c>
       <c r="C198" t="s">
-        <v>978</v>
+        <v>984</v>
       </c>
       <c r="D198" t="s">
         <v>14</v>
       </c>
       <c r="G198" t="s">
-        <v>979</v>
+        <v>985</v>
       </c>
       <c r="I198" t="s">
-        <v>980</v>
+        <v>986</v>
       </c>
       <c r="J198" t="s">
-        <v>981</v>
+        <v>987</v>
       </c>
       <c r="K198" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199" t="s">
-        <v>982</v>
+        <v>988</v>
       </c>
       <c r="B199" t="s">
         <v>12</v>
       </c>
       <c r="C199" t="s">
-        <v>983</v>
+        <v>989</v>
       </c>
       <c r="D199" t="s">
         <v>119</v>
       </c>
       <c r="E199" t="s">
-        <v>984</v>
+        <v>990</v>
       </c>
       <c r="F199" t="s">
-        <v>985</v>
+        <v>991</v>
       </c>
       <c r="G199" t="s">
-        <v>986</v>
+        <v>992</v>
       </c>
       <c r="I199" t="s">
-        <v>987</v>
+        <v>993</v>
       </c>
       <c r="J199" t="s">
-        <v>988</v>
+        <v>994</v>
       </c>
       <c r="K199" t="s">
-        <v>97</v>
+        <v>995</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200" t="s">
-        <v>989</v>
+        <v>996</v>
       </c>
       <c r="B200" t="s">
         <v>12</v>
       </c>
       <c r="C200" t="s">
-        <v>990</v>
+        <v>997</v>
       </c>
       <c r="D200" t="s">
         <v>88</v>
       </c>
       <c r="G200" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="I200" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="K200" t="s">
-        <v>991</v>
+        <v>998</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
       <c r="B201" t="s">
         <v>12</v>
       </c>
       <c r="C201" t="s">
-        <v>993</v>
+        <v>1000</v>
       </c>
       <c r="D201" t="s">
         <v>14</v>
       </c>
       <c r="G201" t="s">
-        <v>994</v>
+        <v>1001</v>
       </c>
       <c r="I201" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="J201" t="s">
-        <v>995</v>
+        <v>1002</v>
       </c>
       <c r="K201" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202" t="s">
-        <v>996</v>
+        <v>1003</v>
       </c>
       <c r="B202" t="s">
         <v>12</v>
       </c>
       <c r="C202" t="s">
-        <v>997</v>
+        <v>1004</v>
       </c>
       <c r="D202" t="s">
         <v>14</v>
       </c>
       <c r="G202" t="s">
-        <v>998</v>
+        <v>1005</v>
       </c>
       <c r="I202" t="s">
-        <v>999</v>
+        <v>1006</v>
       </c>
       <c r="J202" t="s">
-        <v>1000</v>
+        <v>1007</v>
       </c>
       <c r="K202" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203" t="s">
-        <v>1001</v>
+        <v>1008</v>
       </c>
       <c r="B203" t="s">
         <v>12</v>
       </c>
       <c r="C203" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="D203" t="s">
         <v>119</v>
       </c>
       <c r="G203" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="I203" t="s">
         <v>16</v>
       </c>
       <c r="J203" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="K203" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204" t="s">
-        <v>1005</v>
+        <v>1012</v>
       </c>
       <c r="B204" t="s">
         <v>12</v>
       </c>
       <c r="C204" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="D204" t="s">
         <v>88</v>
       </c>
       <c r="G204" t="s">
-        <v>1007</v>
+        <v>1014</v>
       </c>
       <c r="I204" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="J204" t="s">
-        <v>1008</v>
+        <v>1015</v>
       </c>
       <c r="K204" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B205" t="s">
         <v>163</v>
       </c>
       <c r="C205" t="s">
-        <v>1010</v>
+        <v>1017</v>
       </c>
       <c r="D205" t="s">
         <v>88</v>
       </c>
       <c r="E205" t="s">
-        <v>1011</v>
+        <v>1018</v>
       </c>
       <c r="G205" t="s">
-        <v>1012</v>
+        <v>1019</v>
       </c>
       <c r="I205" t="s">
-        <v>1013</v>
+        <v>1020</v>
       </c>
       <c r="J205" t="s">
-        <v>1014</v>
+        <v>1021</v>
       </c>
       <c r="K205" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206" t="s">
-        <v>1015</v>
+        <v>1022</v>
       </c>
       <c r="B206" t="s">
         <v>63</v>
       </c>
       <c r="C206" t="s">
-        <v>1016</v>
+        <v>1023</v>
       </c>
       <c r="D206" t="s">
         <v>119</v>
       </c>
       <c r="E206" t="s">
-        <v>1017</v>
+        <v>1024</v>
       </c>
       <c r="G206" t="s">
         <v>272</v>
       </c>
       <c r="I206" t="s">
-        <v>1018</v>
+        <v>1025</v>
       </c>
       <c r="J206" t="s">
         <v>274</v>
       </c>
       <c r="K206" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="207" spans="1:11">
       <c r="A207" t="s">
-        <v>1019</v>
+        <v>1026</v>
       </c>
       <c r="B207" t="s">
         <v>12</v>
       </c>
       <c r="C207" t="s">
-        <v>1020</v>
+        <v>1027</v>
       </c>
       <c r="D207" t="s">
         <v>146</v>
       </c>
       <c r="G207" t="s">
-        <v>1021</v>
+        <v>1028</v>
       </c>
       <c r="I207" t="s">
-        <v>943</v>
+        <v>948</v>
       </c>
       <c r="J207" t="s">
-        <v>1022</v>
+        <v>1029</v>
       </c>
       <c r="K207" t="s">
-        <v>1023</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208" t="s">
-        <v>1024</v>
+        <v>1031</v>
       </c>
       <c r="B208" t="s">
         <v>12</v>
       </c>
       <c r="C208" t="s">
-        <v>1020</v>
+        <v>1027</v>
       </c>
       <c r="D208" t="s">
         <v>146</v>
       </c>
       <c r="G208" t="s">
-        <v>1025</v>
+        <v>1032</v>
       </c>
       <c r="I208" t="s">
-        <v>943</v>
+        <v>948</v>
       </c>
       <c r="J208" t="s">
-        <v>1026</v>
+        <v>1033</v>
       </c>
       <c r="K208" t="s">
-        <v>1023</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209" t="s">
-        <v>1027</v>
+        <v>1034</v>
       </c>
       <c r="B209" t="s">
         <v>12</v>
       </c>
       <c r="C209" t="s">
-        <v>1028</v>
+        <v>1035</v>
       </c>
       <c r="D209" t="s">
         <v>14</v>
       </c>
       <c r="G209" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="I209" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="J209" t="s">
-        <v>1029</v>
+        <v>1036</v>
       </c>
       <c r="K209" t="s">
-        <v>991</v>
+        <v>998</v>
       </c>
     </row>
     <row r="210" spans="1:11">
       <c r="A210" t="s">
-        <v>1030</v>
+        <v>1037</v>
       </c>
       <c r="B210" t="s">
         <v>12</v>
       </c>
       <c r="C210" t="s">
-        <v>1031</v>
+        <v>1038</v>
       </c>
       <c r="D210" t="s">
         <v>88</v>
       </c>
       <c r="G210" t="s">
-        <v>1032</v>
+        <v>1039</v>
       </c>
       <c r="I210" t="s">
         <v>313</v>
       </c>
       <c r="J210" t="s">
-        <v>1033</v>
+        <v>1040</v>
       </c>
       <c r="K210" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
       <c r="B211" t="s">
         <v>12</v>
       </c>
       <c r="C211" t="s">
-        <v>1035</v>
+        <v>1042</v>
       </c>
       <c r="D211" t="s">
         <v>88</v>
       </c>
       <c r="G211" t="s">
-        <v>1036</v>
+        <v>1043</v>
       </c>
       <c r="I211" t="s">
         <v>60</v>
       </c>
       <c r="J211" t="s">
-        <v>1037</v>
+        <v>1044</v>
       </c>
       <c r="K211" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212" t="s">
-        <v>1038</v>
+        <v>1045</v>
       </c>
       <c r="B212" t="s">
         <v>12</v>
       </c>
       <c r="C212" t="s">
-        <v>1039</v>
+        <v>1046</v>
       </c>
       <c r="D212" t="s">
         <v>88</v>
       </c>
       <c r="F212" t="s">
-        <v>1040</v>
+        <v>1047</v>
       </c>
       <c r="G212" t="s">
-        <v>1041</v>
+        <v>1048</v>
       </c>
       <c r="I212" t="s">
         <v>60</v>
       </c>
       <c r="J212" t="s">
-        <v>1042</v>
+        <v>1049</v>
       </c>
       <c r="K212" t="s">
-        <v>1043</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213" t="s">
-        <v>1044</v>
+        <v>1051</v>
       </c>
       <c r="B213" t="s">
         <v>12</v>
       </c>
       <c r="C213" t="s">
-        <v>1045</v>
+        <v>1052</v>
       </c>
       <c r="D213" t="s">
         <v>146</v>
       </c>
       <c r="G213" t="s">
-        <v>1046</v>
+        <v>1053</v>
       </c>
       <c r="I213" t="s">
-        <v>1047</v>
+        <v>1054</v>
       </c>
       <c r="J213" t="s">
-        <v>1048</v>
+        <v>1055</v>
       </c>
       <c r="K213" t="s">
-        <v>716</v>
+        <v>269</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="B214" t="s">
         <v>12</v>
       </c>
       <c r="C214" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="D214" t="s">
         <v>146</v>
       </c>
       <c r="G214" t="s">
-        <v>1051</v>
+        <v>1058</v>
       </c>
       <c r="I214" t="s">
-        <v>943</v>
+        <v>948</v>
       </c>
       <c r="J214" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
       <c r="K214" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215" t="s">
-        <v>1053</v>
+        <v>1060</v>
       </c>
       <c r="B215" t="s">
         <v>12</v>
       </c>
       <c r="C215" t="s">
-        <v>1054</v>
+        <v>1061</v>
       </c>
       <c r="D215" t="s">
         <v>146</v>
       </c>
       <c r="E215" t="s">
-        <v>1055</v>
+        <v>1062</v>
       </c>
       <c r="G215" t="s">
-        <v>1056</v>
+        <v>1063</v>
       </c>
       <c r="I215" t="s">
-        <v>1057</v>
+        <v>1064</v>
       </c>
       <c r="J215" t="s">
-        <v>1058</v>
+        <v>1065</v>
       </c>
       <c r="K215" t="s">
-        <v>1059</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216" t="s">
-        <v>1060</v>
+        <v>1067</v>
       </c>
       <c r="B216" t="s">
         <v>12</v>
       </c>
       <c r="C216" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
       <c r="D216" t="s">
         <v>146</v>
       </c>
       <c r="G216" t="s">
-        <v>1062</v>
+        <v>1069</v>
       </c>
       <c r="I216" t="s">
-        <v>1063</v>
+        <v>1070</v>
       </c>
       <c r="J216" t="s">
-        <v>1064</v>
+        <v>1071</v>
       </c>
       <c r="K216" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217" t="s">
-        <v>1065</v>
+        <v>1072</v>
       </c>
       <c r="B217" t="s">
         <v>12</v>
       </c>
       <c r="C217" t="s">
-        <v>1066</v>
+        <v>1073</v>
       </c>
       <c r="D217" t="s">
         <v>146</v>
       </c>
       <c r="G217" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="I217" t="s">
-        <v>1067</v>
+        <v>1074</v>
       </c>
       <c r="J217" t="s">
-        <v>1068</v>
+        <v>1075</v>
       </c>
       <c r="K217" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218" t="s">
-        <v>1069</v>
+        <v>1076</v>
       </c>
       <c r="B218" t="s">
         <v>12</v>
       </c>
       <c r="C218" t="s">
-        <v>1070</v>
+        <v>1077</v>
       </c>
       <c r="D218" t="s">
         <v>146</v>
       </c>
       <c r="G218" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="I218" t="s">
-        <v>1071</v>
+        <v>1078</v>
       </c>
       <c r="J218" t="s">
-        <v>1072</v>
+        <v>1079</v>
       </c>
       <c r="K218" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219" t="s">
-        <v>1073</v>
+        <v>1080</v>
       </c>
       <c r="B219" t="s">
         <v>12</v>
       </c>
       <c r="C219" t="s">
-        <v>1074</v>
+        <v>1081</v>
       </c>
       <c r="D219" t="s">
         <v>88</v>
       </c>
       <c r="E219" t="s">
-        <v>1075</v>
+        <v>1082</v>
       </c>
       <c r="G219" t="s">
-        <v>1076</v>
+        <v>1083</v>
       </c>
       <c r="I219" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="J219" t="s">
-        <v>1077</v>
+        <v>1084</v>
       </c>
       <c r="K219" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220" t="s">
-        <v>1078</v>
+        <v>1085</v>
       </c>
       <c r="B220" t="s">
         <v>12</v>
       </c>
       <c r="C220" t="s">
-        <v>1079</v>
+        <v>1086</v>
       </c>
       <c r="D220" t="s">
         <v>14</v>
       </c>
       <c r="E220" t="s">
-        <v>1080</v>
+        <v>1087</v>
       </c>
       <c r="F220" t="s">
-        <v>1081</v>
+        <v>1088</v>
       </c>
       <c r="G220" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
       <c r="I220" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="K220" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221" t="s">
-        <v>1083</v>
+        <v>1090</v>
       </c>
       <c r="B221" t="s">
         <v>12</v>
       </c>
       <c r="C221" t="s">
-        <v>1084</v>
+        <v>1091</v>
       </c>
       <c r="D221" t="s">
         <v>146</v>
       </c>
       <c r="E221" t="s">
-        <v>1085</v>
+        <v>1092</v>
       </c>
       <c r="F221" t="s">
-        <v>1086</v>
+        <v>1093</v>
       </c>
       <c r="G221" t="s">
-        <v>1087</v>
+        <v>1094</v>
       </c>
       <c r="I221" t="s">
-        <v>1088</v>
+        <v>1095</v>
       </c>
       <c r="K221" t="s">
-        <v>1089</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222" t="s">
-        <v>1090</v>
+        <v>1097</v>
       </c>
       <c r="B222" t="s">
         <v>12</v>
       </c>
       <c r="C222" t="s">
-        <v>1091</v>
+        <v>1098</v>
       </c>
       <c r="D222" t="s">
         <v>124</v>
       </c>
       <c r="G222" t="s">
-        <v>1092</v>
+        <v>1099</v>
       </c>
       <c r="I222" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
       <c r="J222" t="s">
-        <v>1093</v>
+        <v>1100</v>
       </c>
       <c r="K222" t="s">
-        <v>1094</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223" t="s">
-        <v>1095</v>
+        <v>1102</v>
       </c>
       <c r="B223" t="s">
         <v>163</v>
       </c>
       <c r="C223" t="s">
-        <v>1096</v>
+        <v>1103</v>
       </c>
       <c r="D223" t="s">
         <v>88</v>
       </c>
       <c r="E223" t="s">
-        <v>1097</v>
+        <v>1104</v>
       </c>
       <c r="G223" t="s">
-        <v>1098</v>
+        <v>1105</v>
       </c>
       <c r="I223" t="s">
-        <v>1099</v>
+        <v>1106</v>
       </c>
       <c r="J223" t="s">
-        <v>1100</v>
+        <v>1107</v>
       </c>
       <c r="K223" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224" t="s">
-        <v>1101</v>
+        <v>1108</v>
       </c>
       <c r="B224" t="s">
         <v>163</v>
       </c>
       <c r="C224" t="s">
-        <v>1102</v>
+        <v>1109</v>
       </c>
       <c r="D224" t="s">
         <v>124</v>
       </c>
       <c r="G224" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="I224" t="s">
-        <v>1104</v>
+        <v>1111</v>
       </c>
       <c r="J224" t="s">
-        <v>1105</v>
+        <v>1112</v>
       </c>
       <c r="K224" t="s">
-        <v>1106</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225" t="s">
-        <v>1107</v>
+        <v>1114</v>
       </c>
       <c r="B225" t="s">
         <v>12</v>
       </c>
       <c r="C225" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D225" t="s">
         <v>88</v>
       </c>
       <c r="G225" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="I225" t="s">
-        <v>1108</v>
+        <v>1115</v>
       </c>
       <c r="J225" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="K225" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226" t="s">
-        <v>1109</v>
+        <v>1116</v>
       </c>
       <c r="B226" t="s">
         <v>12</v>
       </c>
       <c r="C226" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="D226" t="s">
         <v>124</v>
       </c>
       <c r="G226" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="I226" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="J226" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="K226" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="227" spans="1:11">
       <c r="A227" t="s">
-        <v>1110</v>
+        <v>1117</v>
       </c>
       <c r="B227" t="s">
         <v>12</v>
       </c>
       <c r="C227" t="s">
-        <v>1111</v>
+        <v>1118</v>
       </c>
       <c r="D227" t="s">
         <v>119</v>
       </c>
       <c r="G227" t="s">
-        <v>1112</v>
+        <v>1119</v>
       </c>
       <c r="I227" t="s">
-        <v>1113</v>
+        <v>1120</v>
       </c>
       <c r="J227" t="s">
-        <v>1114</v>
+        <v>1121</v>
       </c>
       <c r="K227" t="s">
-        <v>314</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228" t="s">
-        <v>1115</v>
+        <v>1123</v>
       </c>
       <c r="B228" t="s">
         <v>12</v>
       </c>
       <c r="C228" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="D228" t="s">
         <v>119</v>
       </c>
       <c r="G228" t="s">
-        <v>1116</v>
+        <v>1124</v>
       </c>
       <c r="I228" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="J228" t="s">
-        <v>1117</v>
+        <v>1125</v>
       </c>
       <c r="K228" t="s">
-        <v>52</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229" t="s">
-        <v>1118</v>
+        <v>1127</v>
       </c>
       <c r="B229" t="s">
         <v>12</v>
       </c>
       <c r="C229" t="s">
-        <v>1119</v>
+        <v>1128</v>
       </c>
       <c r="D229" t="s">
         <v>14</v>
       </c>
       <c r="G229" t="s">
-        <v>1120</v>
+        <v>1129</v>
       </c>
       <c r="I229" t="s">
-        <v>1121</v>
+        <v>1130</v>
       </c>
       <c r="J229" t="s">
-        <v>1122</v>
+        <v>1131</v>
       </c>
       <c r="K229" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230" t="s">
-        <v>1123</v>
+        <v>1132</v>
       </c>
       <c r="B230" t="s">
         <v>12</v>
       </c>
       <c r="C230" t="s">
-        <v>1124</v>
+        <v>1133</v>
       </c>
       <c r="D230" t="s">
         <v>119</v>
       </c>
       <c r="G230" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="I230" t="s">
         <v>318</v>
       </c>
       <c r="J230" t="s">
-        <v>1125</v>
+        <v>1134</v>
       </c>
       <c r="K230" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231" t="s">
-        <v>1126</v>
+        <v>1135</v>
       </c>
       <c r="B231" t="s">
         <v>12</v>
       </c>
       <c r="C231" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="D231" t="s">
         <v>124</v>
       </c>
       <c r="G231" t="s">
-        <v>1127</v>
+        <v>1136</v>
       </c>
       <c r="I231" t="s">
-        <v>1128</v>
+        <v>1137</v>
       </c>
       <c r="J231" t="s">
-        <v>1129</v>
+        <v>1138</v>
       </c>
       <c r="K231" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232" t="s">
-        <v>1130</v>
+        <v>1139</v>
       </c>
       <c r="B232" t="s">
         <v>12</v>
       </c>
       <c r="C232" t="s">
-        <v>1131</v>
+        <v>1140</v>
       </c>
       <c r="D232" t="s">
         <v>124</v>
       </c>
       <c r="G232" t="s">
-        <v>1132</v>
+        <v>1141</v>
       </c>
       <c r="I232" t="s">
-        <v>1133</v>
+        <v>1142</v>
       </c>
       <c r="J232" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="K232" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233" t="s">
-        <v>1134</v>
+        <v>1143</v>
       </c>
       <c r="B233" t="s">
         <v>12</v>
       </c>
       <c r="C233" t="s">
-        <v>1135</v>
+        <v>1144</v>
       </c>
       <c r="D233" t="s">
         <v>88</v>
       </c>
       <c r="G233" t="s">
-        <v>1136</v>
+        <v>1145</v>
       </c>
       <c r="I233" t="s">
-        <v>1137</v>
+        <v>1146</v>
       </c>
       <c r="J233" t="s">
-        <v>1138</v>
+        <v>1147</v>
       </c>
       <c r="K233" t="s">
-        <v>1139</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234" t="s">
-        <v>1140</v>
+        <v>1149</v>
       </c>
       <c r="B234" t="s">
         <v>12</v>
       </c>
       <c r="C234" t="s">
-        <v>1141</v>
+        <v>1150</v>
       </c>
       <c r="D234" t="s">
         <v>88</v>
       </c>
       <c r="F234" t="s">
-        <v>1142</v>
+        <v>1151</v>
       </c>
       <c r="G234" t="s">
-        <v>1143</v>
+        <v>1152</v>
       </c>
       <c r="I234" t="s">
         <v>60</v>
       </c>
       <c r="K234" t="s">
-        <v>1144</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="235" spans="1:11">
       <c r="A235" t="s">
-        <v>1145</v>
+        <v>1154</v>
       </c>
       <c r="B235" t="s">
         <v>12</v>
       </c>
       <c r="C235" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="D235" t="s">
         <v>14</v>
       </c>
       <c r="G235" t="s">
-        <v>1146</v>
+        <v>1155</v>
       </c>
       <c r="I235" t="s">
-        <v>1147</v>
+        <v>1156</v>
       </c>
       <c r="J235" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="K235" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="B236" t="s">
         <v>12</v>
       </c>
       <c r="C236" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="D236" t="s">
         <v>88</v>
       </c>
       <c r="G236" t="s">
-        <v>1150</v>
+        <v>1159</v>
       </c>
       <c r="I236" t="s">
         <v>60</v>
       </c>
       <c r="J236" t="s">
-        <v>1151</v>
+        <v>1160</v>
       </c>
       <c r="K236" t="s">
-        <v>1152</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237" t="s">
-        <v>1153</v>
+        <v>1162</v>
       </c>
       <c r="B237" t="s">
         <v>12</v>
       </c>
       <c r="C237" t="s">
-        <v>1154</v>
+        <v>1163</v>
       </c>
       <c r="D237" t="s">
         <v>146</v>
       </c>
       <c r="G237" t="s">
-        <v>1155</v>
+        <v>1164</v>
       </c>
       <c r="I237" t="s">
-        <v>1156</v>
+        <v>1165</v>
       </c>
       <c r="J237" t="s">
-        <v>1157</v>
+        <v>1166</v>
       </c>
       <c r="K237" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238" t="s">
-        <v>1158</v>
+        <v>1167</v>
       </c>
       <c r="B238" t="s">
         <v>12</v>
       </c>
       <c r="C238" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D238" t="s">
         <v>88</v>
       </c>
       <c r="G238" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="I238" t="s">
-        <v>1159</v>
+        <v>1168</v>
       </c>
       <c r="J238" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="K238" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239" t="s">
-        <v>1160</v>
+        <v>1169</v>
       </c>
       <c r="B239" t="s">
         <v>12</v>
       </c>
       <c r="C239" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="D239" t="s">
         <v>88</v>
       </c>
       <c r="G239" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="I239" t="s">
-        <v>1161</v>
+        <v>1170</v>
       </c>
       <c r="J239" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="K239" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240" t="s">
-        <v>1162</v>
+        <v>1171</v>
       </c>
       <c r="B240" t="s">
         <v>63</v>
       </c>
       <c r="C240" t="s">
-        <v>1163</v>
+        <v>1172</v>
       </c>
       <c r="D240" t="s">
         <v>119</v>
       </c>
       <c r="G240" t="s">
-        <v>1164</v>
+        <v>1173</v>
       </c>
       <c r="I240" t="s">
-        <v>1018</v>
+        <v>1025</v>
       </c>
       <c r="K240" t="s">
-        <v>1165</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241" t="s">
-        <v>1166</v>
+        <v>1175</v>
       </c>
       <c r="B241" t="s">
         <v>12</v>
       </c>
       <c r="C241" t="s">
-        <v>1167</v>
+        <v>1176</v>
       </c>
       <c r="D241" t="s">
         <v>14</v>
       </c>
       <c r="G241" t="s">
-        <v>1168</v>
+        <v>1177</v>
       </c>
       <c r="I241" t="s">
-        <v>1169</v>
+        <v>1178</v>
       </c>
       <c r="J241" t="s">
-        <v>1170</v>
+        <v>1179</v>
       </c>
       <c r="K241" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242" t="s">
-        <v>1171</v>
+        <v>1180</v>
       </c>
       <c r="B242" t="s">
         <v>12</v>
       </c>
       <c r="C242" t="s">
-        <v>1172</v>
+        <v>1181</v>
       </c>
       <c r="D242" t="s">
         <v>88</v>
       </c>
       <c r="G242" t="s">
-        <v>1173</v>
+        <v>1182</v>
       </c>
       <c r="I242" t="s">
         <v>95</v>
       </c>
       <c r="K242" t="s">
-        <v>149</v>
+        <v>377</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243" t="s">
-        <v>1174</v>
+        <v>1183</v>
       </c>
       <c r="B243" t="s">
         <v>12</v>
       </c>
       <c r="C243" t="s">
-        <v>1175</v>
+        <v>1184</v>
       </c>
       <c r="D243" t="s">
         <v>88</v>
       </c>
       <c r="G243" t="s">
-        <v>1176</v>
+        <v>1185</v>
       </c>
       <c r="I243" t="s">
         <v>60</v>
       </c>
       <c r="K243" t="s">
-        <v>1177</v>
+        <v>314</v>
       </c>
     </row>
     <row r="244" spans="1:11">
       <c r="A244" t="s">
-        <v>1178</v>
+        <v>1186</v>
       </c>
       <c r="B244" t="s">
         <v>63</v>
       </c>
       <c r="C244" t="s">
-        <v>1179</v>
+        <v>1187</v>
       </c>
       <c r="D244" t="s">
         <v>14</v>
       </c>
       <c r="G244" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="I244" t="s">
-        <v>1180</v>
+        <v>1188</v>
       </c>
       <c r="J244" t="s">
-        <v>1181</v>
+        <v>1189</v>
       </c>
       <c r="K244" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="245" spans="1:11">
       <c r="A245" t="s">
-        <v>1182</v>
+        <v>1190</v>
       </c>
       <c r="B245" t="s">
         <v>63</v>
       </c>
       <c r="C245" t="s">
-        <v>1183</v>
+        <v>1191</v>
       </c>
       <c r="D245" t="s">
         <v>14</v>
       </c>
       <c r="G245" t="s">
-        <v>1184</v>
+        <v>1192</v>
       </c>
       <c r="I245" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="K245" t="s">
-        <v>1185</v>
+        <v>204</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246" t="s">
-        <v>1186</v>
+        <v>1193</v>
       </c>
       <c r="B246" t="s">
         <v>12</v>
       </c>
       <c r="C246" t="s">
-        <v>1187</v>
+        <v>1194</v>
       </c>
       <c r="D246" t="s">
         <v>14</v>
       </c>
       <c r="F246" t="s">
-        <v>1188</v>
+        <v>1195</v>
       </c>
       <c r="G246" t="s">
-        <v>1189</v>
+        <v>1196</v>
       </c>
       <c r="I246" t="s">
-        <v>1190</v>
+        <v>1197</v>
       </c>
       <c r="K246" t="s">
-        <v>1191</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247" t="s">
-        <v>1192</v>
+        <v>1199</v>
       </c>
       <c r="B247" t="s">
         <v>163</v>
       </c>
       <c r="C247" t="s">
-        <v>1193</v>
+        <v>1200</v>
       </c>
       <c r="D247" t="s">
         <v>88</v>
       </c>
       <c r="G247" t="s">
-        <v>1194</v>
+        <v>1201</v>
       </c>
       <c r="I247" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="J247" t="s">
-        <v>1195</v>
+        <v>1202</v>
       </c>
       <c r="K247" t="s">
-        <v>1196</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248" t="s">
-        <v>1197</v>
+        <v>1204</v>
       </c>
       <c r="B248" t="s">
         <v>12</v>
       </c>
       <c r="C248" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D248" t="s">
         <v>88</v>
       </c>
       <c r="G248" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="I248" t="s">
-        <v>1198</v>
+        <v>1205</v>
       </c>
       <c r="J248" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="K248" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249" t="s">
-        <v>1199</v>
+        <v>1206</v>
       </c>
       <c r="B249" t="s">
         <v>12</v>
       </c>
       <c r="C249" t="s">
-        <v>1200</v>
+        <v>1207</v>
       </c>
       <c r="D249" t="s">
         <v>119</v>
       </c>
       <c r="E249" t="s">
-        <v>1201</v>
+        <v>1208</v>
       </c>
       <c r="G249" t="s">
-        <v>1202</v>
+        <v>1209</v>
       </c>
       <c r="I249" t="s">
-        <v>1203</v>
+        <v>1210</v>
       </c>
       <c r="J249" t="s">
-        <v>1204</v>
+        <v>1211</v>
       </c>
       <c r="K249" t="s">
-        <v>71</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250" t="s">
-        <v>1205</v>
+        <v>1213</v>
       </c>
       <c r="B250" t="s">
         <v>12</v>
       </c>
       <c r="C250" t="s">
-        <v>1206</v>
+        <v>1214</v>
       </c>
       <c r="D250" t="s">
         <v>119</v>
       </c>
       <c r="G250" t="s">
-        <v>1207</v>
+        <v>1215</v>
       </c>
       <c r="I250" t="s">
-        <v>1208</v>
+        <v>1216</v>
       </c>
       <c r="J250" t="s">
-        <v>1209</v>
+        <v>1217</v>
       </c>
       <c r="K250" t="s">
-        <v>1210</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251" t="s">
-        <v>1211</v>
+        <v>1219</v>
       </c>
       <c r="B251" t="s">
         <v>163</v>
       </c>
       <c r="C251" t="s">
-        <v>1212</v>
+        <v>1220</v>
       </c>
       <c r="D251" t="s">
         <v>88</v>
       </c>
       <c r="G251" t="s">
-        <v>1213</v>
+        <v>1221</v>
       </c>
       <c r="I251" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="J251" t="s">
-        <v>1214</v>
+        <v>1222</v>
       </c>
       <c r="K251" t="s">
-        <v>161</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252" t="s">
-        <v>1215</v>
+        <v>1224</v>
       </c>
       <c r="B252" t="s">
         <v>12</v>
       </c>
       <c r="C252" t="s">
-        <v>1216</v>
+        <v>1225</v>
       </c>
       <c r="D252" t="s">
         <v>124</v>
       </c>
       <c r="G252" t="s">
         <v>153</v>
       </c>
       <c r="I252" t="s">
-        <v>1104</v>
+        <v>1111</v>
       </c>
       <c r="J252" t="s">
-        <v>1217</v>
+        <v>1226</v>
       </c>
       <c r="K252" t="s">
-        <v>1218</v>
+        <v>765</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253" t="s">
-        <v>1219</v>
+        <v>1227</v>
       </c>
       <c r="B253" t="s">
         <v>12</v>
       </c>
       <c r="C253" t="s">
-        <v>1220</v>
+        <v>1228</v>
       </c>
       <c r="D253" t="s">
         <v>88</v>
       </c>
       <c r="G253" t="s">
-        <v>1221</v>
+        <v>1229</v>
       </c>
       <c r="I253" t="s">
-        <v>1222</v>
+        <v>1230</v>
       </c>
       <c r="K253" t="s">
-        <v>1223</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254" t="s">
-        <v>1224</v>
+        <v>1232</v>
       </c>
       <c r="B254" t="s">
         <v>163</v>
       </c>
       <c r="C254" t="s">
-        <v>1225</v>
+        <v>1233</v>
       </c>
       <c r="D254" t="s">
         <v>88</v>
       </c>
       <c r="G254" t="s">
-        <v>1226</v>
+        <v>1234</v>
       </c>
       <c r="I254" t="s">
-        <v>1227</v>
+        <v>1235</v>
       </c>
       <c r="K254" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255" t="s">
-        <v>1228</v>
+        <v>1236</v>
       </c>
       <c r="B255" t="s">
         <v>12</v>
       </c>
       <c r="C255" t="s">
-        <v>1229</v>
+        <v>1237</v>
       </c>
       <c r="D255" t="s">
         <v>124</v>
       </c>
       <c r="G255" t="s">
-        <v>1230</v>
+        <v>1238</v>
       </c>
       <c r="I255" t="s">
-        <v>1231</v>
+        <v>1239</v>
       </c>
       <c r="J255" t="s">
-        <v>1232</v>
+        <v>1240</v>
       </c>
       <c r="K255" t="s">
-        <v>1233</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256" t="s">
-        <v>1234</v>
+        <v>1242</v>
       </c>
       <c r="B256" t="s">
         <v>12</v>
       </c>
       <c r="C256" t="s">
-        <v>1235</v>
+        <v>1243</v>
       </c>
       <c r="D256" t="s">
         <v>124</v>
       </c>
       <c r="G256" t="s">
-        <v>1236</v>
+        <v>1244</v>
       </c>
       <c r="I256" t="s">
-        <v>1237</v>
+        <v>1245</v>
       </c>
       <c r="J256" t="s">
-        <v>1238</v>
+        <v>1246</v>
       </c>
       <c r="K256" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="257" spans="1:11">
       <c r="A257" t="s">
-        <v>1239</v>
+        <v>1247</v>
       </c>
       <c r="B257" t="s">
         <v>163</v>
       </c>
       <c r="C257" t="s">
-        <v>1240</v>
+        <v>1248</v>
       </c>
       <c r="D257" t="s">
         <v>146</v>
       </c>
       <c r="G257" t="s">
-        <v>1241</v>
+        <v>1249</v>
       </c>
       <c r="I257" t="s">
-        <v>1242</v>
+        <v>1250</v>
       </c>
       <c r="J257" t="s">
-        <v>1243</v>
+        <v>1251</v>
       </c>
       <c r="K257" t="s">
-        <v>1244</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="258" spans="1:11">
       <c r="A258" t="s">
-        <v>1245</v>
+        <v>1253</v>
       </c>
       <c r="B258" t="s">
         <v>163</v>
       </c>
       <c r="C258" t="s">
-        <v>1246</v>
+        <v>1254</v>
       </c>
       <c r="D258" t="s">
         <v>146</v>
       </c>
       <c r="G258" t="s">
-        <v>1247</v>
+        <v>1255</v>
       </c>
       <c r="I258" t="s">
-        <v>1248</v>
+        <v>1256</v>
       </c>
       <c r="J258" t="s">
-        <v>1249</v>
+        <v>1257</v>
       </c>
       <c r="K258" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259" t="s">
-        <v>1250</v>
+        <v>1258</v>
       </c>
       <c r="B259" t="s">
         <v>12</v>
       </c>
       <c r="C259" t="s">
-        <v>1251</v>
+        <v>1259</v>
       </c>
       <c r="D259" t="s">
         <v>124</v>
       </c>
       <c r="E259" t="s">
-        <v>1252</v>
+        <v>1260</v>
       </c>
       <c r="G259" t="s">
-        <v>1253</v>
+        <v>1261</v>
       </c>
       <c r="I259" t="s">
-        <v>1254</v>
+        <v>1262</v>
       </c>
       <c r="J259" t="s">
-        <v>1255</v>
+        <v>1263</v>
       </c>
       <c r="K259" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260" t="s">
-        <v>1256</v>
+        <v>1264</v>
       </c>
       <c r="B260" t="s">
         <v>12</v>
       </c>
       <c r="C260" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="D260" t="s">
         <v>124</v>
       </c>
       <c r="G260" t="s">
         <v>251</v>
       </c>
       <c r="I260" t="s">
         <v>131</v>
       </c>
       <c r="K260" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261" t="s">
-        <v>1257</v>
+        <v>1265</v>
       </c>
       <c r="B261" t="s">
         <v>12</v>
       </c>
       <c r="C261" t="s">
-        <v>1258</v>
+        <v>1266</v>
       </c>
       <c r="D261" t="s">
         <v>88</v>
       </c>
       <c r="G261" t="s">
-        <v>1259</v>
+        <v>1267</v>
       </c>
       <c r="I261" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="J261" t="s">
-        <v>1260</v>
+        <v>1268</v>
       </c>
       <c r="K261" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262" t="s">
-        <v>1261</v>
+        <v>1269</v>
       </c>
       <c r="B262" t="s">
         <v>12</v>
       </c>
       <c r="C262" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="D262" t="s">
         <v>88</v>
       </c>
       <c r="G262" t="s">
-        <v>1262</v>
+        <v>1270</v>
       </c>
       <c r="I262" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="J262" t="s">
-        <v>1263</v>
+        <v>1271</v>
       </c>
       <c r="K262" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263" t="s">
-        <v>1264</v>
+        <v>1272</v>
       </c>
       <c r="B263" t="s">
         <v>12</v>
       </c>
       <c r="C263" t="s">
-        <v>1265</v>
+        <v>1273</v>
       </c>
       <c r="D263" t="s">
         <v>88</v>
       </c>
       <c r="G263" t="s">
-        <v>1262</v>
+        <v>1270</v>
       </c>
       <c r="I263" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="J263" t="s">
-        <v>1266</v>
+        <v>1274</v>
       </c>
       <c r="K263" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264" t="s">
-        <v>1267</v>
+        <v>1275</v>
       </c>
       <c r="B264" t="s">
         <v>12</v>
       </c>
       <c r="C264" t="s">
-        <v>1268</v>
+        <v>1276</v>
       </c>
       <c r="D264" t="s">
         <v>88</v>
       </c>
       <c r="G264" t="s">
-        <v>1262</v>
+        <v>1270</v>
       </c>
       <c r="I264" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="K264" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265" t="s">
-        <v>1269</v>
+        <v>1277</v>
       </c>
       <c r="B265" t="s">
         <v>163</v>
       </c>
       <c r="C265" t="s">
-        <v>1270</v>
+        <v>1278</v>
       </c>
       <c r="D265" t="s">
         <v>88</v>
       </c>
       <c r="G265" t="s">
-        <v>1271</v>
+        <v>1279</v>
       </c>
       <c r="I265" t="s">
-        <v>1272</v>
+        <v>1280</v>
       </c>
       <c r="J265" t="s">
-        <v>1273</v>
+        <v>1281</v>
       </c>
       <c r="K265" t="s">
-        <v>1274</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266" t="s">
-        <v>1275</v>
+        <v>1282</v>
       </c>
       <c r="B266" t="s">
         <v>163</v>
       </c>
       <c r="C266" t="s">
-        <v>1276</v>
+        <v>1283</v>
       </c>
       <c r="D266" t="s">
         <v>88</v>
       </c>
       <c r="G266" t="s">
-        <v>1277</v>
+        <v>1284</v>
       </c>
       <c r="I266" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="J266" t="s">
-        <v>1278</v>
+        <v>1285</v>
       </c>
       <c r="K266" t="s">
-        <v>1089</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267" t="s">
-        <v>1279</v>
+        <v>1286</v>
       </c>
       <c r="B267" t="s">
         <v>163</v>
       </c>
       <c r="C267" t="s">
-        <v>1280</v>
+        <v>1287</v>
       </c>
       <c r="D267" t="s">
         <v>88</v>
       </c>
       <c r="F267" t="s">
-        <v>1281</v>
+        <v>1288</v>
       </c>
       <c r="G267" t="s">
-        <v>1282</v>
+        <v>1289</v>
       </c>
       <c r="I267" t="s">
-        <v>1283</v>
+        <v>1290</v>
       </c>
       <c r="J267" t="s">
-        <v>1284</v>
+        <v>1291</v>
       </c>
       <c r="K267" t="s">
-        <v>1285</v>
+        <v>759</v>
       </c>
     </row>
     <row r="268" spans="1:11">
       <c r="A268" t="s">
-        <v>1286</v>
+        <v>1292</v>
       </c>
       <c r="B268" t="s">
         <v>12</v>
       </c>
       <c r="C268" t="s">
-        <v>1287</v>
+        <v>1293</v>
       </c>
       <c r="D268" t="s">
         <v>146</v>
       </c>
       <c r="G268" t="s">
-        <v>1288</v>
+        <v>1294</v>
       </c>
       <c r="I268" t="s">
-        <v>1289</v>
+        <v>1295</v>
       </c>
       <c r="J268" t="s">
-        <v>1290</v>
+        <v>1296</v>
       </c>
       <c r="K268" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269" t="s">
-        <v>1291</v>
+        <v>1297</v>
       </c>
       <c r="B269" t="s">
         <v>63</v>
       </c>
       <c r="C269" t="s">
-        <v>1292</v>
+        <v>1298</v>
       </c>
       <c r="D269" t="s">
         <v>14</v>
       </c>
       <c r="E269" t="s">
-        <v>1293</v>
+        <v>1299</v>
       </c>
       <c r="G269" t="s">
-        <v>1294</v>
+        <v>1300</v>
       </c>
       <c r="I269" t="s">
-        <v>1295</v>
+        <v>1301</v>
       </c>
       <c r="J269" t="s">
-        <v>1296</v>
+        <v>1302</v>
       </c>
       <c r="K269" t="s">
-        <v>1297</v>
+        <v>944</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270" t="s">
-        <v>1298</v>
+        <v>1303</v>
       </c>
       <c r="B270" t="s">
         <v>12</v>
       </c>
       <c r="C270" t="s">
-        <v>1299</v>
+        <v>1304</v>
       </c>
       <c r="D270" t="s">
         <v>124</v>
       </c>
       <c r="G270" t="s">
-        <v>1300</v>
+        <v>1305</v>
       </c>
       <c r="I270" t="s">
-        <v>1301</v>
+        <v>1306</v>
       </c>
       <c r="J270" t="s">
-        <v>1302</v>
+        <v>1307</v>
       </c>
       <c r="K270" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="271" spans="1:11">
       <c r="A271" t="s">
-        <v>1303</v>
+        <v>1308</v>
       </c>
       <c r="B271" t="s">
         <v>12</v>
       </c>
       <c r="C271" t="s">
-        <v>1304</v>
+        <v>1309</v>
       </c>
       <c r="D271" t="s">
         <v>124</v>
       </c>
       <c r="G271" t="s">
-        <v>1305</v>
+        <v>1310</v>
       </c>
       <c r="I271" t="s">
-        <v>1306</v>
+        <v>1311</v>
       </c>
       <c r="J271" t="s">
-        <v>1307</v>
+        <v>1312</v>
       </c>
       <c r="K271" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="272" spans="1:11">
       <c r="A272" t="s">
-        <v>1308</v>
+        <v>1313</v>
       </c>
       <c r="B272" t="s">
         <v>163</v>
       </c>
       <c r="C272" t="s">
-        <v>1309</v>
+        <v>1314</v>
       </c>
       <c r="D272" t="s">
         <v>124</v>
       </c>
       <c r="E272" t="s">
-        <v>1310</v>
+        <v>1315</v>
       </c>
       <c r="F272" t="s">
-        <v>1311</v>
+        <v>1316</v>
       </c>
       <c r="G272" t="s">
-        <v>1312</v>
+        <v>1317</v>
       </c>
       <c r="I272" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="J272" t="s">
-        <v>1314</v>
+        <v>1319</v>
       </c>
       <c r="K272" t="s">
-        <v>1315</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="273" spans="1:11">
       <c r="A273" t="s">
-        <v>1316</v>
+        <v>1321</v>
       </c>
       <c r="B273" t="s">
         <v>163</v>
       </c>
       <c r="C273" t="s">
-        <v>1317</v>
+        <v>1322</v>
       </c>
       <c r="D273" t="s">
         <v>88</v>
       </c>
       <c r="F273" t="s">
-        <v>1318</v>
+        <v>1323</v>
       </c>
       <c r="G273" t="s">
-        <v>1319</v>
+        <v>1324</v>
       </c>
       <c r="I273" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="J273" t="s">
-        <v>1320</v>
+        <v>1325</v>
       </c>
       <c r="K273" t="s">
-        <v>1321</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="274" spans="1:11">
       <c r="A274" t="s">
-        <v>1322</v>
+        <v>1327</v>
       </c>
       <c r="B274" t="s">
         <v>12</v>
       </c>
       <c r="C274" t="s">
-        <v>1323</v>
+        <v>1328</v>
       </c>
       <c r="D274" t="s">
         <v>88</v>
       </c>
       <c r="G274" t="s">
-        <v>1324</v>
+        <v>1329</v>
       </c>
       <c r="I274" t="s">
         <v>22</v>
       </c>
       <c r="K274" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="275" spans="1:11">
       <c r="A275" t="s">
-        <v>1325</v>
+        <v>1330</v>
       </c>
       <c r="B275" t="s">
         <v>63</v>
       </c>
       <c r="C275" t="s">
-        <v>1326</v>
+        <v>1331</v>
       </c>
       <c r="D275" t="s">
         <v>88</v>
       </c>
       <c r="E275" t="s">
-        <v>1327</v>
+        <v>1332</v>
       </c>
       <c r="F275" t="s">
-        <v>1328</v>
+        <v>1333</v>
       </c>
       <c r="G275" t="s">
-        <v>1329</v>
+        <v>1334</v>
       </c>
       <c r="I275" t="s">
         <v>313</v>
       </c>
       <c r="J275" t="s">
-        <v>1330</v>
+        <v>1335</v>
       </c>
       <c r="K275" t="s">
-        <v>1331</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276" t="s">
-        <v>1332</v>
+        <v>1337</v>
       </c>
       <c r="B276" t="s">
         <v>163</v>
       </c>
       <c r="C276" t="s">
-        <v>1333</v>
+        <v>1338</v>
       </c>
       <c r="D276" t="s">
         <v>119</v>
       </c>
       <c r="E276" t="s">
-        <v>1334</v>
+        <v>1339</v>
       </c>
       <c r="G276" t="s">
-        <v>1335</v>
+        <v>1340</v>
       </c>
       <c r="I276" t="s">
-        <v>1336</v>
+        <v>1341</v>
       </c>
       <c r="K276" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277" t="s">
-        <v>1337</v>
+        <v>1342</v>
       </c>
       <c r="B277" t="s">
         <v>12</v>
       </c>
       <c r="C277" t="s">
-        <v>1338</v>
+        <v>1343</v>
       </c>
       <c r="D277" t="s">
         <v>124</v>
       </c>
       <c r="G277" t="s">
-        <v>1339</v>
+        <v>1344</v>
       </c>
       <c r="I277" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
       <c r="K277" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="278" spans="1:11">
       <c r="A278" t="s">
-        <v>1340</v>
+        <v>1345</v>
       </c>
       <c r="B278" t="s">
         <v>12</v>
       </c>
       <c r="C278" t="s">
-        <v>1341</v>
+        <v>1346</v>
       </c>
       <c r="D278" t="s">
         <v>124</v>
       </c>
       <c r="G278" t="s">
-        <v>1342</v>
+        <v>1347</v>
       </c>
       <c r="I278" t="s">
-        <v>1343</v>
+        <v>1348</v>
       </c>
       <c r="K278" t="s">
-        <v>1344</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279" t="s">
-        <v>1345</v>
+        <v>1350</v>
       </c>
       <c r="B279" t="s">
         <v>12</v>
       </c>
       <c r="C279" t="s">
-        <v>1346</v>
+        <v>1351</v>
       </c>
       <c r="D279" t="s">
         <v>88</v>
       </c>
       <c r="G279" t="s">
-        <v>1347</v>
+        <v>1352</v>
       </c>
       <c r="I279" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="K279" t="s">
-        <v>1348</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280" t="s">
-        <v>1349</v>
+        <v>1354</v>
       </c>
       <c r="B280" t="s">
         <v>12</v>
       </c>
       <c r="C280" t="s">
-        <v>1350</v>
+        <v>1355</v>
       </c>
       <c r="D280" t="s">
         <v>88</v>
       </c>
       <c r="G280" t="s">
-        <v>1351</v>
+        <v>1356</v>
       </c>
       <c r="I280" t="s">
-        <v>1352</v>
+        <v>1357</v>
       </c>
       <c r="K280" t="s">
-        <v>1353</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281" t="s">
-        <v>1354</v>
+        <v>1359</v>
       </c>
       <c r="B281" t="s">
         <v>12</v>
       </c>
       <c r="C281" t="s">
-        <v>1355</v>
+        <v>1360</v>
       </c>
       <c r="D281" t="s">
         <v>14</v>
       </c>
       <c r="E281" t="s">
-        <v>1356</v>
+        <v>1361</v>
       </c>
       <c r="G281" t="s">
-        <v>1357</v>
+        <v>1362</v>
       </c>
       <c r="I281" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="J281" t="s">
-        <v>1358</v>
+        <v>1363</v>
       </c>
       <c r="K281" t="s">
-        <v>1359</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="282" spans="1:11">
       <c r="A282" t="s">
-        <v>1360</v>
+        <v>1365</v>
       </c>
       <c r="B282" t="s">
         <v>163</v>
       </c>
       <c r="C282" t="s">
-        <v>1361</v>
+        <v>1366</v>
       </c>
       <c r="D282" t="s">
         <v>124</v>
       </c>
       <c r="G282" t="s">
-        <v>1362</v>
+        <v>1367</v>
       </c>
       <c r="I282" t="s">
-        <v>1363</v>
+        <v>1368</v>
       </c>
       <c r="J282" t="s">
-        <v>1364</v>
+        <v>1369</v>
       </c>
       <c r="K282" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="283" spans="1:11">
       <c r="A283" t="s">
-        <v>1365</v>
+        <v>1370</v>
       </c>
       <c r="B283" t="s">
         <v>12</v>
       </c>
       <c r="D283" t="s">
         <v>124</v>
       </c>
       <c r="G283" t="s">
-        <v>1366</v>
+        <v>1371</v>
       </c>
       <c r="J283" t="s">
-        <v>1367</v>
+        <v>1372</v>
       </c>
       <c r="K283" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284" t="s">
-        <v>1368</v>
+        <v>1373</v>
       </c>
       <c r="B284" t="s">
         <v>12</v>
       </c>
       <c r="C284" t="s">
-        <v>1369</v>
+        <v>1374</v>
       </c>
       <c r="D284" t="s">
         <v>88</v>
       </c>
       <c r="G284" t="s">
-        <v>1370</v>
+        <v>1375</v>
       </c>
       <c r="I284" t="s">
-        <v>1371</v>
+        <v>1376</v>
       </c>
       <c r="J284" t="s">
-        <v>1372</v>
+        <v>1377</v>
       </c>
       <c r="K284" t="s">
-        <v>155</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="285" spans="1:11">
       <c r="A285" t="s">
-        <v>1373</v>
+        <v>1379</v>
       </c>
       <c r="B285" t="s">
         <v>12</v>
       </c>
       <c r="C285" t="s">
-        <v>1374</v>
+        <v>1380</v>
       </c>
       <c r="D285" t="s">
         <v>124</v>
       </c>
       <c r="G285" t="s">
-        <v>1375</v>
+        <v>1381</v>
       </c>
       <c r="I285" t="s">
-        <v>1376</v>
+        <v>1382</v>
       </c>
       <c r="J285" t="s">
-        <v>1377</v>
+        <v>1383</v>
       </c>
       <c r="K285" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="286" spans="1:11">
       <c r="A286" t="s">
-        <v>1378</v>
+        <v>1384</v>
       </c>
       <c r="B286" t="s">
         <v>12</v>
       </c>
       <c r="C286" t="s">
-        <v>1379</v>
+        <v>1385</v>
       </c>
       <c r="D286" t="s">
         <v>124</v>
       </c>
       <c r="G286" t="s">
-        <v>1380</v>
+        <v>1386</v>
       </c>
       <c r="I286" t="s">
-        <v>1381</v>
+        <v>1387</v>
       </c>
       <c r="J286" t="s">
-        <v>1382</v>
+        <v>1388</v>
       </c>
       <c r="K286" t="s">
-        <v>788</v>
+        <v>48</v>
       </c>
     </row>
     <row r="287" spans="1:11">
       <c r="A287" t="s">
-        <v>1383</v>
+        <v>1389</v>
       </c>
       <c r="B287" t="s">
         <v>12</v>
       </c>
       <c r="C287" t="s">
-        <v>1384</v>
+        <v>1390</v>
       </c>
       <c r="D287" t="s">
         <v>124</v>
       </c>
       <c r="G287" t="s">
-        <v>1385</v>
+        <v>1391</v>
       </c>
       <c r="I287" t="s">
-        <v>1386</v>
+        <v>1392</v>
       </c>
       <c r="J287" t="s">
-        <v>1387</v>
+        <v>1393</v>
       </c>
       <c r="K287" t="s">
-        <v>52</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288" t="s">
-        <v>1388</v>
+        <v>1395</v>
       </c>
       <c r="B288" t="s">
         <v>12</v>
       </c>
       <c r="C288" t="s">
-        <v>1389</v>
+        <v>1396</v>
       </c>
       <c r="D288" t="s">
         <v>124</v>
       </c>
       <c r="G288" t="s">
-        <v>1390</v>
+        <v>1397</v>
       </c>
       <c r="I288" t="s">
-        <v>1391</v>
+        <v>1398</v>
       </c>
       <c r="J288" t="s">
-        <v>1392</v>
+        <v>1399</v>
       </c>
       <c r="K288" t="s">
-        <v>1393</v>
+        <v>314</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289" t="s">
-        <v>1394</v>
+        <v>1400</v>
       </c>
       <c r="B289" t="s">
         <v>12</v>
       </c>
       <c r="C289" t="s">
-        <v>1395</v>
+        <v>1401</v>
       </c>
       <c r="D289" t="s">
         <v>146</v>
       </c>
       <c r="G289" t="s">
-        <v>1396</v>
+        <v>1402</v>
       </c>
       <c r="I289" t="s">
         <v>27</v>
       </c>
       <c r="J289" t="s">
-        <v>1397</v>
+        <v>1403</v>
       </c>
       <c r="K289" t="s">
-        <v>1398</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290" t="s">
-        <v>1399</v>
+        <v>1405</v>
       </c>
       <c r="B290" t="s">
         <v>12</v>
       </c>
       <c r="C290" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="D290" t="s">
         <v>146</v>
       </c>
       <c r="E290" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="G290" t="s">
-        <v>1402</v>
+        <v>1408</v>
       </c>
       <c r="I290" t="s">
-        <v>1403</v>
+        <v>1409</v>
       </c>
       <c r="J290" t="s">
-        <v>1404</v>
+        <v>1410</v>
       </c>
       <c r="K290" t="s">
-        <v>1405</v>
+        <v>314</v>
       </c>
     </row>
     <row r="291" spans="1:11">
       <c r="A291" t="s">
-        <v>1406</v>
+        <v>1411</v>
       </c>
       <c r="B291" t="s">
         <v>12</v>
       </c>
       <c r="C291" t="s">
-        <v>1407</v>
+        <v>1412</v>
       </c>
       <c r="D291" t="s">
         <v>88</v>
       </c>
       <c r="G291" t="s">
-        <v>1408</v>
+        <v>1413</v>
       </c>
       <c r="I291" t="s">
-        <v>1409</v>
+        <v>1414</v>
       </c>
       <c r="J291" t="s">
-        <v>1410</v>
+        <v>1415</v>
       </c>
       <c r="K291" t="s">
-        <v>1411</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292" t="s">
-        <v>1412</v>
+        <v>1417</v>
       </c>
       <c r="B292" t="s">
         <v>12</v>
       </c>
       <c r="C292" t="s">
-        <v>1413</v>
+        <v>1418</v>
       </c>
       <c r="D292" t="s">
         <v>14</v>
       </c>
       <c r="E292" t="s">
-        <v>1414</v>
+        <v>1419</v>
       </c>
       <c r="G292" t="s">
-        <v>1415</v>
+        <v>1420</v>
       </c>
       <c r="I292" t="s">
-        <v>1416</v>
+        <v>1421</v>
       </c>
       <c r="J292" t="s">
-        <v>1417</v>
+        <v>1422</v>
       </c>
       <c r="K292" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="293" spans="1:11">
       <c r="A293" t="s">
-        <v>1418</v>
+        <v>1423</v>
       </c>
       <c r="B293" t="s">
         <v>12</v>
       </c>
       <c r="C293" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="D293" t="s">
         <v>146</v>
       </c>
       <c r="G293" t="s">
-        <v>1420</v>
+        <v>1425</v>
       </c>
       <c r="I293" t="s">
-        <v>1421</v>
+        <v>1426</v>
       </c>
       <c r="J293" t="s">
-        <v>1422</v>
+        <v>1427</v>
       </c>
       <c r="K293" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="294" spans="1:11">
       <c r="A294" t="s">
-        <v>1423</v>
+        <v>1428</v>
       </c>
       <c r="B294" t="s">
         <v>163</v>
       </c>
       <c r="C294" t="s">
-        <v>1424</v>
+        <v>1429</v>
       </c>
       <c r="D294" t="s">
         <v>88</v>
       </c>
       <c r="G294" t="s">
-        <v>1425</v>
+        <v>1430</v>
       </c>
       <c r="I294" t="s">
-        <v>1426</v>
+        <v>1431</v>
       </c>
       <c r="J294" t="s">
-        <v>1427</v>
+        <v>1432</v>
       </c>
       <c r="K294" t="s">
-        <v>1428</v>
+        <v>90</v>
       </c>
     </row>
     <row r="295" spans="1:11">
       <c r="A295" t="s">
-        <v>1429</v>
+        <v>1433</v>
       </c>
       <c r="B295" t="s">
         <v>163</v>
       </c>
       <c r="C295" t="s">
-        <v>1430</v>
+        <v>1434</v>
       </c>
       <c r="D295" t="s">
         <v>88</v>
       </c>
       <c r="G295" t="s">
-        <v>1431</v>
+        <v>1435</v>
       </c>
       <c r="I295" t="s">
-        <v>1432</v>
+        <v>1436</v>
       </c>
       <c r="J295" t="s">
-        <v>1433</v>
+        <v>1437</v>
       </c>
       <c r="K295" t="s">
-        <v>1434</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="296" spans="1:11">
       <c r="A296" t="s">
-        <v>1435</v>
+        <v>1439</v>
       </c>
       <c r="B296" t="s">
         <v>12</v>
       </c>
       <c r="C296" t="s">
-        <v>1430</v>
+        <v>1434</v>
       </c>
       <c r="D296" t="s">
         <v>88</v>
       </c>
       <c r="G296" t="s">
-        <v>1431</v>
+        <v>1435</v>
       </c>
       <c r="I296" t="s">
-        <v>1432</v>
+        <v>1436</v>
       </c>
       <c r="J296" t="s">
-        <v>1433</v>
+        <v>1437</v>
       </c>
       <c r="K296" t="s">
-        <v>1434</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="297" spans="1:11">
       <c r="A297" t="s">
-        <v>1436</v>
+        <v>1440</v>
       </c>
       <c r="B297" t="s">
         <v>163</v>
       </c>
       <c r="C297" t="s">
-        <v>1437</v>
+        <v>1441</v>
       </c>
       <c r="D297" t="s">
         <v>88</v>
       </c>
       <c r="G297" t="s">
-        <v>1438</v>
+        <v>1442</v>
       </c>
       <c r="I297" t="s">
-        <v>1439</v>
+        <v>1443</v>
       </c>
       <c r="J297" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="K297" t="s">
-        <v>338</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="298" spans="1:11">
       <c r="A298" t="s">
-        <v>1440</v>
+        <v>1445</v>
       </c>
       <c r="B298" t="s">
         <v>63</v>
       </c>
       <c r="C298" t="s">
-        <v>1441</v>
+        <v>1446</v>
       </c>
       <c r="D298" t="s">
         <v>14</v>
       </c>
       <c r="G298" t="s">
-        <v>1442</v>
+        <v>1447</v>
       </c>
       <c r="I298" t="s">
-        <v>1443</v>
+        <v>1448</v>
       </c>
       <c r="K298" t="s">
-        <v>1444</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="299" spans="1:11">
       <c r="A299" t="s">
-        <v>1445</v>
+        <v>1450</v>
       </c>
       <c r="B299" t="s">
         <v>163</v>
       </c>
       <c r="C299" t="s">
-        <v>1446</v>
+        <v>1451</v>
       </c>
       <c r="D299" t="s">
         <v>119</v>
       </c>
       <c r="E299" t="s">
-        <v>1447</v>
+        <v>1452</v>
       </c>
       <c r="G299" t="s">
-        <v>1448</v>
+        <v>1453</v>
       </c>
       <c r="I299" t="s">
-        <v>1449</v>
+        <v>1454</v>
       </c>
       <c r="J299" t="s">
-        <v>1450</v>
+        <v>1455</v>
       </c>
       <c r="K299" t="s">
-        <v>1321</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="300" spans="1:11">
       <c r="A300" t="s">
-        <v>1451</v>
+        <v>1457</v>
       </c>
       <c r="B300" t="s">
         <v>12</v>
       </c>
       <c r="C300" t="s">
-        <v>1452</v>
+        <v>1458</v>
       </c>
       <c r="D300" t="s">
         <v>146</v>
       </c>
       <c r="E300" t="s">
-        <v>1453</v>
+        <v>1459</v>
       </c>
       <c r="G300" t="s">
-        <v>1454</v>
+        <v>1460</v>
       </c>
       <c r="I300" t="s">
-        <v>1455</v>
+        <v>1461</v>
       </c>
       <c r="J300" t="s">
-        <v>1456</v>
+        <v>1462</v>
       </c>
       <c r="K300" t="s">
-        <v>932</v>
+        <v>937</v>
       </c>
     </row>
     <row r="301" spans="1:11">
       <c r="A301" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="B301" t="s">
         <v>163</v>
       </c>
       <c r="C301" t="s">
-        <v>1457</v>
+        <v>1463</v>
       </c>
       <c r="D301" t="s">
         <v>88</v>
       </c>
       <c r="G301" t="s">
-        <v>1458</v>
+        <v>1464</v>
       </c>
       <c r="I301" t="s">
-        <v>1459</v>
+        <v>1465</v>
       </c>
       <c r="J301" t="s">
-        <v>1460</v>
+        <v>1466</v>
       </c>
       <c r="K301" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="302" spans="1:11">
       <c r="A302" t="s">
-        <v>1461</v>
+        <v>1467</v>
       </c>
       <c r="B302" t="s">
         <v>163</v>
       </c>
       <c r="C302" t="s">
-        <v>1462</v>
+        <v>1468</v>
       </c>
       <c r="D302" t="s">
         <v>14</v>
       </c>
       <c r="G302" t="s">
-        <v>1463</v>
+        <v>1469</v>
       </c>
       <c r="I302" t="s">
-        <v>1464</v>
+        <v>1470</v>
       </c>
       <c r="K302" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="303" spans="1:11">
       <c r="A303" t="s">
-        <v>1465</v>
+        <v>1471</v>
       </c>
       <c r="B303" t="s">
         <v>301</v>
       </c>
       <c r="C303" t="s">
-        <v>1466</v>
+        <v>1472</v>
       </c>
       <c r="D303" t="s">
         <v>14</v>
       </c>
       <c r="F303" t="s">
-        <v>1467</v>
+        <v>1473</v>
       </c>
       <c r="G303" t="s">
-        <v>1468</v>
+        <v>1474</v>
       </c>
       <c r="I303" t="s">
-        <v>1469</v>
+        <v>1475</v>
       </c>
       <c r="J303" t="s">
-        <v>1470</v>
+        <v>1476</v>
       </c>
       <c r="K303" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
     </row>
     <row r="304" spans="1:11">
       <c r="A304" t="s">
-        <v>1471</v>
+        <v>1477</v>
       </c>
       <c r="B304" t="s">
         <v>12</v>
       </c>
       <c r="C304" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="D304" t="s">
         <v>119</v>
       </c>
       <c r="G304" t="s">
-        <v>1472</v>
+        <v>1478</v>
       </c>
       <c r="I304" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="J304" t="s">
-        <v>1473</v>
+        <v>1479</v>
       </c>
       <c r="K304" t="s">
-        <v>1474</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="305" spans="1:11">
       <c r="A305" t="s">
-        <v>1475</v>
+        <v>1481</v>
       </c>
       <c r="B305" t="s">
         <v>12</v>
       </c>
       <c r="C305" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="D305" t="s">
         <v>88</v>
       </c>
       <c r="G305" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="I305" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="J305" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="K305" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="306" spans="1:11">
       <c r="A306" t="s">
-        <v>1476</v>
+        <v>1482</v>
       </c>
       <c r="B306" t="s">
         <v>12</v>
       </c>
       <c r="C306" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="D306" t="s">
         <v>303</v>
       </c>
       <c r="G306" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="I306" t="s">
-        <v>1479</v>
+        <v>1485</v>
       </c>
       <c r="J306" t="s">
-        <v>1480</v>
+        <v>1486</v>
       </c>
       <c r="K306" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
     </row>
     <row r="307" spans="1:11">
       <c r="A307" t="s">
-        <v>1481</v>
+        <v>1487</v>
       </c>
       <c r="B307" t="s">
         <v>12</v>
       </c>
       <c r="C307" t="s">
-        <v>1482</v>
+        <v>1488</v>
       </c>
       <c r="D307" t="s">
         <v>14</v>
       </c>
       <c r="F307" t="s">
-        <v>1483</v>
+        <v>1489</v>
       </c>
       <c r="G307" t="s">
-        <v>1484</v>
+        <v>1490</v>
       </c>
       <c r="I307" t="s">
-        <v>1485</v>
+        <v>1491</v>
       </c>
       <c r="J307" t="s">
-        <v>1486</v>
+        <v>1492</v>
       </c>
       <c r="K307" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="308" spans="1:11">
       <c r="A308" t="s">
-        <v>1487</v>
+        <v>1493</v>
       </c>
       <c r="B308" t="s">
         <v>12</v>
       </c>
       <c r="C308" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="D308" t="s">
         <v>119</v>
       </c>
       <c r="G308" t="s">
-        <v>1472</v>
+        <v>1478</v>
       </c>
       <c r="I308" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="J308" t="s">
-        <v>1488</v>
+        <v>1494</v>
       </c>
       <c r="K308" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="309" spans="1:11">
       <c r="A309" t="s">
-        <v>1489</v>
+        <v>1495</v>
       </c>
       <c r="B309" t="s">
         <v>163</v>
       </c>
       <c r="C309" t="s">
-        <v>1490</v>
+        <v>1496</v>
       </c>
       <c r="D309" t="s">
         <v>146</v>
       </c>
       <c r="E309" t="s">
-        <v>1491</v>
+        <v>1497</v>
       </c>
       <c r="F309" t="s">
-        <v>1492</v>
+        <v>1498</v>
       </c>
       <c r="G309" t="s">
-        <v>1493</v>
+        <v>1499</v>
       </c>
       <c r="I309" t="s">
-        <v>1494</v>
+        <v>1500</v>
       </c>
       <c r="J309" t="s">
-        <v>1495</v>
+        <v>1501</v>
       </c>
       <c r="K309" t="s">
-        <v>1496</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="310" spans="1:11">
       <c r="A310" t="s">
-        <v>1497</v>
+        <v>1503</v>
       </c>
       <c r="B310" t="s">
         <v>163</v>
       </c>
       <c r="C310" t="s">
-        <v>1498</v>
+        <v>1504</v>
       </c>
       <c r="D310" t="s">
         <v>88</v>
       </c>
       <c r="G310" t="s">
-        <v>1499</v>
+        <v>1505</v>
       </c>
       <c r="I310" t="s">
-        <v>1459</v>
+        <v>1465</v>
       </c>
       <c r="J310" t="s">
-        <v>1500</v>
+        <v>1506</v>
       </c>
       <c r="K310" t="s">
-        <v>1501</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="311" spans="1:11">
       <c r="A311" t="s">
-        <v>1502</v>
+        <v>1508</v>
       </c>
       <c r="B311" t="s">
         <v>12</v>
       </c>
       <c r="C311" t="s">
-        <v>1503</v>
+        <v>1509</v>
       </c>
       <c r="D311" t="s">
         <v>303</v>
       </c>
       <c r="G311" t="s">
         <v>234</v>
       </c>
       <c r="I311" t="s">
-        <v>1504</v>
+        <v>1510</v>
       </c>
       <c r="J311" t="s">
-        <v>1505</v>
+        <v>1511</v>
       </c>
       <c r="K311" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
     </row>
     <row r="312" spans="1:11">
       <c r="A312" t="s">
-        <v>1506</v>
+        <v>1512</v>
       </c>
       <c r="B312" t="s">
         <v>63</v>
       </c>
       <c r="C312" t="s">
-        <v>1507</v>
+        <v>1513</v>
       </c>
       <c r="D312" t="s">
         <v>146</v>
       </c>
       <c r="E312" t="s">
-        <v>1508</v>
+        <v>1514</v>
       </c>
       <c r="G312" t="s">
-        <v>1509</v>
+        <v>1515</v>
       </c>
       <c r="I312" t="s">
-        <v>1047</v>
+        <v>1054</v>
       </c>
       <c r="J312" t="s">
-        <v>1510</v>
+        <v>1516</v>
       </c>
       <c r="K312" t="s">
-        <v>1496</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="313" spans="1:11">
       <c r="A313" t="s">
-        <v>1511</v>
+        <v>1517</v>
       </c>
       <c r="B313" t="s">
         <v>63</v>
       </c>
       <c r="C313" t="s">
-        <v>1512</v>
+        <v>1518</v>
       </c>
       <c r="D313" t="s">
         <v>14</v>
       </c>
       <c r="E313" t="s">
-        <v>1513</v>
+        <v>1519</v>
       </c>
       <c r="G313" t="s">
-        <v>1514</v>
+        <v>1520</v>
       </c>
       <c r="I313" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="J313" t="s">
-        <v>1515</v>
+        <v>1521</v>
       </c>
       <c r="K313" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="314" spans="1:11">
       <c r="A314" t="s">
-        <v>1516</v>
+        <v>1522</v>
       </c>
       <c r="B314" t="s">
         <v>12</v>
       </c>
       <c r="C314" t="s">
-        <v>1517</v>
+        <v>1523</v>
       </c>
       <c r="D314" t="s">
         <v>88</v>
       </c>
       <c r="G314" t="s">
-        <v>1518</v>
+        <v>1524</v>
       </c>
       <c r="I314" t="s">
-        <v>1519</v>
+        <v>1525</v>
       </c>
       <c r="J314" t="s">
-        <v>1520</v>
+        <v>1526</v>
       </c>
       <c r="K314" t="s">
-        <v>1521</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="315" spans="1:11">
       <c r="A315" t="s">
-        <v>1522</v>
+        <v>1528</v>
       </c>
       <c r="B315" t="s">
         <v>12</v>
       </c>
       <c r="C315" t="s">
-        <v>1523</v>
+        <v>1529</v>
       </c>
       <c r="D315" t="s">
         <v>88</v>
       </c>
       <c r="G315" t="s">
-        <v>1524</v>
+        <v>1530</v>
       </c>
       <c r="I315" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="J315" t="s">
-        <v>1525</v>
+        <v>1531</v>
       </c>
       <c r="K315" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="316" spans="1:11">
       <c r="A316" t="s">
-        <v>1526</v>
+        <v>1532</v>
       </c>
       <c r="B316" t="s">
         <v>63</v>
       </c>
       <c r="C316" t="s">
-        <v>1527</v>
+        <v>1533</v>
       </c>
       <c r="D316" t="s">
         <v>88</v>
       </c>
       <c r="G316" t="s">
-        <v>1528</v>
+        <v>1534</v>
       </c>
       <c r="I316" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
       <c r="J316" t="s">
-        <v>1530</v>
+        <v>1536</v>
       </c>
       <c r="K316" t="s">
-        <v>1531</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="317" spans="1:11">
       <c r="A317" t="s">
-        <v>1532</v>
+        <v>1538</v>
       </c>
       <c r="B317" t="s">
         <v>12</v>
       </c>
       <c r="C317" t="s">
-        <v>1533</v>
+        <v>1539</v>
       </c>
       <c r="D317" t="s">
         <v>88</v>
       </c>
       <c r="E317" t="s">
-        <v>1534</v>
+        <v>1540</v>
       </c>
       <c r="F317" t="s">
-        <v>1535</v>
+        <v>1541</v>
       </c>
       <c r="G317" t="s">
-        <v>1536</v>
+        <v>1542</v>
       </c>
       <c r="I317" t="s">
         <v>313</v>
       </c>
       <c r="J317" t="s">
-        <v>1537</v>
+        <v>1543</v>
       </c>
       <c r="K317" t="s">
-        <v>1538</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="318" spans="1:11">
       <c r="A318" t="s">
-        <v>1539</v>
+        <v>1545</v>
       </c>
       <c r="B318" t="s">
         <v>12</v>
       </c>
       <c r="C318" t="s">
-        <v>1540</v>
+        <v>1546</v>
       </c>
       <c r="D318" t="s">
         <v>88</v>
       </c>
       <c r="F318" t="s">
-        <v>1541</v>
+        <v>1547</v>
       </c>
       <c r="G318" t="s">
-        <v>1542</v>
+        <v>1548</v>
       </c>
       <c r="I318" t="s">
         <v>22</v>
       </c>
       <c r="J318" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="K318" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
     </row>
     <row r="319" spans="1:11">
       <c r="A319" t="s">
-        <v>1544</v>
+        <v>1550</v>
       </c>
       <c r="B319" t="s">
         <v>12</v>
       </c>
       <c r="C319" t="s">
-        <v>1545</v>
+        <v>1551</v>
       </c>
       <c r="D319" t="s">
         <v>88</v>
       </c>
       <c r="E319" t="s">
-        <v>1546</v>
+        <v>1552</v>
       </c>
       <c r="G319" t="s">
-        <v>1547</v>
+        <v>1553</v>
       </c>
       <c r="I319" t="s">
-        <v>841</v>
+        <v>846</v>
       </c>
       <c r="J319" t="s">
-        <v>1548</v>
+        <v>1554</v>
       </c>
       <c r="K319" t="s">
-        <v>716</v>
+        <v>269</v>
       </c>
     </row>
     <row r="320" spans="1:11">
       <c r="A320" t="s">
-        <v>1549</v>
+        <v>1555</v>
       </c>
       <c r="B320" t="s">
         <v>12</v>
       </c>
       <c r="C320" t="s">
-        <v>1187</v>
+        <v>1194</v>
       </c>
       <c r="D320" t="s">
         <v>14</v>
       </c>
       <c r="F320" t="s">
-        <v>1188</v>
+        <v>1195</v>
       </c>
       <c r="G320" t="s">
-        <v>1189</v>
+        <v>1196</v>
       </c>
       <c r="I320" t="s">
-        <v>1295</v>
+        <v>1301</v>
       </c>
       <c r="J320" t="s">
-        <v>1550</v>
+        <v>1556</v>
       </c>
       <c r="K320" t="s">
-        <v>1551</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="321" spans="1:11">
       <c r="A321" t="s">
-        <v>1552</v>
+        <v>1558</v>
       </c>
       <c r="B321" t="s">
         <v>12</v>
       </c>
       <c r="C321" t="s">
-        <v>1246</v>
+        <v>1254</v>
       </c>
       <c r="D321" t="s">
         <v>146</v>
       </c>
       <c r="F321" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="G321" t="s">
-        <v>1247</v>
+        <v>1255</v>
       </c>
       <c r="I321" t="s">
-        <v>1248</v>
+        <v>1256</v>
       </c>
       <c r="J321" t="s">
-        <v>1249</v>
+        <v>1257</v>
       </c>
       <c r="K321" t="s">
-        <v>1554</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="322" spans="1:11">
       <c r="A322" t="s">
-        <v>1555</v>
+        <v>1561</v>
       </c>
       <c r="B322" t="s">
         <v>12</v>
       </c>
       <c r="C322" t="s">
-        <v>1556</v>
+        <v>1562</v>
       </c>
       <c r="D322" t="s">
         <v>88</v>
       </c>
       <c r="E322" t="s">
-        <v>1557</v>
+        <v>1563</v>
       </c>
       <c r="G322" t="s">
-        <v>1558</v>
+        <v>1564</v>
       </c>
       <c r="I322" t="s">
-        <v>1559</v>
+        <v>1565</v>
       </c>
       <c r="J322" t="s">
-        <v>1560</v>
+        <v>1566</v>
       </c>
       <c r="K322" t="s">
-        <v>1561</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="323" spans="1:11">
       <c r="A323" t="s">
-        <v>1471</v>
+        <v>1477</v>
       </c>
       <c r="B323" t="s">
         <v>12</v>
       </c>
       <c r="C323" t="s">
-        <v>1562</v>
+        <v>1568</v>
       </c>
       <c r="D323" t="s">
         <v>88</v>
       </c>
       <c r="G323" t="s">
-        <v>1563</v>
+        <v>1569</v>
       </c>
       <c r="I323" t="s">
         <v>47</v>
       </c>
       <c r="J323" t="s">
-        <v>1564</v>
+        <v>1570</v>
       </c>
       <c r="K323" t="s">
-        <v>1474</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="324" spans="1:11">
       <c r="A324" t="s">
-        <v>1565</v>
+        <v>1571</v>
       </c>
       <c r="B324" t="s">
         <v>12</v>
       </c>
       <c r="C324" t="s">
-        <v>1566</v>
+        <v>1572</v>
       </c>
       <c r="D324" t="s">
         <v>88</v>
       </c>
       <c r="G324">
         <v>911</v>
       </c>
       <c r="I324" t="s">
         <v>42</v>
       </c>
       <c r="J324" t="s">
-        <v>1567</v>
+        <v>1573</v>
       </c>
       <c r="K324" t="s">
-        <v>1568</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="325" spans="1:11">
       <c r="A325" t="s">
-        <v>1569</v>
+        <v>1575</v>
       </c>
       <c r="B325" t="s">
         <v>12</v>
       </c>
       <c r="C325" t="s">
-        <v>1570</v>
+        <v>1576</v>
       </c>
       <c r="D325" t="s">
         <v>88</v>
       </c>
       <c r="G325" t="s">
-        <v>1571</v>
+        <v>1577</v>
       </c>
       <c r="I325" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="J325" t="s">
-        <v>1572</v>
+        <v>1578</v>
       </c>
       <c r="K325" t="s">
-        <v>716</v>
+        <v>269</v>
       </c>
     </row>
     <row r="326" spans="1:11">
       <c r="A326" t="s">
-        <v>1573</v>
+        <v>1579</v>
       </c>
       <c r="B326" t="s">
         <v>163</v>
       </c>
       <c r="C326" t="s">
-        <v>1574</v>
+        <v>1580</v>
       </c>
       <c r="D326" t="s">
         <v>88</v>
       </c>
       <c r="G326" t="s">
-        <v>1575</v>
+        <v>1581</v>
       </c>
       <c r="I326" t="s">
-        <v>841</v>
+        <v>846</v>
       </c>
       <c r="J326" t="s">
-        <v>1576</v>
+        <v>1582</v>
       </c>
       <c r="K326" t="s">
-        <v>1577</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="327" spans="1:11">
       <c r="A327" t="s">
-        <v>1578</v>
+        <v>1584</v>
       </c>
       <c r="B327" t="s">
         <v>63</v>
       </c>
       <c r="C327" t="s">
-        <v>1579</v>
+        <v>1585</v>
       </c>
       <c r="D327" t="s">
         <v>14</v>
       </c>
       <c r="E327" t="s">
-        <v>1580</v>
+        <v>1586</v>
       </c>
       <c r="F327" t="s">
-        <v>1581</v>
+        <v>1587</v>
       </c>
       <c r="G327" t="s">
-        <v>1582</v>
+        <v>1588</v>
       </c>
       <c r="I327" t="s">
-        <v>1583</v>
+        <v>1589</v>
       </c>
       <c r="J327" t="s">
-        <v>1584</v>
+        <v>1590</v>
       </c>
       <c r="K327" t="s">
-        <v>1585</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="328" spans="1:11">
       <c r="A328" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="B328" t="s">
         <v>163</v>
       </c>
       <c r="C328" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="D328" t="s">
         <v>88</v>
       </c>
       <c r="E328" t="s">
-        <v>1588</v>
+        <v>1594</v>
       </c>
       <c r="G328" t="s">
-        <v>1589</v>
+        <v>1595</v>
       </c>
       <c r="I328" t="s">
-        <v>841</v>
+        <v>846</v>
       </c>
       <c r="J328" t="s">
-        <v>1590</v>
+        <v>1596</v>
       </c>
       <c r="K328" t="s">
-        <v>1591</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="329" spans="1:11">
       <c r="A329" t="s">
-        <v>1592</v>
+        <v>1598</v>
       </c>
       <c r="B329" t="s">
         <v>163</v>
       </c>
       <c r="C329" t="s">
-        <v>1593</v>
+        <v>1599</v>
       </c>
       <c r="D329" t="s">
         <v>88</v>
       </c>
       <c r="F329" t="s">
-        <v>1594</v>
+        <v>1600</v>
       </c>
       <c r="G329" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="I329" t="s">
         <v>313</v>
       </c>
       <c r="J329" t="s">
-        <v>1596</v>
+        <v>1602</v>
       </c>
       <c r="K329" t="s">
-        <v>1597</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="330" spans="1:11">
       <c r="A330" t="s">
-        <v>1598</v>
+        <v>1604</v>
       </c>
       <c r="B330" t="s">
         <v>12</v>
       </c>
       <c r="C330" t="s">
-        <v>1091</v>
+        <v>1098</v>
       </c>
       <c r="D330" t="s">
         <v>124</v>
       </c>
       <c r="G330" t="s">
-        <v>1092</v>
+        <v>1099</v>
       </c>
       <c r="I330" t="s">
-        <v>1254</v>
+        <v>1262</v>
       </c>
       <c r="J330" t="s">
-        <v>1249</v>
+        <v>1257</v>
       </c>
       <c r="K330" t="s">
-        <v>1599</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="331" spans="1:11">
       <c r="A331" t="s">
-        <v>1600</v>
+        <v>1606</v>
       </c>
       <c r="B331" t="s">
         <v>63</v>
       </c>
       <c r="C331" t="s">
-        <v>1601</v>
+        <v>1607</v>
       </c>
       <c r="D331" t="s">
         <v>14</v>
       </c>
       <c r="G331" t="s">
-        <v>1602</v>
+        <v>1608</v>
       </c>
       <c r="I331" t="s">
-        <v>1603</v>
+        <v>1609</v>
       </c>
       <c r="J331" t="s">
-        <v>1604</v>
+        <v>1610</v>
       </c>
       <c r="K331" t="s">
-        <v>1605</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="332" spans="1:11">
       <c r="A332" t="s">
-        <v>1606</v>
+        <v>1612</v>
       </c>
       <c r="B332" t="s">
         <v>12</v>
       </c>
       <c r="C332" t="s">
-        <v>1607</v>
+        <v>1613</v>
       </c>
       <c r="D332" t="s">
         <v>124</v>
       </c>
       <c r="G332" t="s">
-        <v>1608</v>
+        <v>1614</v>
       </c>
       <c r="I332" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
       <c r="K332" t="s">
-        <v>1609</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="333" spans="1:11">
       <c r="A333" t="s">
-        <v>1610</v>
+        <v>1616</v>
       </c>
       <c r="B333" t="s">
         <v>12</v>
       </c>
       <c r="C333" t="s">
-        <v>1611</v>
+        <v>1617</v>
       </c>
       <c r="D333" t="s">
         <v>119</v>
       </c>
       <c r="F333" t="s">
-        <v>1612</v>
+        <v>1618</v>
       </c>
       <c r="G333" t="s">
-        <v>1613</v>
+        <v>1619</v>
       </c>
       <c r="I333" t="s">
-        <v>1614</v>
+        <v>1620</v>
       </c>
       <c r="J333" t="s">
-        <v>1615</v>
+        <v>1621</v>
       </c>
       <c r="K333" t="s">
-        <v>1599</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="334" spans="1:11">
       <c r="A334" t="s">
-        <v>1616</v>
+        <v>1622</v>
       </c>
       <c r="B334" t="s">
         <v>12</v>
       </c>
       <c r="C334" t="s">
-        <v>1617</v>
+        <v>1623</v>
       </c>
       <c r="D334" t="s">
         <v>303</v>
       </c>
       <c r="E334" t="s">
-        <v>1618</v>
+        <v>1624</v>
       </c>
       <c r="G334" t="s">
-        <v>1619</v>
+        <v>1625</v>
       </c>
       <c r="I334" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="K334" t="s">
-        <v>1620</v>
+        <v>820</v>
       </c>
     </row>
     <row r="335" spans="1:11">
       <c r="A335" t="s">
-        <v>1621</v>
+        <v>1626</v>
       </c>
       <c r="B335" t="s">
         <v>12</v>
       </c>
       <c r="C335" t="s">
-        <v>1622</v>
+        <v>1627</v>
       </c>
       <c r="D335" t="s">
         <v>14</v>
       </c>
       <c r="G335" t="s">
-        <v>1623</v>
+        <v>1628</v>
       </c>
       <c r="K335" t="s">
-        <v>1624</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="336" spans="1:11">
       <c r="A336" t="s">
-        <v>1625</v>
+        <v>1630</v>
       </c>
       <c r="B336" t="s">
         <v>12</v>
       </c>
       <c r="C336" t="s">
-        <v>1626</v>
+        <v>1631</v>
       </c>
       <c r="D336" t="s">
         <v>88</v>
       </c>
       <c r="G336" t="s">
-        <v>1627</v>
+        <v>1632</v>
       </c>
       <c r="I336" t="s">
-        <v>841</v>
+        <v>846</v>
       </c>
       <c r="J336" t="s">
-        <v>1628</v>
+        <v>1633</v>
       </c>
       <c r="K336" t="s">
-        <v>716</v>
+        <v>269</v>
       </c>
     </row>
     <row r="337" spans="1:11">
       <c r="A337" t="s">
-        <v>1629</v>
+        <v>1634</v>
       </c>
       <c r="B337" t="s">
         <v>163</v>
       </c>
       <c r="C337" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="D337" t="s">
         <v>146</v>
       </c>
       <c r="E337" t="s">
-        <v>1631</v>
+        <v>1636</v>
       </c>
       <c r="G337" t="s">
-        <v>1632</v>
+        <v>1637</v>
       </c>
       <c r="I337" t="s">
-        <v>1633</v>
+        <v>1638</v>
       </c>
       <c r="J337" t="s">
-        <v>1634</v>
+        <v>1639</v>
       </c>
       <c r="K337" t="s">
-        <v>1635</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="338" spans="1:11">
       <c r="A338" t="s">
-        <v>1636</v>
+        <v>1641</v>
       </c>
       <c r="B338" t="s">
         <v>12</v>
       </c>
       <c r="C338" t="s">
-        <v>1637</v>
+        <v>1642</v>
       </c>
       <c r="D338" t="s">
         <v>88</v>
       </c>
       <c r="F338" t="s">
-        <v>1638</v>
+        <v>1643</v>
       </c>
       <c r="G338" t="s">
-        <v>1639</v>
+        <v>1644</v>
       </c>
       <c r="I338" t="s">
-        <v>1640</v>
+        <v>1645</v>
       </c>
       <c r="J338" t="s">
-        <v>1641</v>
+        <v>1646</v>
       </c>
       <c r="K338" t="s">
-        <v>1642</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="339" spans="1:11">
       <c r="A339" t="s">
-        <v>1643</v>
+        <v>1648</v>
       </c>
       <c r="B339" t="s">
         <v>12</v>
       </c>
       <c r="C339" t="s">
-        <v>1644</v>
+        <v>1649</v>
       </c>
       <c r="D339" t="s">
         <v>146</v>
       </c>
       <c r="E339" t="s">
-        <v>1645</v>
+        <v>1650</v>
       </c>
       <c r="G339" t="s">
-        <v>1646</v>
+        <v>1651</v>
       </c>
       <c r="I339" t="s">
-        <v>1647</v>
+        <v>1652</v>
       </c>
       <c r="J339" t="s">
-        <v>1648</v>
+        <v>1653</v>
       </c>
       <c r="K339" t="s">
-        <v>1233</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="340" spans="1:11">
       <c r="A340" t="s">
-        <v>1649</v>
+        <v>1654</v>
       </c>
       <c r="B340" t="s">
         <v>12</v>
       </c>
       <c r="C340" t="s">
-        <v>1650</v>
+        <v>1655</v>
       </c>
       <c r="D340" t="s">
         <v>124</v>
       </c>
       <c r="G340" t="s">
-        <v>1651</v>
+        <v>1656</v>
       </c>
       <c r="I340" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
       <c r="J340" t="s">
-        <v>1652</v>
+        <v>1657</v>
       </c>
       <c r="K340" t="s">
-        <v>1653</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="341" spans="1:11">
       <c r="A341" t="s">
-        <v>1654</v>
+        <v>1659</v>
       </c>
       <c r="B341" t="s">
         <v>163</v>
       </c>
       <c r="C341" t="s">
-        <v>1655</v>
+        <v>1660</v>
       </c>
       <c r="D341" t="s">
         <v>119</v>
       </c>
       <c r="G341" t="s">
-        <v>1656</v>
+        <v>1661</v>
       </c>
       <c r="I341" t="s">
-        <v>1657</v>
+        <v>1662</v>
       </c>
       <c r="J341" t="s">
-        <v>1658</v>
+        <v>1663</v>
       </c>
       <c r="K341" t="s">
-        <v>1106</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="342" spans="1:11">
       <c r="A342" t="s">
-        <v>1659</v>
+        <v>1664</v>
       </c>
       <c r="B342" t="s">
         <v>12</v>
       </c>
       <c r="C342" t="s">
-        <v>1660</v>
+        <v>1665</v>
       </c>
       <c r="D342" t="s">
         <v>119</v>
       </c>
       <c r="G342" t="s">
-        <v>1661</v>
+        <v>1666</v>
       </c>
       <c r="I342" t="s">
-        <v>1662</v>
+        <v>1667</v>
       </c>
       <c r="J342" t="s">
-        <v>1663</v>
+        <v>1668</v>
       </c>
       <c r="K342" t="s">
-        <v>1664</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="343" spans="1:11">
       <c r="A343" t="s">
-        <v>1665</v>
+        <v>1670</v>
       </c>
       <c r="B343" t="s">
         <v>163</v>
       </c>
       <c r="C343" t="s">
-        <v>1666</v>
+        <v>1671</v>
       </c>
       <c r="D343" t="s">
         <v>146</v>
       </c>
       <c r="E343" t="s">
-        <v>1667</v>
+        <v>1672</v>
       </c>
       <c r="F343" t="s">
-        <v>1668</v>
+        <v>1673</v>
       </c>
       <c r="G343" t="s">
-        <v>1669</v>
+        <v>1674</v>
       </c>
       <c r="I343" t="s">
-        <v>1670</v>
+        <v>1675</v>
       </c>
       <c r="J343" t="s">
-        <v>1671</v>
+        <v>1676</v>
       </c>
       <c r="K343" t="s">
-        <v>1672</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="344" spans="1:11">
       <c r="A344" t="s">
-        <v>1497</v>
+        <v>1503</v>
       </c>
       <c r="B344" t="s">
         <v>163</v>
       </c>
       <c r="C344" t="s">
-        <v>1673</v>
+        <v>1678</v>
       </c>
       <c r="D344" t="s">
         <v>124</v>
       </c>
       <c r="F344" t="s">
-        <v>1674</v>
+        <v>1679</v>
       </c>
       <c r="G344" t="s">
-        <v>1675</v>
+        <v>1680</v>
       </c>
       <c r="I344" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="J344" t="s">
-        <v>1676</v>
+        <v>1681</v>
       </c>
       <c r="K344" t="s">
-        <v>1501</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="345" spans="1:11">
       <c r="A345" t="s">
-        <v>1677</v>
+        <v>1682</v>
       </c>
       <c r="B345" t="s">
         <v>163</v>
       </c>
       <c r="C345" t="s">
-        <v>1678</v>
+        <v>1683</v>
       </c>
       <c r="D345" t="s">
         <v>88</v>
       </c>
       <c r="F345" t="s">
-        <v>1679</v>
+        <v>1684</v>
       </c>
       <c r="G345" t="s">
-        <v>1680</v>
+        <v>1685</v>
       </c>
       <c r="I345" t="s">
         <v>42</v>
       </c>
       <c r="K345" t="s">
-        <v>1681</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="346" spans="1:11">
       <c r="A346" t="s">
-        <v>1682</v>
+        <v>1687</v>
       </c>
       <c r="B346" t="s">
         <v>12</v>
       </c>
       <c r="C346" t="s">
-        <v>1683</v>
+        <v>1688</v>
       </c>
       <c r="D346" t="s">
         <v>88</v>
       </c>
       <c r="F346" t="s">
-        <v>1684</v>
+        <v>1689</v>
       </c>
       <c r="G346" t="s">
-        <v>1685</v>
+        <v>1690</v>
       </c>
       <c r="I346" t="s">
         <v>313</v>
       </c>
       <c r="J346" t="s">
-        <v>1686</v>
+        <v>1691</v>
       </c>
       <c r="K346" t="s">
-        <v>1687</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="347" spans="1:11">
       <c r="A347" t="s">
-        <v>1688</v>
+        <v>1693</v>
       </c>
       <c r="B347" t="s">
         <v>12</v>
       </c>
       <c r="C347" t="s">
-        <v>1689</v>
+        <v>1694</v>
       </c>
       <c r="D347" t="s">
         <v>14</v>
       </c>
       <c r="G347" t="s">
-        <v>1690</v>
+        <v>1695</v>
       </c>
       <c r="I347" t="s">
-        <v>1691</v>
+        <v>1696</v>
       </c>
       <c r="J347" t="s">
-        <v>1692</v>
+        <v>1697</v>
       </c>
       <c r="K347" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="348" spans="1:11">
       <c r="A348" t="s">
-        <v>1693</v>
+        <v>1698</v>
       </c>
       <c r="B348" t="s">
         <v>12</v>
       </c>
       <c r="C348" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
       <c r="D348" t="s">
         <v>14</v>
       </c>
       <c r="G348" t="s">
-        <v>1694</v>
+        <v>1699</v>
       </c>
       <c r="I348" t="s">
         <v>101</v>
       </c>
       <c r="J348" t="s">
-        <v>1695</v>
+        <v>1700</v>
       </c>
       <c r="K348" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="349" spans="1:11">
       <c r="A349" t="s">
-        <v>1696</v>
+        <v>1701</v>
       </c>
       <c r="B349" t="s">
         <v>12</v>
       </c>
       <c r="C349" t="s">
-        <v>1562</v>
+        <v>1568</v>
       </c>
       <c r="D349" t="s">
         <v>88</v>
       </c>
       <c r="G349" t="s">
-        <v>1563</v>
+        <v>1569</v>
       </c>
       <c r="I349" t="s">
         <v>47</v>
       </c>
       <c r="K349" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="350" spans="1:11">
       <c r="A350" t="s">
-        <v>1697</v>
+        <v>1702</v>
       </c>
       <c r="B350" t="s">
         <v>163</v>
       </c>
       <c r="C350" t="s">
-        <v>1698</v>
+        <v>1703</v>
       </c>
       <c r="D350" t="s">
         <v>124</v>
       </c>
       <c r="G350" t="s">
-        <v>1699</v>
+        <v>1704</v>
       </c>
       <c r="I350" t="s">
-        <v>1700</v>
+        <v>1705</v>
       </c>
       <c r="J350" t="s">
-        <v>1701</v>
+        <v>1706</v>
       </c>
       <c r="K350" t="s">
-        <v>1702</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="351" spans="1:11">
       <c r="A351" t="s">
-        <v>1703</v>
+        <v>1708</v>
       </c>
       <c r="B351" t="s">
         <v>12</v>
       </c>
       <c r="C351" t="s">
-        <v>1704</v>
+        <v>1709</v>
       </c>
       <c r="D351" t="s">
         <v>303</v>
       </c>
       <c r="G351" t="s">
-        <v>1705</v>
+        <v>1710</v>
       </c>
       <c r="I351" t="s">
-        <v>1706</v>
+        <v>1711</v>
       </c>
       <c r="K351" t="s">
-        <v>758</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="352" spans="1:11">
       <c r="A352" t="s">
-        <v>1707</v>
+        <v>1712</v>
       </c>
       <c r="B352" t="s">
         <v>12</v>
       </c>
       <c r="C352" t="s">
-        <v>1708</v>
+        <v>1713</v>
       </c>
       <c r="D352" t="s">
         <v>14</v>
       </c>
       <c r="F352" t="s">
-        <v>1709</v>
+        <v>1714</v>
       </c>
       <c r="G352" t="s">
-        <v>1710</v>
+        <v>1715</v>
       </c>
       <c r="I352" t="s">
-        <v>1711</v>
+        <v>1716</v>
       </c>
       <c r="J352" t="s">
-        <v>1712</v>
+        <v>1717</v>
       </c>
       <c r="K352" t="s">
-        <v>1713</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="353" spans="1:11">
       <c r="A353" t="s">
-        <v>1714</v>
+        <v>1719</v>
       </c>
       <c r="B353" t="s">
         <v>12</v>
       </c>
       <c r="C353" t="s">
-        <v>1715</v>
+        <v>1720</v>
       </c>
       <c r="D353" t="s">
         <v>14</v>
       </c>
       <c r="E353" t="s">
-        <v>1716</v>
+        <v>1721</v>
       </c>
       <c r="F353" t="s">
-        <v>1717</v>
+        <v>1722</v>
       </c>
       <c r="G353" t="s">
-        <v>1718</v>
+        <v>1723</v>
       </c>
       <c r="I353" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="J353" t="s">
-        <v>1719</v>
+        <v>1724</v>
       </c>
       <c r="K353" t="s">
-        <v>1720</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="354" spans="1:11">
       <c r="A354" t="s">
-        <v>1721</v>
+        <v>1726</v>
       </c>
       <c r="B354" t="s">
         <v>12</v>
       </c>
       <c r="C354" t="s">
-        <v>1722</v>
+        <v>1727</v>
       </c>
       <c r="D354" t="s">
         <v>88</v>
       </c>
       <c r="G354" t="s">
-        <v>1723</v>
+        <v>1728</v>
       </c>
       <c r="I354" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="J354" t="s">
-        <v>1724</v>
+        <v>1729</v>
       </c>
       <c r="K354" t="s">
-        <v>1405</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="355" spans="1:11">
       <c r="A355" t="s">
-        <v>1725</v>
+        <v>1731</v>
       </c>
       <c r="B355" t="s">
         <v>12</v>
       </c>
       <c r="C355" t="s">
-        <v>1726</v>
+        <v>1732</v>
       </c>
       <c r="D355" t="s">
         <v>88</v>
       </c>
       <c r="G355" t="s">
-        <v>1727</v>
+        <v>1733</v>
       </c>
       <c r="I355" t="s">
-        <v>1728</v>
+        <v>1734</v>
       </c>
       <c r="J355" t="s">
-        <v>1729</v>
+        <v>1735</v>
       </c>
       <c r="K355" t="s">
-        <v>1730</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="356" spans="1:11">
       <c r="A356" t="s">
-        <v>1731</v>
+        <v>1737</v>
       </c>
       <c r="B356" t="s">
         <v>12</v>
       </c>
       <c r="C356" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="D356" t="s">
         <v>88</v>
       </c>
       <c r="G356" t="s">
-        <v>1732</v>
+        <v>1738</v>
       </c>
       <c r="I356" t="s">
         <v>313</v>
       </c>
       <c r="J356" t="s">
-        <v>1733</v>
+        <v>1739</v>
       </c>
       <c r="K356" t="s">
-        <v>1274</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="357" spans="1:11">
       <c r="A357" t="s">
-        <v>1734</v>
+        <v>1740</v>
       </c>
       <c r="B357" t="s">
         <v>163</v>
       </c>
       <c r="C357" t="s">
-        <v>1735</v>
+        <v>1741</v>
       </c>
       <c r="D357" t="s">
         <v>88</v>
       </c>
       <c r="F357" t="s">
-        <v>1736</v>
+        <v>1742</v>
       </c>
       <c r="G357" t="s">
-        <v>1737</v>
+        <v>1743</v>
       </c>
       <c r="I357" t="s">
-        <v>1738</v>
+        <v>1744</v>
       </c>
       <c r="J357" t="s">
-        <v>1739</v>
+        <v>1745</v>
       </c>
       <c r="K357" t="s">
-        <v>1740</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="358" spans="1:11">
       <c r="A358" t="s">
-        <v>1741</v>
+        <v>1747</v>
       </c>
       <c r="B358" t="s">
         <v>12</v>
       </c>
       <c r="C358" t="s">
-        <v>1742</v>
+        <v>1748</v>
       </c>
       <c r="D358" t="s">
         <v>88</v>
       </c>
       <c r="F358" t="s">
-        <v>1743</v>
+        <v>1749</v>
       </c>
       <c r="G358" t="s">
-        <v>1744</v>
+        <v>1750</v>
       </c>
       <c r="I358" t="s">
-        <v>1519</v>
+        <v>1525</v>
       </c>
       <c r="J358" t="s">
-        <v>1745</v>
+        <v>1751</v>
       </c>
       <c r="K358" t="s">
-        <v>1746</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="359" spans="1:11">
       <c r="A359" t="s">
-        <v>1747</v>
+        <v>1753</v>
       </c>
       <c r="B359" t="s">
         <v>12</v>
       </c>
       <c r="C359" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="D359" t="s">
         <v>146</v>
       </c>
       <c r="G359" t="s">
-        <v>1748</v>
+        <v>1754</v>
       </c>
       <c r="I359" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="K359" t="s">
-        <v>1749</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="360" spans="1:11">
       <c r="A360" t="s">
-        <v>1750</v>
+        <v>1756</v>
       </c>
       <c r="B360" t="s">
         <v>12</v>
       </c>
       <c r="C360" t="s">
-        <v>1751</v>
+        <v>1757</v>
       </c>
       <c r="D360" t="s">
         <v>14</v>
       </c>
       <c r="F360" t="s">
-        <v>1752</v>
+        <v>1758</v>
       </c>
       <c r="G360" t="s">
-        <v>1753</v>
+        <v>1759</v>
       </c>
       <c r="I360" t="s">
-        <v>1416</v>
+        <v>1421</v>
       </c>
       <c r="J360" t="s">
-        <v>1754</v>
+        <v>1760</v>
       </c>
       <c r="K360" t="s">
-        <v>1755</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="361" spans="1:11">
       <c r="A361" t="s">
-        <v>1756</v>
+        <v>1762</v>
       </c>
       <c r="B361" t="s">
         <v>12</v>
       </c>
       <c r="C361" t="s">
-        <v>1757</v>
+        <v>1763</v>
       </c>
       <c r="D361" t="s">
         <v>88</v>
       </c>
       <c r="F361" t="s">
-        <v>1758</v>
+        <v>1764</v>
       </c>
       <c r="G361" t="s">
-        <v>1759</v>
+        <v>1765</v>
       </c>
       <c r="I361" t="s">
-        <v>1760</v>
+        <v>1766</v>
       </c>
       <c r="J361" t="s">
-        <v>1761</v>
+        <v>1767</v>
       </c>
       <c r="K361" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="362" spans="1:11">
       <c r="A362" t="s">
-        <v>1762</v>
+        <v>1768</v>
       </c>
       <c r="B362" t="s">
         <v>163</v>
       </c>
       <c r="C362" t="s">
-        <v>1763</v>
+        <v>1769</v>
       </c>
       <c r="D362" t="s">
         <v>88</v>
       </c>
       <c r="F362" t="s">
-        <v>1764</v>
+        <v>1770</v>
       </c>
       <c r="G362" t="s">
-        <v>1765</v>
+        <v>1771</v>
       </c>
       <c r="I362" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="J362" t="s">
-        <v>1766</v>
+        <v>1772</v>
       </c>
       <c r="K362" t="s">
-        <v>1767</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="363" spans="1:11">
       <c r="A363" t="s">
-        <v>1768</v>
+        <v>1774</v>
       </c>
       <c r="B363" t="s">
         <v>163</v>
       </c>
       <c r="C363" t="s">
-        <v>1769</v>
+        <v>1775</v>
       </c>
       <c r="D363" t="s">
         <v>146</v>
       </c>
       <c r="G363" t="s">
-        <v>1770</v>
+        <v>1776</v>
       </c>
       <c r="I363" t="s">
-        <v>1771</v>
+        <v>1777</v>
       </c>
       <c r="J363" t="s">
-        <v>1772</v>
+        <v>1778</v>
       </c>
       <c r="K363" t="s">
-        <v>1773</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="364" spans="1:11">
       <c r="A364" t="s">
-        <v>1774</v>
+        <v>1780</v>
       </c>
       <c r="B364" t="s">
         <v>163</v>
       </c>
       <c r="C364" t="s">
-        <v>1775</v>
+        <v>1781</v>
       </c>
       <c r="D364" t="s">
         <v>88</v>
       </c>
       <c r="F364" t="s">
-        <v>1776</v>
+        <v>1782</v>
       </c>
       <c r="G364" t="s">
-        <v>1777</v>
+        <v>1783</v>
       </c>
       <c r="I364" t="s">
-        <v>1778</v>
+        <v>1784</v>
       </c>
       <c r="J364" t="s">
-        <v>1779</v>
+        <v>1785</v>
       </c>
       <c r="K364" t="s">
-        <v>1780</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="365" spans="1:11">
       <c r="A365" t="s">
-        <v>1781</v>
+        <v>1787</v>
       </c>
       <c r="B365" t="s">
         <v>163</v>
       </c>
       <c r="C365" t="s">
-        <v>1782</v>
+        <v>1788</v>
       </c>
       <c r="D365" t="s">
         <v>303</v>
       </c>
       <c r="E365" t="s">
-        <v>1783</v>
+        <v>1789</v>
       </c>
       <c r="G365" t="s">
-        <v>1784</v>
+        <v>1790</v>
       </c>
       <c r="I365" t="s">
-        <v>1785</v>
+        <v>1791</v>
       </c>
       <c r="J365" t="s">
-        <v>1786</v>
+        <v>1792</v>
       </c>
       <c r="K365" t="s">
-        <v>1787</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="366" spans="1:11">
       <c r="A366" t="s">
-        <v>1788</v>
+        <v>1794</v>
       </c>
       <c r="B366" t="s">
         <v>163</v>
       </c>
       <c r="C366" t="s">
-        <v>1789</v>
+        <v>1795</v>
       </c>
       <c r="D366" t="s">
         <v>124</v>
       </c>
       <c r="G366" t="s">
-        <v>1790</v>
+        <v>1796</v>
       </c>
       <c r="I366" t="s">
         <v>126</v>
       </c>
       <c r="J366" t="s">
-        <v>1791</v>
+        <v>1797</v>
       </c>
       <c r="K366" t="s">
-        <v>1792</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="367" spans="1:11">
       <c r="A367" t="s">
-        <v>1793</v>
+        <v>1799</v>
       </c>
       <c r="B367" t="s">
         <v>12</v>
       </c>
       <c r="C367" t="s">
-        <v>1794</v>
+        <v>1800</v>
       </c>
       <c r="D367" t="s">
         <v>146</v>
       </c>
       <c r="G367" t="s">
-        <v>1795</v>
+        <v>1801</v>
       </c>
       <c r="I367" t="s">
-        <v>1796</v>
+        <v>1802</v>
       </c>
       <c r="K367" t="s">
-        <v>1620</v>
+        <v>820</v>
       </c>
     </row>
     <row r="368" spans="1:11">
       <c r="A368" t="s">
-        <v>1797</v>
+        <v>1803</v>
       </c>
       <c r="B368" t="s">
         <v>12</v>
       </c>
       <c r="C368" t="s">
-        <v>1798</v>
+        <v>1804</v>
       </c>
       <c r="D368" t="s">
         <v>88</v>
       </c>
       <c r="E368" t="s">
-        <v>1799</v>
+        <v>1805</v>
       </c>
       <c r="I368" t="s">
         <v>47</v>
       </c>
       <c r="K368" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="369" spans="1:11">
       <c r="A369" t="s">
-        <v>1800</v>
+        <v>1806</v>
       </c>
       <c r="B369" t="s">
         <v>12</v>
       </c>
       <c r="C369" t="s">
-        <v>1801</v>
+        <v>1807</v>
       </c>
       <c r="D369" t="s">
         <v>88</v>
       </c>
       <c r="E369" t="s">
-        <v>1802</v>
+        <v>1808</v>
       </c>
       <c r="F369" t="s">
-        <v>1803</v>
+        <v>1809</v>
       </c>
       <c r="G369" t="s">
-        <v>1804</v>
+        <v>1810</v>
       </c>
       <c r="I369" t="s">
-        <v>1108</v>
+        <v>1115</v>
       </c>
       <c r="J369" t="s">
-        <v>1805</v>
+        <v>1811</v>
       </c>
       <c r="K369" t="s">
-        <v>1755</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="370" spans="1:11">
       <c r="A370" t="s">
-        <v>1806</v>
+        <v>1812</v>
       </c>
       <c r="B370" t="s">
         <v>12</v>
       </c>
       <c r="C370" t="s">
-        <v>1807</v>
+        <v>1813</v>
       </c>
       <c r="D370" t="s">
         <v>14</v>
       </c>
       <c r="E370" t="s">
-        <v>1808</v>
+        <v>1814</v>
       </c>
       <c r="G370" t="s">
-        <v>1809</v>
+        <v>1815</v>
       </c>
       <c r="I370" t="s">
         <v>101</v>
       </c>
       <c r="J370" t="s">
-        <v>1810</v>
+        <v>1816</v>
       </c>
       <c r="K370" t="s">
-        <v>1811</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="371" spans="1:11">
       <c r="A371" t="s">
-        <v>1812</v>
+        <v>1818</v>
       </c>
       <c r="B371" t="s">
         <v>12</v>
       </c>
       <c r="C371" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="D371" t="s">
         <v>124</v>
       </c>
       <c r="E371" t="s">
-        <v>1813</v>
+        <v>1819</v>
       </c>
       <c r="F371" t="s">
-        <v>1814</v>
+        <v>1820</v>
       </c>
       <c r="G371" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="I371" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="J371" t="s">
-        <v>1815</v>
+        <v>1821</v>
       </c>
       <c r="K371" t="s">
-        <v>1816</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="372" spans="1:11">
       <c r="A372" t="s">
-        <v>1817</v>
+        <v>1823</v>
       </c>
       <c r="B372" t="s">
         <v>12</v>
       </c>
       <c r="C372" t="s">
-        <v>1818</v>
+        <v>1824</v>
       </c>
       <c r="D372" t="s">
         <v>88</v>
       </c>
       <c r="G372" t="s">
-        <v>1819</v>
+        <v>1825</v>
       </c>
       <c r="I372" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="J372" t="s">
-        <v>1820</v>
+        <v>1826</v>
       </c>
       <c r="K372" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="373" spans="1:11">
       <c r="A373" t="s">
-        <v>1821</v>
+        <v>1827</v>
       </c>
       <c r="B373" t="s">
         <v>12</v>
       </c>
       <c r="C373" t="s">
-        <v>1822</v>
+        <v>1828</v>
       </c>
       <c r="D373" t="s">
         <v>124</v>
       </c>
       <c r="G373" t="s">
-        <v>1823</v>
+        <v>1829</v>
       </c>
       <c r="I373" t="s">
         <v>131</v>
       </c>
       <c r="J373" t="s">
-        <v>1820</v>
+        <v>1826</v>
       </c>
       <c r="K373" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="374" spans="1:11">
       <c r="A374" t="s">
-        <v>1824</v>
+        <v>1830</v>
       </c>
       <c r="B374" t="s">
         <v>12</v>
       </c>
       <c r="C374" t="s">
-        <v>1825</v>
+        <v>1831</v>
       </c>
       <c r="D374" t="s">
         <v>88</v>
       </c>
       <c r="G374" t="s">
-        <v>1826</v>
+        <v>1832</v>
       </c>
       <c r="I374" t="s">
         <v>298</v>
       </c>
       <c r="J374" t="s">
-        <v>1827</v>
+        <v>1833</v>
       </c>
       <c r="K374" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
     </row>
     <row r="375" spans="1:11">
       <c r="A375" t="s">
-        <v>1828</v>
+        <v>1834</v>
       </c>
       <c r="B375" t="s">
         <v>63</v>
       </c>
       <c r="C375" t="s">
-        <v>1829</v>
+        <v>1835</v>
       </c>
       <c r="D375" t="s">
         <v>14</v>
       </c>
       <c r="E375" t="s">
-        <v>1830</v>
+        <v>1836</v>
       </c>
       <c r="F375" t="s">
-        <v>1831</v>
+        <v>1837</v>
       </c>
       <c r="G375" t="s">
-        <v>1832</v>
+        <v>1838</v>
       </c>
       <c r="I375" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="J375" t="s">
-        <v>1833</v>
+        <v>1839</v>
       </c>
       <c r="K375" t="s">
-        <v>1185</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="376" spans="1:11">
       <c r="A376" t="s">
-        <v>1834</v>
+        <v>1841</v>
       </c>
       <c r="B376" t="s">
         <v>12</v>
       </c>
       <c r="C376" t="s">
-        <v>1835</v>
+        <v>1842</v>
       </c>
       <c r="D376" t="s">
         <v>88</v>
       </c>
       <c r="G376" t="s">
-        <v>1836</v>
+        <v>1843</v>
       </c>
       <c r="I376" t="s">
-        <v>1837</v>
+        <v>1844</v>
       </c>
       <c r="J376" t="s">
-        <v>1838</v>
+        <v>1845</v>
       </c>
       <c r="K376" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
     </row>
     <row r="377" spans="1:11">
       <c r="A377" t="s">
-        <v>1839</v>
+        <v>1846</v>
       </c>
       <c r="B377" t="s">
         <v>12</v>
       </c>
       <c r="C377" t="s">
-        <v>1840</v>
+        <v>1847</v>
       </c>
       <c r="D377" t="s">
         <v>88</v>
       </c>
       <c r="E377" t="s">
-        <v>1841</v>
+        <v>1848</v>
       </c>
       <c r="G377" t="s">
-        <v>1842</v>
+        <v>1849</v>
       </c>
       <c r="I377" t="s">
-        <v>1222</v>
+        <v>1230</v>
       </c>
       <c r="J377" t="s">
-        <v>1843</v>
+        <v>1850</v>
       </c>
       <c r="K377" t="s">
-        <v>1844</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="378" spans="1:11">
       <c r="A378" t="s">
-        <v>1845</v>
+        <v>1852</v>
       </c>
       <c r="B378" t="s">
         <v>163</v>
       </c>
       <c r="C378" t="s">
-        <v>1045</v>
+        <v>1052</v>
       </c>
       <c r="D378" t="s">
         <v>88</v>
       </c>
       <c r="G378" t="s">
-        <v>1046</v>
+        <v>1053</v>
       </c>
       <c r="I378" t="s">
-        <v>1047</v>
+        <v>1054</v>
       </c>
       <c r="J378" t="s">
-        <v>1048</v>
+        <v>1055</v>
       </c>
       <c r="K378" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="379" spans="1:11">
       <c r="A379" t="s">
-        <v>1846</v>
+        <v>1853</v>
       </c>
       <c r="B379" t="s">
         <v>12</v>
       </c>
       <c r="C379" t="s">
-        <v>1847</v>
+        <v>1854</v>
       </c>
       <c r="D379" t="s">
         <v>146</v>
       </c>
       <c r="E379" t="s">
-        <v>1848</v>
+        <v>1855</v>
       </c>
       <c r="G379" t="s">
-        <v>1849</v>
+        <v>1856</v>
       </c>
       <c r="I379" t="s">
-        <v>1850</v>
+        <v>1857</v>
       </c>
       <c r="J379" t="s">
-        <v>1851</v>
+        <v>1858</v>
       </c>
       <c r="K379" t="s">
-        <v>1852</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="380" spans="1:11">
       <c r="A380" t="s">
-        <v>1853</v>
+        <v>1860</v>
       </c>
       <c r="B380" t="s">
         <v>12</v>
       </c>
       <c r="C380" t="s">
-        <v>1854</v>
+        <v>1861</v>
       </c>
       <c r="D380" t="s">
         <v>146</v>
       </c>
       <c r="G380" t="s">
-        <v>1855</v>
+        <v>1862</v>
       </c>
       <c r="I380" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="J380" t="s">
-        <v>1856</v>
+        <v>1863</v>
       </c>
       <c r="K380" t="s">
-        <v>1857</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="381" spans="1:11">
       <c r="A381" t="s">
-        <v>1858</v>
+        <v>1865</v>
       </c>
       <c r="B381" t="s">
         <v>12</v>
       </c>
       <c r="C381" t="s">
-        <v>1859</v>
+        <v>1866</v>
       </c>
       <c r="D381" t="s">
         <v>88</v>
       </c>
       <c r="G381" t="s">
-        <v>1860</v>
+        <v>1867</v>
       </c>
       <c r="I381" t="s">
-        <v>1861</v>
+        <v>1868</v>
       </c>
       <c r="J381" t="s">
-        <v>1862</v>
+        <v>1869</v>
       </c>
       <c r="K381" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="382" spans="1:11">
       <c r="A382" t="s">
-        <v>1863</v>
+        <v>1870</v>
       </c>
       <c r="B382" t="s">
         <v>12</v>
       </c>
       <c r="C382" t="s">
-        <v>1864</v>
+        <v>1871</v>
       </c>
       <c r="D382" t="s">
         <v>146</v>
       </c>
       <c r="G382" t="s">
-        <v>1865</v>
+        <v>1872</v>
       </c>
       <c r="I382" t="s">
-        <v>1866</v>
+        <v>1873</v>
       </c>
       <c r="K382" t="s">
-        <v>1852</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="383" spans="1:11">
       <c r="A383" t="s">
-        <v>1867</v>
+        <v>1874</v>
       </c>
       <c r="B383" t="s">
         <v>12</v>
       </c>
       <c r="C383" t="s">
-        <v>1868</v>
+        <v>1875</v>
       </c>
       <c r="D383" t="s">
         <v>303</v>
       </c>
       <c r="G383" t="s">
-        <v>1869</v>
+        <v>1876</v>
       </c>
       <c r="I383" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="J383" t="s">
-        <v>1870</v>
+        <v>1877</v>
       </c>
       <c r="K383" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="384" spans="1:11">
       <c r="A384" t="s">
-        <v>1871</v>
+        <v>1878</v>
       </c>
       <c r="B384" t="s">
         <v>12</v>
       </c>
       <c r="C384" t="s">
-        <v>1872</v>
+        <v>1879</v>
       </c>
       <c r="D384" t="s">
         <v>303</v>
       </c>
       <c r="G384" t="s">
-        <v>1873</v>
+        <v>1880</v>
       </c>
       <c r="I384" t="s">
-        <v>1874</v>
+        <v>1881</v>
       </c>
       <c r="J384" t="s">
-        <v>1875</v>
+        <v>1882</v>
       </c>
       <c r="K384" t="s">
-        <v>1876</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="385" spans="1:11">
       <c r="A385" t="s">
-        <v>1877</v>
+        <v>1884</v>
       </c>
       <c r="B385" t="s">
         <v>12</v>
       </c>
       <c r="C385" t="s">
-        <v>1878</v>
+        <v>1885</v>
       </c>
       <c r="D385" t="s">
         <v>303</v>
       </c>
       <c r="G385" t="s">
-        <v>1879</v>
+        <v>1886</v>
       </c>
       <c r="I385" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="J385" t="s">
-        <v>1880</v>
+        <v>1887</v>
       </c>
       <c r="K385" t="s">
-        <v>1881</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="386" spans="1:11">
       <c r="A386" t="s">
-        <v>1882</v>
+        <v>1889</v>
       </c>
       <c r="B386" t="s">
         <v>12</v>
       </c>
       <c r="C386" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="D386" t="s">
         <v>303</v>
       </c>
       <c r="F386" t="s">
-        <v>1883</v>
+        <v>1890</v>
       </c>
       <c r="G386" t="s">
-        <v>1884</v>
+        <v>1891</v>
       </c>
       <c r="I386" t="s">
-        <v>1885</v>
+        <v>1892</v>
       </c>
       <c r="J386" t="s">
-        <v>1886</v>
+        <v>1893</v>
       </c>
       <c r="K386" t="s">
-        <v>1887</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="387" spans="1:11">
       <c r="A387" t="s">
-        <v>1888</v>
+        <v>1895</v>
       </c>
       <c r="B387" t="s">
         <v>12</v>
       </c>
       <c r="C387" t="s">
-        <v>1889</v>
+        <v>1896</v>
       </c>
       <c r="D387" t="s">
         <v>303</v>
       </c>
       <c r="G387" t="s">
-        <v>1865</v>
+        <v>1872</v>
       </c>
       <c r="I387" t="s">
-        <v>1890</v>
+        <v>1897</v>
       </c>
       <c r="K387" t="s">
-        <v>1852</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="388" spans="1:11">
       <c r="A388" t="s">
-        <v>1891</v>
+        <v>1898</v>
       </c>
       <c r="B388" t="s">
         <v>12</v>
       </c>
       <c r="C388" t="s">
-        <v>1892</v>
+        <v>1899</v>
       </c>
       <c r="D388" t="s">
         <v>303</v>
       </c>
       <c r="G388" t="s">
-        <v>1893</v>
+        <v>1900</v>
       </c>
       <c r="I388" t="s">
-        <v>1894</v>
+        <v>1901</v>
       </c>
       <c r="J388" t="s">
-        <v>1895</v>
+        <v>1902</v>
       </c>
       <c r="K388" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
     </row>
     <row r="389" spans="1:11">
       <c r="A389" t="s">
-        <v>1896</v>
+        <v>1903</v>
       </c>
       <c r="B389" t="s">
         <v>163</v>
       </c>
       <c r="C389" t="s">
-        <v>1897</v>
+        <v>1904</v>
       </c>
       <c r="D389" t="s">
         <v>303</v>
       </c>
       <c r="E389" t="s">
-        <v>1898</v>
+        <v>1905</v>
       </c>
       <c r="G389" t="s">
-        <v>1899</v>
+        <v>1906</v>
       </c>
       <c r="I389" t="s">
         <v>307</v>
       </c>
       <c r="J389" t="s">
-        <v>1900</v>
+        <v>1907</v>
       </c>
       <c r="K389" t="s">
-        <v>1901</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="390" spans="1:11">
       <c r="A390" t="s">
-        <v>1902</v>
+        <v>1909</v>
       </c>
       <c r="B390" t="s">
         <v>12</v>
       </c>
       <c r="C390" t="s">
-        <v>1903</v>
+        <v>1910</v>
       </c>
       <c r="D390" t="s">
         <v>303</v>
       </c>
       <c r="E390" t="s">
-        <v>1904</v>
+        <v>1911</v>
       </c>
       <c r="G390" t="s">
-        <v>1905</v>
+        <v>1912</v>
       </c>
       <c r="I390" t="s">
-        <v>1906</v>
+        <v>1913</v>
       </c>
       <c r="K390" t="s">
-        <v>1852</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="391" spans="1:11">
       <c r="A391" t="s">
-        <v>1907</v>
+        <v>1914</v>
       </c>
       <c r="B391" t="s">
         <v>12</v>
       </c>
       <c r="C391" t="s">
-        <v>1908</v>
+        <v>1915</v>
       </c>
       <c r="D391" t="s">
         <v>303</v>
       </c>
       <c r="E391" t="s">
-        <v>1909</v>
+        <v>1916</v>
       </c>
       <c r="G391" t="s">
-        <v>1910</v>
+        <v>1917</v>
       </c>
       <c r="I391" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="J391" t="s">
-        <v>1911</v>
+        <v>1918</v>
       </c>
       <c r="K391" t="s">
-        <v>1912</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="392" spans="1:11">
       <c r="A392" t="s">
-        <v>1913</v>
+        <v>1920</v>
       </c>
       <c r="B392" t="s">
         <v>163</v>
       </c>
       <c r="C392" t="s">
-        <v>1914</v>
+        <v>1921</v>
       </c>
       <c r="D392" t="s">
         <v>124</v>
       </c>
       <c r="G392" t="s">
-        <v>1915</v>
+        <v>1922</v>
       </c>
       <c r="I392" t="s">
-        <v>1916</v>
+        <v>1923</v>
       </c>
       <c r="J392" t="s">
-        <v>1917</v>
+        <v>1924</v>
       </c>
       <c r="K392" t="s">
-        <v>1881</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="393" spans="1:11">
       <c r="A393" t="s">
-        <v>1918</v>
+        <v>1925</v>
       </c>
       <c r="B393" t="s">
         <v>12</v>
       </c>
       <c r="C393" t="s">
-        <v>1919</v>
+        <v>1926</v>
       </c>
       <c r="D393" t="s">
         <v>124</v>
       </c>
       <c r="G393" t="s">
-        <v>1920</v>
+        <v>1927</v>
       </c>
       <c r="I393" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="J393" t="s">
-        <v>1921</v>
+        <v>1928</v>
       </c>
       <c r="K393" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="394" spans="1:11">
       <c r="A394" t="s">
-        <v>1922</v>
+        <v>1929</v>
       </c>
       <c r="B394" t="s">
         <v>12</v>
       </c>
       <c r="C394" t="s">
-        <v>1923</v>
+        <v>1930</v>
       </c>
       <c r="D394" t="s">
         <v>124</v>
       </c>
       <c r="G394" t="s">
-        <v>1924</v>
+        <v>1931</v>
       </c>
       <c r="I394" t="s">
         <v>131</v>
       </c>
       <c r="J394" t="s">
-        <v>1925</v>
+        <v>1932</v>
       </c>
       <c r="K394" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="395" spans="1:11">
       <c r="A395" t="s">
-        <v>1926</v>
+        <v>1933</v>
       </c>
       <c r="B395" t="s">
         <v>12</v>
       </c>
       <c r="C395" t="s">
-        <v>1927</v>
+        <v>1934</v>
       </c>
       <c r="D395" t="s">
         <v>124</v>
       </c>
       <c r="G395" t="s">
-        <v>1928</v>
+        <v>1935</v>
       </c>
       <c r="I395" t="s">
-        <v>1929</v>
+        <v>1936</v>
       </c>
       <c r="K395" t="s">
-        <v>1857</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="396" spans="1:11">
       <c r="A396" t="s">
-        <v>1930</v>
+        <v>1937</v>
       </c>
       <c r="B396" t="s">
         <v>12</v>
       </c>
       <c r="C396" t="s">
-        <v>1931</v>
+        <v>1938</v>
       </c>
       <c r="D396" t="s">
         <v>124</v>
       </c>
       <c r="E396" t="s">
-        <v>1932</v>
+        <v>1939</v>
       </c>
       <c r="F396" t="s">
-        <v>1933</v>
+        <v>1940</v>
       </c>
       <c r="G396" t="s">
-        <v>1934</v>
+        <v>1941</v>
       </c>
       <c r="I396" t="s">
-        <v>1935</v>
+        <v>1942</v>
       </c>
       <c r="J396" t="s">
-        <v>1936</v>
+        <v>1943</v>
       </c>
       <c r="K396" t="s">
-        <v>1937</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="397" spans="1:11">
       <c r="A397" t="s">
-        <v>1938</v>
+        <v>1945</v>
       </c>
       <c r="B397" t="s">
         <v>12</v>
       </c>
       <c r="C397" t="s">
-        <v>1939</v>
+        <v>1946</v>
       </c>
       <c r="D397" t="s">
         <v>124</v>
       </c>
       <c r="E397" t="s">
-        <v>1940</v>
+        <v>1947</v>
       </c>
       <c r="G397" t="s">
-        <v>1941</v>
+        <v>1948</v>
       </c>
       <c r="I397" t="s">
-        <v>1942</v>
+        <v>1949</v>
       </c>
       <c r="J397" t="s">
-        <v>1943</v>
+        <v>1950</v>
       </c>
       <c r="K397" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
     </row>
     <row r="398" spans="1:11">
       <c r="A398" t="s">
-        <v>1944</v>
+        <v>1951</v>
       </c>
       <c r="B398" t="s">
         <v>163</v>
       </c>
       <c r="C398" t="s">
-        <v>1945</v>
+        <v>1952</v>
       </c>
       <c r="D398" t="s">
         <v>124</v>
       </c>
       <c r="G398" t="s">
-        <v>1946</v>
+        <v>1953</v>
       </c>
       <c r="I398" t="s">
-        <v>1947</v>
+        <v>1954</v>
       </c>
       <c r="J398" t="s">
-        <v>1948</v>
+        <v>1955</v>
       </c>
       <c r="K398" t="s">
-        <v>1353</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="399" spans="1:11">
       <c r="A399" t="s">
-        <v>1949</v>
+        <v>1956</v>
       </c>
       <c r="B399" t="s">
         <v>12</v>
       </c>
       <c r="C399" t="s">
-        <v>1950</v>
+        <v>1957</v>
       </c>
       <c r="D399" t="s">
         <v>124</v>
       </c>
       <c r="E399" t="s">
-        <v>1951</v>
+        <v>1958</v>
       </c>
       <c r="F399" t="s">
-        <v>1952</v>
+        <v>1959</v>
       </c>
       <c r="G399" t="s">
-        <v>1953</v>
+        <v>1960</v>
       </c>
       <c r="I399" t="s">
-        <v>1386</v>
+        <v>1392</v>
       </c>
       <c r="J399" t="s">
-        <v>1954</v>
+        <v>1961</v>
       </c>
       <c r="K399" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="400" spans="1:11">
       <c r="A400" t="s">
-        <v>1955</v>
+        <v>1962</v>
       </c>
       <c r="B400" t="s">
         <v>12</v>
       </c>
       <c r="C400" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="D400" t="s">
         <v>124</v>
       </c>
       <c r="G400" t="s">
         <v>251</v>
       </c>
       <c r="I400" t="s">
         <v>131</v>
       </c>
       <c r="J400" t="s">
-        <v>1956</v>
+        <v>1963</v>
       </c>
       <c r="K400" t="s">
-        <v>1474</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="401" spans="1:11">
       <c r="A401" t="s">
-        <v>1957</v>
+        <v>1964</v>
       </c>
       <c r="B401" t="s">
         <v>163</v>
       </c>
       <c r="C401" t="s">
-        <v>1958</v>
+        <v>1965</v>
       </c>
       <c r="D401" t="s">
         <v>14</v>
       </c>
       <c r="E401" t="s">
-        <v>1959</v>
+        <v>1966</v>
       </c>
       <c r="F401" t="s">
-        <v>1960</v>
+        <v>1967</v>
       </c>
       <c r="G401" t="s">
-        <v>1961</v>
+        <v>1968</v>
       </c>
       <c r="I401" t="s">
         <v>154</v>
       </c>
       <c r="J401" t="s">
-        <v>1962</v>
+        <v>1969</v>
       </c>
       <c r="K401" t="s">
-        <v>1963</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="402" spans="1:11">
       <c r="A402" t="s">
-        <v>1964</v>
+        <v>1971</v>
       </c>
       <c r="B402" t="s">
         <v>12</v>
       </c>
       <c r="C402" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="D402" t="s">
         <v>124</v>
       </c>
       <c r="G402" t="s">
         <v>251</v>
       </c>
       <c r="I402" t="s">
         <v>131</v>
       </c>
       <c r="J402" t="s">
-        <v>1965</v>
+        <v>1972</v>
       </c>
       <c r="K402" t="s">
-        <v>1474</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="403" spans="1:11">
       <c r="A403" t="s">
-        <v>1966</v>
+        <v>1973</v>
       </c>
       <c r="B403" t="s">
         <v>12</v>
       </c>
       <c r="C403" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="D403" t="s">
         <v>124</v>
       </c>
       <c r="G403" t="s">
-        <v>1967</v>
+        <v>1974</v>
       </c>
       <c r="I403" t="s">
         <v>131</v>
       </c>
       <c r="K403" t="s">
-        <v>1968</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="404" spans="1:11">
       <c r="A404" t="s">
-        <v>1969</v>
+        <v>1976</v>
       </c>
       <c r="B404" t="s">
         <v>12</v>
       </c>
       <c r="C404" t="s">
-        <v>1970</v>
+        <v>1977</v>
       </c>
       <c r="D404" t="s">
         <v>124</v>
       </c>
       <c r="G404" t="s">
-        <v>1971</v>
+        <v>1978</v>
       </c>
       <c r="I404" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="J404" t="s">
-        <v>1972</v>
+        <v>1979</v>
       </c>
       <c r="K404" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="405" spans="1:11">
       <c r="A405" t="s">
-        <v>1973</v>
+        <v>1980</v>
       </c>
       <c r="B405" t="s">
         <v>12</v>
       </c>
       <c r="C405" t="s">
-        <v>1974</v>
+        <v>1981</v>
       </c>
       <c r="D405" t="s">
         <v>124</v>
       </c>
       <c r="G405" t="s">
-        <v>1975</v>
+        <v>1982</v>
       </c>
       <c r="I405" t="s">
-        <v>1104</v>
+        <v>1111</v>
       </c>
       <c r="J405" t="s">
-        <v>1976</v>
+        <v>1983</v>
       </c>
       <c r="K405" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="406" spans="1:11">
       <c r="A406" t="s">
-        <v>1977</v>
+        <v>1984</v>
       </c>
       <c r="B406" t="s">
         <v>12</v>
       </c>
       <c r="C406" t="s">
-        <v>1978</v>
+        <v>1985</v>
       </c>
       <c r="D406" t="s">
         <v>124</v>
       </c>
       <c r="G406" t="s">
-        <v>1979</v>
+        <v>1986</v>
       </c>
       <c r="I406" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
       <c r="J406" t="s">
-        <v>1980</v>
+        <v>1987</v>
       </c>
       <c r="K406" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="407" spans="1:11">
       <c r="A407" t="s">
-        <v>1981</v>
+        <v>1988</v>
       </c>
       <c r="B407" t="s">
         <v>12</v>
       </c>
       <c r="C407" t="s">
-        <v>1982</v>
+        <v>1989</v>
       </c>
       <c r="D407" t="s">
         <v>124</v>
       </c>
       <c r="G407" t="s">
-        <v>1983</v>
+        <v>1990</v>
       </c>
       <c r="I407" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="J407" t="s">
-        <v>1984</v>
+        <v>1991</v>
       </c>
       <c r="K407" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
     </row>
     <row r="408" spans="1:11">
       <c r="A408" t="s">
-        <v>1985</v>
+        <v>1992</v>
       </c>
       <c r="B408" t="s">
         <v>12</v>
       </c>
       <c r="C408" t="s">
-        <v>1986</v>
+        <v>1993</v>
       </c>
       <c r="D408" t="s">
         <v>124</v>
       </c>
       <c r="G408" t="s">
-        <v>1987</v>
+        <v>1994</v>
       </c>
       <c r="I408" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="J408" t="s">
-        <v>1988</v>
+        <v>1995</v>
       </c>
       <c r="K408" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="409" spans="1:11">
       <c r="A409" t="s">
-        <v>1989</v>
+        <v>1996</v>
       </c>
       <c r="B409" t="s">
         <v>163</v>
       </c>
       <c r="C409" t="s">
-        <v>1990</v>
+        <v>1997</v>
       </c>
       <c r="D409" t="s">
         <v>124</v>
       </c>
       <c r="F409" t="s">
-        <v>1991</v>
+        <v>1998</v>
       </c>
       <c r="G409" t="s">
-        <v>1992</v>
+        <v>1999</v>
       </c>
       <c r="I409" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="J409" t="s">
-        <v>1993</v>
+        <v>2000</v>
       </c>
       <c r="K409" t="s">
-        <v>1994</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="410" spans="1:11">
       <c r="A410" t="s">
-        <v>1995</v>
+        <v>2002</v>
       </c>
       <c r="B410" t="s">
         <v>12</v>
       </c>
       <c r="C410" t="s">
-        <v>1996</v>
+        <v>2003</v>
       </c>
       <c r="D410" t="s">
         <v>124</v>
       </c>
       <c r="G410" t="s">
-        <v>1997</v>
+        <v>2004</v>
       </c>
       <c r="I410" t="s">
         <v>126</v>
       </c>
       <c r="J410" t="s">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="K410" t="s">
-        <v>758</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="411" spans="1:11">
       <c r="A411" t="s">
-        <v>1999</v>
+        <v>2007</v>
       </c>
       <c r="B411" t="s">
         <v>12</v>
       </c>
       <c r="C411" t="s">
-        <v>2000</v>
+        <v>2008</v>
       </c>
       <c r="D411" t="s">
         <v>124</v>
       </c>
       <c r="E411" t="s">
-        <v>2001</v>
+        <v>2009</v>
       </c>
       <c r="F411" t="s">
-        <v>2002</v>
+        <v>2010</v>
       </c>
       <c r="G411" t="s">
-        <v>2003</v>
+        <v>2011</v>
       </c>
       <c r="I411" t="s">
-        <v>1254</v>
+        <v>1262</v>
       </c>
       <c r="J411" t="s">
-        <v>2004</v>
+        <v>2012</v>
       </c>
       <c r="K411" t="s">
-        <v>2005</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="412" spans="1:11">
       <c r="A412" t="s">
-        <v>2006</v>
+        <v>2014</v>
       </c>
       <c r="B412" t="s">
         <v>12</v>
       </c>
       <c r="C412" t="s">
-        <v>2007</v>
+        <v>2015</v>
       </c>
       <c r="D412" t="s">
         <v>124</v>
       </c>
       <c r="G412" t="s">
-        <v>2008</v>
+        <v>2016</v>
       </c>
       <c r="I412" t="s">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="J412" t="s">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="K412" t="s">
-        <v>2011</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="413" spans="1:11">
       <c r="A413" t="s">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="B413" t="s">
         <v>12</v>
       </c>
       <c r="C413" t="s">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="D413" t="s">
         <v>124</v>
       </c>
       <c r="G413" t="s">
-        <v>2014</v>
+        <v>2022</v>
       </c>
       <c r="I413" t="s">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="J413" t="s">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="K413" t="s">
-        <v>2017</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="414" spans="1:11">
       <c r="A414" t="s">
-        <v>2018</v>
+        <v>2026</v>
       </c>
       <c r="B414" t="s">
         <v>12</v>
       </c>
       <c r="C414" t="s">
-        <v>2019</v>
+        <v>2027</v>
       </c>
       <c r="D414" t="s">
         <v>88</v>
       </c>
       <c r="G414" t="s">
-        <v>2020</v>
+        <v>2028</v>
       </c>
       <c r="I414" t="s">
         <v>313</v>
       </c>
       <c r="K414" t="s">
-        <v>2011</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="415" spans="1:11">
       <c r="A415" t="s">
-        <v>2021</v>
+        <v>2029</v>
       </c>
       <c r="B415" t="s">
         <v>63</v>
       </c>
       <c r="C415" t="s">
-        <v>2022</v>
+        <v>2030</v>
       </c>
       <c r="D415" t="s">
         <v>124</v>
       </c>
       <c r="G415" t="s">
-        <v>2023</v>
+        <v>2031</v>
       </c>
       <c r="I415" t="s">
-        <v>2024</v>
+        <v>2032</v>
       </c>
       <c r="K415" t="s">
-        <v>2025</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="416" spans="1:11">
       <c r="A416" t="s">
-        <v>2026</v>
+        <v>2034</v>
       </c>
       <c r="B416" t="s">
         <v>63</v>
       </c>
       <c r="C416" t="s">
-        <v>2027</v>
+        <v>2035</v>
       </c>
       <c r="D416" t="s">
         <v>124</v>
       </c>
       <c r="G416" t="s">
-        <v>2023</v>
+        <v>2031</v>
       </c>
       <c r="I416" t="s">
-        <v>2024</v>
+        <v>2032</v>
       </c>
       <c r="K416" t="s">
-        <v>2025</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="417" spans="1:11">
       <c r="A417" t="s">
-        <v>2028</v>
+        <v>2036</v>
       </c>
       <c r="B417" t="s">
         <v>12</v>
       </c>
       <c r="C417" t="s">
         <v>250</v>
       </c>
       <c r="D417" t="s">
         <v>124</v>
       </c>
       <c r="G417" t="s">
-        <v>2029</v>
+        <v>2037</v>
       </c>
       <c r="I417" t="s">
         <v>252</v>
       </c>
       <c r="J417" t="s">
-        <v>2030</v>
+        <v>2038</v>
       </c>
       <c r="K417" t="s">
-        <v>1144</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="418" spans="1:11">
       <c r="A418" t="s">
-        <v>2031</v>
+        <v>2039</v>
       </c>
       <c r="B418" t="s">
         <v>12</v>
       </c>
       <c r="C418" t="s">
-        <v>2032</v>
+        <v>2040</v>
       </c>
       <c r="D418" t="s">
         <v>124</v>
       </c>
       <c r="G418" t="s">
-        <v>2033</v>
+        <v>2041</v>
       </c>
       <c r="I418" t="s">
-        <v>1935</v>
+        <v>1942</v>
       </c>
       <c r="J418" t="s">
-        <v>2034</v>
+        <v>2042</v>
       </c>
       <c r="K418" t="s">
-        <v>1191</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="419" spans="1:11">
       <c r="A419" t="s">
-        <v>2035</v>
+        <v>2043</v>
       </c>
       <c r="B419" t="s">
         <v>12</v>
       </c>
       <c r="C419" t="s">
-        <v>2036</v>
+        <v>2044</v>
       </c>
       <c r="D419" t="s">
         <v>124</v>
       </c>
       <c r="F419" t="s">
-        <v>2037</v>
+        <v>2045</v>
       </c>
       <c r="G419" t="s">
-        <v>2038</v>
+        <v>2046</v>
       </c>
       <c r="I419" t="s">
-        <v>1381</v>
+        <v>1387</v>
       </c>
       <c r="J419" t="s">
-        <v>2039</v>
+        <v>2047</v>
       </c>
       <c r="K419" t="s">
-        <v>788</v>
+        <v>692</v>
       </c>
     </row>
     <row r="420" spans="1:11">
       <c r="A420" t="s">
-        <v>2040</v>
+        <v>2048</v>
       </c>
       <c r="B420" t="s">
         <v>12</v>
       </c>
       <c r="C420" t="s">
-        <v>2041</v>
+        <v>2049</v>
       </c>
       <c r="D420" t="s">
         <v>124</v>
       </c>
       <c r="E420" t="s">
-        <v>2042</v>
+        <v>2050</v>
       </c>
       <c r="G420" t="s">
-        <v>2043</v>
+        <v>2051</v>
       </c>
       <c r="I420" t="s">
-        <v>2044</v>
+        <v>2052</v>
       </c>
       <c r="K420" t="s">
-        <v>394</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="421" spans="1:11">
       <c r="A421" t="s">
-        <v>2045</v>
+        <v>2054</v>
       </c>
       <c r="B421" t="s">
         <v>12</v>
       </c>
       <c r="C421" t="s">
-        <v>2046</v>
+        <v>2055</v>
       </c>
       <c r="D421" t="s">
         <v>124</v>
       </c>
       <c r="G421" t="s">
-        <v>2047</v>
+        <v>2056</v>
       </c>
       <c r="I421" t="s">
         <v>131</v>
       </c>
       <c r="J421" t="s">
-        <v>2048</v>
+        <v>2057</v>
       </c>
       <c r="K421" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="422" spans="1:11">
       <c r="A422" t="s">
-        <v>2049</v>
+        <v>2058</v>
       </c>
       <c r="B422" t="s">
         <v>12</v>
       </c>
       <c r="C422" t="s">
-        <v>2050</v>
+        <v>2059</v>
       </c>
       <c r="D422" t="s">
         <v>14</v>
       </c>
       <c r="F422" t="s">
-        <v>2051</v>
+        <v>2060</v>
       </c>
       <c r="G422" t="s">
-        <v>1282</v>
+        <v>1289</v>
       </c>
       <c r="I422" t="s">
-        <v>2052</v>
+        <v>2061</v>
       </c>
       <c r="K422" t="s">
-        <v>1233</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="423" spans="1:11">
       <c r="A423" t="s">
-        <v>2053</v>
+        <v>2062</v>
       </c>
       <c r="B423" t="s">
         <v>63</v>
       </c>
       <c r="C423" t="s">
-        <v>2054</v>
+        <v>2063</v>
       </c>
       <c r="D423" t="s">
         <v>124</v>
       </c>
       <c r="G423" t="s">
-        <v>2055</v>
+        <v>2064</v>
       </c>
       <c r="I423" t="s">
-        <v>1254</v>
+        <v>1262</v>
       </c>
       <c r="J423" t="s">
-        <v>2056</v>
+        <v>2065</v>
       </c>
       <c r="K423" t="s">
-        <v>71</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="424" spans="1:11">
       <c r="A424" t="s">
-        <v>2057</v>
+        <v>2067</v>
       </c>
       <c r="B424" t="s">
         <v>163</v>
       </c>
       <c r="C424" t="s">
-        <v>2058</v>
+        <v>2068</v>
       </c>
       <c r="D424" t="s">
         <v>124</v>
       </c>
       <c r="F424" t="s">
-        <v>2059</v>
+        <v>2069</v>
       </c>
       <c r="G424" t="s">
-        <v>2060</v>
+        <v>2070</v>
       </c>
       <c r="I424" t="s">
-        <v>2061</v>
+        <v>2071</v>
       </c>
       <c r="J424" t="s">
-        <v>2062</v>
+        <v>2072</v>
       </c>
       <c r="K424" t="s">
-        <v>2063</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="425" spans="1:11">
       <c r="A425" t="s">
-        <v>2064</v>
+        <v>2074</v>
       </c>
       <c r="B425" t="s">
         <v>12</v>
       </c>
       <c r="C425" t="s">
-        <v>2065</v>
+        <v>2075</v>
       </c>
       <c r="D425" t="s">
         <v>124</v>
       </c>
       <c r="G425" t="s">
-        <v>2066</v>
+        <v>2076</v>
       </c>
       <c r="I425" t="s">
-        <v>2067</v>
+        <v>2077</v>
       </c>
       <c r="J425" t="s">
-        <v>2068</v>
+        <v>2078</v>
       </c>
       <c r="K425" t="s">
-        <v>2069</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="426" spans="1:11">
       <c r="A426" t="s">
-        <v>2070</v>
+        <v>2080</v>
       </c>
       <c r="B426" t="s">
         <v>12</v>
       </c>
       <c r="C426" t="s">
-        <v>2071</v>
+        <v>2081</v>
       </c>
       <c r="D426" t="s">
         <v>88</v>
       </c>
       <c r="E426" t="s">
-        <v>2072</v>
+        <v>2082</v>
       </c>
       <c r="F426" t="s">
-        <v>2073</v>
+        <v>2083</v>
       </c>
       <c r="G426" t="s">
         <v>55</v>
       </c>
       <c r="I426" t="s">
         <v>47</v>
       </c>
       <c r="J426" t="s">
-        <v>2074</v>
+        <v>2084</v>
       </c>
       <c r="K426" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="427" spans="1:11">
       <c r="A427" t="s">
-        <v>2075</v>
+        <v>2085</v>
       </c>
       <c r="B427" t="s">
         <v>12</v>
       </c>
       <c r="C427" t="s">
-        <v>2076</v>
+        <v>2086</v>
       </c>
       <c r="D427" t="s">
         <v>124</v>
       </c>
       <c r="E427" t="s">
-        <v>2077</v>
+        <v>2087</v>
       </c>
       <c r="G427" t="s">
-        <v>2078</v>
+        <v>2088</v>
       </c>
       <c r="I427" t="s">
         <v>126</v>
       </c>
       <c r="J427" t="s">
-        <v>2079</v>
+        <v>2089</v>
       </c>
       <c r="K427" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="428" spans="1:11">
       <c r="A428" t="s">
-        <v>2080</v>
+        <v>2090</v>
       </c>
       <c r="B428" t="s">
         <v>163</v>
       </c>
       <c r="C428" t="s">
-        <v>2081</v>
+        <v>2091</v>
       </c>
       <c r="D428" t="s">
         <v>124</v>
       </c>
       <c r="E428" t="s">
-        <v>2082</v>
+        <v>2092</v>
       </c>
       <c r="F428" t="s">
-        <v>2083</v>
+        <v>2093</v>
       </c>
       <c r="G428" t="s">
-        <v>2084</v>
+        <v>2094</v>
       </c>
       <c r="I428" t="s">
         <v>183</v>
       </c>
       <c r="J428" t="s">
-        <v>2085</v>
+        <v>2095</v>
       </c>
       <c r="K428" t="s">
-        <v>2086</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="429" spans="1:11">
       <c r="A429" t="s">
-        <v>2087</v>
+        <v>2097</v>
       </c>
       <c r="B429" t="s">
         <v>12</v>
       </c>
       <c r="C429" t="s">
-        <v>2088</v>
+        <v>2098</v>
       </c>
       <c r="D429" t="s">
         <v>124</v>
       </c>
       <c r="G429" t="s">
-        <v>2089</v>
+        <v>2099</v>
       </c>
       <c r="I429" t="s">
-        <v>2090</v>
+        <v>2100</v>
       </c>
       <c r="K429" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="430" spans="1:11">
       <c r="A430" t="s">
-        <v>2091</v>
+        <v>2101</v>
       </c>
       <c r="B430" t="s">
         <v>12</v>
       </c>
       <c r="C430" t="s">
-        <v>1986</v>
+        <v>1993</v>
       </c>
       <c r="D430" t="s">
         <v>124</v>
       </c>
       <c r="F430" t="s">
-        <v>2092</v>
+        <v>2102</v>
       </c>
       <c r="G430" t="s">
-        <v>2093</v>
+        <v>2103</v>
       </c>
       <c r="I430" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="J430" t="s">
-        <v>2094</v>
+        <v>2104</v>
       </c>
       <c r="K430" t="s">
-        <v>2095</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="431" spans="1:11">
       <c r="A431" t="s">
-        <v>2096</v>
+        <v>2106</v>
       </c>
       <c r="B431" t="s">
         <v>163</v>
       </c>
       <c r="C431" t="s">
-        <v>2097</v>
+        <v>2107</v>
       </c>
       <c r="D431" t="s">
         <v>124</v>
       </c>
       <c r="G431" t="s">
-        <v>2098</v>
+        <v>2108</v>
       </c>
       <c r="I431" t="s">
         <v>131</v>
       </c>
       <c r="J431" t="s">
-        <v>2099</v>
+        <v>2109</v>
       </c>
       <c r="K431" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="432" spans="1:11">
       <c r="A432" t="s">
-        <v>2100</v>
+        <v>2110</v>
       </c>
       <c r="B432" t="s">
         <v>12</v>
       </c>
       <c r="C432" t="s">
-        <v>2101</v>
+        <v>2111</v>
       </c>
       <c r="D432" t="s">
         <v>124</v>
       </c>
       <c r="F432" t="s">
-        <v>1142</v>
+        <v>1151</v>
       </c>
       <c r="G432" t="s">
-        <v>2102</v>
+        <v>2112</v>
       </c>
       <c r="I432" t="s">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="K432" t="s">
-        <v>1144</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="433" spans="1:11">
       <c r="A433" t="s">
-        <v>2103</v>
+        <v>2113</v>
       </c>
       <c r="B433" t="s">
         <v>163</v>
       </c>
       <c r="C433" t="s">
-        <v>2104</v>
+        <v>2114</v>
       </c>
       <c r="D433" t="s">
         <v>124</v>
       </c>
       <c r="E433" t="s">
-        <v>2105</v>
+        <v>2115</v>
       </c>
       <c r="G433" t="s">
-        <v>2106</v>
+        <v>2116</v>
       </c>
       <c r="I433" t="s">
-        <v>2107</v>
+        <v>2117</v>
       </c>
       <c r="K433" t="s">
-        <v>2108</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="434" spans="1:11">
       <c r="A434" t="s">
-        <v>2109</v>
+        <v>2118</v>
       </c>
       <c r="B434" t="s">
         <v>12</v>
       </c>
       <c r="C434" t="s">
-        <v>2110</v>
+        <v>2119</v>
       </c>
       <c r="D434" t="s">
         <v>124</v>
       </c>
       <c r="F434" t="s">
-        <v>2111</v>
+        <v>2120</v>
       </c>
       <c r="G434" t="s">
-        <v>2112</v>
+        <v>2121</v>
       </c>
       <c r="I434" t="s">
-        <v>2107</v>
+        <v>2117</v>
       </c>
       <c r="K434" t="s">
-        <v>2113</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="435" spans="1:11">
       <c r="A435" t="s">
-        <v>2114</v>
+        <v>2123</v>
       </c>
       <c r="B435" t="s">
         <v>163</v>
       </c>
       <c r="C435" t="s">
-        <v>2115</v>
+        <v>2124</v>
       </c>
       <c r="D435" t="s">
         <v>124</v>
       </c>
       <c r="G435" t="s">
-        <v>2116</v>
+        <v>2125</v>
       </c>
       <c r="I435" t="s">
-        <v>1700</v>
+        <v>1705</v>
       </c>
       <c r="J435" t="s">
-        <v>2117</v>
+        <v>2126</v>
       </c>
       <c r="K435" t="s">
-        <v>2118</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="436" spans="1:11">
       <c r="A436" t="s">
-        <v>2119</v>
+        <v>2128</v>
       </c>
       <c r="B436" t="s">
         <v>12</v>
       </c>
       <c r="C436" t="s">
-        <v>2120</v>
+        <v>2129</v>
       </c>
       <c r="D436" t="s">
         <v>124</v>
       </c>
       <c r="G436" t="s">
-        <v>2121</v>
+        <v>2130</v>
       </c>
       <c r="I436" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="J436" t="s">
-        <v>2122</v>
+        <v>2131</v>
       </c>
       <c r="K436" t="s">
-        <v>1551</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="437" spans="1:11">
       <c r="A437" t="s">
-        <v>2123</v>
+        <v>2132</v>
       </c>
       <c r="B437" t="s">
         <v>163</v>
       </c>
       <c r="C437" t="s">
-        <v>2124</v>
+        <v>2133</v>
       </c>
       <c r="D437" t="s">
         <v>124</v>
       </c>
       <c r="G437" t="s">
-        <v>2125</v>
+        <v>2134</v>
       </c>
       <c r="I437" t="s">
         <v>183</v>
       </c>
       <c r="J437" t="s">
-        <v>2126</v>
+        <v>2135</v>
       </c>
       <c r="K437" t="s">
-        <v>2127</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="438" spans="1:11">
       <c r="A438" t="s">
-        <v>2128</v>
+        <v>2137</v>
       </c>
       <c r="B438" t="s">
         <v>163</v>
       </c>
       <c r="C438" t="s">
-        <v>2129</v>
+        <v>2138</v>
       </c>
       <c r="D438" t="s">
         <v>124</v>
       </c>
       <c r="G438" t="s">
-        <v>2130</v>
+        <v>2139</v>
       </c>
       <c r="I438" t="s">
-        <v>2131</v>
+        <v>2140</v>
       </c>
       <c r="J438" t="s">
-        <v>2132</v>
+        <v>2141</v>
       </c>
       <c r="K438" t="s">
-        <v>1881</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="439" spans="1:11">
       <c r="A439" t="s">
-        <v>2133</v>
+        <v>2142</v>
       </c>
       <c r="B439" t="s">
         <v>12</v>
       </c>
       <c r="C439" t="s">
-        <v>2134</v>
+        <v>2143</v>
       </c>
       <c r="D439" t="s">
         <v>124</v>
       </c>
       <c r="G439" t="s">
-        <v>1865</v>
+        <v>1872</v>
       </c>
       <c r="I439" t="s">
-        <v>2135</v>
+        <v>2144</v>
       </c>
       <c r="K439" t="s">
-        <v>1852</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="440" spans="1:11">
       <c r="A440" t="s">
-        <v>2136</v>
+        <v>2145</v>
       </c>
       <c r="B440" t="s">
         <v>12</v>
       </c>
       <c r="C440" t="s">
-        <v>2081</v>
+        <v>2091</v>
       </c>
       <c r="D440" t="s">
         <v>124</v>
       </c>
       <c r="G440" t="s">
-        <v>2137</v>
+        <v>2146</v>
       </c>
       <c r="I440" t="s">
         <v>183</v>
       </c>
       <c r="J440" t="s">
-        <v>2085</v>
+        <v>2095</v>
       </c>
       <c r="K440" t="s">
-        <v>2138</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="441" spans="1:11">
       <c r="A441" t="s">
-        <v>2139</v>
+        <v>2147</v>
       </c>
       <c r="B441" t="s">
         <v>163</v>
       </c>
       <c r="C441" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="D441" t="s">
         <v>124</v>
       </c>
       <c r="E441" t="s">
-        <v>2140</v>
+        <v>2148</v>
       </c>
       <c r="G441" t="s">
-        <v>2141</v>
+        <v>2149</v>
       </c>
       <c r="I441" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="J441" t="s">
-        <v>2142</v>
+        <v>2150</v>
       </c>
       <c r="K441" t="s">
-        <v>2143</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="442" spans="1:11">
       <c r="A442" t="s">
-        <v>2144</v>
+        <v>2152</v>
       </c>
       <c r="B442" t="s">
         <v>163</v>
       </c>
       <c r="C442" t="s">
-        <v>2145</v>
+        <v>2153</v>
       </c>
       <c r="D442" t="s">
         <v>124</v>
       </c>
       <c r="F442" t="s">
-        <v>2146</v>
+        <v>2154</v>
       </c>
       <c r="G442" t="s">
-        <v>2147</v>
+        <v>2155</v>
       </c>
       <c r="I442" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="K442" t="s">
-        <v>2148</v>
+        <v>635</v>
       </c>
     </row>
     <row r="443" spans="1:11">
       <c r="A443" t="s">
-        <v>2149</v>
+        <v>2156</v>
       </c>
       <c r="B443" t="s">
         <v>12</v>
       </c>
       <c r="C443" t="s">
-        <v>1986</v>
+        <v>1993</v>
       </c>
       <c r="D443" t="s">
         <v>124</v>
       </c>
       <c r="E443" t="s">
-        <v>2150</v>
+        <v>2157</v>
       </c>
       <c r="F443" t="s">
-        <v>2151</v>
+        <v>2158</v>
       </c>
       <c r="G443" t="s">
-        <v>2093</v>
+        <v>2103</v>
       </c>
       <c r="I443" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="K443" t="s">
-        <v>2152</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="444" spans="1:11">
       <c r="A444" t="s">
-        <v>2153</v>
+        <v>2160</v>
       </c>
       <c r="B444" t="s">
         <v>163</v>
       </c>
       <c r="C444" t="s">
-        <v>2154</v>
+        <v>2161</v>
       </c>
       <c r="D444" t="s">
         <v>124</v>
       </c>
       <c r="E444" t="s">
-        <v>2155</v>
+        <v>2162</v>
       </c>
       <c r="F444" t="s">
-        <v>2156</v>
+        <v>2163</v>
       </c>
       <c r="G444" t="s">
-        <v>2157</v>
+        <v>2164</v>
       </c>
       <c r="I444" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="J444" t="s">
-        <v>1921</v>
+        <v>1928</v>
       </c>
       <c r="K444" t="s">
-        <v>2158</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="445" spans="1:11">
       <c r="A445" t="s">
-        <v>2159</v>
+        <v>2166</v>
       </c>
       <c r="B445" t="s">
         <v>12</v>
       </c>
       <c r="C445" t="s">
-        <v>2160</v>
+        <v>2167</v>
       </c>
       <c r="D445" t="s">
         <v>124</v>
       </c>
       <c r="E445" t="s">
-        <v>2161</v>
+        <v>2168</v>
       </c>
       <c r="G445" t="s">
-        <v>2162</v>
+        <v>2169</v>
       </c>
       <c r="I445" t="s">
-        <v>2163</v>
+        <v>2170</v>
       </c>
       <c r="J445" t="s">
-        <v>2164</v>
+        <v>2171</v>
       </c>
       <c r="K445" t="s">
-        <v>883</v>
+        <v>888</v>
       </c>
     </row>
     <row r="446" spans="1:11">
       <c r="A446" t="s">
-        <v>2165</v>
+        <v>2172</v>
       </c>
       <c r="B446" t="s">
         <v>12</v>
       </c>
       <c r="C446" t="s">
-        <v>2166</v>
+        <v>2173</v>
       </c>
       <c r="D446" t="s">
         <v>119</v>
       </c>
       <c r="G446" t="s">
-        <v>1744</v>
+        <v>1750</v>
       </c>
       <c r="I446" t="s">
-        <v>2167</v>
+        <v>2174</v>
       </c>
       <c r="J446" t="s">
-        <v>2168</v>
+        <v>2175</v>
       </c>
       <c r="K446" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="447" spans="1:11">
       <c r="A447" t="s">
-        <v>2169</v>
+        <v>2176</v>
       </c>
       <c r="B447" t="s">
         <v>12</v>
       </c>
       <c r="C447" t="s">
-        <v>2170</v>
+        <v>2177</v>
       </c>
       <c r="D447" t="s">
         <v>119</v>
       </c>
       <c r="F447" t="s">
-        <v>2171</v>
+        <v>2178</v>
       </c>
       <c r="G447" t="s">
-        <v>2172</v>
+        <v>2179</v>
       </c>
       <c r="I447" t="s">
-        <v>2173</v>
+        <v>2180</v>
       </c>
       <c r="J447" t="s">
-        <v>2174</v>
+        <v>2181</v>
       </c>
       <c r="K447" t="s">
-        <v>2175</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="448" spans="1:11">
       <c r="A448" t="s">
-        <v>2176</v>
+        <v>2183</v>
       </c>
       <c r="B448" t="s">
         <v>163</v>
       </c>
       <c r="C448" t="s">
-        <v>2177</v>
+        <v>2184</v>
       </c>
       <c r="D448" t="s">
         <v>119</v>
       </c>
       <c r="G448" t="s">
-        <v>2178</v>
+        <v>2185</v>
       </c>
       <c r="I448" t="s">
-        <v>2179</v>
+        <v>2186</v>
       </c>
       <c r="J448" t="s">
-        <v>2180</v>
+        <v>2187</v>
       </c>
       <c r="K448" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="449" spans="1:11">
       <c r="A449" t="s">
-        <v>2181</v>
+        <v>2188</v>
       </c>
       <c r="B449" t="s">
         <v>12</v>
       </c>
       <c r="C449" t="s">
-        <v>2182</v>
+        <v>2189</v>
       </c>
       <c r="D449" t="s">
         <v>119</v>
       </c>
       <c r="E449" t="s">
-        <v>1932</v>
+        <v>1939</v>
       </c>
       <c r="F449" t="s">
-        <v>1933</v>
+        <v>1940</v>
       </c>
       <c r="G449" t="s">
-        <v>1934</v>
+        <v>1941</v>
       </c>
       <c r="I449" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="J449" t="s">
-        <v>1936</v>
+        <v>1943</v>
       </c>
       <c r="K449" t="s">
-        <v>1937</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="450" spans="1:11">
       <c r="A450" t="s">
-        <v>2183</v>
+        <v>2190</v>
       </c>
       <c r="B450" t="s">
         <v>163</v>
       </c>
       <c r="C450" t="s">
-        <v>2184</v>
+        <v>2191</v>
       </c>
       <c r="D450" t="s">
         <v>119</v>
       </c>
       <c r="G450" t="s">
-        <v>2185</v>
+        <v>2192</v>
       </c>
       <c r="I450" t="s">
-        <v>2186</v>
+        <v>2193</v>
       </c>
       <c r="J450" t="s">
-        <v>2187</v>
+        <v>2194</v>
       </c>
       <c r="K450" t="s">
-        <v>2188</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="451" spans="1:11">
       <c r="A451" t="s">
-        <v>2189</v>
+        <v>2196</v>
       </c>
       <c r="B451" t="s">
         <v>12</v>
       </c>
       <c r="C451" t="s">
-        <v>2190</v>
+        <v>2197</v>
       </c>
       <c r="D451" t="s">
         <v>88</v>
       </c>
       <c r="G451" t="s">
-        <v>2191</v>
+        <v>2198</v>
       </c>
       <c r="I451" t="s">
-        <v>2192</v>
+        <v>2199</v>
       </c>
       <c r="J451" t="s">
-        <v>2193</v>
+        <v>2200</v>
       </c>
       <c r="K451" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
     </row>
     <row r="452" spans="1:11">
       <c r="A452" t="s">
-        <v>2194</v>
+        <v>2201</v>
       </c>
       <c r="B452" t="s">
         <v>12</v>
       </c>
       <c r="C452" t="s">
-        <v>2195</v>
+        <v>2202</v>
       </c>
       <c r="D452" t="s">
         <v>119</v>
       </c>
       <c r="E452" t="s">
-        <v>2196</v>
+        <v>2203</v>
       </c>
       <c r="G452" t="s">
-        <v>2197</v>
+        <v>2204</v>
       </c>
       <c r="I452" t="s">
-        <v>1208</v>
+        <v>1216</v>
       </c>
       <c r="J452" t="s">
-        <v>2198</v>
+        <v>2205</v>
       </c>
       <c r="K452" t="s">
-        <v>2199</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="453" spans="1:11">
       <c r="A453" t="s">
-        <v>2200</v>
+        <v>2207</v>
       </c>
       <c r="B453" t="s">
         <v>12</v>
       </c>
       <c r="C453" t="s">
-        <v>2201</v>
+        <v>2208</v>
       </c>
       <c r="D453" t="s">
         <v>119</v>
       </c>
       <c r="G453" t="s">
-        <v>2202</v>
+        <v>2209</v>
       </c>
       <c r="I453" t="s">
-        <v>2203</v>
+        <v>2210</v>
       </c>
       <c r="J453" t="s">
-        <v>2204</v>
+        <v>2211</v>
       </c>
       <c r="K453" t="s">
-        <v>2175</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="454" spans="1:11">
       <c r="A454" t="s">
-        <v>2205</v>
+        <v>2212</v>
       </c>
       <c r="B454" t="s">
         <v>163</v>
       </c>
       <c r="C454" t="s">
-        <v>2206</v>
+        <v>2213</v>
       </c>
       <c r="D454" t="s">
         <v>119</v>
       </c>
       <c r="G454" t="s">
-        <v>2207</v>
+        <v>2214</v>
       </c>
       <c r="I454" t="s">
         <v>288</v>
       </c>
       <c r="J454" t="s">
-        <v>2208</v>
+        <v>2215</v>
       </c>
       <c r="K454" t="s">
-        <v>2209</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="455" spans="1:11">
       <c r="A455" t="s">
-        <v>2210</v>
+        <v>2217</v>
       </c>
       <c r="B455" t="s">
         <v>163</v>
       </c>
       <c r="C455" t="s">
-        <v>2211</v>
+        <v>2218</v>
       </c>
       <c r="D455" t="s">
         <v>119</v>
       </c>
       <c r="E455" t="s">
-        <v>2212</v>
+        <v>2219</v>
       </c>
       <c r="G455" t="s">
-        <v>2213</v>
+        <v>2220</v>
       </c>
       <c r="I455" t="s">
-        <v>2214</v>
+        <v>2221</v>
       </c>
       <c r="J455" t="s">
-        <v>2215</v>
+        <v>2222</v>
       </c>
       <c r="K455" t="s">
-        <v>2216</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="456" spans="1:11">
       <c r="A456" t="s">
-        <v>2217</v>
+        <v>2224</v>
       </c>
       <c r="B456" t="s">
         <v>12</v>
       </c>
       <c r="C456" t="s">
         <v>118</v>
       </c>
       <c r="D456" t="s">
         <v>119</v>
       </c>
       <c r="F456" t="s">
-        <v>1142</v>
+        <v>1151</v>
       </c>
       <c r="G456" t="s">
-        <v>2218</v>
+        <v>2225</v>
       </c>
       <c r="I456" t="s">
-        <v>2219</v>
+        <v>2226</v>
       </c>
       <c r="K456" t="s">
-        <v>1144</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="457" spans="1:11">
       <c r="A457" t="s">
-        <v>2220</v>
+        <v>2227</v>
       </c>
       <c r="B457" t="s">
         <v>12</v>
       </c>
       <c r="C457" t="s">
-        <v>2221</v>
+        <v>2228</v>
       </c>
       <c r="D457" t="s">
         <v>303</v>
       </c>
       <c r="F457" t="s">
-        <v>2222</v>
+        <v>2229</v>
       </c>
       <c r="G457" t="s">
-        <v>2223</v>
+        <v>2230</v>
       </c>
       <c r="I457" t="s">
-        <v>2224</v>
+        <v>2231</v>
       </c>
       <c r="J457" t="s">
-        <v>2225</v>
+        <v>2232</v>
       </c>
       <c r="K457" t="s">
-        <v>2226</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="458" spans="1:11">
       <c r="A458" t="s">
-        <v>2227</v>
+        <v>2234</v>
       </c>
       <c r="B458" t="s">
         <v>163</v>
       </c>
       <c r="C458" t="s">
-        <v>2228</v>
+        <v>2235</v>
       </c>
       <c r="D458" t="s">
         <v>119</v>
       </c>
       <c r="G458" t="s">
-        <v>2229</v>
+        <v>2236</v>
       </c>
       <c r="I458" t="s">
-        <v>2230</v>
+        <v>2237</v>
       </c>
       <c r="J458" t="s">
-        <v>2231</v>
+        <v>2238</v>
       </c>
       <c r="K458" t="s">
-        <v>2232</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="459" spans="1:11">
       <c r="A459" t="s">
-        <v>2233</v>
+        <v>2240</v>
       </c>
       <c r="B459" t="s">
         <v>12</v>
       </c>
       <c r="C459" t="s">
-        <v>2234</v>
+        <v>2241</v>
       </c>
       <c r="D459" t="s">
         <v>119</v>
       </c>
       <c r="G459" t="s">
-        <v>2235</v>
+        <v>2242</v>
       </c>
       <c r="I459" t="s">
         <v>288</v>
       </c>
       <c r="J459" t="s">
-        <v>2236</v>
+        <v>2243</v>
       </c>
       <c r="K459" t="s">
-        <v>2237</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="460" spans="1:11">
       <c r="A460" t="s">
-        <v>2238</v>
+        <v>2245</v>
       </c>
       <c r="B460" t="s">
         <v>12</v>
       </c>
       <c r="C460" t="s">
-        <v>2239</v>
+        <v>2246</v>
       </c>
       <c r="D460" t="s">
         <v>119</v>
       </c>
       <c r="G460" t="s">
-        <v>2240</v>
+        <v>2247</v>
       </c>
       <c r="I460" t="s">
         <v>16</v>
       </c>
       <c r="J460" t="s">
-        <v>2241</v>
+        <v>2248</v>
       </c>
       <c r="K460" t="s">
-        <v>1059</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="461" spans="1:11">
       <c r="A461" t="s">
-        <v>2242</v>
+        <v>2249</v>
       </c>
       <c r="B461" t="s">
         <v>12</v>
       </c>
       <c r="C461" t="s">
-        <v>2243</v>
+        <v>2250</v>
       </c>
       <c r="D461" t="s">
         <v>119</v>
       </c>
       <c r="G461" t="s">
-        <v>1865</v>
+        <v>1872</v>
       </c>
       <c r="I461" t="s">
-        <v>2244</v>
+        <v>2251</v>
       </c>
       <c r="K461" t="s">
-        <v>1852</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="462" spans="1:11">
       <c r="A462" t="s">
-        <v>2245</v>
+        <v>2252</v>
       </c>
       <c r="B462" t="s">
         <v>12</v>
       </c>
       <c r="C462" t="s">
-        <v>2246</v>
+        <v>2253</v>
       </c>
       <c r="D462" t="s">
         <v>119</v>
       </c>
       <c r="G462" t="s">
-        <v>2247</v>
+        <v>2254</v>
       </c>
       <c r="I462" t="s">
-        <v>2244</v>
+        <v>2251</v>
       </c>
       <c r="J462" t="s">
-        <v>2048</v>
+        <v>2057</v>
       </c>
       <c r="K462" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="463" spans="1:11">
       <c r="A463" t="s">
-        <v>2248</v>
+        <v>2255</v>
       </c>
       <c r="B463" t="s">
         <v>12</v>
       </c>
       <c r="C463" t="s">
-        <v>2249</v>
+        <v>2256</v>
       </c>
       <c r="D463" t="s">
         <v>119</v>
       </c>
       <c r="G463" t="s">
-        <v>2250</v>
+        <v>2257</v>
       </c>
       <c r="I463" t="s">
-        <v>2167</v>
+        <v>2174</v>
       </c>
       <c r="J463" t="s">
-        <v>2251</v>
+        <v>2258</v>
       </c>
       <c r="K463" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="464" spans="1:11">
       <c r="A464" t="s">
-        <v>2252</v>
+        <v>2259</v>
       </c>
       <c r="B464" t="s">
         <v>12</v>
       </c>
       <c r="C464" t="s">
-        <v>2253</v>
+        <v>2260</v>
       </c>
       <c r="D464" t="s">
         <v>119</v>
       </c>
       <c r="E464" t="s">
-        <v>2254</v>
+        <v>2261</v>
       </c>
       <c r="F464" t="s">
-        <v>2255</v>
+        <v>2262</v>
       </c>
       <c r="G464" t="s">
-        <v>2256</v>
+        <v>2263</v>
       </c>
       <c r="I464" t="s">
-        <v>2173</v>
+        <v>2180</v>
       </c>
       <c r="J464" t="s">
-        <v>2257</v>
+        <v>2264</v>
       </c>
       <c r="K464" t="s">
-        <v>2258</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="465" spans="1:11">
       <c r="A465" t="s">
-        <v>2259</v>
+        <v>2266</v>
       </c>
       <c r="B465" t="s">
         <v>12</v>
       </c>
       <c r="C465" t="s">
-        <v>2260</v>
+        <v>2267</v>
       </c>
       <c r="D465" t="s">
         <v>119</v>
       </c>
       <c r="I465" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="K465" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="466" spans="1:11">
       <c r="A466" t="s">
-        <v>2261</v>
+        <v>2268</v>
       </c>
       <c r="B466" t="s">
         <v>163</v>
       </c>
       <c r="C466" t="s">
-        <v>2206</v>
+        <v>2213</v>
       </c>
       <c r="D466" t="s">
         <v>119</v>
       </c>
       <c r="G466" t="s">
-        <v>2207</v>
+        <v>2214</v>
       </c>
       <c r="I466" t="s">
         <v>288</v>
       </c>
       <c r="J466" t="s">
-        <v>2208</v>
+        <v>2215</v>
       </c>
       <c r="K466" t="s">
-        <v>2108</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="467" spans="1:11">
       <c r="A467" t="s">
-        <v>2262</v>
+        <v>2269</v>
       </c>
       <c r="B467" t="s">
         <v>12</v>
       </c>
       <c r="C467" t="s">
-        <v>2263</v>
+        <v>2270</v>
       </c>
       <c r="D467" t="s">
         <v>119</v>
       </c>
       <c r="G467" t="s">
-        <v>2264</v>
+        <v>2271</v>
       </c>
       <c r="I467" t="s">
-        <v>2265</v>
+        <v>2272</v>
       </c>
       <c r="J467" t="s">
-        <v>2266</v>
+        <v>2273</v>
       </c>
       <c r="K467" t="s">
-        <v>1599</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="468" spans="1:11">
       <c r="A468" t="s">
-        <v>2267</v>
+        <v>2274</v>
       </c>
       <c r="B468" t="s">
         <v>12</v>
       </c>
       <c r="C468" t="s">
-        <v>2268</v>
+        <v>2275</v>
       </c>
       <c r="D468" t="s">
         <v>119</v>
       </c>
       <c r="G468" t="s">
-        <v>1656</v>
+        <v>1661</v>
       </c>
       <c r="I468" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="J468" t="s">
-        <v>1658</v>
+        <v>1663</v>
       </c>
       <c r="K468" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
     </row>
     <row r="469" spans="1:11">
       <c r="A469" t="s">
-        <v>2269</v>
+        <v>2276</v>
       </c>
       <c r="B469" t="s">
         <v>12</v>
       </c>
       <c r="C469" t="s">
-        <v>2270</v>
+        <v>2277</v>
       </c>
       <c r="D469" t="s">
         <v>119</v>
       </c>
       <c r="G469" t="s">
-        <v>2271</v>
+        <v>2278</v>
       </c>
       <c r="I469" t="s">
-        <v>1336</v>
+        <v>1341</v>
       </c>
       <c r="J469" t="s">
-        <v>2272</v>
+        <v>2279</v>
       </c>
       <c r="K469" t="s">
-        <v>2273</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="470" spans="1:11">
       <c r="A470" t="s">
-        <v>2274</v>
+        <v>2281</v>
       </c>
       <c r="B470" t="s">
         <v>12</v>
       </c>
       <c r="C470" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="D470" t="s">
         <v>119</v>
       </c>
       <c r="G470" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="I470" t="s">
-        <v>2275</v>
+        <v>2282</v>
       </c>
       <c r="K470" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="471" spans="1:11">
       <c r="A471" t="s">
-        <v>2276</v>
+        <v>2283</v>
       </c>
       <c r="B471" t="s">
         <v>163</v>
       </c>
       <c r="C471" t="s">
-        <v>2277</v>
+        <v>2284</v>
       </c>
       <c r="D471" t="s">
         <v>119</v>
       </c>
       <c r="F471" t="s">
-        <v>2278</v>
+        <v>2285</v>
       </c>
       <c r="G471" t="s">
-        <v>2279</v>
+        <v>2286</v>
       </c>
       <c r="I471" t="s">
-        <v>2280</v>
+        <v>2287</v>
       </c>
       <c r="J471" t="s">
-        <v>2281</v>
+        <v>2288</v>
       </c>
       <c r="K471" t="s">
-        <v>2282</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="472" spans="1:11">
       <c r="A472" t="s">
-        <v>2283</v>
+        <v>2290</v>
       </c>
       <c r="B472" t="s">
         <v>63</v>
       </c>
       <c r="C472" t="s">
-        <v>2284</v>
+        <v>2291</v>
       </c>
       <c r="D472" t="s">
         <v>119</v>
       </c>
       <c r="G472" t="s">
-        <v>2285</v>
+        <v>2292</v>
       </c>
       <c r="I472" t="s">
         <v>79</v>
       </c>
       <c r="K472" t="s">
-        <v>2286</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="473" spans="1:11">
       <c r="A473" t="s">
-        <v>2287</v>
+        <v>2294</v>
       </c>
       <c r="B473" t="s">
         <v>12</v>
       </c>
       <c r="C473" t="s">
-        <v>2288</v>
+        <v>2295</v>
       </c>
       <c r="D473" t="s">
         <v>88</v>
       </c>
       <c r="G473" t="s">
-        <v>1213</v>
+        <v>1221</v>
       </c>
       <c r="I473" t="s">
-        <v>2289</v>
+        <v>2296</v>
       </c>
       <c r="J473" t="s">
-        <v>2290</v>
+        <v>2297</v>
       </c>
       <c r="K473" t="s">
-        <v>2291</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="474" spans="1:11">
       <c r="A474" t="s">
-        <v>2292</v>
+        <v>2299</v>
       </c>
       <c r="B474" t="s">
         <v>12</v>
       </c>
       <c r="C474" t="s">
-        <v>2293</v>
+        <v>2300</v>
       </c>
       <c r="D474" t="s">
         <v>119</v>
       </c>
       <c r="G474" t="s">
-        <v>2294</v>
+        <v>2301</v>
       </c>
       <c r="I474" t="s">
-        <v>2173</v>
+        <v>2180</v>
       </c>
       <c r="J474" t="s">
-        <v>2295</v>
+        <v>2302</v>
       </c>
       <c r="K474" t="s">
-        <v>2296</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="475" spans="1:11">
       <c r="A475" t="s">
-        <v>2297</v>
+        <v>2304</v>
       </c>
       <c r="B475" t="s">
         <v>163</v>
       </c>
       <c r="C475" t="s">
-        <v>2298</v>
+        <v>2305</v>
       </c>
       <c r="D475" t="s">
         <v>146</v>
       </c>
       <c r="G475" t="s">
-        <v>2299</v>
+        <v>2306</v>
       </c>
       <c r="I475" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="J475" t="s">
-        <v>2300</v>
+        <v>2307</v>
       </c>
       <c r="K475" t="s">
-        <v>2108</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="476" spans="1:11">
       <c r="A476" t="s">
-        <v>2301</v>
+        <v>2309</v>
       </c>
       <c r="B476" t="s">
         <v>12</v>
       </c>
       <c r="C476" t="s">
-        <v>2302</v>
+        <v>2310</v>
       </c>
       <c r="D476" t="s">
         <v>88</v>
       </c>
       <c r="G476" t="s">
-        <v>1213</v>
+        <v>1221</v>
       </c>
       <c r="I476" t="s">
-        <v>1047</v>
+        <v>1054</v>
       </c>
       <c r="J476" t="s">
-        <v>2290</v>
+        <v>2297</v>
       </c>
       <c r="K476" t="s">
-        <v>2303</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="477" spans="1:11">
       <c r="A477" t="s">
-        <v>2304</v>
+        <v>2311</v>
       </c>
       <c r="B477" t="s">
         <v>12</v>
       </c>
       <c r="C477" t="s">
-        <v>2305</v>
+        <v>2312</v>
       </c>
       <c r="D477" t="s">
         <v>146</v>
       </c>
       <c r="G477" t="s">
-        <v>2306</v>
+        <v>2313</v>
       </c>
       <c r="I477" t="s">
-        <v>1289</v>
+        <v>1295</v>
       </c>
       <c r="J477" t="s">
-        <v>2307</v>
+        <v>2314</v>
       </c>
       <c r="K477" t="s">
-        <v>2308</v>
+        <v>127</v>
       </c>
     </row>
     <row r="478" spans="1:11">
       <c r="A478" t="s">
-        <v>2309</v>
+        <v>2315</v>
       </c>
       <c r="B478" t="s">
         <v>163</v>
       </c>
       <c r="C478" t="s">
-        <v>2310</v>
+        <v>2316</v>
       </c>
       <c r="D478" t="s">
         <v>146</v>
       </c>
       <c r="G478" t="s">
-        <v>2311</v>
+        <v>2317</v>
       </c>
       <c r="I478" t="s">
-        <v>2312</v>
+        <v>2318</v>
       </c>
       <c r="J478" t="s">
-        <v>2313</v>
+        <v>2319</v>
       </c>
       <c r="K478" t="s">
-        <v>2108</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="479" spans="1:11">
       <c r="A479" t="s">
-        <v>2314</v>
+        <v>2320</v>
       </c>
       <c r="B479" t="s">
         <v>12</v>
       </c>
       <c r="C479" t="s">
-        <v>2315</v>
+        <v>2321</v>
       </c>
       <c r="D479" t="s">
         <v>146</v>
       </c>
       <c r="G479" t="s">
-        <v>2316</v>
+        <v>2322</v>
       </c>
       <c r="I479" t="s">
-        <v>2317</v>
+        <v>2323</v>
       </c>
       <c r="J479" t="s">
-        <v>2318</v>
+        <v>2324</v>
       </c>
       <c r="K479" t="s">
-        <v>1223</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="480" spans="1:11">
       <c r="A480" t="s">
-        <v>2319</v>
+        <v>2325</v>
       </c>
       <c r="B480" t="s">
         <v>163</v>
       </c>
       <c r="C480" t="s">
-        <v>2320</v>
+        <v>2326</v>
       </c>
       <c r="D480" t="s">
         <v>146</v>
       </c>
       <c r="E480" t="s">
-        <v>2321</v>
+        <v>2327</v>
       </c>
       <c r="G480" t="s">
-        <v>2322</v>
+        <v>2328</v>
       </c>
       <c r="I480" t="s">
-        <v>2323</v>
+        <v>2329</v>
       </c>
       <c r="J480" t="s">
-        <v>2324</v>
+        <v>2330</v>
       </c>
       <c r="K480" t="s">
-        <v>2325</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="481" spans="1:11">
       <c r="A481" t="s">
-        <v>2326</v>
+        <v>2332</v>
       </c>
       <c r="B481" t="s">
         <v>12</v>
       </c>
       <c r="C481" t="s">
-        <v>2327</v>
+        <v>2333</v>
       </c>
       <c r="D481" t="s">
         <v>146</v>
       </c>
       <c r="F481" t="s">
-        <v>2328</v>
+        <v>2334</v>
       </c>
       <c r="G481" t="s">
-        <v>2329</v>
+        <v>2335</v>
       </c>
       <c r="I481" t="s">
-        <v>1289</v>
+        <v>1295</v>
       </c>
       <c r="J481" t="s">
-        <v>2330</v>
+        <v>2336</v>
       </c>
       <c r="K481" t="s">
-        <v>1393</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="482" spans="1:11">
       <c r="A482" t="s">
-        <v>2331</v>
+        <v>2338</v>
       </c>
       <c r="B482" t="s">
         <v>12</v>
       </c>
       <c r="C482" t="s">
-        <v>2332</v>
+        <v>2339</v>
       </c>
       <c r="D482" t="s">
         <v>146</v>
       </c>
       <c r="G482" t="s">
-        <v>2333</v>
+        <v>2340</v>
       </c>
       <c r="I482" t="s">
-        <v>1156</v>
+        <v>1165</v>
       </c>
       <c r="J482" t="s">
-        <v>1870</v>
+        <v>1877</v>
       </c>
       <c r="K482" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="483" spans="1:11">
       <c r="A483" t="s">
-        <v>2334</v>
+        <v>2341</v>
       </c>
       <c r="B483" t="s">
         <v>163</v>
       </c>
       <c r="C483" t="s">
-        <v>2335</v>
+        <v>2342</v>
       </c>
       <c r="D483" t="s">
         <v>146</v>
       </c>
       <c r="G483" t="s">
-        <v>2336</v>
+        <v>2343</v>
       </c>
       <c r="I483" t="s">
-        <v>2337</v>
+        <v>2344</v>
       </c>
       <c r="J483" t="s">
-        <v>2338</v>
+        <v>2345</v>
       </c>
       <c r="K483" t="s">
-        <v>2339</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="484" spans="1:11">
       <c r="A484" t="s">
-        <v>2340</v>
+        <v>2347</v>
       </c>
       <c r="B484" t="s">
         <v>163</v>
       </c>
       <c r="C484" t="s">
-        <v>2341</v>
+        <v>2348</v>
       </c>
       <c r="D484" t="s">
         <v>146</v>
       </c>
       <c r="F484" t="s">
-        <v>2342</v>
+        <v>2349</v>
       </c>
       <c r="G484" t="s">
-        <v>2343</v>
+        <v>2350</v>
       </c>
       <c r="I484" t="s">
-        <v>2323</v>
+        <v>2329</v>
       </c>
       <c r="J484" t="s">
-        <v>2344</v>
+        <v>2351</v>
       </c>
       <c r="K484" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
     </row>
     <row r="485" spans="1:11">
       <c r="A485" t="s">
-        <v>2345</v>
+        <v>2352</v>
       </c>
       <c r="B485" t="s">
         <v>163</v>
       </c>
       <c r="C485" t="s">
-        <v>2346</v>
+        <v>2353</v>
       </c>
       <c r="D485" t="s">
         <v>146</v>
       </c>
       <c r="E485" t="s">
-        <v>2347</v>
+        <v>2354</v>
       </c>
       <c r="I485" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="K485" t="s">
-        <v>2348</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="486" spans="1:11">
       <c r="A486" t="s">
-        <v>2349</v>
+        <v>2356</v>
       </c>
       <c r="B486" t="s">
         <v>163</v>
       </c>
       <c r="C486" t="s">
-        <v>2350</v>
+        <v>2357</v>
       </c>
       <c r="D486" t="s">
         <v>146</v>
       </c>
       <c r="E486" t="s">
-        <v>1491</v>
+        <v>1497</v>
       </c>
       <c r="F486" t="s">
-        <v>1492</v>
+        <v>1498</v>
       </c>
       <c r="G486" t="s">
-        <v>1493</v>
+        <v>1499</v>
       </c>
       <c r="I486" t="s">
-        <v>2351</v>
+        <v>2358</v>
       </c>
       <c r="J486" t="s">
-        <v>1495</v>
+        <v>1501</v>
       </c>
       <c r="K486" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
     </row>
     <row r="487" spans="1:11">
       <c r="A487" t="s">
-        <v>2352</v>
+        <v>2359</v>
       </c>
       <c r="B487" t="s">
         <v>12</v>
       </c>
       <c r="C487" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="D487" t="s">
         <v>146</v>
       </c>
       <c r="G487" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="I487" t="s">
-        <v>2353</v>
+        <v>2360</v>
       </c>
       <c r="K487" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="488" spans="1:11">
       <c r="A488" t="s">
-        <v>2354</v>
+        <v>2361</v>
       </c>
       <c r="B488" t="s">
         <v>163</v>
       </c>
       <c r="C488" t="s">
-        <v>2355</v>
+        <v>2362</v>
       </c>
       <c r="D488" t="s">
         <v>146</v>
       </c>
       <c r="E488" t="s">
-        <v>2356</v>
+        <v>2363</v>
       </c>
       <c r="G488" t="s">
-        <v>2357</v>
+        <v>2364</v>
       </c>
       <c r="I488" t="s">
-        <v>2358</v>
+        <v>2365</v>
       </c>
       <c r="J488" t="s">
-        <v>2359</v>
+        <v>2366</v>
       </c>
       <c r="K488" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
     </row>
     <row r="489" spans="1:11">
       <c r="A489" t="s">
-        <v>2360</v>
+        <v>2367</v>
       </c>
       <c r="B489" t="s">
         <v>12</v>
       </c>
       <c r="C489" t="s">
-        <v>2361</v>
+        <v>2368</v>
       </c>
       <c r="D489" t="s">
         <v>146</v>
       </c>
       <c r="G489" t="s">
-        <v>1493</v>
+        <v>1499</v>
       </c>
       <c r="I489" t="s">
-        <v>2351</v>
+        <v>2358</v>
       </c>
       <c r="J489" t="s">
-        <v>1495</v>
+        <v>1501</v>
       </c>
       <c r="K489" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
     </row>
     <row r="490" spans="1:11">
       <c r="A490" t="s">
-        <v>2362</v>
+        <v>2369</v>
       </c>
       <c r="B490" t="s">
         <v>12</v>
       </c>
       <c r="C490" t="s">
-        <v>2363</v>
+        <v>2370</v>
       </c>
       <c r="D490" t="s">
         <v>146</v>
       </c>
       <c r="G490" t="s">
-        <v>2364</v>
+        <v>2371</v>
       </c>
       <c r="I490" t="s">
-        <v>2365</v>
+        <v>2372</v>
       </c>
       <c r="J490" t="s">
-        <v>2366</v>
+        <v>2373</v>
       </c>
       <c r="K490" t="s">
-        <v>2367</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="491" spans="1:11">
       <c r="A491" t="s">
-        <v>2368</v>
+        <v>2375</v>
       </c>
       <c r="B491" t="s">
         <v>12</v>
       </c>
       <c r="C491" t="s">
-        <v>2369</v>
+        <v>2376</v>
       </c>
       <c r="D491" t="s">
         <v>146</v>
       </c>
       <c r="G491" t="s">
-        <v>2370</v>
+        <v>2377</v>
       </c>
       <c r="I491" t="s">
-        <v>2371</v>
+        <v>2378</v>
       </c>
       <c r="J491" t="s">
-        <v>2372</v>
+        <v>2379</v>
       </c>
       <c r="K491" t="s">
-        <v>2373</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="492" spans="1:11">
       <c r="A492" t="s">
-        <v>2374</v>
+        <v>2381</v>
       </c>
       <c r="B492" t="s">
         <v>12</v>
       </c>
       <c r="C492" t="s">
-        <v>2375</v>
+        <v>2382</v>
       </c>
       <c r="D492" t="s">
         <v>146</v>
       </c>
       <c r="E492" t="s">
-        <v>2376</v>
+        <v>2383</v>
       </c>
       <c r="G492" t="s">
-        <v>2377</v>
+        <v>2384</v>
       </c>
       <c r="I492" t="s">
-        <v>2378</v>
+        <v>2385</v>
       </c>
       <c r="J492" t="s">
-        <v>2379</v>
+        <v>2386</v>
       </c>
       <c r="K492" t="s">
-        <v>2380</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="493" spans="1:11">
       <c r="A493" t="s">
-        <v>2381</v>
+        <v>2388</v>
       </c>
       <c r="B493" t="s">
         <v>12</v>
       </c>
       <c r="C493" t="s">
-        <v>2382</v>
+        <v>2389</v>
       </c>
       <c r="D493" t="s">
         <v>146</v>
       </c>
       <c r="G493" t="s">
-        <v>2383</v>
+        <v>2390</v>
       </c>
       <c r="I493" t="s">
-        <v>2365</v>
+        <v>2372</v>
       </c>
       <c r="J493" t="s">
-        <v>2384</v>
+        <v>2391</v>
       </c>
       <c r="K493" t="s">
-        <v>1059</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="494" spans="1:11">
       <c r="A494" t="s">
-        <v>2385</v>
+        <v>2392</v>
       </c>
       <c r="B494" t="s">
         <v>12</v>
       </c>
       <c r="C494" t="s">
-        <v>2386</v>
+        <v>2393</v>
       </c>
       <c r="D494" t="s">
         <v>88</v>
       </c>
       <c r="G494" t="s">
-        <v>2387</v>
+        <v>2394</v>
       </c>
       <c r="I494" t="s">
-        <v>1738</v>
+        <v>1744</v>
       </c>
       <c r="J494" t="s">
-        <v>2388</v>
+        <v>2395</v>
       </c>
       <c r="K494" t="s">
-        <v>2389</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="495" spans="1:11">
       <c r="A495" t="s">
-        <v>2390</v>
+        <v>2397</v>
       </c>
       <c r="B495" t="s">
         <v>163</v>
       </c>
       <c r="C495" t="s">
-        <v>2391</v>
+        <v>2398</v>
       </c>
       <c r="D495" t="s">
         <v>88</v>
       </c>
       <c r="G495" t="s">
-        <v>2392</v>
+        <v>2399</v>
       </c>
       <c r="I495" t="s">
         <v>42</v>
       </c>
       <c r="J495" t="s">
-        <v>2393</v>
+        <v>2400</v>
       </c>
       <c r="K495" t="s">
-        <v>116</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="496" spans="1:11">
       <c r="A496" t="s">
-        <v>2394</v>
+        <v>2402</v>
       </c>
       <c r="B496" t="s">
         <v>12</v>
       </c>
       <c r="C496" t="s">
-        <v>2395</v>
+        <v>2403</v>
       </c>
       <c r="D496" t="s">
         <v>88</v>
       </c>
       <c r="F496" t="s">
-        <v>2396</v>
+        <v>2404</v>
       </c>
       <c r="G496" t="s">
-        <v>2397</v>
+        <v>2405</v>
       </c>
       <c r="I496" t="s">
-        <v>2398</v>
+        <v>2406</v>
       </c>
       <c r="J496" t="s">
-        <v>2399</v>
+        <v>2407</v>
       </c>
       <c r="K496" t="s">
-        <v>2400</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="497" spans="1:11">
       <c r="A497" t="s">
-        <v>2401</v>
+        <v>2409</v>
       </c>
       <c r="B497" t="s">
         <v>12</v>
       </c>
       <c r="C497" t="s">
-        <v>2402</v>
+        <v>2410</v>
       </c>
       <c r="D497" t="s">
         <v>88</v>
       </c>
       <c r="E497" t="s">
-        <v>2403</v>
+        <v>2411</v>
       </c>
       <c r="F497" t="s">
-        <v>2404</v>
+        <v>2412</v>
       </c>
       <c r="G497" t="s">
-        <v>2405</v>
+        <v>2413</v>
       </c>
       <c r="I497" t="s">
-        <v>1519</v>
+        <v>1525</v>
       </c>
       <c r="K497" t="s">
-        <v>1223</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="498" spans="1:11">
       <c r="A498" t="s">
-        <v>2406</v>
+        <v>2414</v>
       </c>
       <c r="B498" t="s">
         <v>163</v>
       </c>
       <c r="C498" t="s">
-        <v>2407</v>
+        <v>2415</v>
       </c>
       <c r="D498" t="s">
         <v>88</v>
       </c>
       <c r="E498" t="s">
-        <v>2408</v>
+        <v>2416</v>
       </c>
       <c r="F498" t="s">
-        <v>2409</v>
+        <v>2417</v>
       </c>
       <c r="G498" t="s">
-        <v>2410</v>
+        <v>2418</v>
       </c>
       <c r="I498" t="s">
         <v>313</v>
       </c>
       <c r="J498" t="s">
-        <v>2411</v>
+        <v>2419</v>
       </c>
       <c r="K498" t="s">
-        <v>1106</v>
+        <v>2420</v>
       </c>
     </row>
     <row r="499" spans="1:11">
       <c r="A499" t="s">
-        <v>2412</v>
+        <v>2421</v>
       </c>
       <c r="B499" t="s">
         <v>12</v>
       </c>
       <c r="C499" t="s">
         <v>157</v>
       </c>
       <c r="D499" t="s">
         <v>88</v>
       </c>
       <c r="G499" t="s">
         <v>158</v>
       </c>
       <c r="I499" t="s">
         <v>159</v>
       </c>
       <c r="J499" t="s">
         <v>160</v>
       </c>
       <c r="K499" t="s">
-        <v>1881</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="500" spans="1:11">
       <c r="A500" t="s">
-        <v>2413</v>
+        <v>2422</v>
       </c>
       <c r="B500" t="s">
         <v>12</v>
       </c>
       <c r="C500" t="s">
-        <v>2414</v>
+        <v>2423</v>
       </c>
       <c r="D500" t="s">
         <v>88</v>
       </c>
       <c r="E500" t="s">
-        <v>2415</v>
+        <v>2424</v>
       </c>
       <c r="G500" t="s">
-        <v>2416</v>
+        <v>2425</v>
       </c>
       <c r="I500" t="s">
-        <v>2417</v>
+        <v>2426</v>
       </c>
       <c r="J500" t="s">
-        <v>2418</v>
+        <v>2427</v>
       </c>
       <c r="K500" t="s">
-        <v>2419</v>
+        <v>2428</v>
       </c>
     </row>
     <row r="501" spans="1:11">
       <c r="A501" t="s">
-        <v>2420</v>
+        <v>2429</v>
       </c>
       <c r="B501" t="s">
         <v>12</v>
       </c>
       <c r="C501" t="s">
-        <v>2421</v>
+        <v>2430</v>
       </c>
       <c r="D501" t="s">
         <v>88</v>
       </c>
       <c r="E501" t="s">
-        <v>2422</v>
+        <v>2431</v>
       </c>
       <c r="F501" t="s">
-        <v>2423</v>
+        <v>2432</v>
       </c>
       <c r="G501" t="s">
-        <v>2424</v>
+        <v>2433</v>
       </c>
       <c r="I501" t="s">
-        <v>2425</v>
+        <v>2434</v>
       </c>
       <c r="J501" t="s">
-        <v>2426</v>
+        <v>2435</v>
       </c>
       <c r="K501" t="s">
-        <v>1585</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="502" spans="1:11">
       <c r="A502" t="s">
-        <v>2427</v>
+        <v>2436</v>
       </c>
       <c r="B502" t="s">
         <v>12</v>
       </c>
       <c r="C502" t="s">
-        <v>2428</v>
+        <v>2437</v>
       </c>
       <c r="D502" t="s">
         <v>88</v>
       </c>
       <c r="E502" t="s">
-        <v>2429</v>
+        <v>2438</v>
       </c>
       <c r="F502" t="s">
-        <v>2430</v>
+        <v>2439</v>
       </c>
       <c r="G502" t="s">
-        <v>2431</v>
+        <v>2440</v>
       </c>
       <c r="I502" t="s">
-        <v>2432</v>
+        <v>2441</v>
       </c>
       <c r="J502" t="s">
-        <v>2433</v>
+        <v>2442</v>
       </c>
       <c r="K502" t="s">
-        <v>2434</v>
+        <v>2443</v>
       </c>
     </row>
     <row r="503" spans="1:11">
       <c r="A503" t="s">
-        <v>2435</v>
+        <v>2444</v>
       </c>
       <c r="B503" t="s">
         <v>12</v>
       </c>
       <c r="C503" t="s">
-        <v>2436</v>
+        <v>2445</v>
       </c>
       <c r="D503" t="s">
         <v>88</v>
       </c>
       <c r="G503" t="s">
-        <v>2437</v>
+        <v>2446</v>
       </c>
       <c r="I503" t="s">
         <v>47</v>
       </c>
       <c r="J503" t="s">
-        <v>2438</v>
+        <v>2447</v>
       </c>
       <c r="K503" t="s">
-        <v>883</v>
+        <v>888</v>
       </c>
     </row>
     <row r="504" spans="1:11">
       <c r="A504" t="s">
-        <v>2439</v>
+        <v>2448</v>
       </c>
       <c r="B504" t="s">
         <v>12</v>
       </c>
       <c r="C504" t="s">
-        <v>2440</v>
+        <v>2449</v>
       </c>
       <c r="D504" t="s">
         <v>88</v>
       </c>
       <c r="E504" t="s">
-        <v>2441</v>
+        <v>2450</v>
       </c>
       <c r="G504" t="s">
-        <v>2442</v>
+        <v>2451</v>
       </c>
       <c r="I504" t="s">
-        <v>2443</v>
+        <v>2452</v>
       </c>
       <c r="J504" t="s">
-        <v>2444</v>
+        <v>2453</v>
       </c>
       <c r="K504" t="s">
-        <v>883</v>
+        <v>888</v>
       </c>
     </row>
     <row r="505" spans="1:11">
       <c r="A505" t="s">
-        <v>2445</v>
+        <v>2454</v>
       </c>
       <c r="B505" t="s">
         <v>12</v>
       </c>
       <c r="C505" t="s">
-        <v>2446</v>
+        <v>2455</v>
       </c>
       <c r="D505" t="s">
         <v>88</v>
       </c>
       <c r="E505" t="s">
-        <v>2447</v>
+        <v>2456</v>
       </c>
       <c r="F505" t="s">
-        <v>2448</v>
+        <v>2457</v>
       </c>
       <c r="G505" t="s">
-        <v>2449</v>
+        <v>2458</v>
       </c>
       <c r="I505" t="s">
-        <v>2450</v>
+        <v>2459</v>
       </c>
       <c r="J505" t="s">
-        <v>2451</v>
+        <v>2460</v>
       </c>
       <c r="K505" t="s">
-        <v>2452</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="506" spans="1:11">
       <c r="A506" t="s">
-        <v>2453</v>
+        <v>2462</v>
       </c>
       <c r="B506" t="s">
         <v>12</v>
       </c>
       <c r="C506" t="s">
-        <v>1757</v>
+        <v>1763</v>
       </c>
       <c r="D506" t="s">
         <v>88</v>
       </c>
       <c r="E506" t="s">
-        <v>2454</v>
+        <v>2463</v>
       </c>
       <c r="F506" t="s">
-        <v>2455</v>
+        <v>2464</v>
       </c>
       <c r="G506" t="s">
-        <v>2456</v>
+        <v>2465</v>
       </c>
       <c r="I506" t="s">
-        <v>1760</v>
+        <v>1766</v>
       </c>
       <c r="J506" t="s">
-        <v>2457</v>
+        <v>2466</v>
       </c>
       <c r="K506" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
     </row>
     <row r="507" spans="1:11">
       <c r="A507" t="s">
-        <v>2458</v>
+        <v>2467</v>
       </c>
       <c r="B507" t="s">
         <v>12</v>
       </c>
       <c r="C507" t="s">
-        <v>2459</v>
+        <v>2468</v>
       </c>
       <c r="D507" t="s">
         <v>88</v>
       </c>
       <c r="G507" t="s">
-        <v>2460</v>
+        <v>2469</v>
       </c>
       <c r="I507" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="J507" t="s">
-        <v>2461</v>
+        <v>2470</v>
       </c>
       <c r="K507" t="s">
-        <v>97</v>
+        <v>2471</v>
       </c>
     </row>
     <row r="508" spans="1:11">
       <c r="A508" t="s">
-        <v>2462</v>
+        <v>2472</v>
       </c>
       <c r="B508" t="s">
         <v>12</v>
       </c>
       <c r="C508" t="s">
-        <v>1369</v>
+        <v>1374</v>
       </c>
       <c r="D508" t="s">
         <v>88</v>
       </c>
       <c r="G508" t="s">
-        <v>1370</v>
+        <v>1375</v>
       </c>
       <c r="I508" t="s">
-        <v>2463</v>
+        <v>2473</v>
       </c>
       <c r="J508" t="s">
-        <v>1372</v>
+        <v>1377</v>
       </c>
       <c r="K508" t="s">
-        <v>1331</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="509" spans="1:11">
       <c r="A509" t="s">
-        <v>2464</v>
+        <v>2475</v>
       </c>
       <c r="B509" t="s">
         <v>12</v>
       </c>
       <c r="C509" t="s">
-        <v>2465</v>
+        <v>2476</v>
       </c>
       <c r="D509" t="s">
         <v>88</v>
       </c>
       <c r="G509" t="s">
-        <v>2466</v>
+        <v>2477</v>
       </c>
       <c r="I509" t="s">
-        <v>1459</v>
+        <v>1465</v>
       </c>
       <c r="K509" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="510" spans="1:11">
       <c r="A510" t="s">
-        <v>2467</v>
+        <v>2478</v>
       </c>
       <c r="B510" t="s">
         <v>12</v>
       </c>
       <c r="C510" t="s">
-        <v>2468</v>
+        <v>2479</v>
       </c>
       <c r="D510" t="s">
         <v>88</v>
       </c>
       <c r="E510" t="s">
-        <v>2447</v>
+        <v>2456</v>
       </c>
       <c r="G510" t="s">
-        <v>2469</v>
+        <v>2480</v>
       </c>
       <c r="I510" t="s">
-        <v>1222</v>
+        <v>1230</v>
       </c>
       <c r="J510" t="s">
-        <v>2470</v>
+        <v>2481</v>
       </c>
       <c r="K510" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
     </row>
     <row r="511" spans="1:11">
       <c r="A511" t="s">
-        <v>2471</v>
+        <v>2482</v>
       </c>
       <c r="B511" t="s">
         <v>12</v>
       </c>
       <c r="C511" t="s">
-        <v>2472</v>
+        <v>2483</v>
       </c>
       <c r="D511" t="s">
         <v>88</v>
       </c>
       <c r="F511" t="s">
-        <v>2473</v>
+        <v>2484</v>
       </c>
       <c r="G511" t="s">
-        <v>2474</v>
+        <v>2485</v>
       </c>
       <c r="I511" t="s">
-        <v>2475</v>
+        <v>2486</v>
       </c>
       <c r="J511" t="s">
-        <v>2476</v>
+        <v>2487</v>
       </c>
       <c r="K511" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
     </row>
     <row r="512" spans="1:11">
       <c r="A512" t="s">
-        <v>2477</v>
+        <v>2488</v>
       </c>
       <c r="B512" t="s">
         <v>163</v>
       </c>
       <c r="C512" t="s">
-        <v>2478</v>
+        <v>2489</v>
       </c>
       <c r="D512" t="s">
         <v>88</v>
       </c>
       <c r="G512" t="s">
-        <v>1396</v>
+        <v>1402</v>
       </c>
       <c r="I512" t="s">
-        <v>2479</v>
+        <v>2490</v>
       </c>
       <c r="J512" t="s">
-        <v>2480</v>
+        <v>2491</v>
       </c>
       <c r="K512" t="s">
-        <v>1398</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="513" spans="1:11">
       <c r="A513" t="s">
-        <v>2481</v>
+        <v>2492</v>
       </c>
       <c r="B513" t="s">
         <v>12</v>
       </c>
       <c r="C513" t="s">
-        <v>2482</v>
+        <v>2493</v>
       </c>
       <c r="D513" t="s">
         <v>124</v>
       </c>
       <c r="G513" t="s">
-        <v>2483</v>
+        <v>2494</v>
       </c>
       <c r="I513" t="s">
-        <v>2484</v>
+        <v>2495</v>
       </c>
       <c r="J513" t="s">
-        <v>2485</v>
+        <v>2496</v>
       </c>
       <c r="K513" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="514" spans="1:11">
       <c r="A514" t="s">
-        <v>2486</v>
+        <v>2497</v>
       </c>
       <c r="B514" t="s">
         <v>12</v>
       </c>
       <c r="C514" t="s">
-        <v>2487</v>
+        <v>2498</v>
       </c>
       <c r="D514" t="s">
         <v>88</v>
       </c>
       <c r="E514" t="s">
-        <v>2488</v>
+        <v>2499</v>
       </c>
       <c r="G514" t="s">
-        <v>2489</v>
+        <v>2500</v>
       </c>
       <c r="I514" t="s">
-        <v>2490</v>
+        <v>2501</v>
       </c>
       <c r="J514" t="s">
-        <v>2491</v>
+        <v>2502</v>
       </c>
       <c r="K514" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="515" spans="1:11">
       <c r="A515" t="s">
-        <v>2492</v>
+        <v>2503</v>
       </c>
       <c r="B515" t="s">
         <v>12</v>
       </c>
       <c r="C515" t="s">
-        <v>2493</v>
+        <v>2504</v>
       </c>
       <c r="D515" t="s">
         <v>88</v>
       </c>
       <c r="E515" t="s">
-        <v>2494</v>
+        <v>2505</v>
       </c>
       <c r="G515" t="s">
-        <v>2495</v>
+        <v>2506</v>
       </c>
       <c r="I515" t="s">
-        <v>2496</v>
+        <v>2507</v>
       </c>
       <c r="J515" t="s">
-        <v>2497</v>
+        <v>2508</v>
       </c>
       <c r="K515" t="s">
-        <v>2498</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="516" spans="1:11">
       <c r="A516" t="s">
-        <v>2499</v>
+        <v>2510</v>
       </c>
       <c r="B516" t="s">
         <v>12</v>
       </c>
       <c r="C516" t="s">
-        <v>2500</v>
+        <v>2511</v>
       </c>
       <c r="D516" t="s">
         <v>88</v>
       </c>
       <c r="E516" t="s">
-        <v>2501</v>
+        <v>2512</v>
       </c>
       <c r="G516" t="s">
-        <v>2502</v>
+        <v>2513</v>
       </c>
       <c r="I516" t="s">
         <v>142</v>
       </c>
       <c r="J516" t="s">
-        <v>2503</v>
+        <v>2514</v>
       </c>
       <c r="K516" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="517" spans="1:11">
       <c r="A517" t="s">
-        <v>2504</v>
+        <v>2515</v>
       </c>
       <c r="B517" t="s">
         <v>12</v>
       </c>
       <c r="C517" t="s">
-        <v>1562</v>
+        <v>1568</v>
       </c>
       <c r="D517" t="s">
         <v>88</v>
       </c>
       <c r="G517" t="s">
-        <v>1563</v>
+        <v>1569</v>
       </c>
       <c r="I517" t="s">
         <v>47</v>
       </c>
       <c r="J517" t="s">
-        <v>2505</v>
+        <v>2516</v>
       </c>
       <c r="K517" t="s">
-        <v>1474</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="518" spans="1:11">
       <c r="A518" t="s">
-        <v>2506</v>
+        <v>2517</v>
       </c>
       <c r="B518" t="s">
         <v>163</v>
       </c>
       <c r="C518" t="s">
-        <v>2507</v>
+        <v>2518</v>
       </c>
       <c r="D518" t="s">
         <v>88</v>
       </c>
       <c r="G518" t="s">
-        <v>2508</v>
+        <v>2519</v>
       </c>
       <c r="I518" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="J518" t="s">
-        <v>2509</v>
+        <v>2520</v>
       </c>
       <c r="K518" t="s">
-        <v>2510</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="519" spans="1:11">
       <c r="A519" t="s">
-        <v>2511</v>
+        <v>2521</v>
       </c>
       <c r="B519" t="s">
         <v>163</v>
       </c>
       <c r="C519" t="s">
-        <v>2512</v>
+        <v>2522</v>
       </c>
       <c r="D519" t="s">
         <v>88</v>
       </c>
       <c r="G519" t="s">
-        <v>2513</v>
+        <v>2523</v>
       </c>
       <c r="I519" t="s">
-        <v>2514</v>
+        <v>2524</v>
       </c>
       <c r="J519" t="s">
-        <v>1427</v>
+        <v>1432</v>
       </c>
       <c r="K519" t="s">
-        <v>2209</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="520" spans="1:11">
       <c r="A520" t="s">
-        <v>2515</v>
+        <v>2525</v>
       </c>
       <c r="B520" t="s">
         <v>12</v>
       </c>
       <c r="C520" t="s">
-        <v>2516</v>
+        <v>2526</v>
       </c>
       <c r="D520" t="s">
         <v>88</v>
       </c>
       <c r="F520" t="s">
-        <v>2517</v>
+        <v>2527</v>
       </c>
       <c r="G520" t="s">
-        <v>2518</v>
+        <v>2528</v>
       </c>
       <c r="I520" t="s">
-        <v>1426</v>
+        <v>1431</v>
       </c>
       <c r="J520" t="s">
-        <v>2519</v>
+        <v>2529</v>
       </c>
       <c r="K520" t="s">
-        <v>1816</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="521" spans="1:11">
       <c r="A521" t="s">
-        <v>2520</v>
+        <v>2531</v>
       </c>
       <c r="B521" t="s">
         <v>12</v>
       </c>
       <c r="C521" t="s">
-        <v>2521</v>
+        <v>2532</v>
       </c>
       <c r="D521" t="s">
         <v>88</v>
       </c>
       <c r="I521" t="s">
         <v>313</v>
       </c>
       <c r="K521" t="s">
-        <v>1177</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="522" spans="1:11">
       <c r="A522" t="s">
-        <v>2522</v>
+        <v>2534</v>
       </c>
       <c r="B522" t="s">
         <v>12</v>
       </c>
       <c r="C522" t="s">
-        <v>1175</v>
+        <v>1184</v>
       </c>
       <c r="D522" t="s">
         <v>88</v>
       </c>
       <c r="F522" t="s">
-        <v>2523</v>
+        <v>2535</v>
       </c>
       <c r="G522" t="s">
-        <v>2524</v>
+        <v>2536</v>
       </c>
       <c r="I522" t="s">
         <v>60</v>
       </c>
       <c r="K522" t="s">
-        <v>1177</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="523" spans="1:11">
       <c r="A523" t="s">
-        <v>2525</v>
+        <v>2537</v>
       </c>
       <c r="B523" t="s">
         <v>12</v>
       </c>
       <c r="C523" t="s">
-        <v>2526</v>
+        <v>2538</v>
       </c>
       <c r="D523" t="s">
         <v>88</v>
       </c>
       <c r="G523" t="s">
-        <v>2527</v>
+        <v>2539</v>
       </c>
       <c r="I523" t="s">
         <v>313</v>
       </c>
       <c r="K523" t="s">
-        <v>2528</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="524" spans="1:11">
       <c r="A524" t="s">
-        <v>2529</v>
+        <v>2541</v>
       </c>
       <c r="B524" t="s">
         <v>12</v>
       </c>
       <c r="C524" t="s">
-        <v>2472</v>
+        <v>2483</v>
       </c>
       <c r="D524" t="s">
         <v>88</v>
       </c>
       <c r="G524" t="s">
-        <v>2474</v>
+        <v>2485</v>
       </c>
       <c r="I524" t="s">
-        <v>2475</v>
+        <v>2486</v>
       </c>
       <c r="K524" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="525" spans="1:11">
       <c r="A525" t="s">
-        <v>2530</v>
+        <v>2542</v>
       </c>
       <c r="B525" t="s">
         <v>12</v>
       </c>
       <c r="C525" t="s">
-        <v>2531</v>
+        <v>2543</v>
       </c>
       <c r="D525" t="s">
         <v>88</v>
       </c>
       <c r="G525" t="s">
-        <v>2532</v>
+        <v>2544</v>
       </c>
       <c r="I525" t="s">
-        <v>2533</v>
+        <v>2545</v>
       </c>
       <c r="J525" t="s">
-        <v>2534</v>
+        <v>2546</v>
       </c>
       <c r="K525" t="s">
-        <v>727</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="526" spans="1:11">
       <c r="A526" t="s">
-        <v>2535</v>
+        <v>2548</v>
       </c>
       <c r="B526" t="s">
         <v>12</v>
       </c>
       <c r="C526" t="s">
-        <v>2536</v>
+        <v>2549</v>
       </c>
       <c r="D526" t="s">
         <v>88</v>
       </c>
       <c r="E526" t="s">
-        <v>2537</v>
+        <v>2550</v>
       </c>
       <c r="G526" t="s">
-        <v>2538</v>
+        <v>2551</v>
       </c>
       <c r="I526" t="s">
         <v>47</v>
       </c>
       <c r="K526" t="s">
-        <v>1968</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="527" spans="1:11">
       <c r="A527" t="s">
-        <v>2539</v>
+        <v>2552</v>
       </c>
       <c r="B527" t="s">
         <v>12</v>
       </c>
       <c r="C527" t="s">
-        <v>2540</v>
+        <v>2553</v>
       </c>
       <c r="D527" t="s">
         <v>88</v>
       </c>
       <c r="F527" t="s">
-        <v>2541</v>
+        <v>2554</v>
       </c>
       <c r="G527" t="s">
-        <v>2542</v>
+        <v>2555</v>
       </c>
       <c r="I527" t="s">
-        <v>1222</v>
+        <v>1230</v>
       </c>
       <c r="J527" t="s">
-        <v>2543</v>
+        <v>2556</v>
       </c>
       <c r="K527" t="s">
-        <v>1274</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="528" spans="1:11">
       <c r="A528" t="s">
-        <v>2544</v>
+        <v>2558</v>
       </c>
       <c r="B528" t="s">
         <v>12</v>
       </c>
       <c r="C528" t="s">
-        <v>2545</v>
+        <v>2559</v>
       </c>
       <c r="D528" t="s">
         <v>88</v>
       </c>
       <c r="G528" t="s">
-        <v>2546</v>
+        <v>2560</v>
       </c>
       <c r="I528" t="s">
-        <v>2547</v>
+        <v>2561</v>
       </c>
       <c r="K528" t="s">
-        <v>1857</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="529" spans="1:11">
       <c r="A529" t="s">
-        <v>2548</v>
+        <v>2562</v>
       </c>
       <c r="B529" t="s">
         <v>163</v>
       </c>
       <c r="C529" t="s">
-        <v>2549</v>
+        <v>2563</v>
       </c>
       <c r="D529" t="s">
         <v>88</v>
       </c>
       <c r="G529" t="s">
-        <v>2550</v>
+        <v>2564</v>
       </c>
       <c r="I529" t="s">
         <v>22</v>
       </c>
       <c r="J529" t="s">
-        <v>2551</v>
+        <v>2565</v>
       </c>
       <c r="K529" t="s">
-        <v>2552</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="530" spans="1:11">
       <c r="A530" t="s">
-        <v>2553</v>
+        <v>2566</v>
       </c>
       <c r="B530" t="s">
         <v>12</v>
       </c>
       <c r="C530" t="s">
-        <v>2554</v>
+        <v>2567</v>
       </c>
       <c r="D530" t="s">
         <v>88</v>
       </c>
       <c r="E530" t="s">
-        <v>2555</v>
+        <v>2568</v>
       </c>
       <c r="G530" t="s">
-        <v>2556</v>
+        <v>2569</v>
       </c>
       <c r="I530" t="s">
-        <v>2557</v>
+        <v>2570</v>
       </c>
       <c r="J530" t="s">
-        <v>2558</v>
+        <v>2571</v>
       </c>
       <c r="K530" t="s">
-        <v>2559</v>
+        <v>2572</v>
       </c>
     </row>
     <row r="531" spans="1:11">
       <c r="A531" t="s">
-        <v>2560</v>
+        <v>2573</v>
       </c>
       <c r="B531" t="s">
         <v>12</v>
       </c>
       <c r="C531" t="s">
-        <v>2561</v>
+        <v>2574</v>
       </c>
       <c r="D531" t="s">
         <v>88</v>
       </c>
       <c r="G531" t="s">
-        <v>2562</v>
+        <v>2575</v>
       </c>
       <c r="I531" t="s">
-        <v>2563</v>
+        <v>2576</v>
       </c>
       <c r="J531" t="s">
-        <v>2564</v>
+        <v>2577</v>
       </c>
       <c r="K531" t="s">
-        <v>2565</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="532" spans="1:11">
       <c r="A532" t="s">
-        <v>2566</v>
+        <v>2579</v>
       </c>
       <c r="B532" t="s">
         <v>12</v>
       </c>
       <c r="C532" t="s">
-        <v>2567</v>
+        <v>2580</v>
       </c>
       <c r="D532" t="s">
         <v>88</v>
       </c>
       <c r="G532" t="s">
-        <v>2568</v>
+        <v>2581</v>
       </c>
       <c r="I532" t="s">
-        <v>841</v>
+        <v>846</v>
       </c>
       <c r="J532" t="s">
-        <v>2569</v>
+        <v>2582</v>
       </c>
       <c r="K532" t="s">
-        <v>1274</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="533" spans="1:11">
       <c r="A533" t="s">
-        <v>2570</v>
+        <v>2583</v>
       </c>
       <c r="B533" t="s">
         <v>12</v>
       </c>
       <c r="C533" t="s">
-        <v>1562</v>
+        <v>1568</v>
       </c>
       <c r="D533" t="s">
         <v>88</v>
       </c>
       <c r="G533" t="s">
-        <v>1563</v>
+        <v>1569</v>
       </c>
       <c r="I533" t="s">
         <v>47</v>
       </c>
       <c r="J533" t="s">
-        <v>2571</v>
+        <v>2584</v>
       </c>
       <c r="K533" t="s">
-        <v>1474</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="534" spans="1:11">
       <c r="A534" t="s">
-        <v>2572</v>
+        <v>2585</v>
       </c>
       <c r="B534" t="s">
         <v>12</v>
       </c>
       <c r="C534" t="s">
-        <v>2573</v>
+        <v>2586</v>
       </c>
       <c r="D534" t="s">
         <v>88</v>
       </c>
       <c r="E534" t="s">
-        <v>2574</v>
+        <v>2587</v>
       </c>
       <c r="G534" t="s">
-        <v>2575</v>
+        <v>2588</v>
       </c>
       <c r="I534" t="s">
-        <v>2576</v>
+        <v>2589</v>
       </c>
       <c r="J534" t="s">
-        <v>2577</v>
+        <v>2590</v>
       </c>
       <c r="K534" t="s">
-        <v>1274</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="535" spans="1:11">
       <c r="A535" t="s">
-        <v>2578</v>
+        <v>2591</v>
       </c>
       <c r="B535" t="s">
         <v>12</v>
       </c>
       <c r="C535" t="s">
-        <v>2579</v>
+        <v>2592</v>
       </c>
       <c r="D535" t="s">
         <v>88</v>
       </c>
       <c r="E535" t="s">
-        <v>2580</v>
+        <v>2593</v>
       </c>
       <c r="G535" t="s">
-        <v>2581</v>
+        <v>2594</v>
       </c>
       <c r="I535" t="s">
-        <v>2582</v>
+        <v>2595</v>
       </c>
       <c r="J535" t="s">
-        <v>2583</v>
+        <v>2596</v>
       </c>
       <c r="K535" t="s">
-        <v>2584</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="536" spans="1:11">
       <c r="A536" t="s">
-        <v>2585</v>
+        <v>2598</v>
       </c>
       <c r="B536" t="s">
         <v>12</v>
       </c>
       <c r="C536" t="s">
-        <v>2586</v>
+        <v>2599</v>
       </c>
       <c r="D536" t="s">
         <v>88</v>
       </c>
       <c r="I536" t="s">
-        <v>2587</v>
+        <v>2600</v>
       </c>
       <c r="K536" t="s">
-        <v>1177</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="537" spans="1:11">
       <c r="A537" t="s">
-        <v>2588</v>
+        <v>2601</v>
       </c>
       <c r="B537" t="s">
         <v>12</v>
       </c>
       <c r="C537" t="s">
-        <v>2589</v>
+        <v>2602</v>
       </c>
       <c r="D537" t="s">
         <v>88</v>
       </c>
       <c r="F537" t="s">
-        <v>2590</v>
+        <v>2603</v>
       </c>
       <c r="G537" t="s">
-        <v>2591</v>
+        <v>2604</v>
       </c>
       <c r="I537" t="s">
         <v>42</v>
       </c>
       <c r="K537" t="s">
-        <v>2592</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="538" spans="1:11">
       <c r="A538" t="s">
-        <v>2593</v>
+        <v>2606</v>
       </c>
       <c r="B538" t="s">
         <v>12</v>
       </c>
       <c r="C538" t="s">
-        <v>2594</v>
+        <v>2607</v>
       </c>
       <c r="D538" t="s">
         <v>88</v>
       </c>
       <c r="F538" t="s">
-        <v>2595</v>
+        <v>2608</v>
       </c>
       <c r="G538" t="s">
-        <v>2596</v>
+        <v>2609</v>
       </c>
       <c r="I538" t="s">
         <v>177</v>
       </c>
       <c r="J538" t="s">
-        <v>2597</v>
+        <v>2610</v>
       </c>
       <c r="K538" t="s">
-        <v>1321</v>
+        <v>2611</v>
       </c>
     </row>
     <row r="539" spans="1:11">
       <c r="A539" t="s">
-        <v>2598</v>
+        <v>2612</v>
       </c>
       <c r="B539" t="s">
         <v>163</v>
       </c>
       <c r="C539" t="s">
-        <v>2599</v>
+        <v>2613</v>
       </c>
       <c r="D539" t="s">
         <v>88</v>
       </c>
       <c r="F539" t="s">
-        <v>2600</v>
+        <v>2614</v>
       </c>
       <c r="G539" t="s">
-        <v>2601</v>
+        <v>2615</v>
       </c>
       <c r="I539" t="s">
-        <v>2289</v>
+        <v>2296</v>
       </c>
       <c r="J539" t="s">
-        <v>2602</v>
+        <v>2616</v>
       </c>
       <c r="K539" t="s">
-        <v>90</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="540" spans="1:11">
       <c r="A540" t="s">
-        <v>2603</v>
+        <v>2618</v>
       </c>
       <c r="B540" t="s">
         <v>12</v>
       </c>
       <c r="C540" t="s">
-        <v>2604</v>
+        <v>2619</v>
       </c>
       <c r="D540" t="s">
         <v>88</v>
       </c>
       <c r="G540" t="s">
-        <v>1865</v>
+        <v>1872</v>
       </c>
       <c r="I540" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="K540" t="s">
-        <v>1852</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="541" spans="1:11">
       <c r="A541" t="s">
-        <v>2605</v>
+        <v>2620</v>
       </c>
       <c r="B541" t="s">
         <v>12</v>
       </c>
       <c r="C541" t="s">
-        <v>2606</v>
+        <v>2621</v>
       </c>
       <c r="D541" t="s">
         <v>88</v>
       </c>
       <c r="G541" t="s">
-        <v>2607</v>
+        <v>2622</v>
       </c>
       <c r="I541" t="s">
-        <v>2608</v>
+        <v>2623</v>
       </c>
       <c r="J541" t="s">
-        <v>2609</v>
+        <v>2624</v>
       </c>
       <c r="K541" t="s">
-        <v>1852</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="542" spans="1:11">
       <c r="A542" t="s">
-        <v>2610</v>
+        <v>2625</v>
       </c>
       <c r="B542" t="s">
         <v>12</v>
       </c>
       <c r="C542" t="s">
-        <v>2611</v>
+        <v>2626</v>
       </c>
       <c r="D542" t="s">
         <v>88</v>
       </c>
       <c r="F542" t="s">
-        <v>2612</v>
+        <v>2627</v>
       </c>
       <c r="G542" t="s">
-        <v>2613</v>
+        <v>2628</v>
       </c>
       <c r="I542" t="s">
-        <v>2514</v>
+        <v>2524</v>
       </c>
       <c r="J542" t="s">
-        <v>2614</v>
+        <v>2629</v>
       </c>
       <c r="K542" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="543" spans="1:11">
       <c r="A543" t="s">
-        <v>2615</v>
+        <v>2630</v>
       </c>
       <c r="B543" t="s">
         <v>12</v>
       </c>
       <c r="C543" t="s">
-        <v>2616</v>
+        <v>2631</v>
       </c>
       <c r="D543" t="s">
         <v>88</v>
       </c>
       <c r="G543" t="s">
-        <v>2617</v>
+        <v>2632</v>
       </c>
       <c r="I543" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="J543" t="s">
-        <v>2618</v>
+        <v>2633</v>
       </c>
       <c r="K543" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="544" spans="1:11">
       <c r="A544" t="s">
-        <v>2619</v>
+        <v>2634</v>
       </c>
       <c r="B544" t="s">
         <v>163</v>
       </c>
       <c r="C544" t="s">
-        <v>2620</v>
+        <v>2635</v>
       </c>
       <c r="D544" t="s">
         <v>88</v>
       </c>
       <c r="F544" t="s">
-        <v>2621</v>
+        <v>2636</v>
       </c>
       <c r="G544" t="s">
-        <v>2622</v>
+        <v>2637</v>
       </c>
       <c r="I544" t="s">
         <v>42</v>
       </c>
       <c r="J544" t="s">
-        <v>2623</v>
+        <v>2638</v>
       </c>
       <c r="K544" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="545" spans="1:11">
       <c r="A545" t="s">
-        <v>2624</v>
+        <v>2639</v>
       </c>
       <c r="B545" t="s">
         <v>12</v>
       </c>
       <c r="C545" t="s">
-        <v>2625</v>
+        <v>2640</v>
       </c>
       <c r="D545" t="s">
         <v>88</v>
       </c>
       <c r="G545" t="s">
-        <v>2626</v>
+        <v>2641</v>
       </c>
       <c r="I545" t="s">
-        <v>2627</v>
+        <v>2642</v>
       </c>
       <c r="J545" t="s">
-        <v>2628</v>
+        <v>2643</v>
       </c>
       <c r="K545" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="546" spans="1:11">
       <c r="A546" t="s">
-        <v>2629</v>
+        <v>2644</v>
       </c>
       <c r="B546" t="s">
         <v>12</v>
       </c>
       <c r="C546" t="s">
-        <v>2630</v>
+        <v>2645</v>
       </c>
       <c r="D546" t="s">
         <v>88</v>
       </c>
       <c r="F546" t="s">
-        <v>2631</v>
+        <v>2646</v>
       </c>
       <c r="G546" t="s">
-        <v>2632</v>
+        <v>2647</v>
       </c>
       <c r="I546" t="s">
-        <v>2633</v>
+        <v>2648</v>
       </c>
       <c r="J546" t="s">
-        <v>2634</v>
+        <v>2649</v>
       </c>
       <c r="K546" t="s">
-        <v>2635</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="547" spans="1:11">
       <c r="A547" t="s">
-        <v>2636</v>
+        <v>2651</v>
       </c>
       <c r="B547" t="s">
         <v>12</v>
       </c>
       <c r="C547" t="s">
-        <v>2637</v>
+        <v>2652</v>
       </c>
       <c r="D547" t="s">
         <v>88</v>
       </c>
       <c r="G547" t="s">
-        <v>2638</v>
+        <v>2653</v>
       </c>
       <c r="I547" t="s">
-        <v>2639</v>
+        <v>2654</v>
       </c>
       <c r="J547" t="s">
-        <v>2640</v>
+        <v>2655</v>
       </c>
       <c r="K547" t="s">
-        <v>788</v>
+        <v>692</v>
       </c>
     </row>
     <row r="548" spans="1:11">
       <c r="A548" t="s">
-        <v>2641</v>
+        <v>2656</v>
       </c>
       <c r="B548" t="s">
         <v>163</v>
       </c>
       <c r="C548" t="s">
-        <v>2642</v>
+        <v>2657</v>
       </c>
       <c r="D548" t="s">
         <v>88</v>
       </c>
       <c r="G548" t="s">
-        <v>2643</v>
+        <v>2658</v>
       </c>
       <c r="I548" t="s">
-        <v>2644</v>
+        <v>2659</v>
       </c>
       <c r="J548" t="s">
-        <v>2645</v>
+        <v>2660</v>
       </c>
       <c r="K548" t="s">
-        <v>2646</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="549" spans="1:11">
       <c r="A549" t="s">
-        <v>2647</v>
+        <v>2662</v>
       </c>
       <c r="B549" t="s">
         <v>12</v>
       </c>
       <c r="C549" t="s">
-        <v>2648</v>
+        <v>2663</v>
       </c>
       <c r="D549" t="s">
         <v>88</v>
       </c>
       <c r="G549" t="s">
-        <v>1563</v>
+        <v>1569</v>
       </c>
       <c r="I549" t="s">
         <v>47</v>
       </c>
       <c r="J549" t="s">
-        <v>2649</v>
+        <v>2664</v>
       </c>
       <c r="K549" t="s">
-        <v>1474</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="550" spans="1:11">
       <c r="A550" t="s">
-        <v>2650</v>
+        <v>2665</v>
       </c>
       <c r="B550" t="s">
         <v>12</v>
       </c>
       <c r="C550" t="s">
-        <v>2651</v>
+        <v>2666</v>
       </c>
       <c r="D550" t="s">
         <v>88</v>
       </c>
       <c r="G550" t="s">
-        <v>2652</v>
+        <v>2667</v>
       </c>
       <c r="I550" t="s">
-        <v>2653</v>
+        <v>2668</v>
       </c>
       <c r="J550" t="s">
-        <v>2654</v>
+        <v>2669</v>
       </c>
       <c r="K550" t="s">
-        <v>788</v>
+        <v>692</v>
       </c>
     </row>
     <row r="551" spans="1:11">
       <c r="A551" t="s">
-        <v>2655</v>
+        <v>2670</v>
       </c>
       <c r="B551" t="s">
         <v>12</v>
       </c>
       <c r="C551" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D551" t="s">
         <v>88</v>
       </c>
       <c r="F551" t="s">
-        <v>2656</v>
+        <v>2671</v>
       </c>
       <c r="G551" t="s">
-        <v>2657</v>
+        <v>2672</v>
       </c>
       <c r="I551" t="s">
         <v>242</v>
       </c>
       <c r="J551" t="s">
-        <v>2658</v>
+        <v>2673</v>
       </c>
       <c r="K551" t="s">
-        <v>2659</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="552" spans="1:11">
       <c r="A552" t="s">
-        <v>2660</v>
+        <v>2675</v>
       </c>
       <c r="B552" t="s">
         <v>12</v>
       </c>
       <c r="C552" t="s">
-        <v>2661</v>
+        <v>2676</v>
       </c>
       <c r="D552" t="s">
         <v>88</v>
       </c>
       <c r="E552" t="s">
-        <v>2662</v>
+        <v>2677</v>
       </c>
       <c r="G552" t="s">
-        <v>2663</v>
+        <v>2678</v>
       </c>
       <c r="I552" t="s">
         <v>47</v>
       </c>
       <c r="J552" t="s">
-        <v>2664</v>
+        <v>2679</v>
       </c>
       <c r="K552" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="553" spans="1:11">
       <c r="A553" t="s">
-        <v>2665</v>
+        <v>2680</v>
       </c>
       <c r="B553" t="s">
         <v>12</v>
       </c>
       <c r="C553" t="s">
-        <v>2666</v>
+        <v>2681</v>
       </c>
       <c r="D553" t="s">
         <v>88</v>
       </c>
       <c r="E553" t="s">
-        <v>1932</v>
+        <v>1939</v>
       </c>
       <c r="F553" t="s">
-        <v>1933</v>
+        <v>1940</v>
       </c>
       <c r="G553" t="s">
-        <v>1934</v>
+        <v>1941</v>
       </c>
       <c r="I553" t="s">
-        <v>2667</v>
+        <v>2682</v>
       </c>
       <c r="J553" t="s">
-        <v>1936</v>
+        <v>1943</v>
       </c>
       <c r="K553" t="s">
-        <v>1937</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="554" spans="1:11">
       <c r="A554" t="s">
-        <v>2668</v>
+        <v>2683</v>
       </c>
       <c r="B554" t="s">
         <v>12</v>
       </c>
       <c r="C554" t="s">
-        <v>2536</v>
+        <v>2549</v>
       </c>
       <c r="D554" t="s">
         <v>88</v>
       </c>
       <c r="G554" t="s">
-        <v>1563</v>
+        <v>1569</v>
       </c>
       <c r="I554" t="s">
         <v>47</v>
       </c>
       <c r="J554" t="s">
-        <v>2669</v>
+        <v>2684</v>
       </c>
       <c r="K554" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
     </row>
     <row r="555" spans="1:11">
       <c r="A555" t="s">
-        <v>2670</v>
+        <v>2685</v>
       </c>
       <c r="B555" t="s">
         <v>12</v>
       </c>
       <c r="C555" t="s">
-        <v>2671</v>
+        <v>2686</v>
       </c>
       <c r="D555" t="s">
         <v>88</v>
       </c>
       <c r="E555" t="s">
-        <v>2672</v>
+        <v>2687</v>
       </c>
       <c r="G555" t="s">
-        <v>2673</v>
+        <v>2688</v>
       </c>
       <c r="I555" t="s">
         <v>298</v>
       </c>
       <c r="J555" t="s">
-        <v>2674</v>
+        <v>2689</v>
       </c>
       <c r="K555" t="s">
-        <v>2675</v>
+        <v>692</v>
       </c>
     </row>
     <row r="556" spans="1:11">
       <c r="A556" t="s">
-        <v>2676</v>
+        <v>2690</v>
       </c>
       <c r="B556" t="s">
         <v>12</v>
       </c>
       <c r="C556" t="s">
-        <v>2677</v>
+        <v>2691</v>
       </c>
       <c r="D556" t="s">
         <v>88</v>
       </c>
       <c r="G556" t="s">
-        <v>2678</v>
+        <v>2692</v>
       </c>
       <c r="I556" t="s">
-        <v>2443</v>
+        <v>2452</v>
       </c>
       <c r="J556" t="s">
-        <v>2679</v>
+        <v>2693</v>
       </c>
       <c r="K556" t="s">
-        <v>1152</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="557" spans="1:11">
       <c r="A557" t="s">
-        <v>2680</v>
+        <v>2694</v>
       </c>
       <c r="B557" t="s">
         <v>12</v>
       </c>
       <c r="C557" t="s">
-        <v>2681</v>
+        <v>2695</v>
       </c>
       <c r="D557" t="s">
         <v>88</v>
       </c>
       <c r="E557" t="s">
-        <v>2682</v>
+        <v>2696</v>
       </c>
       <c r="G557" t="s">
-        <v>2683</v>
+        <v>2697</v>
       </c>
       <c r="I557" t="s">
-        <v>2490</v>
+        <v>2501</v>
       </c>
       <c r="J557" t="s">
-        <v>2684</v>
+        <v>2698</v>
       </c>
       <c r="K557" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="558" spans="1:11">
       <c r="A558" t="s">
-        <v>2685</v>
+        <v>2699</v>
       </c>
       <c r="B558" t="s">
         <v>163</v>
       </c>
       <c r="C558" t="s">
-        <v>1395</v>
+        <v>1401</v>
       </c>
       <c r="D558" t="s">
         <v>14</v>
       </c>
       <c r="G558" t="s">
-        <v>2686</v>
+        <v>2700</v>
       </c>
       <c r="I558" t="s">
         <v>27</v>
       </c>
       <c r="J558" t="s">
-        <v>2393</v>
+        <v>2400</v>
       </c>
       <c r="K558" t="s">
-        <v>1398</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="559" spans="1:11">
       <c r="A559" t="s">
-        <v>2687</v>
+        <v>2701</v>
       </c>
       <c r="B559" t="s">
         <v>12</v>
       </c>
       <c r="C559" t="s">
-        <v>2472</v>
+        <v>2483</v>
       </c>
       <c r="D559" t="s">
         <v>88</v>
       </c>
       <c r="G559" t="s">
-        <v>2474</v>
+        <v>2485</v>
       </c>
       <c r="I559" t="s">
-        <v>2475</v>
+        <v>2486</v>
       </c>
       <c r="K559" t="s">
-        <v>1191</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="560" spans="1:11">
       <c r="A560" t="s">
-        <v>2688</v>
+        <v>2702</v>
       </c>
       <c r="B560" t="s">
         <v>12</v>
       </c>
       <c r="C560" t="s">
-        <v>2689</v>
+        <v>2703</v>
       </c>
       <c r="D560" t="s">
         <v>88</v>
       </c>
       <c r="E560" t="s">
-        <v>2690</v>
+        <v>2704</v>
       </c>
       <c r="F560" t="s">
-        <v>2691</v>
+        <v>2705</v>
       </c>
       <c r="G560" t="s">
-        <v>2692</v>
+        <v>2706</v>
       </c>
       <c r="I560" t="s">
-        <v>1738</v>
+        <v>1744</v>
       </c>
       <c r="J560" t="s">
-        <v>2693</v>
+        <v>2707</v>
       </c>
       <c r="K560" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="561" spans="1:11">
       <c r="A561" t="s">
-        <v>2694</v>
+        <v>2708</v>
       </c>
       <c r="B561" t="s">
         <v>163</v>
       </c>
       <c r="C561" t="s">
-        <v>2695</v>
+        <v>2709</v>
       </c>
       <c r="D561" t="s">
         <v>88</v>
       </c>
       <c r="E561" t="s">
-        <v>2696</v>
+        <v>2710</v>
       </c>
       <c r="G561" t="s">
-        <v>2697</v>
+        <v>2711</v>
       </c>
       <c r="I561" t="s">
-        <v>2698</v>
+        <v>2712</v>
       </c>
       <c r="J561" t="s">
-        <v>2699</v>
+        <v>2713</v>
       </c>
       <c r="K561" t="s">
-        <v>1881</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="562" spans="1:11">
       <c r="A562" t="s">
-        <v>2700</v>
+        <v>2714</v>
       </c>
       <c r="B562" t="s">
         <v>163</v>
       </c>
       <c r="C562" t="s">
-        <v>2701</v>
+        <v>2715</v>
       </c>
       <c r="D562" t="s">
         <v>88</v>
       </c>
       <c r="G562" t="s">
-        <v>2613</v>
+        <v>2628</v>
       </c>
       <c r="I562" t="s">
-        <v>2514</v>
+        <v>2524</v>
       </c>
       <c r="J562" t="s">
-        <v>2702</v>
+        <v>2716</v>
       </c>
       <c r="K562" t="s">
-        <v>2308</v>
+        <v>2717</v>
       </c>
     </row>
     <row r="563" spans="1:11">
       <c r="A563" t="s">
-        <v>2703</v>
+        <v>2718</v>
       </c>
       <c r="B563" t="s">
         <v>12</v>
       </c>
       <c r="C563" t="s">
-        <v>2704</v>
+        <v>2719</v>
       </c>
       <c r="D563" t="s">
         <v>88</v>
       </c>
       <c r="F563" t="s">
-        <v>2705</v>
+        <v>2720</v>
       </c>
       <c r="G563" t="s">
-        <v>2706</v>
+        <v>2721</v>
       </c>
       <c r="I563" t="s">
-        <v>2644</v>
+        <v>2659</v>
       </c>
       <c r="J563" t="s">
-        <v>2707</v>
+        <v>2722</v>
       </c>
       <c r="K563" t="s">
-        <v>2708</v>
+        <v>2723</v>
       </c>
     </row>
     <row r="564" spans="1:11">
       <c r="A564" t="s">
-        <v>2709</v>
+        <v>2724</v>
       </c>
       <c r="B564" t="s">
         <v>163</v>
       </c>
       <c r="C564" t="s">
-        <v>2710</v>
+        <v>2725</v>
       </c>
       <c r="D564" t="s">
         <v>88</v>
       </c>
       <c r="E564" t="s">
-        <v>2711</v>
+        <v>2726</v>
       </c>
       <c r="F564" t="s">
-        <v>2712</v>
+        <v>2727</v>
       </c>
       <c r="G564" t="s">
-        <v>2713</v>
+        <v>2728</v>
       </c>
       <c r="I564" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="J564" t="s">
-        <v>2714</v>
+        <v>2729</v>
       </c>
       <c r="K564" t="s">
-        <v>1881</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="565" spans="1:11">
       <c r="A565" t="s">
-        <v>2715</v>
+        <v>2730</v>
       </c>
       <c r="B565" t="s">
         <v>12</v>
       </c>
       <c r="C565" t="s">
         <v>217</v>
       </c>
       <c r="D565" t="s">
         <v>88</v>
       </c>
       <c r="F565" t="s">
-        <v>2716</v>
+        <v>2731</v>
       </c>
       <c r="G565" t="s">
-        <v>2717</v>
+        <v>2732</v>
       </c>
       <c r="I565" t="s">
         <v>219</v>
       </c>
       <c r="J565" t="s">
-        <v>2718</v>
+        <v>2733</v>
       </c>
       <c r="K565" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="566" spans="1:11">
       <c r="A566" t="s">
-        <v>2719</v>
+        <v>2734</v>
       </c>
       <c r="B566" t="s">
         <v>12</v>
       </c>
       <c r="C566" t="s">
-        <v>2720</v>
+        <v>2735</v>
       </c>
       <c r="D566" t="s">
         <v>88</v>
       </c>
       <c r="G566" t="s">
-        <v>2721</v>
+        <v>2736</v>
       </c>
       <c r="I566" t="s">
         <v>313</v>
       </c>
       <c r="J566" t="s">
-        <v>2722</v>
+        <v>2737</v>
       </c>
       <c r="K566" t="s">
-        <v>2011</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="567" spans="1:11">
       <c r="A567" t="s">
-        <v>2723</v>
+        <v>2738</v>
       </c>
       <c r="B567" t="s">
         <v>12</v>
       </c>
       <c r="C567" t="s">
-        <v>2724</v>
+        <v>2739</v>
       </c>
       <c r="D567" t="s">
         <v>88</v>
       </c>
       <c r="F567" t="s">
-        <v>2725</v>
+        <v>2740</v>
       </c>
       <c r="G567" t="s">
-        <v>2726</v>
+        <v>2741</v>
       </c>
       <c r="I567" t="s">
-        <v>1222</v>
+        <v>1230</v>
       </c>
       <c r="J567" t="s">
-        <v>2457</v>
+        <v>2466</v>
       </c>
       <c r="K567" t="s">
-        <v>1605</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="568" spans="1:11">
       <c r="A568" t="s">
-        <v>2727</v>
+        <v>2742</v>
       </c>
       <c r="B568" t="s">
         <v>163</v>
       </c>
       <c r="C568" t="s">
-        <v>2728</v>
+        <v>2743</v>
       </c>
       <c r="D568" t="s">
         <v>88</v>
       </c>
       <c r="G568" t="s">
-        <v>2729</v>
+        <v>2744</v>
       </c>
       <c r="I568" t="s">
-        <v>1459</v>
+        <v>1465</v>
       </c>
       <c r="J568" t="s">
-        <v>2730</v>
+        <v>2745</v>
       </c>
       <c r="K568" t="s">
-        <v>2510</v>
+        <v>2746</v>
       </c>
     </row>
     <row r="569" spans="1:11">
       <c r="A569" t="s">
-        <v>2731</v>
+        <v>2747</v>
       </c>
       <c r="B569" t="s">
         <v>163</v>
       </c>
       <c r="C569" t="s">
-        <v>2732</v>
+        <v>2748</v>
       </c>
       <c r="D569" t="s">
         <v>88</v>
       </c>
       <c r="E569" t="s">
-        <v>2733</v>
+        <v>2749</v>
       </c>
       <c r="F569" t="s">
-        <v>1594</v>
+        <v>1600</v>
       </c>
       <c r="G569" t="s">
-        <v>2734</v>
+        <v>2750</v>
       </c>
       <c r="I569" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="J569" t="s">
-        <v>1596</v>
+        <v>1602</v>
       </c>
       <c r="K569" t="s">
-        <v>1597</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="570" spans="1:11">
       <c r="A570" t="s">
-        <v>2735</v>
+        <v>2751</v>
       </c>
       <c r="B570" t="s">
         <v>163</v>
       </c>
       <c r="C570" t="s">
-        <v>2736</v>
+        <v>2752</v>
       </c>
       <c r="D570" t="s">
         <v>88</v>
       </c>
       <c r="E570" t="s">
-        <v>2737</v>
+        <v>2753</v>
       </c>
       <c r="G570" t="s">
-        <v>2738</v>
+        <v>2754</v>
       </c>
       <c r="I570" t="s">
-        <v>2698</v>
+        <v>2712</v>
       </c>
       <c r="J570" t="s">
-        <v>2739</v>
+        <v>2755</v>
       </c>
       <c r="K570" t="s">
-        <v>2740</v>
+        <v>2756</v>
       </c>
     </row>
     <row r="571" spans="1:11">
       <c r="A571" t="s">
-        <v>2741</v>
+        <v>2757</v>
       </c>
       <c r="B571" t="s">
         <v>163</v>
       </c>
       <c r="C571" t="s">
-        <v>2742</v>
+        <v>2758</v>
       </c>
       <c r="D571" t="s">
         <v>88</v>
       </c>
       <c r="G571" t="s">
-        <v>2743</v>
+        <v>2759</v>
       </c>
       <c r="I571" t="s">
         <v>142</v>
       </c>
       <c r="J571" t="s">
-        <v>2744</v>
+        <v>2760</v>
       </c>
       <c r="K571" t="s">
-        <v>2510</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="572" spans="1:11">
       <c r="A572" t="s">
-        <v>2745</v>
+        <v>2761</v>
       </c>
       <c r="B572" t="s">
         <v>12</v>
       </c>
       <c r="C572" t="s">
-        <v>2746</v>
+        <v>2762</v>
       </c>
       <c r="D572" t="s">
         <v>88</v>
       </c>
       <c r="G572" t="s">
-        <v>2747</v>
+        <v>2763</v>
       </c>
       <c r="I572" t="s">
-        <v>2748</v>
+        <v>2764</v>
       </c>
       <c r="J572" t="s">
-        <v>2749</v>
+        <v>2765</v>
       </c>
       <c r="K572" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="573" spans="1:11">
       <c r="A573" t="s">
-        <v>2750</v>
+        <v>2766</v>
       </c>
       <c r="B573" t="s">
         <v>12</v>
       </c>
       <c r="C573" t="s">
-        <v>2751</v>
+        <v>2767</v>
       </c>
       <c r="D573" t="s">
         <v>88</v>
       </c>
       <c r="E573" t="s">
-        <v>2752</v>
+        <v>2768</v>
       </c>
       <c r="G573" t="s">
-        <v>2753</v>
+        <v>2769</v>
       </c>
       <c r="I573" t="s">
-        <v>2754</v>
+        <v>2770</v>
       </c>
       <c r="J573" t="s">
-        <v>2755</v>
+        <v>2771</v>
       </c>
       <c r="K573" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="574" spans="1:11">
       <c r="A574" t="s">
-        <v>2756</v>
+        <v>2772</v>
       </c>
       <c r="B574" t="s">
         <v>12</v>
       </c>
       <c r="C574" t="s">
-        <v>2757</v>
+        <v>2773</v>
       </c>
       <c r="D574" t="s">
         <v>88</v>
       </c>
       <c r="G574" t="s">
-        <v>2758</v>
+        <v>2774</v>
       </c>
       <c r="I574" t="s">
-        <v>2759</v>
+        <v>2775</v>
       </c>
       <c r="J574" t="s">
-        <v>2760</v>
+        <v>2776</v>
       </c>
       <c r="K574" t="s">
-        <v>2761</v>
+        <v>2777</v>
       </c>
     </row>
     <row r="575" spans="1:11">
       <c r="A575" t="s">
-        <v>2762</v>
+        <v>2778</v>
       </c>
       <c r="B575" t="s">
         <v>163</v>
       </c>
       <c r="C575" t="s">
-        <v>2763</v>
+        <v>2779</v>
       </c>
       <c r="D575" t="s">
         <v>88</v>
       </c>
       <c r="E575" t="s">
-        <v>2764</v>
+        <v>2780</v>
       </c>
       <c r="F575" t="s">
-        <v>2765</v>
+        <v>2781</v>
       </c>
       <c r="G575" t="s">
-        <v>2766</v>
+        <v>2782</v>
       </c>
       <c r="I575" t="s">
-        <v>2767</v>
+        <v>2783</v>
       </c>
       <c r="J575" t="s">
-        <v>2768</v>
+        <v>2784</v>
       </c>
       <c r="K575" t="s">
-        <v>2769</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="576" spans="1:11">
       <c r="A576" t="s">
-        <v>2770</v>
+        <v>2785</v>
       </c>
       <c r="B576" t="s">
         <v>12</v>
       </c>
       <c r="C576" t="s">
-        <v>2771</v>
+        <v>2786</v>
       </c>
       <c r="D576" t="s">
         <v>88</v>
       </c>
       <c r="G576" t="s">
-        <v>2772</v>
+        <v>2787</v>
       </c>
       <c r="I576" t="s">
-        <v>2432</v>
+        <v>2441</v>
       </c>
       <c r="J576" t="s">
-        <v>2773</v>
+        <v>2788</v>
       </c>
       <c r="K576" t="s">
-        <v>2774</v>
+        <v>2789</v>
       </c>
     </row>
     <row r="577" spans="1:11">
       <c r="A577" t="s">
-        <v>2775</v>
+        <v>2790</v>
       </c>
       <c r="B577" t="s">
         <v>12</v>
       </c>
       <c r="C577" t="s">
-        <v>2776</v>
+        <v>2791</v>
       </c>
       <c r="D577" t="s">
         <v>14</v>
       </c>
       <c r="I577" t="s">
         <v>101</v>
       </c>
       <c r="K577" t="s">
-        <v>1177</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="578" spans="1:11">
       <c r="A578" t="s">
-        <v>2777</v>
+        <v>2792</v>
       </c>
       <c r="B578" t="s">
         <v>12</v>
       </c>
       <c r="C578" t="s">
-        <v>2778</v>
+        <v>2793</v>
       </c>
       <c r="D578" t="s">
         <v>14</v>
       </c>
       <c r="I578" t="s">
-        <v>1485</v>
+        <v>1491</v>
       </c>
       <c r="K578" t="s">
-        <v>2779</v>
+        <v>2794</v>
       </c>
     </row>
     <row r="579" spans="1:11">
       <c r="A579" t="s">
-        <v>2780</v>
+        <v>2795</v>
       </c>
       <c r="B579" t="s">
         <v>163</v>
       </c>
       <c r="C579" t="s">
-        <v>2781</v>
+        <v>2796</v>
       </c>
       <c r="D579" t="s">
         <v>14</v>
       </c>
       <c r="G579" t="s">
-        <v>2782</v>
+        <v>2797</v>
       </c>
       <c r="I579" t="s">
-        <v>2783</v>
+        <v>2798</v>
       </c>
       <c r="J579" t="s">
-        <v>2784</v>
+        <v>2799</v>
       </c>
       <c r="K579" t="s">
-        <v>2785</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="580" spans="1:11">
       <c r="A580" t="s">
-        <v>2786</v>
+        <v>2800</v>
       </c>
       <c r="B580" t="s">
         <v>12</v>
       </c>
       <c r="C580" t="s">
-        <v>2787</v>
+        <v>2801</v>
       </c>
       <c r="D580" t="s">
         <v>14</v>
       </c>
       <c r="G580" t="s">
-        <v>2788</v>
+        <v>2802</v>
       </c>
       <c r="I580" t="s">
-        <v>2789</v>
+        <v>2803</v>
       </c>
       <c r="J580" t="s">
-        <v>1870</v>
+        <v>1877</v>
       </c>
       <c r="K580" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="581" spans="1:11">
       <c r="A581" t="s">
-        <v>2790</v>
+        <v>2804</v>
       </c>
       <c r="B581" t="s">
         <v>12</v>
       </c>
       <c r="C581" t="s">
-        <v>2791</v>
+        <v>2805</v>
       </c>
       <c r="D581" t="s">
         <v>14</v>
       </c>
       <c r="G581" t="s">
-        <v>2792</v>
+        <v>2806</v>
       </c>
       <c r="I581" t="s">
-        <v>2793</v>
+        <v>2807</v>
       </c>
       <c r="J581" t="s">
-        <v>2794</v>
+        <v>2808</v>
       </c>
       <c r="K581" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="582" spans="1:11">
       <c r="A582" t="s">
-        <v>2795</v>
+        <v>2809</v>
       </c>
       <c r="B582" t="s">
         <v>163</v>
       </c>
       <c r="C582" t="s">
-        <v>2796</v>
+        <v>2810</v>
       </c>
       <c r="D582" t="s">
         <v>14</v>
       </c>
       <c r="G582" t="s">
-        <v>2797</v>
+        <v>2811</v>
       </c>
       <c r="I582" t="s">
-        <v>1169</v>
+        <v>1178</v>
       </c>
       <c r="K582" t="s">
-        <v>1792</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="583" spans="1:11">
       <c r="A583" t="s">
-        <v>2798</v>
+        <v>2812</v>
       </c>
       <c r="B583" t="s">
         <v>12</v>
       </c>
       <c r="C583" t="s">
-        <v>2799</v>
+        <v>2813</v>
       </c>
       <c r="D583" t="s">
         <v>14</v>
       </c>
       <c r="I583" t="s">
-        <v>2800</v>
+        <v>2814</v>
       </c>
       <c r="K583" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="584" spans="1:11">
       <c r="A584" t="s">
-        <v>2801</v>
+        <v>2815</v>
       </c>
       <c r="B584" t="s">
         <v>63</v>
       </c>
       <c r="C584" t="s">
-        <v>2802</v>
+        <v>2816</v>
       </c>
       <c r="D584" t="s">
         <v>14</v>
       </c>
       <c r="G584" t="s">
-        <v>2803</v>
+        <v>2817</v>
       </c>
       <c r="I584" t="s">
-        <v>2804</v>
+        <v>2818</v>
       </c>
       <c r="K584" t="s">
-        <v>682</v>
+        <v>2819</v>
       </c>
     </row>
     <row r="585" spans="1:11">
       <c r="A585" t="s">
-        <v>2805</v>
+        <v>2820</v>
       </c>
       <c r="B585" t="s">
         <v>63</v>
       </c>
       <c r="C585" t="s">
-        <v>2806</v>
+        <v>2821</v>
       </c>
       <c r="D585" t="s">
         <v>14</v>
       </c>
       <c r="F585" t="s">
-        <v>2807</v>
+        <v>2822</v>
       </c>
       <c r="G585" t="s">
-        <v>2808</v>
+        <v>2823</v>
       </c>
       <c r="I585" t="s">
-        <v>2809</v>
+        <v>2824</v>
       </c>
       <c r="J585" t="s">
-        <v>2810</v>
+        <v>2825</v>
       </c>
       <c r="K585" t="s">
-        <v>2811</v>
+        <v>2826</v>
       </c>
     </row>
     <row r="586" spans="1:11">
       <c r="A586" t="s">
-        <v>2812</v>
+        <v>2827</v>
       </c>
       <c r="B586" t="s">
         <v>12</v>
       </c>
       <c r="C586" t="s">
-        <v>2813</v>
+        <v>2828</v>
       </c>
       <c r="D586" t="s">
         <v>14</v>
       </c>
       <c r="E586" t="s">
-        <v>2814</v>
+        <v>2829</v>
       </c>
       <c r="G586" t="s">
-        <v>2815</v>
+        <v>2830</v>
       </c>
       <c r="I586" t="s">
-        <v>2816</v>
+        <v>2831</v>
       </c>
       <c r="J586" t="s">
-        <v>2817</v>
+        <v>2832</v>
       </c>
       <c r="K586" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
     </row>
     <row r="587" spans="1:11">
       <c r="A587" t="s">
-        <v>2818</v>
+        <v>2833</v>
       </c>
       <c r="B587" t="s">
         <v>63</v>
       </c>
       <c r="C587" t="s">
-        <v>2819</v>
+        <v>2834</v>
       </c>
       <c r="D587" t="s">
         <v>14</v>
       </c>
       <c r="E587" t="s">
-        <v>2820</v>
+        <v>2835</v>
       </c>
       <c r="F587" t="s">
-        <v>2821</v>
+        <v>2836</v>
       </c>
       <c r="G587" t="s">
-        <v>2822</v>
+        <v>2837</v>
       </c>
       <c r="I587" t="s">
-        <v>1443</v>
+        <v>1448</v>
       </c>
       <c r="J587" t="s">
-        <v>2823</v>
+        <v>2838</v>
       </c>
       <c r="K587" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="588" spans="1:11">
       <c r="A588" t="s">
-        <v>2824</v>
+        <v>2839</v>
       </c>
       <c r="B588" t="s">
         <v>63</v>
       </c>
       <c r="C588" t="s">
-        <v>2825</v>
+        <v>2840</v>
       </c>
       <c r="D588" t="s">
         <v>14</v>
       </c>
       <c r="E588" t="s">
-        <v>2826</v>
+        <v>2841</v>
       </c>
       <c r="F588" t="s">
-        <v>2827</v>
+        <v>2842</v>
       </c>
       <c r="G588" t="s">
-        <v>2828</v>
+        <v>2843</v>
       </c>
       <c r="I588" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="J588" t="s">
-        <v>2829</v>
+        <v>2844</v>
       </c>
       <c r="K588" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="589" spans="1:11">
       <c r="A589" t="s">
-        <v>2830</v>
+        <v>2845</v>
       </c>
       <c r="B589" t="s">
         <v>63</v>
       </c>
       <c r="C589" t="s">
-        <v>2831</v>
+        <v>2846</v>
       </c>
       <c r="D589" t="s">
         <v>14</v>
       </c>
       <c r="E589" t="s">
-        <v>2832</v>
+        <v>2847</v>
       </c>
       <c r="F589" t="s">
-        <v>2833</v>
+        <v>2848</v>
       </c>
       <c r="G589" t="s">
-        <v>2834</v>
+        <v>2849</v>
       </c>
       <c r="I589" t="s">
-        <v>2024</v>
+        <v>2032</v>
       </c>
       <c r="K589" t="s">
-        <v>2835</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="590" spans="1:11">
       <c r="A590" t="s">
-        <v>2836</v>
+        <v>2851</v>
       </c>
       <c r="B590" t="s">
         <v>63</v>
       </c>
       <c r="C590" t="s">
-        <v>2837</v>
+        <v>2852</v>
       </c>
       <c r="D590" t="s">
         <v>14</v>
       </c>
       <c r="F590" t="s">
-        <v>2838</v>
+        <v>2853</v>
       </c>
       <c r="G590" t="s">
-        <v>2839</v>
+        <v>2854</v>
       </c>
       <c r="I590" t="s">
-        <v>2840</v>
+        <v>2855</v>
       </c>
       <c r="J590" t="s">
-        <v>2841</v>
+        <v>2856</v>
       </c>
       <c r="K590" t="s">
-        <v>2842</v>
+        <v>2857</v>
       </c>
     </row>
     <row r="591" spans="1:11">
       <c r="A591" t="s">
-        <v>2843</v>
+        <v>2858</v>
       </c>
       <c r="B591" t="s">
         <v>63</v>
       </c>
       <c r="C591" t="s">
-        <v>2844</v>
+        <v>2859</v>
       </c>
       <c r="D591" t="s">
         <v>14</v>
       </c>
       <c r="F591" t="s">
-        <v>2845</v>
+        <v>2860</v>
       </c>
       <c r="G591" t="s">
-        <v>2846</v>
+        <v>2861</v>
       </c>
       <c r="I591" t="s">
-        <v>1443</v>
+        <v>1448</v>
       </c>
       <c r="J591" t="s">
-        <v>2847</v>
+        <v>2862</v>
       </c>
       <c r="K591" t="s">
-        <v>2848</v>
+        <v>2863</v>
       </c>
     </row>
     <row r="592" spans="1:11">
       <c r="A592" t="s">
-        <v>2849</v>
+        <v>2864</v>
       </c>
       <c r="B592" t="s">
         <v>63</v>
       </c>
       <c r="C592" t="s">
-        <v>2850</v>
+        <v>2865</v>
       </c>
       <c r="D592" t="s">
         <v>14</v>
       </c>
       <c r="E592" t="s">
-        <v>2851</v>
+        <v>2866</v>
       </c>
       <c r="F592" t="s">
-        <v>2852</v>
+        <v>2867</v>
       </c>
       <c r="G592" t="s">
-        <v>2853</v>
+        <v>2868</v>
       </c>
       <c r="I592" t="s">
-        <v>1443</v>
+        <v>1448</v>
       </c>
       <c r="J592" t="s">
-        <v>2854</v>
+        <v>2869</v>
       </c>
       <c r="K592" t="s">
-        <v>2855</v>
+        <v>2870</v>
       </c>
     </row>
     <row r="593" spans="1:11">
       <c r="A593" t="s">
-        <v>2856</v>
+        <v>2871</v>
       </c>
       <c r="B593" t="s">
         <v>12</v>
       </c>
       <c r="C593" t="s">
-        <v>2857</v>
+        <v>2872</v>
       </c>
       <c r="D593" t="s">
         <v>14</v>
       </c>
       <c r="E593" t="s">
-        <v>2858</v>
+        <v>2873</v>
       </c>
       <c r="G593" t="s">
-        <v>2859</v>
+        <v>2874</v>
       </c>
       <c r="I593" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="J593" t="s">
-        <v>2860</v>
+        <v>2875</v>
       </c>
       <c r="K593" t="s">
-        <v>758</v>
+        <v>2876</v>
       </c>
     </row>
     <row r="594" spans="1:11">
       <c r="A594" t="s">
-        <v>2861</v>
+        <v>2877</v>
       </c>
       <c r="B594" t="s">
         <v>12</v>
       </c>
       <c r="C594" t="s">
-        <v>2862</v>
+        <v>2878</v>
       </c>
       <c r="D594" t="s">
         <v>14</v>
       </c>
       <c r="G594" t="s">
-        <v>2863</v>
+        <v>2879</v>
       </c>
       <c r="I594" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="J594" t="s">
-        <v>2864</v>
+        <v>2880</v>
       </c>
       <c r="K594" t="s">
-        <v>2865</v>
+        <v>2881</v>
       </c>
     </row>
     <row r="595" spans="1:11">
       <c r="A595" t="s">
-        <v>2866</v>
+        <v>2882</v>
       </c>
       <c r="B595" t="s">
         <v>12</v>
       </c>
       <c r="C595" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="D595" t="s">
         <v>14</v>
       </c>
       <c r="E595" t="s">
-        <v>2867</v>
+        <v>2883</v>
       </c>
       <c r="G595" t="s">
-        <v>2868</v>
+        <v>2884</v>
       </c>
       <c r="I595" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="J595" t="s">
-        <v>2869</v>
+        <v>2885</v>
       </c>
       <c r="K595" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
     </row>
     <row r="596" spans="1:11">
       <c r="A596" t="s">
-        <v>2870</v>
+        <v>2886</v>
       </c>
       <c r="B596" t="s">
         <v>12</v>
       </c>
       <c r="C596" t="s">
-        <v>2871</v>
+        <v>2887</v>
       </c>
       <c r="D596" t="s">
         <v>14</v>
       </c>
       <c r="F596" t="s">
-        <v>2872</v>
+        <v>2888</v>
       </c>
       <c r="G596" t="s">
-        <v>2873</v>
+        <v>2889</v>
       </c>
       <c r="I596" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="J596" t="s">
-        <v>1948</v>
+        <v>1955</v>
       </c>
       <c r="K596" t="s">
-        <v>2874</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="597" spans="1:11">
       <c r="A597" t="s">
-        <v>2875</v>
+        <v>2891</v>
       </c>
       <c r="B597" t="s">
         <v>163</v>
       </c>
       <c r="D597" t="s">
         <v>14</v>
       </c>
       <c r="G597" t="s">
-        <v>2876</v>
+        <v>2892</v>
       </c>
       <c r="J597" t="s">
-        <v>2877</v>
+        <v>2893</v>
       </c>
       <c r="K597" t="s">
-        <v>2878</v>
+        <v>2894</v>
       </c>
     </row>
     <row r="598" spans="1:11">
       <c r="A598" t="s">
-        <v>2879</v>
+        <v>2895</v>
       </c>
       <c r="B598" t="s">
         <v>12</v>
       </c>
       <c r="C598" t="s">
-        <v>2880</v>
+        <v>2896</v>
       </c>
       <c r="D598" t="s">
         <v>303</v>
       </c>
       <c r="E598" t="s">
-        <v>2881</v>
+        <v>2897</v>
       </c>
       <c r="G598" t="s">
-        <v>2882</v>
+        <v>2898</v>
       </c>
       <c r="I598" t="s">
-        <v>1894</v>
+        <v>1901</v>
       </c>
       <c r="J598" t="s">
-        <v>2883</v>
+        <v>2899</v>
       </c>
       <c r="K598" t="s">
-        <v>1620</v>
+        <v>820</v>
       </c>
     </row>
     <row r="599" spans="1:11">
       <c r="A599" t="s">
-        <v>2884</v>
+        <v>2900</v>
       </c>
       <c r="B599" t="s">
         <v>63</v>
       </c>
       <c r="C599" t="s">
-        <v>2885</v>
+        <v>2901</v>
       </c>
       <c r="D599" t="s">
         <v>14</v>
       </c>
       <c r="E599" t="s">
-        <v>2886</v>
+        <v>2902</v>
       </c>
       <c r="G599" t="s">
-        <v>2887</v>
+        <v>2903</v>
       </c>
       <c r="I599" t="s">
-        <v>2888</v>
+        <v>2904</v>
       </c>
       <c r="J599" t="s">
-        <v>2889</v>
+        <v>2905</v>
       </c>
       <c r="K599" t="s">
-        <v>2890</v>
+        <v>2906</v>
       </c>
     </row>
     <row r="600" spans="1:11">
       <c r="A600" t="s">
-        <v>2891</v>
+        <v>2907</v>
       </c>
       <c r="B600" t="s">
         <v>63</v>
       </c>
       <c r="C600" t="s">
-        <v>2892</v>
+        <v>2908</v>
       </c>
       <c r="D600" t="s">
         <v>14</v>
       </c>
       <c r="G600" t="s">
-        <v>2893</v>
+        <v>2909</v>
       </c>
       <c r="I600" t="s">
-        <v>2024</v>
+        <v>2032</v>
       </c>
       <c r="J600" t="s">
-        <v>2894</v>
+        <v>2910</v>
       </c>
       <c r="K600" t="s">
-        <v>2895</v>
+        <v>2911</v>
       </c>
     </row>
     <row r="601" spans="1:11">
       <c r="A601" t="s">
-        <v>2896</v>
+        <v>2912</v>
       </c>
       <c r="B601" t="s">
         <v>63</v>
       </c>
       <c r="C601" t="s">
-        <v>2897</v>
+        <v>2913</v>
       </c>
       <c r="D601" t="s">
         <v>14</v>
       </c>
       <c r="F601" t="s">
-        <v>2898</v>
+        <v>2914</v>
       </c>
       <c r="G601" t="s">
-        <v>2893</v>
+        <v>2909</v>
       </c>
       <c r="I601" t="s">
-        <v>2899</v>
+        <v>2915</v>
       </c>
       <c r="J601" t="s">
-        <v>2894</v>
+        <v>2910</v>
       </c>
       <c r="K601" t="s">
-        <v>2900</v>
+        <v>2916</v>
       </c>
     </row>
     <row r="602" spans="1:11">
       <c r="A602" t="s">
-        <v>2901</v>
+        <v>2917</v>
       </c>
       <c r="B602" t="s">
         <v>12</v>
       </c>
       <c r="C602" t="s">
-        <v>2902</v>
+        <v>2918</v>
       </c>
       <c r="D602" t="s">
         <v>14</v>
       </c>
       <c r="F602" t="s">
-        <v>2903</v>
+        <v>2919</v>
       </c>
       <c r="G602" t="s">
-        <v>2904</v>
+        <v>2920</v>
       </c>
       <c r="I602" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="J602" t="s">
-        <v>2905</v>
+        <v>2921</v>
       </c>
       <c r="K602" t="s">
-        <v>2906</v>
+        <v>2922</v>
       </c>
     </row>
     <row r="603" spans="1:11">
       <c r="A603" t="s">
-        <v>2907</v>
+        <v>2923</v>
       </c>
       <c r="B603" t="s">
         <v>12</v>
       </c>
       <c r="C603" t="s">
-        <v>2908</v>
+        <v>2924</v>
       </c>
       <c r="D603" t="s">
         <v>14</v>
       </c>
       <c r="E603" t="s">
-        <v>2909</v>
+        <v>2925</v>
       </c>
       <c r="G603" t="s">
-        <v>2910</v>
+        <v>2926</v>
       </c>
       <c r="I603" t="s">
-        <v>975</v>
+        <v>981</v>
       </c>
       <c r="J603" t="s">
-        <v>2911</v>
+        <v>2927</v>
       </c>
       <c r="K603" t="s">
-        <v>1852</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="604" spans="1:11">
       <c r="A604" t="s">
-        <v>2912</v>
+        <v>2928</v>
       </c>
       <c r="B604" t="s">
         <v>12</v>
       </c>
       <c r="C604" t="s">
-        <v>1079</v>
+        <v>1086</v>
       </c>
       <c r="D604" t="s">
         <v>14</v>
       </c>
       <c r="E604" t="s">
-        <v>1080</v>
+        <v>1087</v>
       </c>
       <c r="F604" t="s">
-        <v>1081</v>
+        <v>1088</v>
       </c>
       <c r="G604" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
       <c r="I604" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="J604" t="s">
-        <v>2913</v>
+        <v>2929</v>
       </c>
       <c r="K604" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
     </row>
     <row r="605" spans="1:11">
       <c r="A605" t="s">
-        <v>2914</v>
+        <v>2930</v>
       </c>
       <c r="B605" t="s">
         <v>12</v>
       </c>
       <c r="C605" t="s">
-        <v>2915</v>
+        <v>2931</v>
       </c>
       <c r="D605" t="s">
         <v>14</v>
       </c>
       <c r="G605" t="s">
-        <v>1865</v>
+        <v>1872</v>
       </c>
       <c r="I605" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="K605" t="s">
-        <v>1852</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="606" spans="1:11">
       <c r="A606" t="s">
-        <v>2916</v>
+        <v>2932</v>
       </c>
       <c r="B606" t="s">
         <v>12</v>
       </c>
       <c r="C606" t="s">
-        <v>2917</v>
+        <v>2933</v>
       </c>
       <c r="D606" t="s">
         <v>14</v>
       </c>
       <c r="F606" t="s">
-        <v>2918</v>
+        <v>2934</v>
       </c>
       <c r="G606" t="s">
-        <v>1189</v>
+        <v>1196</v>
       </c>
       <c r="I606" t="s">
-        <v>1190</v>
+        <v>1197</v>
       </c>
       <c r="J606" t="s">
-        <v>1550</v>
+        <v>1556</v>
       </c>
       <c r="K606" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>