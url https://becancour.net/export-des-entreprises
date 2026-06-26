--- v1 (2026-06-06)
+++ v2 (2026-06-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2935">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2871">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Secteur</t>
   </si>
   <si>
     <t>Courriel</t>
   </si>
   <si>
     <t>Siteweb</t>
   </si>
   <si>
     <t>Telephone</t>
   </si>
   <si>
     <t>Fax</t>
   </si>
   <si>
@@ -380,6629 +380,6443 @@
   <si>
     <t>819 602-0545</t>
   </si>
   <si>
     <t>G9H 5B2</t>
   </si>
   <si>
     <t>location d'outils et d'équipement</t>
   </si>
   <si>
     <t>SALON DE COIFFURE AC (AC SALOON)</t>
   </si>
   <si>
     <t>6075, rue des Pins</t>
   </si>
   <si>
     <t>Sainte-Gertrude</t>
   </si>
   <si>
     <t>450 501-9917</t>
   </si>
   <si>
     <t>Audrey Chagnon</t>
   </si>
   <si>
-    <t>CASSE-CROUTE LE RENDEZ-VOUS</t>
-[...2 lines deleted...]
-    <t>3780, boulevard Bécancour</t>
+    <t>LE CAFE KAIJU INC.</t>
+  </si>
+  <si>
+    <t>1975, boulevard Bécancour</t>
   </si>
   <si>
     <t>Gentilly</t>
   </si>
   <si>
-    <t>873 664-9996</t>
+    <t>819 701-2483</t>
+  </si>
+  <si>
+    <t>G9H 3V4</t>
+  </si>
+  <si>
+    <t>café</t>
+  </si>
+  <si>
+    <t>ESPACE URBAIN NOUVELLE VAGUE</t>
+  </si>
+  <si>
+    <t>4825 AVENUE BOUVET</t>
+  </si>
+  <si>
+    <t>819 233-4900</t>
+  </si>
+  <si>
+    <t>AUDISON SMITH ET ASS.</t>
+  </si>
+  <si>
+    <t>455 1/2, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>819 602-0041</t>
+  </si>
+  <si>
+    <t>BUREAU DU DEPUTE DONALD MARTEL</t>
+  </si>
+  <si>
+    <t>625, avenue Godefroy, bureau 202</t>
+  </si>
+  <si>
+    <t>819 233-3521</t>
+  </si>
+  <si>
+    <t>G9H 1S4</t>
+  </si>
+  <si>
+    <t>depute</t>
+  </si>
+  <si>
+    <t>SARA-PIER GUEVIN, ORTHOPEDAGOGUE ET INTERVENANTE EN STIMULATION DE LANGAGE</t>
+  </si>
+  <si>
+    <t>101-14875, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>Sainte-Angèle-de-Laval</t>
+  </si>
+  <si>
+    <t>819 690-4531</t>
+  </si>
+  <si>
+    <t>Sara-Pier Guévin</t>
+  </si>
+  <si>
+    <t>orthopedagogue</t>
+  </si>
+  <si>
+    <t>ZANICOM</t>
+  </si>
+  <si>
+    <t>8309, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>parlez@zani.ca</t>
+  </si>
+  <si>
+    <t>819 415-1963</t>
+  </si>
+  <si>
+    <t>G9H 4V1</t>
+  </si>
+  <si>
+    <t>marketing</t>
+  </si>
+  <si>
+    <t>LOCATION SAUVAGEAU (Mécanique 55 (2021) inc.)</t>
+  </si>
+  <si>
+    <t>16555, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-2361</t>
+  </si>
+  <si>
+    <t>G9H 1L1</t>
+  </si>
+  <si>
+    <t>Alain Roy</t>
+  </si>
+  <si>
+    <t>location de camions</t>
+  </si>
+  <si>
+    <t>BAR LAITIER LES PETITS DELICES</t>
+  </si>
+  <si>
+    <t>Commerce au détail ou au gros</t>
+  </si>
+  <si>
+    <t>8655, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 384-9987</t>
+  </si>
+  <si>
+    <t>G9H 4V5</t>
+  </si>
+  <si>
+    <t>Nadine Robillard</t>
+  </si>
+  <si>
+    <t>bar laitier</t>
+  </si>
+  <si>
+    <t>ATELIER CHIEF'S COOKIES</t>
+  </si>
+  <si>
+    <t>17961, rue Roy</t>
+  </si>
+  <si>
+    <t>514 652-7205</t>
+  </si>
+  <si>
+    <t>G9H 0X7</t>
+  </si>
+  <si>
+    <t>alimentation - boulangerie et pâtisserie</t>
+  </si>
+  <si>
+    <t>OSTHEOPATHIE MELANIE QUERRY</t>
+  </si>
+  <si>
+    <t>21840, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 293-4054</t>
+  </si>
+  <si>
+    <t>G9H 1M9</t>
+  </si>
+  <si>
+    <t>Mélanie Querry</t>
+  </si>
+  <si>
+    <t>ostéopathe</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE L'OASIS</t>
+  </si>
+  <si>
+    <t>1105, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 699-9933</t>
+  </si>
+  <si>
+    <t>G9H 3T5</t>
+  </si>
+  <si>
+    <t>MYLENE CARLE</t>
+  </si>
+  <si>
+    <t>SIMMER INTERNATIONAL INC.</t>
+  </si>
+  <si>
+    <t>700, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 293-8808</t>
+  </si>
+  <si>
+    <t>G9H 0M5</t>
+  </si>
+  <si>
+    <t>alimentation - poissons</t>
+  </si>
+  <si>
+    <t>MARIE-JOSEE CAMIRE, PSYCHOEDUCATRICE</t>
+  </si>
+  <si>
+    <t>100-14875, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 266-9193</t>
+  </si>
+  <si>
+    <t>Marie-Josée Camiré</t>
+  </si>
+  <si>
+    <t>MISS PLANIF</t>
+  </si>
+  <si>
+    <t>info@missplanif.com</t>
+  </si>
+  <si>
+    <t>819 349-8229</t>
+  </si>
+  <si>
+    <t>Katherine Aubert-McCray</t>
+  </si>
+  <si>
+    <t>papeterie</t>
+  </si>
+  <si>
+    <t>PLIAGE PRECITEK INC.</t>
+  </si>
+  <si>
+    <t>731, rue Lucien-Leboeuf</t>
+  </si>
+  <si>
+    <t>819 690-3310</t>
+  </si>
+  <si>
+    <t>G9H 3A4</t>
+  </si>
+  <si>
+    <t>Stéphane Laroche</t>
+  </si>
+  <si>
+    <t>atelier d’usinage</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL ACCRÉDITÉ GARDERIE DU BONHEUR</t>
+  </si>
+  <si>
+    <t>14805, rue des Mahonias</t>
+  </si>
+  <si>
+    <t>819 603-0189</t>
+  </si>
+  <si>
+    <t>G9H 0W1</t>
+  </si>
+  <si>
+    <t>Guerdie Hyppolite</t>
+  </si>
+  <si>
+    <t>LES GARDIEN (NE) S DES TRÉSORS CACHÉS</t>
+  </si>
+  <si>
+    <t>13160, rue des Pétunias</t>
+  </si>
+  <si>
+    <t>819 979-4951</t>
+  </si>
+  <si>
+    <t>G9H 2N6</t>
+  </si>
+  <si>
+    <t>Katie Lalancette</t>
+  </si>
+  <si>
+    <t>club de lecture</t>
+  </si>
+  <si>
+    <t>RE/MAX DE FRANCHEVILLE INC.</t>
+  </si>
+  <si>
+    <t>16980, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 373-7140</t>
+  </si>
+  <si>
+    <t>G9H 1L6</t>
+  </si>
+  <si>
+    <t>courtier immobilier</t>
+  </si>
+  <si>
+    <t>COMPLEXE LOCATIF DES SAULES</t>
+  </si>
+  <si>
+    <t>8595, avenue des Saules</t>
+  </si>
+  <si>
+    <t>450 681-8020</t>
+  </si>
+  <si>
+    <t>G9H 3P5</t>
+  </si>
+  <si>
+    <t>Nicolas Lizotte</t>
+  </si>
+  <si>
+    <t>hébergement - chambres et pension</t>
+  </si>
+  <si>
+    <t>LES ATELIERS EDUCATIFS PREFACE</t>
+  </si>
+  <si>
+    <t>17515, RUE DAMBOISE</t>
+  </si>
+  <si>
+    <t>514 713-1270</t>
+  </si>
+  <si>
+    <t>G9H 1C9</t>
+  </si>
+  <si>
+    <t>LU CHEN</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION BAPTISTE BERGERON</t>
+  </si>
+  <si>
+    <t>14605, RUE DES LOTIERS</t>
+  </si>
+  <si>
+    <t>819 294-6050</t>
+  </si>
+  <si>
+    <t>G9H 5C1</t>
+  </si>
+  <si>
+    <t>BAPTISTE BERGERON</t>
+  </si>
+  <si>
+    <t>entrepreneur général</t>
+  </si>
+  <si>
+    <t>Podologie Rive-Sud</t>
+  </si>
+  <si>
+    <t>3-4330, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>info@podorivesud.ca</t>
+  </si>
+  <si>
+    <t>819 269-2796</t>
+  </si>
+  <si>
+    <t>G9H 1Z4</t>
+  </si>
+  <si>
+    <t>DANIELLE LACOURSIÈRE</t>
+  </si>
+  <si>
+    <t>soin des pieds</t>
+  </si>
+  <si>
+    <t>JULIE MONTEMBEAULT, COURTIERE IMMOBILIERE</t>
+  </si>
+  <si>
+    <t>4240, avenue Arseneault</t>
+  </si>
+  <si>
+    <t>819 372-4555</t>
+  </si>
+  <si>
+    <t>Julie Montembeault</t>
+  </si>
+  <si>
+    <t>CLINIQUE MEDICALE DE L'EST DE BECANCOUR</t>
+  </si>
+  <si>
+    <t>1600, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-3113</t>
+  </si>
+  <si>
+    <t>G9H 3T9</t>
+  </si>
+  <si>
+    <t>clinique médicale</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL RECONNU LES P'TITS PAPILLONS CHARMANTS</t>
+  </si>
+  <si>
+    <t>14650, rue des Mahonias</t>
+  </si>
+  <si>
+    <t>819 690-5697</t>
+  </si>
+  <si>
+    <t>G9H 0V9</t>
+  </si>
+  <si>
+    <t>LÉONIE BLANCHETTE</t>
+  </si>
+  <si>
+    <t>HABITATIONS URBANIA</t>
+  </si>
+  <si>
+    <t>201-800, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>info@habitationsurbania.com</t>
+  </si>
+  <si>
+    <t>https://www.habitationsurbania.com</t>
+  </si>
+  <si>
+    <t>819 698-4956</t>
+  </si>
+  <si>
+    <t>Yanick Lemonde</t>
+  </si>
+  <si>
+    <t>ENTREPRISE FORCE C INC.</t>
+  </si>
+  <si>
+    <t>4825 B, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 979-0029</t>
+  </si>
+  <si>
+    <t>G9H 0N1</t>
+  </si>
+  <si>
+    <t>entrepreneur -terrassement</t>
+  </si>
+  <si>
+    <t>GROUPE MÉTALEX</t>
+  </si>
+  <si>
+    <t>7806, rue Maurice-Guillemette</t>
+  </si>
+  <si>
+    <t>819 297-2889</t>
+  </si>
+  <si>
+    <t>G9H 4Y7</t>
+  </si>
+  <si>
+    <t>Daniel Angers</t>
+  </si>
+  <si>
+    <t>NEAS INC.</t>
+  </si>
+  <si>
+    <t>5500, rue Yvon-Trudeau</t>
+  </si>
+  <si>
+    <t>1 877 225-6327</t>
+  </si>
+  <si>
+    <t>G9H 0G1</t>
+  </si>
+  <si>
+    <t>transport maritime</t>
+  </si>
+  <si>
+    <t>LE BARBIER 2.0</t>
+  </si>
+  <si>
+    <t>3495, avenue Voyer</t>
+  </si>
+  <si>
+    <t>819 293-7404</t>
+  </si>
+  <si>
+    <t>G9H 0J2</t>
+  </si>
+  <si>
+    <t>André Dupuis</t>
+  </si>
+  <si>
+    <t>PHARMACIE J. BARIL, J. BOISVERT ET O. TURCOTTE INC.</t>
+  </si>
+  <si>
+    <t>451, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>819 606-0106</t>
+  </si>
+  <si>
+    <t>Jacinthe Baril/Joanie Boisvert/Olivier Turcotte</t>
+  </si>
+  <si>
+    <t>pharmacie</t>
+  </si>
+  <si>
+    <t>100-4825, avenue Bouvet</t>
+  </si>
+  <si>
+    <t>RAPHA SOINS CAPILLAIRES</t>
+  </si>
+  <si>
+    <t>819 266-2974</t>
+  </si>
+  <si>
+    <t>G9H 1G4</t>
+  </si>
+  <si>
+    <t>Raphaëlle Asselin</t>
+  </si>
+  <si>
+    <t>FERME S &amp; C S.E.N.C.</t>
+  </si>
+  <si>
+    <t>Agricole</t>
+  </si>
+  <si>
+    <t>14005, chemin du St-Laurent</t>
+  </si>
+  <si>
+    <t>Précieux-Sang</t>
+  </si>
+  <si>
+    <t>constructions.r@outlook.com</t>
+  </si>
+  <si>
+    <t>https://www.fermesc.ca</t>
+  </si>
+  <si>
+    <t>819 229-1679</t>
+  </si>
+  <si>
+    <t>G9H 3G6</t>
+  </si>
+  <si>
+    <t>Chantal Bousquet</t>
+  </si>
+  <si>
+    <t>alimentation - viandes</t>
+  </si>
+  <si>
+    <t>GROUPE FILGO-SONIC</t>
+  </si>
+  <si>
+    <t>200-1580, BOULEVARD DE PORT-ROYAL</t>
+  </si>
+  <si>
+    <t>819 373-5504</t>
+  </si>
+  <si>
+    <t>G9H 1X6</t>
+  </si>
+  <si>
+    <t>bureau d'affaires</t>
+  </si>
+  <si>
+    <t>ARCHÉO-CAD</t>
+  </si>
+  <si>
+    <t>19100, chemin Prince</t>
+  </si>
+  <si>
+    <t>mfournier@archeocad.com</t>
+  </si>
+  <si>
+    <t>https://www.archeo-cad.com</t>
+  </si>
+  <si>
+    <t>819 692-1436</t>
+  </si>
+  <si>
+    <t>Marie Fournier</t>
+  </si>
+  <si>
+    <t>archéologie</t>
+  </si>
+  <si>
+    <t>COIFFURE AUDREY</t>
+  </si>
+  <si>
+    <t>10945, rue des Bégonias</t>
+  </si>
+  <si>
+    <t>819 692-2814</t>
+  </si>
+  <si>
+    <t>G9H 0V4</t>
+  </si>
+  <si>
+    <t>Audrey  Croisetière</t>
+  </si>
+  <si>
+    <t>BOUTIQUE SAMADHI</t>
+  </si>
+  <si>
+    <t>4450, avenue Hébert</t>
+  </si>
+  <si>
+    <t>boutiquesamadhi@hotmail.com</t>
+  </si>
+  <si>
+    <t>https://www.boutiquesamadhi.com</t>
+  </si>
+  <si>
+    <t>819 609-5858</t>
+  </si>
+  <si>
+    <t>G9H 2B3</t>
+  </si>
+  <si>
+    <t>Marie-Josée Jacques/Gaston Richard</t>
+  </si>
+  <si>
+    <t>encens</t>
+  </si>
+  <si>
+    <t>AUGER ET DUBORD, ARPENTEURS-GÉOMÈTRES INC.</t>
+  </si>
+  <si>
+    <t>208-3075, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>https://augerdubord.com/</t>
+  </si>
+  <si>
+    <t>819 266-4685</t>
+  </si>
+  <si>
+    <t>G9H 3C1</t>
+  </si>
+  <si>
+    <t>Anthony Dubord</t>
+  </si>
+  <si>
+    <t>arpenteurs géomètres</t>
+  </si>
+  <si>
+    <t>MÉGA SERVICE DE MESSAGERIE</t>
+  </si>
+  <si>
+    <t>17530, rue Gauthier</t>
+  </si>
+  <si>
+    <t>819 609-0963</t>
+  </si>
+  <si>
+    <t>G9H 1B8</t>
+  </si>
+  <si>
+    <t>Daniel Bourgeois</t>
+  </si>
+  <si>
+    <t>livraison de courrier</t>
+  </si>
+  <si>
+    <t>ASSURANCE TOURIGNY &amp; LABARRE INC.</t>
+  </si>
+  <si>
+    <t>202-800, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 233-3344</t>
+  </si>
+  <si>
+    <t>assurances</t>
+  </si>
+  <si>
+    <t>9285-3316 QUEBEC INC.</t>
+  </si>
+  <si>
+    <t>6005, rue Yvon-Trudeau</t>
+  </si>
+  <si>
+    <t>819 377-8317</t>
+  </si>
+  <si>
+    <t>G9H 2V6</t>
+  </si>
+  <si>
+    <t>Sébastien Neault</t>
+  </si>
+  <si>
+    <t>entrepôt de sel</t>
+  </si>
+  <si>
+    <t>LA GRIFFE SANTÉ</t>
+  </si>
+  <si>
+    <t>1002, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>lagriffesante@gmail.com</t>
+  </si>
+  <si>
+    <t>https://lagriffesante.com/</t>
+  </si>
+  <si>
+    <t>819 606-0700</t>
+  </si>
+  <si>
+    <t>Paskale Méthot</t>
+  </si>
+  <si>
+    <t>animaux - nourriture et accessoires</t>
+  </si>
+  <si>
+    <t>SEIN-BIOSE</t>
+  </si>
+  <si>
+    <t>2715, rue Châtillon</t>
+  </si>
+  <si>
+    <t>info@sein-biose.com</t>
+  </si>
+  <si>
+    <t>https://www.Sein-Biose.com</t>
+  </si>
+  <si>
+    <t>819 609-3067</t>
+  </si>
+  <si>
+    <t>G9H 0X9</t>
+  </si>
+  <si>
+    <t>Marie-Ève Brouillette</t>
+  </si>
+  <si>
+    <t>autres services professionnels</t>
+  </si>
+  <si>
+    <t>FOURNELLE CO INC.</t>
+  </si>
+  <si>
+    <t>7802, rue Maurice-Guillemette</t>
+  </si>
+  <si>
+    <t>819 602-0227</t>
+  </si>
+  <si>
+    <t>Jérémie Fournelle</t>
+  </si>
+  <si>
+    <t>MASSOTHÉRAPIE JULIE MORNEAU</t>
+  </si>
+  <si>
+    <t>17807, rue Roy</t>
+  </si>
+  <si>
+    <t>514 919-9651</t>
+  </si>
+  <si>
+    <t>G9H 0X6</t>
+  </si>
+  <si>
+    <t>Julie Morneau</t>
+  </si>
+  <si>
+    <t>OXYCOUPE METAL INC.</t>
+  </si>
+  <si>
+    <t>7080, rue des Châtaigniers</t>
+  </si>
+  <si>
+    <t>873 385-1088</t>
+  </si>
+  <si>
+    <t>G9H 3K4</t>
+  </si>
+  <si>
+    <t>Michaël Collette-Maheu</t>
+  </si>
+  <si>
+    <t>MULTI-SERVICES KLA</t>
+  </si>
+  <si>
+    <t>819 380-4453</t>
+  </si>
+  <si>
+    <t>Karl Lavoie</t>
+  </si>
+  <si>
+    <t>débroussaillage</t>
+  </si>
+  <si>
+    <t>CENTRE DENTAIRE 3R BÉCANCOUR INC.</t>
+  </si>
+  <si>
+    <t>4550, avenue Arseneault</t>
+  </si>
+  <si>
+    <t>819 233-2222</t>
+  </si>
+  <si>
+    <t>Dre Sheila Lemay</t>
+  </si>
+  <si>
+    <t>HARNOIS ENERGIES INC.</t>
+  </si>
+  <si>
+    <t>2000, avenue Descôteaux</t>
+  </si>
+  <si>
+    <t>819 233-4004</t>
+  </si>
+  <si>
+    <t>G9H 1W2</t>
+  </si>
+  <si>
+    <t>gaz propane</t>
+  </si>
+  <si>
+    <t>ELYON ECOENERGIE INC.</t>
+  </si>
+  <si>
+    <t>4172, boulevard La Prade</t>
+  </si>
+  <si>
+    <t>819 698-2386</t>
+  </si>
+  <si>
+    <t>G9H 0B6</t>
+  </si>
+  <si>
+    <t>Marcellin Diha</t>
+  </si>
+  <si>
+    <t>produits chimiques</t>
+  </si>
+  <si>
+    <t>HOME HARDWARE (L'ACADIEN BRICOLEUR GENTILLY)</t>
+  </si>
+  <si>
+    <t>3625, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>G9H 3W7</t>
+  </si>
+  <si>
+    <t>quincaillerie</t>
+  </si>
+  <si>
+    <t>LE LYS BLANC (BIJOUTERIE)</t>
+  </si>
+  <si>
+    <t>16915, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 698-3812</t>
+  </si>
+  <si>
+    <t>G9H 1L3</t>
+  </si>
+  <si>
+    <t>Jacinthe Lussier/Érick Lefebvre</t>
+  </si>
+  <si>
+    <t>bijouteries</t>
+  </si>
+  <si>
+    <t>PATRICK SELLITO MASSOTHERAPEUTE</t>
+  </si>
+  <si>
+    <t>3215, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 690-5061</t>
+  </si>
+  <si>
+    <t>G9H 3V7</t>
+  </si>
+  <si>
+    <t>Patrick Sellito</t>
+  </si>
+  <si>
+    <t>10925, rue des Géraniums</t>
+  </si>
+  <si>
+    <t>G9H 0S4</t>
+  </si>
+  <si>
+    <t>Joanie Lemieux D'Anjou</t>
+  </si>
+  <si>
+    <t>CPE Chez-moi Chez-toi</t>
+  </si>
+  <si>
+    <t>2100, avenue Pierre-Robineau</t>
+  </si>
+  <si>
+    <t>https://chezmoicheztoi.com/</t>
+  </si>
+  <si>
+    <t>819 294-2345</t>
+  </si>
+  <si>
+    <t>Lucie Allard, directrice</t>
+  </si>
+  <si>
+    <t>HOTEL MUSTANG</t>
+  </si>
+  <si>
+    <t>101-1775, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>info@hotel-mustangbecancour.ca</t>
+  </si>
+  <si>
+    <t>https://hotel-mustangbecancour.ca/</t>
+  </si>
+  <si>
+    <t>450 565 2811</t>
+  </si>
+  <si>
+    <t>Sylvain Laberge</t>
+  </si>
+  <si>
+    <t>hébergement - hôtel</t>
+  </si>
+  <si>
+    <t>Garderie Mylène Viau</t>
+  </si>
+  <si>
+    <t>17665, avenue Garceau</t>
+  </si>
+  <si>
+    <t>819 606-0219</t>
+  </si>
+  <si>
+    <t>Mylène Viau</t>
+  </si>
+  <si>
+    <t>Garderie Guylaine Turcotte</t>
+  </si>
+  <si>
+    <t>3440, avenue Voyer</t>
+  </si>
+  <si>
+    <t>819 233-2837</t>
+  </si>
+  <si>
+    <t>Guylaine Turcotte</t>
+  </si>
+  <si>
+    <t>Garderie Maryse Richard</t>
+  </si>
+  <si>
+    <t>5485, avenue Cormier</t>
+  </si>
+  <si>
+    <t>819 233-2164</t>
+  </si>
+  <si>
+    <t>Maryse Richard</t>
+  </si>
+  <si>
+    <t>Garderie Valérie Lessard</t>
+  </si>
+  <si>
+    <t>5265, avenue Cormier</t>
+  </si>
+  <si>
+    <t>819 233-4474</t>
+  </si>
+  <si>
+    <t>Valérie Lessard</t>
+  </si>
+  <si>
+    <t>Garderie Mélissa Lefebvre</t>
+  </si>
+  <si>
+    <t>3585, rue Voyer</t>
+  </si>
+  <si>
+    <t>819 233-9056</t>
+  </si>
+  <si>
+    <t>Mélissa Lefebvre</t>
+  </si>
+  <si>
+    <t>Garderie Véronique Gonin</t>
+  </si>
+  <si>
+    <t>3415, avenue Dugas</t>
+  </si>
+  <si>
+    <t>819 606-0418</t>
+  </si>
+  <si>
+    <t>Véronique Gonin</t>
+  </si>
+  <si>
+    <t>Garderie Marie-Andrée Cyrenne</t>
+  </si>
+  <si>
+    <t>17270, rue Beaupré</t>
+  </si>
+  <si>
+    <t>819 233-2321</t>
+  </si>
+  <si>
+    <t>Marie-Andrée Cyrenne</t>
+  </si>
+  <si>
+    <t>Garderie Chantal Croteau</t>
+  </si>
+  <si>
+    <t>1425, Place Vigneault</t>
+  </si>
+  <si>
+    <t>819 606-0491</t>
+  </si>
+  <si>
+    <t>Chantal Croteau</t>
+  </si>
+  <si>
+    <t>Garderie Annie Blanchette</t>
+  </si>
+  <si>
+    <t>3275, avenue Pellerin</t>
+  </si>
+  <si>
+    <t>819 293-8393</t>
+  </si>
+  <si>
+    <t>Annie Blanchette</t>
+  </si>
+  <si>
+    <t>Garderie Stéphanie Leblanc</t>
+  </si>
+  <si>
+    <t>5425, rue des Bouleaux</t>
+  </si>
+  <si>
+    <t>819 297-2897</t>
+  </si>
+  <si>
+    <t>Stéphanie Leblanc</t>
+  </si>
+  <si>
+    <t>Garderie Edith Desrochers</t>
+  </si>
+  <si>
+    <t>5460, des Bouleaux</t>
+  </si>
+  <si>
+    <t>819 297-2772</t>
+  </si>
+  <si>
+    <t>Edith Desrochers</t>
+  </si>
+  <si>
+    <t>Garderie Rita Thibodeau</t>
+  </si>
+  <si>
+    <t>1395, avenue des Jasmins</t>
+  </si>
+  <si>
+    <t>819 222-9842</t>
+  </si>
+  <si>
+    <t>Rita Thibodeau</t>
+  </si>
+  <si>
+    <t>Garderie Line Lavergne</t>
+  </si>
+  <si>
+    <t>1110, avenue des Pensées</t>
+  </si>
+  <si>
+    <t>819 222-5803</t>
+  </si>
+  <si>
+    <t>Line Lavergne</t>
+  </si>
+  <si>
+    <t>Garderie Maryse Pépin</t>
+  </si>
+  <si>
+    <t>1740, rude des Capricornes</t>
+  </si>
+  <si>
+    <t>Maryse Pépin</t>
+  </si>
+  <si>
+    <t>Garderie Mélissa Houle Kean</t>
+  </si>
+  <si>
+    <t>11375 des Muguets</t>
+  </si>
+  <si>
+    <t>819 222-5522</t>
+  </si>
+  <si>
+    <t>Mélissa Houle Kean</t>
+  </si>
+  <si>
+    <t>Garderie Renée Hébert</t>
+  </si>
+  <si>
+    <t>3900, chemin des Milans</t>
+  </si>
+  <si>
+    <t>819 298-3302</t>
+  </si>
+  <si>
+    <t>Renée Hébert</t>
+  </si>
+  <si>
+    <t>Garderie Louise Gaudreault</t>
+  </si>
+  <si>
+    <t>140, boul. Bécancour</t>
+  </si>
+  <si>
+    <t>(819) 298-1811</t>
+  </si>
+  <si>
+    <t>Louise Gaudreault</t>
+  </si>
+  <si>
+    <t>Garderie Danny Gagné</t>
+  </si>
+  <si>
+    <t>1020, boul. Bécancour</t>
+  </si>
+  <si>
+    <t>(819) 298-4021</t>
+  </si>
+  <si>
+    <t>Gagné, Danny</t>
+  </si>
+  <si>
+    <t>Garderie Karine Brunelle</t>
+  </si>
+  <si>
+    <t>1214, ave des Constellations</t>
+  </si>
+  <si>
+    <t>(819) 298-2208</t>
+  </si>
+  <si>
+    <t>Brunelle, Karine</t>
+  </si>
+  <si>
+    <t>Garderie Marlène Baril</t>
+  </si>
+  <si>
+    <t>3110, rue des Canaris</t>
+  </si>
+  <si>
+    <t>(819) 298-4332</t>
+  </si>
+  <si>
+    <t>Baril, Marlène</t>
+  </si>
+  <si>
+    <t>N COIFFURE</t>
+  </si>
+  <si>
+    <t>4330, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>581 999-7871</t>
+  </si>
+  <si>
+    <t>Naomie Rainville</t>
+  </si>
+  <si>
+    <t>Garderie Josée Desruisseaux</t>
+  </si>
+  <si>
+    <t>2067, avenue Antoine-Poliquin</t>
+  </si>
+  <si>
+    <t>(819) 602-0287</t>
+  </si>
+  <si>
+    <t>Josée Desruisseaux</t>
+  </si>
+  <si>
+    <t>GOCAD, DESSIN INDUSTRIEL</t>
+  </si>
+  <si>
+    <t>1070, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>info.gocad@gmail.com</t>
+  </si>
+  <si>
+    <t>819 696-7706</t>
+  </si>
+  <si>
+    <t>Julie Bélanger</t>
+  </si>
+  <si>
+    <t>dessin industriel</t>
+  </si>
+  <si>
+    <t>NOVA BUS, DIVISION DE GROUPE VOLVO CANADA INC.</t>
+  </si>
+  <si>
+    <t>7804-7806, rue Maurice-Guillemette</t>
+  </si>
+  <si>
+    <t>450 568-3335</t>
+  </si>
+  <si>
+    <t>Daniel Guinard</t>
+  </si>
+  <si>
+    <t>ÉMILIE BERTHIAUME COMPTABILITÉ ET GESTION</t>
+  </si>
+  <si>
+    <t>008-1030, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 602-0250</t>
+  </si>
+  <si>
+    <t>G9H 1X8</t>
+  </si>
+  <si>
+    <t>Émilie Berthiaume</t>
+  </si>
+  <si>
+    <t>SACHA FERTILISATION</t>
+  </si>
+  <si>
+    <t>8155, boulevard du Danube</t>
+  </si>
+  <si>
+    <t>sachafertilisation@hotmail.com</t>
+  </si>
+  <si>
+    <t>https://www.sachafertilisation.com</t>
+  </si>
+  <si>
+    <t>819 269-8334</t>
+  </si>
+  <si>
+    <t>G9H 3H3</t>
+  </si>
+  <si>
+    <t>Sacha Jankowski</t>
+  </si>
+  <si>
+    <t>entretien de terrain</t>
+  </si>
+  <si>
+    <t>LA BOUCHERIE A. MÉLANÇON</t>
+  </si>
+  <si>
+    <t>25-1325, avenue des Pensées</t>
+  </si>
+  <si>
+    <t>laboucheriemelancon@gmail.com</t>
+  </si>
+  <si>
+    <t>819 244-0281</t>
+  </si>
+  <si>
+    <t>G9H 2T1</t>
+  </si>
+  <si>
+    <t>Alex Mélançon</t>
+  </si>
+  <si>
+    <t>alimentation - prêt-à-manger et traiteur</t>
+  </si>
+  <si>
+    <t>OSTÉOPATHIE JACINTHE BARIL</t>
+  </si>
+  <si>
+    <t>17970, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 692-1395</t>
+  </si>
+  <si>
+    <t>G9H 1M7</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Jacinthe Baril</t>
+  </si>
+  <si>
+    <t>PUR-SANG BAR ET GRILL INC.</t>
+  </si>
+  <si>
+    <t>3625, rue des Albatros</t>
+  </si>
+  <si>
+    <t>819 298-3131</t>
+  </si>
+  <si>
+    <t>G9H 3Y2</t>
+  </si>
+  <si>
+    <t>LA MAISON BLANCHE</t>
+  </si>
+  <si>
+    <t>6205, rue des Frênes</t>
+  </si>
+  <si>
+    <t>819 323-1446</t>
+  </si>
+  <si>
+    <t>G9H 4T9</t>
+  </si>
+  <si>
+    <t>Sariane Fortin Paquette</t>
+  </si>
+  <si>
+    <t>VIA 90,5 FM</t>
+  </si>
+  <si>
+    <t>4300, avenue Arseneault</t>
+  </si>
+  <si>
+    <t>819 294-2526</t>
+  </si>
+  <si>
+    <t>studio de radiodiffusion</t>
+  </si>
+  <si>
+    <t>GÎTE BIOCANCOUR</t>
+  </si>
+  <si>
+    <t>9925, chemin des Merisiers</t>
+  </si>
+  <si>
+    <t>819 297-2277</t>
+  </si>
+  <si>
+    <t>G9H 3K1</t>
+  </si>
+  <si>
+    <t>Sophie Basile/Robert Poirier</t>
+  </si>
+  <si>
+    <t>hébergement - gîte (coucher - déjeuner)</t>
+  </si>
+  <si>
+    <t>SEL ICECAT INC.</t>
+  </si>
+  <si>
+    <t>695, avenue Dutord</t>
+  </si>
+  <si>
+    <t>https://www.selicecat.com</t>
+  </si>
+  <si>
+    <t>G9H 2Z6</t>
+  </si>
+  <si>
+    <t>David Garneau</t>
+  </si>
+  <si>
+    <t>sel de déglaçage</t>
+  </si>
+  <si>
+    <t>6245, bouelvard Raoul-Duchesne</t>
+  </si>
+  <si>
+    <t>819 693-8595</t>
+  </si>
+  <si>
+    <t>G9H 2T9</t>
+  </si>
+  <si>
+    <t>RECYCLAGE DE CÈDRES INC.</t>
+  </si>
+  <si>
+    <t>19130, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 740-2436</t>
+  </si>
+  <si>
+    <t>G9H 1M8</t>
+  </si>
+  <si>
+    <t>Kaven Fleury</t>
+  </si>
+  <si>
+    <t>CAROLINE VEZINA MASSOTHERAPEUTE</t>
+  </si>
+  <si>
+    <t>3580, avenue Voyer</t>
+  </si>
+  <si>
+    <t>819 244-0042</t>
+  </si>
+  <si>
+    <t>G9H 0J4</t>
+  </si>
+  <si>
+    <t>Caroline Vézina</t>
+  </si>
+  <si>
+    <t>LES ENTREPRISES H.M. METAL INC.</t>
+  </si>
+  <si>
+    <t>477 et 479, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>819 288-5287</t>
+  </si>
+  <si>
+    <t>G9H 2E2</t>
+  </si>
+  <si>
+    <t>Gaston Aubin</t>
+  </si>
+  <si>
+    <t>LES INDUSTRIES FMA INC.</t>
+  </si>
+  <si>
+    <t>7875, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>819 297-2770</t>
+  </si>
+  <si>
+    <t>G9H 3N7</t>
+  </si>
+  <si>
+    <t>COMPTOIR GOLF ET DEPANNEUR GENTILLY</t>
+  </si>
+  <si>
+    <t>3629, rue des Albatros</t>
+  </si>
+  <si>
+    <t>YVES DUMOULIN</t>
+  </si>
+  <si>
+    <t>alimentation - dépanneur</t>
+  </si>
+  <si>
+    <t>CENTRE D'INNOVATION AGRICOLE INC.</t>
+  </si>
+  <si>
+    <t>1-1030, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 615-0220</t>
+  </si>
+  <si>
+    <t>distribution et expédition)</t>
+  </si>
+  <si>
+    <t>ZOOTHERAPIE, COEUR À COEUR</t>
+  </si>
+  <si>
+    <t>240, chemin des Milans</t>
+  </si>
+  <si>
+    <t>(819) 701-2564</t>
+  </si>
+  <si>
+    <t>G9H 4B8</t>
+  </si>
+  <si>
+    <t>Rénate Durrer</t>
+  </si>
+  <si>
+    <t>DISTILLERIE DU QUAI</t>
+  </si>
+  <si>
+    <t>14825, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 266-7602</t>
+  </si>
+  <si>
+    <t>G9H 2L2</t>
+  </si>
+  <si>
+    <t>Jean-François Rheault</t>
+  </si>
+  <si>
+    <t>alimentation - boissons alcoolisées</t>
+  </si>
+  <si>
+    <t>SCFP LOCAL 1677</t>
+  </si>
+  <si>
+    <t>17600, rue Béliveau, local 33</t>
+  </si>
+  <si>
+    <t>G9H 0M4</t>
+  </si>
+  <si>
+    <t>syndicat</t>
+  </si>
+  <si>
+    <t>LES DELICES D'AUDRAY RAINVILLE</t>
+  </si>
+  <si>
+    <t>17265, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-2233</t>
+  </si>
+  <si>
+    <t>G9H 1M1</t>
+  </si>
+  <si>
+    <t>Audrey Rainville et Claude Francoeur</t>
+  </si>
+  <si>
+    <t>alimentation - prêt à manger</t>
+  </si>
+  <si>
+    <t>ÉBÉNISTERIE " SUR L'EAU "</t>
+  </si>
+  <si>
+    <t>1325, avenue des Pensées</t>
+  </si>
+  <si>
+    <t>819 384-6844</t>
+  </si>
+  <si>
+    <t>Simon Laflamme</t>
+  </si>
+  <si>
+    <t>artistes - artisans</t>
+  </si>
+  <si>
+    <t>FAUBOURG MONT-BÉNILDE</t>
+  </si>
+  <si>
+    <t>819 602-8956</t>
+  </si>
+  <si>
+    <t>Karine Ouellette</t>
+  </si>
+  <si>
+    <t>hébergement - auberge</t>
+  </si>
+  <si>
+    <t>SÉCURMAX R.M. INC.</t>
+  </si>
+  <si>
+    <t>13010, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 996-9942</t>
+  </si>
+  <si>
+    <t>G9H 2J4</t>
+  </si>
+  <si>
+    <t>René Martel</t>
+  </si>
+  <si>
+    <t>vente et entretien - appareil de protection incendie à domicile</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL ACCRÉDITÉ LES PIEDS DANS L'EAU</t>
+  </si>
+  <si>
+    <t>14820, rue des Mahonias</t>
+  </si>
+  <si>
+    <t>819 603-0069</t>
+  </si>
+  <si>
+    <t>Véronique Adam</t>
+  </si>
+  <si>
+    <t>BENNY &amp; CO</t>
+  </si>
+  <si>
+    <t>4100, avenue Arseneault</t>
+  </si>
+  <si>
+    <t>https://www.benny-co.com/</t>
+  </si>
+  <si>
+    <t>(819) 233-4999</t>
+  </si>
+  <si>
+    <t>POSTUROPIED</t>
+  </si>
+  <si>
+    <t>101-523, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>info@posturopied.com</t>
+  </si>
+  <si>
+    <t>1 833 850-2730</t>
+  </si>
+  <si>
+    <t>Isabelle Duquette</t>
+  </si>
+  <si>
+    <t>orthésiste-prothésiste</t>
+  </si>
+  <si>
+    <t>MICROBRASSERIE Ô QUAI DES BRASSEURS/Ô QUAI DES GLACES (bar laitier)</t>
+  </si>
+  <si>
+    <t>805, 807 et 809, avenue des Nénuphars</t>
+  </si>
+  <si>
+    <t>819 489-8388</t>
+  </si>
+  <si>
+    <t>G9H 2T3</t>
+  </si>
+  <si>
+    <t>GESTION 3LB INC. (Lieu d'enfouissement technique)</t>
+  </si>
+  <si>
+    <t>2085, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>(819) 233-2443</t>
+  </si>
+  <si>
+    <t>G9H 3P1</t>
+  </si>
+  <si>
+    <t>sites d'enfouissement</t>
+  </si>
+  <si>
+    <t>BRIO LAVE-AUTO INC.</t>
+  </si>
+  <si>
+    <t>16742, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>lave-autos</t>
+  </si>
+  <si>
+    <t>OH! STUDIO</t>
+  </si>
+  <si>
+    <t>3148, avenue des Bécassines</t>
+  </si>
+  <si>
+    <t>819 608-0055</t>
+  </si>
+  <si>
+    <t>G9H 4A6</t>
+  </si>
+  <si>
+    <t>Lèna Strach</t>
+  </si>
+  <si>
+    <t>extension de cils</t>
+  </si>
+  <si>
+    <t>GALERIE MAVIA</t>
+  </si>
+  <si>
+    <t>14085, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5255</t>
+  </si>
+  <si>
+    <t>G9H 2K8</t>
+  </si>
+  <si>
+    <t>Marie-Véronique Bouchard</t>
+  </si>
+  <si>
+    <t>galerie d'art et musée</t>
+  </si>
+  <si>
+    <t>MAÇONNERIE BRIQUOMAX INC.</t>
+  </si>
+  <si>
+    <t>8420, boulevard Raoul-Duchesne</t>
+  </si>
+  <si>
+    <t>819 996-2225</t>
+  </si>
+  <si>
+    <t>G9H 0S1</t>
+  </si>
+  <si>
+    <t>Maxime Paré</t>
+  </si>
+  <si>
+    <t>maçonnerie</t>
+  </si>
+  <si>
+    <t>CARREFOUR DE SOUTIEN AUX AIDANTS DU CENTRE-DU-QUÉBEC (L'APPUI CENTRE-DU-QUÉBEC)</t>
+  </si>
+  <si>
+    <t>1325, avenue des Pensées, suite 209</t>
+  </si>
+  <si>
+    <t>819 293-6309</t>
+  </si>
+  <si>
+    <t>Janik Ouimet</t>
+  </si>
+  <si>
+    <t>organisme sans but lucratif</t>
+  </si>
+  <si>
+    <t>TIM HORTONS</t>
+  </si>
+  <si>
+    <t>17515, rue Damboise</t>
+  </si>
+  <si>
+    <t>Stephan Guillemette</t>
+  </si>
+  <si>
+    <t>DÉNEIGEMENT JONATHAN MARTIN</t>
+  </si>
+  <si>
+    <t>17210, chemin Prince</t>
+  </si>
+  <si>
+    <t>819 690-5515</t>
+  </si>
+  <si>
+    <t>G9H 1R4</t>
+  </si>
+  <si>
+    <t>Jonathan Martin</t>
+  </si>
+  <si>
+    <t>deneigement</t>
+  </si>
+  <si>
+    <t>MÉTAUX DMS INC.</t>
+  </si>
+  <si>
+    <t>690, avenue Jean-Demers</t>
+  </si>
+  <si>
+    <t>(819) 294-4484</t>
+  </si>
+  <si>
+    <t>G9H 3A3</t>
+  </si>
+  <si>
+    <t>Daniel Ricard</t>
+  </si>
+  <si>
+    <t>CLINIQUE PSYCHOSOCIALE MULTISERVICES BÉCANCOUR</t>
+  </si>
+  <si>
+    <t>201-17610, rue Blondin</t>
+  </si>
+  <si>
+    <t>(819) 944-0841</t>
+  </si>
+  <si>
+    <t>G9H 4X8</t>
+  </si>
+  <si>
+    <t>Lucie Cousin</t>
+  </si>
+  <si>
+    <t>travailleuse sociale</t>
+  </si>
+  <si>
+    <t>ECOLE LE RUCHER</t>
+  </si>
+  <si>
+    <t>(819) 293-5821, poste 5750</t>
+  </si>
+  <si>
+    <t>Caroline Fröhlich</t>
+  </si>
+  <si>
+    <t>école</t>
+  </si>
+  <si>
+    <t>ECOLE LES PERSEIDES</t>
+  </si>
+  <si>
+    <t>(819) 293-5821</t>
+  </si>
+  <si>
+    <t>Frédéric Pruvost</t>
+  </si>
+  <si>
+    <t>CAMIONS AUTOS &amp; CIE</t>
+  </si>
+  <si>
+    <t>7730, rue Désormeaux</t>
+  </si>
+  <si>
+    <t>819 233-3600</t>
+  </si>
+  <si>
+    <t>G9H 2W9</t>
+  </si>
+  <si>
+    <t>Kevin Lemay</t>
+  </si>
+  <si>
+    <t>automobiles usagées - vente</t>
+  </si>
+  <si>
+    <t>GRENIER D'ÉLIMAÉ</t>
+  </si>
+  <si>
+    <t>1027, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 698-7682</t>
+  </si>
+  <si>
+    <t>G9H 3T1</t>
+  </si>
+  <si>
+    <t>Sandra Pronovost</t>
+  </si>
+  <si>
+    <t>vêtements pour enfants</t>
+  </si>
+  <si>
+    <t>E2HS</t>
+  </si>
+  <si>
+    <t>900, avenue Jean-Demers</t>
+  </si>
+  <si>
+    <t>https://www.e2hs.ca</t>
+  </si>
+  <si>
+    <t>819 294-2666</t>
+  </si>
+  <si>
+    <t>Gabriel Thibault</t>
+  </si>
+  <si>
+    <t>horticulture</t>
+  </si>
+  <si>
+    <t>TOURIGNY GUY-MICHEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 705, Chemin St-Laurent </t>
+  </si>
+  <si>
+    <t>819 294-9035</t>
+  </si>
+  <si>
+    <t>G9H 3G1</t>
+  </si>
+  <si>
+    <t>Guy-Michel Tourigny</t>
+  </si>
+  <si>
+    <t>déneigement et entretien de chemins</t>
+  </si>
+  <si>
+    <t>INFORMATIQUE YAN LAROCQUE</t>
+  </si>
+  <si>
+    <t>16730, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 383-9818</t>
+  </si>
+  <si>
+    <t>G9H 1L2</t>
+  </si>
+  <si>
+    <t>Yan Larocque</t>
+  </si>
+  <si>
+    <t>informatique</t>
+  </si>
+  <si>
+    <t>ANDRÉ MASSICOTTE</t>
+  </si>
+  <si>
+    <t>17650, rue Gauthier</t>
+  </si>
+  <si>
+    <t>819 244-4087</t>
+  </si>
+  <si>
+    <t>G9H 1B9</t>
+  </si>
+  <si>
+    <t>André Massicotte</t>
+  </si>
+  <si>
+    <t>réparation - véhicules légers</t>
+  </si>
+  <si>
+    <t>CLINIQUE DE PHYSIOTHÉRAPIE PHYSIO ACTION PLUS BÉCANCOUR INC.</t>
+  </si>
+  <si>
+    <t>453, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>819 370-4545</t>
+  </si>
+  <si>
+    <t>Marie-Claude Gendron</t>
+  </si>
+  <si>
+    <t>LES INSTALLATIONS PC</t>
+  </si>
+  <si>
+    <t>7955, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>https://www.lesinstallationspc.com</t>
+  </si>
+  <si>
+    <t>819 697-5279</t>
+  </si>
+  <si>
+    <t>G9H 2A2</t>
+  </si>
+  <si>
+    <t>Pierre Chapdelaine</t>
+  </si>
+  <si>
+    <t>foyers</t>
+  </si>
+  <si>
+    <t>COOPÉRATIVE DE SANTÉ SOLIDARITÉ SAINTE-GERTRUDE</t>
+  </si>
+  <si>
+    <t>3-3689, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>Carine Marchand</t>
+  </si>
+  <si>
+    <t>SOINS MÉDICO-ESTHÉTIQUES NANCIE TOUTANT</t>
+  </si>
+  <si>
+    <t>1775, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2090</t>
+  </si>
+  <si>
+    <t>Nancie Toutant</t>
+  </si>
+  <si>
+    <t>etc.</t>
+  </si>
+  <si>
+    <t>GROUPE PURESPHERA INC.</t>
+  </si>
+  <si>
+    <t>4170, boulevard La Prade, suite 100</t>
+  </si>
+  <si>
+    <t>514 757-7011</t>
+  </si>
+  <si>
+    <t>Mathieu Fillion</t>
+  </si>
+  <si>
+    <t>recyclage - compostage - vente d'équipement</t>
+  </si>
+  <si>
+    <t>6445, rue des Pins</t>
+  </si>
+  <si>
+    <t>G9H 3K9</t>
+  </si>
+  <si>
+    <t>CLIMATISATION ET VENTILATION CLOUTIER INC.</t>
+  </si>
+  <si>
+    <t>980, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 233-7029</t>
+  </si>
+  <si>
+    <t>Jérôme Cloutier</t>
+  </si>
+  <si>
+    <t>ventilation - chauffage et plomberie</t>
+  </si>
+  <si>
+    <t>LES ENTREPÔTS 30/55</t>
+  </si>
+  <si>
+    <t>480, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>819 996-4415</t>
+  </si>
+  <si>
+    <t>G9H 0T3</t>
+  </si>
+  <si>
+    <t>Alexandre Dupuis</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL RECONNU CAROLINE BRUNELLE</t>
+  </si>
+  <si>
+    <t>1725, avenue du Cygne</t>
+  </si>
+  <si>
+    <t>819 298-2525</t>
+  </si>
+  <si>
+    <t>G9H 3Z3</t>
+  </si>
+  <si>
+    <t>Caroline Brunelle</t>
+  </si>
+  <si>
+    <t>GNA - GROUPE NETTOYAGES AS INC.</t>
+  </si>
+  <si>
+    <t>003-1030, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>groupenettoyageas@outlook.com</t>
+  </si>
+  <si>
+    <t>https://www.groupenettoyageas.com</t>
+  </si>
+  <si>
+    <t>819 603-0175</t>
+  </si>
+  <si>
+    <t>André Lapointe</t>
+  </si>
+  <si>
+    <t>service d'entretien - tapis et après sinistre</t>
+  </si>
+  <si>
+    <t>PUBLISAC</t>
+  </si>
+  <si>
+    <t>4-1030, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 233-3111</t>
+  </si>
+  <si>
+    <t>centre de distribution et ensachage</t>
+  </si>
+  <si>
+    <t>Garderie Mélanie Bédard</t>
+  </si>
+  <si>
+    <t>1975, avenue des Cendrés</t>
+  </si>
+  <si>
+    <t>819 298-4329</t>
+  </si>
+  <si>
+    <t>G9H 4R8</t>
+  </si>
+  <si>
+    <t>Mélanie Bédard</t>
+  </si>
+  <si>
+    <t>NADEAU LYNE, MICROTROLYSE ET THERMOCOAGULATION</t>
+  </si>
+  <si>
+    <t>4895, boulevard Port-Royal</t>
+  </si>
+  <si>
+    <t>819 695-3028</t>
+  </si>
+  <si>
+    <t>Lyne Nadeau</t>
+  </si>
+  <si>
+    <t>FORMATION JACINTHE BOUCHARD - ZOO ACADÉMIE</t>
+  </si>
+  <si>
+    <t>4055, Rang des Soixante</t>
+  </si>
+  <si>
+    <t>info@zooacademie.com</t>
+  </si>
+  <si>
+    <t>https://www.zooacademie.com</t>
+  </si>
+  <si>
+    <t>819 293-5170</t>
+  </si>
+  <si>
+    <t>J3T 1P5</t>
+  </si>
+  <si>
+    <t>Jacinthe Bouchard</t>
+  </si>
+  <si>
+    <t>centre touristique polyvalent</t>
+  </si>
+  <si>
+    <t>Garderie Chez Danielle</t>
+  </si>
+  <si>
+    <t>21075, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-2612</t>
+  </si>
+  <si>
+    <t>G9H 1M5</t>
+  </si>
+  <si>
+    <t>Danielle Côté</t>
+  </si>
+  <si>
+    <t>A+ 9253-2415 QUÉBEC INC.</t>
+  </si>
+  <si>
+    <t>1820, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>G9H 0J1</t>
+  </si>
+  <si>
+    <t>béton</t>
+  </si>
+  <si>
+    <t>DRE KIM LEMAIRE, CHIROPRATICIENNE</t>
+  </si>
+  <si>
+    <t>17385, rue Morin</t>
+  </si>
+  <si>
+    <t>819 697-8966</t>
+  </si>
+  <si>
+    <t>G9H 0E2</t>
+  </si>
+  <si>
+    <t>Kim Lemaire</t>
+  </si>
+  <si>
+    <t>chiropraticien</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL RECONNU CHANTAL CROTEAU</t>
+  </si>
+  <si>
+    <t>1425, place Vigneault</t>
+  </si>
+  <si>
+    <t>G9H 0B2</t>
+  </si>
+  <si>
+    <t>ÉCOLE DE MUSIQUE AUDREY NADEAU</t>
+  </si>
+  <si>
+    <t>3430, chemin des Milans</t>
+  </si>
+  <si>
+    <t>819 690-5913 / 819 298-2200</t>
+  </si>
+  <si>
+    <t>G9H 4C5</t>
+  </si>
+  <si>
+    <t>Audrey Nadeau</t>
+  </si>
+  <si>
+    <t>musique - enseignement</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL RECONNU LE MONDE DU BOUT DE CHOUX</t>
+  </si>
+  <si>
+    <t>G9H 1X2</t>
+  </si>
+  <si>
+    <t>HAUT COMME TROIS POMMES</t>
+  </si>
+  <si>
+    <t>690, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2195</t>
+  </si>
+  <si>
+    <t>G9H 3T6</t>
+  </si>
+  <si>
+    <t>Linda Demers</t>
+  </si>
+  <si>
+    <t>chenils - élevage</t>
+  </si>
+  <si>
+    <t>OSTÉOPATHIE JULIE HAMEL</t>
+  </si>
+  <si>
+    <t>1480, avenue du Sextant</t>
+  </si>
+  <si>
+    <t>819 608-0156</t>
+  </si>
+  <si>
+    <t>G9H 4H3</t>
+  </si>
+  <si>
+    <t>Julie Hamel</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL LES COPAINS D'ABORD</t>
+  </si>
+  <si>
+    <t>17665, rue Garceau</t>
+  </si>
+  <si>
+    <t>G9H 1G6</t>
+  </si>
+  <si>
+    <t>CARMEN BROUILLETTE, NOTAIRE</t>
+  </si>
+  <si>
+    <t>455 ½, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>cbrouill@notarius.net</t>
+  </si>
+  <si>
+    <t>819 228-9779</t>
+  </si>
+  <si>
+    <t>Carmen Bouillette</t>
+  </si>
+  <si>
+    <t>notaire</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL RECONNU MÉLI ET SES AMI (E) S</t>
+  </si>
+  <si>
+    <t>3585 avenue Voyer</t>
+  </si>
+  <si>
+    <t>(819) 233-9056</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL CHEZ GEGE</t>
+  </si>
+  <si>
+    <t>5225, avenue Cormier</t>
+  </si>
+  <si>
+    <t>819 233-2764</t>
+  </si>
+  <si>
+    <t>G9H 0A2</t>
+  </si>
+  <si>
+    <t>Geneviève Gagnon</t>
+  </si>
+  <si>
+    <t>AIREX ÉNERGIE INC.</t>
+  </si>
+  <si>
+    <t>103-4170, boulevard La Prade</t>
+  </si>
+  <si>
+    <t>https://www.airex-energy.com</t>
+  </si>
+  <si>
+    <t>Guy Veilleux</t>
+  </si>
+  <si>
+    <t>usine - transformation biomasse en biocharbon</t>
+  </si>
+  <si>
+    <t>CHÈVRERIE GENTILLY INC.</t>
+  </si>
+  <si>
+    <t>3835, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2769</t>
+  </si>
+  <si>
+    <t>G9H 3W8</t>
+  </si>
+  <si>
+    <t>Lanie Audy</t>
+  </si>
+  <si>
+    <t>STRATÉGIE CARRIÈRE</t>
+  </si>
+  <si>
+    <t>207-3689, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.strategiecarriere.com</t>
+  </si>
+  <si>
+    <t>819 373-1726</t>
+  </si>
+  <si>
+    <t>services d'aide à l'emploi</t>
+  </si>
+  <si>
+    <t>GARDERIE LES PETITS GOURMANDS</t>
+  </si>
+  <si>
+    <t>3710, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 801-2303</t>
   </si>
   <si>
     <t>G9H 3W5</t>
   </si>
   <si>
+    <t>Lysanne O'Bonsawin</t>
+  </si>
+  <si>
+    <t>GARDERIE LE JARDIN DES MOUSSES</t>
+  </si>
+  <si>
+    <t>2650,avenue Garon</t>
+  </si>
+  <si>
+    <t>514 996-6993</t>
+  </si>
+  <si>
+    <t>G9H 2A6</t>
+  </si>
+  <si>
+    <t>Sylvie Jarry</t>
+  </si>
+  <si>
+    <t>ORIENS TECHNOLOGIES INC.</t>
+  </si>
+  <si>
+    <t>6245, boulevard Raoul-Duchesne</t>
+  </si>
+  <si>
+    <t>https://www.oriens.ca</t>
+  </si>
+  <si>
+    <t>Pierre Desrochers</t>
+  </si>
+  <si>
+    <t>usine - revalorisation de résidus</t>
+  </si>
+  <si>
+    <t>SINTRA INC.</t>
+  </si>
+  <si>
+    <t>590, boulevard Arthur-Sicard</t>
+  </si>
+  <si>
+    <t>steb@sintra.ca</t>
+  </si>
+  <si>
+    <t>819 294-1052</t>
+  </si>
+  <si>
+    <t>G9H 2Z7</t>
+  </si>
+  <si>
+    <t>Bernard Tessier</t>
+  </si>
+  <si>
+    <t>usine d'émulsion et de bitume</t>
+  </si>
+  <si>
+    <t>FRANÇOIS PILON, PHOTOGRAPHE</t>
+  </si>
+  <si>
+    <t>https://www.francoispilonphotographe.com</t>
+  </si>
+  <si>
+    <t>819 384-4545</t>
+  </si>
+  <si>
+    <t>François Pilon</t>
+  </si>
+  <si>
+    <t>photographes/studio</t>
+  </si>
+  <si>
+    <t>L'ACADÉMIE LES P'TITS BONZAÏ</t>
+  </si>
+  <si>
+    <t>201-1325, avenue des Pensées</t>
+  </si>
+  <si>
+    <t>Julie Véronneau</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION JEAN-FRANCOIS BARIL</t>
+  </si>
+  <si>
+    <t>819 603-0201</t>
+  </si>
+  <si>
+    <t>Jean-François Baril</t>
+  </si>
+  <si>
+    <t>entrepreneur - construction et rénovation</t>
+  </si>
+  <si>
+    <t>Garderie Chez Chantal</t>
+  </si>
+  <si>
+    <t>1130, avenue des Hémérocalles</t>
+  </si>
+  <si>
+    <t>819 692-6838</t>
+  </si>
+  <si>
+    <t>G9H 0G3</t>
+  </si>
+  <si>
+    <t>Chantal Héon</t>
+  </si>
+  <si>
+    <t>GARDERIE LES PETITS COCOS</t>
+  </si>
+  <si>
+    <t>11250, rue des Glaïeuls</t>
+  </si>
+  <si>
+    <t>819 222-9993</t>
+  </si>
+  <si>
+    <t>G9H 2N9</t>
+  </si>
+  <si>
+    <t>Hélène Croteau</t>
+  </si>
+  <si>
+    <t>CLIN D'OEIL COIFFURE POUR ELLE ET LUI</t>
+  </si>
+  <si>
+    <t>8955, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>819 297-2558</t>
+  </si>
+  <si>
+    <t>Hélène Mailhot</t>
+  </si>
+  <si>
+    <t>PEINTURE ALLIANCE INC.</t>
+  </si>
+  <si>
+    <t>1-2130, avenue Laterrière</t>
+  </si>
+  <si>
+    <t>81) 294-1243</t>
+  </si>
+  <si>
+    <t>G9H 3A7</t>
+  </si>
+  <si>
+    <t>Steve Gervais</t>
+  </si>
+  <si>
+    <t>peintre en bâtiment</t>
+  </si>
+  <si>
+    <t>ESTHÉTIQUE ANNIE ALLARD</t>
+  </si>
+  <si>
+    <t>8245, rue Angus-MacDonald</t>
+  </si>
+  <si>
+    <t>819 602-0088</t>
+  </si>
+  <si>
+    <t>G9H 4W3</t>
+  </si>
+  <si>
+    <t>Annie Allard</t>
+  </si>
+  <si>
+    <t>GARDERIE LES PETITS MINOUS</t>
+  </si>
+  <si>
+    <t>4000, route des Ormes</t>
+  </si>
+  <si>
+    <t>819 668-4694</t>
+  </si>
+  <si>
+    <t>Stéphanie Desgranges</t>
+  </si>
+  <si>
+    <t>DÉNEIGEMENT DOMINIC MAILHOT</t>
+  </si>
+  <si>
+    <t>3090, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>819 383-6166</t>
+  </si>
+  <si>
+    <t>Dominic Maiilhot</t>
+  </si>
+  <si>
+    <t>GARDERIE LES PETITES SAUTERELLES</t>
+  </si>
+  <si>
+    <t>2105, avenue Mgr-Moreau</t>
+  </si>
+  <si>
+    <t>819 995-2624</t>
+  </si>
+  <si>
+    <t>G9H 2W8</t>
+  </si>
+  <si>
+    <t>Pascale Morin Van Themsche</t>
+  </si>
+  <si>
+    <t>GARDERIE LES PETITES GIRAFES</t>
+  </si>
+  <si>
+    <t>2035, avenue Henri-Bergeron</t>
+  </si>
+  <si>
+    <t>819 371-4304</t>
+  </si>
+  <si>
+    <t>G9H 0C4</t>
+  </si>
+  <si>
+    <t>Geneviève Boisvert</t>
+  </si>
+  <si>
+    <t>RÉFRIGÉRATION BÉCANCOUR</t>
+  </si>
+  <si>
+    <t>7945, chemin des Cerisiers</t>
+  </si>
+  <si>
+    <t>info@refrigerationbecancour.com</t>
+  </si>
+  <si>
+    <t>https://www.refrigerationbecancour.com</t>
+  </si>
+  <si>
+    <t>819 979-0203</t>
+  </si>
+  <si>
+    <t>G9H 3L9</t>
+  </si>
+  <si>
+    <t>Patrick Milot</t>
+  </si>
+  <si>
+    <t>système de réfrigération</t>
+  </si>
+  <si>
+    <t>REMORQUAGE J2 - MONTPAS INC.</t>
+  </si>
+  <si>
+    <t>1835, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>remorquage</t>
+  </si>
+  <si>
+    <t>STOLT LNGAZ</t>
+  </si>
+  <si>
+    <t>209-3075, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>819 668-2948</t>
+  </si>
+  <si>
+    <t>Luc Rousseau</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL LES PETITS CAPUCINS</t>
+  </si>
+  <si>
+    <t>2140, avenue Laurier</t>
+  </si>
+  <si>
+    <t>819 294-2003</t>
+  </si>
+  <si>
+    <t>G9H 2W4</t>
+  </si>
+  <si>
+    <t>Julie Martel</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL RECONNU MARIE-JOSÉE TOUSIGNANT</t>
+  </si>
+  <si>
+    <t>5400 boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>(819) 979-2188</t>
+  </si>
+  <si>
+    <t>Marie-Josée Tousignant</t>
+  </si>
+  <si>
+    <t>M. COIFFURE</t>
+  </si>
+  <si>
+    <t>17775, rue Roy</t>
+  </si>
+  <si>
+    <t>819 606-0222</t>
+  </si>
+  <si>
+    <t>Maxime Durand</t>
+  </si>
+  <si>
+    <t>TECHNIDOM</t>
+  </si>
+  <si>
+    <t>16800, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>info@technidom.ca</t>
+  </si>
+  <si>
+    <t>819 840-3755</t>
+  </si>
+  <si>
+    <t>G9H 1L4</t>
+  </si>
+  <si>
+    <t>David Richard</t>
+  </si>
+  <si>
+    <t>GROUPE MÉTALEX INC.</t>
+  </si>
+  <si>
+    <t>7850, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>info@groupemetalex.com</t>
+  </si>
+  <si>
+    <t>G9H 3N5</t>
+  </si>
+  <si>
+    <t>MICHELLE CÔTÉ, ARCHITECTE</t>
+  </si>
+  <si>
+    <t>1310, avenue des Hémérocalles</t>
+  </si>
+  <si>
+    <t>819 603-0308</t>
+  </si>
+  <si>
+    <t>Michelle Côté</t>
+  </si>
+  <si>
+    <t>architectes et technologues en architecture</t>
+  </si>
+  <si>
+    <t>FORMAT DESIGN ET ARCHITECTURE</t>
+  </si>
+  <si>
+    <t>819 380-8602</t>
+  </si>
+  <si>
+    <t>Guy  Turner</t>
+  </si>
+  <si>
+    <t>REMORQUAGE J2 INC.</t>
+  </si>
+  <si>
+    <t>101-17530, rue Gauthier</t>
+  </si>
+  <si>
+    <t>Jason Julien</t>
+  </si>
+  <si>
+    <t>RESTAURANT RÔTISSERIE GUAY ET LE PORT-ROYAL LOUNGE</t>
+  </si>
+  <si>
+    <t>1006, boulevard de Port--Royal</t>
+  </si>
+  <si>
+    <t>819 233-2211</t>
+  </si>
+  <si>
+    <t>Michaël Guay</t>
+  </si>
+  <si>
+    <t>STRATOS PIZZÉRIA</t>
+  </si>
+  <si>
+    <t>521, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>819 233-4441</t>
+  </si>
+  <si>
+    <t>Suzanne Côté</t>
+  </si>
+  <si>
+    <t>CENTRE ATHLÉTIQUE T-R 3.0 INC.</t>
+  </si>
+  <si>
+    <t>523, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>https://www.centreathletiquetr.com</t>
+  </si>
+  <si>
+    <t>819 602-8949</t>
+  </si>
+  <si>
+    <t>Laurie Bellerive</t>
+  </si>
+  <si>
+    <t>centre de conditionnement physique</t>
+  </si>
+  <si>
+    <t>DÉNEIGEMENT ROBIN LAMOTHE</t>
+  </si>
+  <si>
+    <t>15675, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-9928</t>
+  </si>
+  <si>
+    <t>G9H 2J9</t>
+  </si>
+  <si>
+    <t>Robin Lamothe</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE LE MONDE IMAGINAIRE D'AMÉLY</t>
+  </si>
+  <si>
+    <t>1100, avenue des Hémérocalles</t>
+  </si>
+  <si>
+    <t>819 603-0305</t>
+  </si>
+  <si>
+    <t>Amélie Beauchemin</t>
+  </si>
+  <si>
+    <t>DM MÉCANIQUE</t>
+  </si>
+  <si>
+    <t>15095, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>dmmecanique@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 222-5552</t>
+  </si>
+  <si>
+    <t>G9H 2M2</t>
+  </si>
+  <si>
+    <t>Dany Mailhot</t>
+  </si>
+  <si>
+    <t>automobiles - mécanique générale</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE LES PETITES MERVEILLES</t>
+  </si>
+  <si>
+    <t>1235, avenue des Marguerites</t>
+  </si>
+  <si>
+    <t>819 603-0108</t>
+  </si>
+  <si>
+    <t>G9H 2R8</t>
+  </si>
+  <si>
+    <t>Colette Tremblay</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL LE PETIT MONDE DE MÉLI</t>
+  </si>
+  <si>
+    <t>11375, rue des Muguets</t>
+  </si>
+  <si>
+    <t>G9H 0J5</t>
+  </si>
+  <si>
+    <t>Mélissa Kean</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL CHEZ KIMETTE</t>
+  </si>
+  <si>
+    <t>1385, avenue des Jasmins</t>
+  </si>
+  <si>
+    <t>G9H 2S4</t>
+  </si>
+  <si>
+    <t>Kim St-Louis</t>
+  </si>
+  <si>
+    <t>JULIEN JEAN-MARC, AGENT IMMOBILIER</t>
+  </si>
+  <si>
+    <t>19180, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>jjulien@sutton.com</t>
+  </si>
+  <si>
+    <t>819 697-6888</t>
+  </si>
+  <si>
+    <t>Jean-Marc Julien</t>
+  </si>
+  <si>
+    <t>GROUPE LAVIGNE &amp; BARIL INC.</t>
+  </si>
+  <si>
+    <t>680, avenue Jean-Demers</t>
+  </si>
+  <si>
+    <t>lavignebaril@gr-lavignebaril.com</t>
+  </si>
+  <si>
+    <t>https://www.gr-lavignebaril.com</t>
+  </si>
+  <si>
+    <t>819 294-2811</t>
+  </si>
+  <si>
+    <t>COFFRAGE BIONIQUE LTÉE</t>
+  </si>
+  <si>
+    <t>15495, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>soumissions@coffragesbionique.com</t>
+  </si>
+  <si>
+    <t>https://www.coffragesbionique.com</t>
+  </si>
+  <si>
+    <t>819 222-9801</t>
+  </si>
+  <si>
+    <t>G9H 4T1</t>
+  </si>
+  <si>
+    <t>entrepreneur - fondations</t>
+  </si>
+  <si>
+    <t>CENTRE ÉQUESTRE BÉCANCOUR ENR.</t>
+  </si>
+  <si>
+    <t>935, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-4504</t>
+  </si>
+  <si>
+    <t>Jean Bécotte</t>
+  </si>
+  <si>
+    <t>équitation - écurie</t>
+  </si>
+  <si>
+    <t>BAGEL ST-GRÉGOIRE</t>
+  </si>
+  <si>
+    <t>3678, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>bagelstgreg@lino.com</t>
+  </si>
+  <si>
+    <t>819 233-2244</t>
+  </si>
+  <si>
+    <t>G9H 1Y7</t>
+  </si>
+  <si>
+    <t>Louis Dionne</t>
+  </si>
+  <si>
+    <t>PORTES &amp; FENÊTRES MLD</t>
+  </si>
+  <si>
+    <t>3300, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 608-0300</t>
+  </si>
+  <si>
+    <t>G9H 3W2</t>
+  </si>
+  <si>
+    <t>Luc Durand</t>
+  </si>
+  <si>
+    <t>portes et fenêtres</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL LE JARDIN DES FRIMOUSSES</t>
+  </si>
+  <si>
+    <t>G9H 1V2</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL LES TRÉSORS DE LA VIE</t>
+  </si>
+  <si>
+    <t>TRANSPORT RP MAILHOT INC.</t>
+  </si>
+  <si>
+    <t>9100, avenue des Érables</t>
+  </si>
+  <si>
+    <t>819 297-2026</t>
+  </si>
+  <si>
+    <t>G9H 3P7</t>
+  </si>
+  <si>
+    <t>PASCAL MAILHOT</t>
+  </si>
+  <si>
+    <t>transport</t>
+  </si>
+  <si>
+    <t>PATRICE LAVIGNE</t>
+  </si>
+  <si>
+    <t>1525, avenue des Hirondelles</t>
+  </si>
+  <si>
+    <t>819 298-3612</t>
+  </si>
+  <si>
+    <t>G9H 4L5</t>
+  </si>
+  <si>
+    <t>Patrice Lavigne</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL ÉDITH DESROCHERS</t>
+  </si>
+  <si>
+    <t>5460, rue  des Bouleaux</t>
+  </si>
+  <si>
+    <t>G9H 3K5</t>
+  </si>
+  <si>
+    <t>EDITH DESROCHERS</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL MARLENE BARIL</t>
+  </si>
+  <si>
+    <t>819 298-4332</t>
+  </si>
+  <si>
+    <t>G9H 3Y8</t>
+  </si>
+  <si>
+    <t>Marlene Baril</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL LE JARDIN DE L'ENFANCE</t>
+  </si>
+  <si>
+    <t>1740, rue du Capricorne</t>
+  </si>
+  <si>
+    <t>819 407-2010</t>
+  </si>
+  <si>
+    <t>G9H 4A1</t>
+  </si>
+  <si>
+    <t>RÉSIDENCE INTERMÉDIAIRE</t>
+  </si>
+  <si>
+    <t>19004, rue Lapierre</t>
+  </si>
+  <si>
+    <t>819 233-4969</t>
+  </si>
+  <si>
+    <t>G9H 2H1</t>
+  </si>
+  <si>
+    <t>Sandra Allaire</t>
+  </si>
+  <si>
+    <t>résidence d’accueil pour personnes déficientes</t>
+  </si>
+  <si>
+    <t>CAISSE DESJARDINS GODEFROY</t>
+  </si>
+  <si>
+    <t>459, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>https://www.desjardins.com</t>
+  </si>
+  <si>
+    <t>819 233-2333</t>
+  </si>
+  <si>
+    <t>institution financière</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE LES PETITES ABEILLES</t>
+  </si>
+  <si>
+    <t>819 602-0287</t>
+  </si>
+  <si>
+    <t>G9H 0K9</t>
+  </si>
+  <si>
+    <t>V.I.P. COIFFURE ET ESTHÉTIQUE</t>
+  </si>
+  <si>
+    <t>457, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>819 233-3353</t>
+  </si>
+  <si>
+    <t>Jacques Laquerre &amp; Renée Devault Laquerre</t>
+  </si>
+  <si>
+    <t>salon de coiffure et d'esthétique</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE LES PETITS PILOTES</t>
+  </si>
+  <si>
+    <t>1090, avenue des Marguerites</t>
+  </si>
+  <si>
+    <t>819 244-4432</t>
+  </si>
+  <si>
+    <t>G9H 2R6</t>
+  </si>
+  <si>
+    <t>Isabelle Lavigne</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL ANNIE BLANCHETTE</t>
+  </si>
+  <si>
+    <t>G9H 1J5</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL MARYSE RICHARD</t>
+  </si>
+  <si>
+    <t>G9H 2E1</t>
+  </si>
+  <si>
+    <t>SMDM (2013) INC.</t>
+  </si>
+  <si>
+    <t>7900, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>819 297-2600</t>
+  </si>
+  <si>
+    <t>mécanique - service de maintenance mécanique et autres</t>
+  </si>
+  <si>
+    <t>PIZZERIA DU PARC BÉCAN</t>
+  </si>
+  <si>
+    <t>8410, Boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 602-0062</t>
+  </si>
+  <si>
+    <t>G9H 3A5</t>
+  </si>
+  <si>
+    <t>Christine De Clery</t>
+  </si>
+  <si>
+    <t>CULTURE CENTRE-DU-QUÉBEC</t>
+  </si>
+  <si>
+    <t>17600, rue Béliveau, bureau 201</t>
+  </si>
+  <si>
+    <t>819 606-0313</t>
+  </si>
+  <si>
+    <t>TÉLÉBEC</t>
+  </si>
+  <si>
+    <t>625, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>819 233-6141</t>
+  </si>
+  <si>
+    <t>H.M. MÉTAL INC.</t>
+  </si>
+  <si>
+    <t>5395, boulevard Raoul-Duchesne</t>
+  </si>
+  <si>
+    <t>G9H 2T8</t>
+  </si>
+  <si>
+    <t>Michel Neault</t>
+  </si>
+  <si>
+    <t>SERVICE DE TRANSFORMATION BÉCANCOUR</t>
+  </si>
+  <si>
+    <t>7000, rue Yvon-Trudeau</t>
+  </si>
+  <si>
+    <t>819 294-9961</t>
+  </si>
+  <si>
+    <t>atelier d'usinage et de transformation de métal en feuille</t>
+  </si>
+  <si>
+    <t>PUB AU COCHON FUMÉ</t>
+  </si>
+  <si>
+    <t>1625, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>https://www.pubaucochonfume.com</t>
+  </si>
+  <si>
+    <t>819 294-9068</t>
+  </si>
+  <si>
+    <t>G9H 3C2</t>
+  </si>
+  <si>
+    <t>bar</t>
+  </si>
+  <si>
+    <t>LES ENTREPRISES M.E.M.R. DOUCET INC.</t>
+  </si>
+  <si>
+    <t>477, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>819 293-5556</t>
+  </si>
+  <si>
+    <t>René Doucet</t>
+  </si>
+  <si>
+    <t>alimentation - grossiste</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL RECONNU GUYLAINE TURCOTTE</t>
+  </si>
+  <si>
+    <t>G9H 0J3</t>
+  </si>
+  <si>
+    <t>SERVICE DE MAINTENANCE JMOL INC.</t>
+  </si>
+  <si>
+    <t>6575, route des Ormes</t>
+  </si>
+  <si>
+    <t>olivia.levesque@sogetel.net</t>
+  </si>
+  <si>
+    <t>819 380-7965</t>
+  </si>
+  <si>
+    <t>G9H 3P9</t>
+  </si>
+  <si>
+    <t>Olivia Lévesque</t>
+  </si>
+  <si>
+    <t>soudure et mécanique industrielle</t>
+  </si>
+  <si>
+    <t>LES ENTREPRISES S.G.</t>
+  </si>
+  <si>
+    <t>12550, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>819 297-2345</t>
+  </si>
+  <si>
+    <t>G9H 3P3</t>
+  </si>
+  <si>
+    <t>Jean-François Gabillaud</t>
+  </si>
+  <si>
+    <t>gazon - coupe et entretien</t>
+  </si>
+  <si>
+    <t>CAMION BÉCANCOUR INC. ET LOCATION CAMBEC INC.</t>
+  </si>
+  <si>
+    <t>1700, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 222-9955</t>
+  </si>
+  <si>
+    <t>Gestion Gaston Charland inc.</t>
+  </si>
+  <si>
+    <t>camions: débosselage</t>
+  </si>
+  <si>
+    <t>PRODUCTIONS ZANI</t>
+  </si>
+  <si>
+    <t>3310, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>SYLVAIN GUIMOND</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION ET PAVAGE PORTNEUF INC</t>
+  </si>
+  <si>
+    <t>1630, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>819 233-2778</t>
+  </si>
+  <si>
+    <t>G9H 2E4</t>
+  </si>
+  <si>
+    <t>pavage</t>
+  </si>
+  <si>
+    <t>HAMEL PROPANE TROIS-RIVIÈRES INC.</t>
+  </si>
+  <si>
+    <t>1295, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>819 378-5555</t>
+  </si>
+  <si>
+    <t>G9H 2E3</t>
+  </si>
+  <si>
+    <t>EXCAVATION FMK</t>
+  </si>
+  <si>
+    <t>3025, chemin des Verdiers</t>
+  </si>
+  <si>
+    <t>819 298-4390</t>
+  </si>
+  <si>
+    <t>G9H 4G3</t>
+  </si>
+  <si>
+    <t>François Martel</t>
+  </si>
+  <si>
+    <t>entrepreneur - excavation</t>
+  </si>
+  <si>
+    <t>GARDERIE LES PETITS FRIPONS</t>
+  </si>
+  <si>
+    <t>3130, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2330</t>
+  </si>
+  <si>
+    <t>G9H 3V9</t>
+  </si>
+  <si>
+    <t>Mélanie St-Louis</t>
+  </si>
+  <si>
+    <t>ESTHÉTIQUES AUTOMOBILES NORD-SUD</t>
+  </si>
+  <si>
+    <t>1180, avenue des Marguerites</t>
+  </si>
+  <si>
+    <t>819 603-0260</t>
+  </si>
+  <si>
+    <t>G9H 2R9</t>
+  </si>
+  <si>
+    <t>Richard Tousignant</t>
+  </si>
+  <si>
+    <t>automobiles - entretien esthétique</t>
+  </si>
+  <si>
+    <t>LE P'TIT CAFÉ</t>
+  </si>
+  <si>
+    <t>14840, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5800</t>
+  </si>
+  <si>
+    <t>G9H 2L5</t>
+  </si>
+  <si>
+    <t>Brigitte Bastien</t>
+  </si>
+  <si>
+    <t>SALON LA MÈCHE ROSE</t>
+  </si>
+  <si>
+    <t>753, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>rose-anne82@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 298-2003</t>
+  </si>
+  <si>
+    <t>G9H 3S9</t>
+  </si>
+  <si>
+    <t>Rose-Anne Lafond</t>
+  </si>
+  <si>
+    <t>CENTRE MÉDICAL DE GENTILLY</t>
+  </si>
+  <si>
+    <t>Garderie Karine Champagne</t>
+  </si>
+  <si>
+    <t>18120, rue Gauthier</t>
+  </si>
+  <si>
+    <t>819 233-1711</t>
+  </si>
+  <si>
+    <t>Karine Champagne</t>
+  </si>
+  <si>
+    <t>ACADÉMIE DE TAEKWONDO PIERRE LAQUERRE (POUR ENFANTS DE 3 À 5 ANS)</t>
+  </si>
+  <si>
+    <t>819 377-3210</t>
+  </si>
+  <si>
+    <t>Caroline Mélançon</t>
+  </si>
+  <si>
+    <t>CLAUDE BERNIER, cours d'anglais aux enfants de 3 à 5 ans</t>
+  </si>
+  <si>
+    <t>203-17610, rue Blondin</t>
+  </si>
+  <si>
+    <t>Claude Bernier</t>
+  </si>
+  <si>
+    <t>ÉCOLE DE LANGUE ESPANGLO</t>
+  </si>
+  <si>
+    <t>204-17610, rue Blondin</t>
+  </si>
+  <si>
+    <t>PATRICK RAYMOND</t>
+  </si>
+  <si>
+    <t>5510, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 233-4777</t>
+  </si>
+  <si>
+    <t>G9H 1Z9</t>
+  </si>
+  <si>
+    <t>Patrick Raymond</t>
+  </si>
+  <si>
+    <t>FONDATIONS 55</t>
+  </si>
+  <si>
+    <t>515, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>819 377-5172 ou 819 233-4404</t>
+  </si>
+  <si>
+    <t>Patrick Vigneault</t>
+  </si>
+  <si>
+    <t>ANDRÉ BOUVET LTÉE</t>
+  </si>
+  <si>
+    <t>1840, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>http://www.andrebouvet.com</t>
+  </si>
+  <si>
+    <t>819 233-2357</t>
+  </si>
+  <si>
+    <t>G9H 0K7</t>
+  </si>
+  <si>
+    <t>Claude Bouvet</t>
+  </si>
+  <si>
+    <t>CLINIQUE DE MASSOTHÉRAPIE JULIE PERREAULT</t>
+  </si>
+  <si>
+    <t>12500, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5061</t>
+  </si>
+  <si>
+    <t>G9H 2J3</t>
+  </si>
+  <si>
+    <t>Julie Perreault</t>
+  </si>
+  <si>
+    <t>L'UNI-VERRE CONSTRUCTION (SERGE LELIÈVRE)</t>
+  </si>
+  <si>
+    <t>1585, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>univerredesartisans@gmail.com</t>
+  </si>
+  <si>
+    <t>819 697-9732</t>
+  </si>
+  <si>
+    <t>G9H 3B8</t>
+  </si>
+  <si>
+    <t>Serge Lelièvre</t>
+  </si>
+  <si>
+    <t>artistes-artisans - bois</t>
+  </si>
+  <si>
+    <t>SALON DE COIFFURE LOUISE CÔTÉ UNISEXE</t>
+  </si>
+  <si>
+    <t>1120 avenue des Hirondelles</t>
+  </si>
+  <si>
+    <t>819-294-2578</t>
+  </si>
+  <si>
+    <t>G9H 4L6</t>
+  </si>
+  <si>
+    <t>Louise Côté</t>
+  </si>
+  <si>
+    <t>Garderie Karine Michel (Agence Chez-moi Chez-toi)</t>
+  </si>
+  <si>
+    <t>475, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2334</t>
+  </si>
+  <si>
+    <t>G9H 3S6</t>
+  </si>
+  <si>
+    <t>Karine Michel</t>
+  </si>
+  <si>
+    <t>VOYAGES AQUA TERRA</t>
+  </si>
+  <si>
+    <t>2345, avenue du Sagittaire</t>
+  </si>
+  <si>
+    <t>michelbogus@voyagesaquaterra.com</t>
+  </si>
+  <si>
+    <t>http://www.voyagesaquaterra.com/michelbogus</t>
+  </si>
+  <si>
+    <t>819 298-3833</t>
+  </si>
+  <si>
+    <t>G9H 4V4</t>
+  </si>
+  <si>
+    <t>Linda et Michel Bogus</t>
+  </si>
+  <si>
+    <t>agence de voyage</t>
+  </si>
+  <si>
+    <t>TOILES DESIGN INC.</t>
+  </si>
+  <si>
+    <t>475, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>https://toilesdesign.com</t>
+  </si>
+  <si>
+    <t>819 694-5082</t>
+  </si>
+  <si>
+    <t>Guy Ricard</t>
+  </si>
+  <si>
+    <t>rembourrage</t>
+  </si>
+  <si>
+    <t>ORTHOPÉDAGOGIE CAROLINE LECHASSEUR</t>
+  </si>
+  <si>
+    <t>4775, boulevard Port-Royal</t>
+  </si>
+  <si>
+    <t>819 606-0216</t>
+  </si>
+  <si>
+    <t>LUMIFAB INC.</t>
+  </si>
+  <si>
+    <t>2-1030, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>info@lumifab.ca</t>
+  </si>
+  <si>
+    <t>https://www.lumifab.ca</t>
+  </si>
+  <si>
+    <t>819 233-3883 ou 866 233-7915</t>
+  </si>
+  <si>
+    <t>Frédéric Gagnon</t>
+  </si>
+  <si>
+    <t>articles promotionnels</t>
+  </si>
+  <si>
+    <t>BOULANGERIE LA GERTRUDOISE</t>
+  </si>
+  <si>
+    <t>8188, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>lagertrudoise@gmail.com</t>
+  </si>
+  <si>
+    <t>819 297-2796</t>
+  </si>
+  <si>
+    <t>G9H 3N9</t>
+  </si>
+  <si>
+    <t>BRYKO</t>
+  </si>
+  <si>
+    <t>1020, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-4021</t>
+  </si>
+  <si>
+    <t>LEBEL ÉNERGIE</t>
+  </si>
+  <si>
+    <t>3295, rtue des Sittelles</t>
+  </si>
+  <si>
+    <t>819 298-3460</t>
+  </si>
+  <si>
+    <t>G9H 4B1</t>
+  </si>
+  <si>
+    <t>reiki (traitement et initiation)</t>
+  </si>
+  <si>
+    <t>GROUPE CONSEIL MCG</t>
+  </si>
+  <si>
+    <t>17600, rue Béliveau, bureau 300</t>
+  </si>
+  <si>
+    <t>819 233-4222</t>
+  </si>
+  <si>
+    <t>gestion des ressources humaines</t>
+  </si>
+  <si>
+    <t>LUCE GAUDET, ENTRETIEN MÉNAGER</t>
+  </si>
+  <si>
+    <t>17800, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233 3063</t>
+  </si>
+  <si>
+    <t>G9H 1M6</t>
+  </si>
+  <si>
+    <t>service d'entretien ménager</t>
+  </si>
+  <si>
+    <t>CENTRE DU POIDS LOURD DANIEL LEMIRE INC</t>
+  </si>
+  <si>
+    <t>7720, rue Désormeaux</t>
+  </si>
+  <si>
+    <t>cpldl@hotmail.ca</t>
+  </si>
+  <si>
+    <t>819 692-8947</t>
+  </si>
+  <si>
+    <t>Daniel Lemire</t>
+  </si>
+  <si>
+    <t>camions - réparation de véhicules lourds et service de soudure</t>
+  </si>
+  <si>
+    <t>GLAM</t>
+  </si>
+  <si>
+    <t>1705, chemin des Bouvreuils</t>
+  </si>
+  <si>
+    <t>819 298-4841</t>
+  </si>
+  <si>
+    <t>G9H 4C9</t>
+  </si>
+  <si>
+    <t>Harold Boivin</t>
+  </si>
+  <si>
+    <t>GARDERIE LES P'TITS TRÉSORS</t>
+  </si>
+  <si>
+    <t>819 298-2208</t>
+  </si>
+  <si>
+    <t>Karine Brunelle</t>
+  </si>
+  <si>
+    <t>DUO ÉNERGIE GRAPHIQUE</t>
+  </si>
+  <si>
+    <t>4605, avenue Arseneault</t>
+  </si>
+  <si>
+    <t>819 233-4656</t>
+  </si>
+  <si>
+    <t>G9H  1V9</t>
+  </si>
+  <si>
+    <t>David Jutras</t>
+  </si>
+  <si>
+    <t>communications</t>
+  </si>
+  <si>
+    <t>L'ÎLE AUX PETITS TRÉSORS</t>
+  </si>
+  <si>
+    <t>1450, avenue des Constellations</t>
+  </si>
+  <si>
+    <t>819 298-2907</t>
+  </si>
+  <si>
+    <t>G9H 0G6</t>
+  </si>
+  <si>
+    <t>Caroline Mailhot</t>
+  </si>
+  <si>
+    <t>ESTHÉTIQUE MARYSE DUSSAULT</t>
+  </si>
+  <si>
+    <t>2-1300, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 448-3822</t>
+  </si>
+  <si>
+    <t>G9H 3T8</t>
+  </si>
+  <si>
+    <t>Maryse Dussault</t>
+  </si>
+  <si>
+    <t>épilation laser - électrolyse</t>
+  </si>
+  <si>
+    <t>CENTRE SANTÉ MINCEUR ROXANN MARTEL</t>
+  </si>
+  <si>
+    <t>1485, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2244</t>
+  </si>
+  <si>
+    <t>G9H 3V2</t>
+  </si>
+  <si>
+    <t>Roxann Martel</t>
+  </si>
+  <si>
+    <t>amaigrissement - produits</t>
+  </si>
+  <si>
+    <t>MINI EXCAVATION GHISLAIN MAILHOT</t>
+  </si>
+  <si>
+    <t>1660, chemin des Milans</t>
+  </si>
+  <si>
+    <t>819 609-3470</t>
+  </si>
+  <si>
+    <t>G9H 4C1</t>
+  </si>
+  <si>
+    <t>Ghislain Mailhot</t>
+  </si>
+  <si>
+    <t>DESHAIES J-P - SIÈGE SOCIAL</t>
+  </si>
+  <si>
+    <t>14875, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5623</t>
+  </si>
+  <si>
+    <t>J-P Deshaies</t>
+  </si>
+  <si>
+    <t>produits pétroliers - distribution</t>
+  </si>
+  <si>
+    <t>INSTALLATIONS ÉLECTRIQUES L.M.</t>
+  </si>
+  <si>
+    <t>10330, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>laumon1@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 222-9848</t>
+  </si>
+  <si>
+    <t>G9H 0N6</t>
+  </si>
+  <si>
+    <t>Laurent Mongrain</t>
+  </si>
+  <si>
+    <t>DÉMÉNAGEMENT PRO-EXTRÊME</t>
+  </si>
+  <si>
+    <t>17 715, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-4133</t>
+  </si>
+  <si>
+    <t>G9H 1M4</t>
+  </si>
+  <si>
+    <t>Michaël Jasmins</t>
+  </si>
+  <si>
+    <t>déménagement et transport</t>
+  </si>
+  <si>
+    <t>GÉOMATIQUE BLP INC., ARPENTEURS-GÉOMÈTRES</t>
+  </si>
+  <si>
+    <t>1045, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>geomatiqueblp.becancour@blpag.com</t>
+  </si>
+  <si>
+    <t>819-294-1248</t>
+  </si>
+  <si>
+    <t>G9H 3B7</t>
+  </si>
+  <si>
+    <t>Martin Rheault</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL STÉPHANIE BELLEMARE</t>
+  </si>
+  <si>
+    <t>13050, rue des Campanules</t>
+  </si>
+  <si>
+    <t>819 222-5098</t>
+  </si>
+  <si>
+    <t>G9H 4X2</t>
+  </si>
+  <si>
+    <t>Stéphanie Bellemare</t>
+  </si>
+  <si>
+    <t>RESTO LE GODEFROY/TERRAIN DE PRATIQUE</t>
+  </si>
+  <si>
+    <t>17550, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 233-4884</t>
+  </si>
+  <si>
+    <t>G9H 1A4</t>
+  </si>
+  <si>
+    <t>Lise Proulx</t>
+  </si>
+  <si>
+    <t>SPORTS MOTORISÉS</t>
+  </si>
+  <si>
+    <t>220-1580, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 233-3330</t>
+  </si>
+  <si>
+    <t>G9H 1X9</t>
+  </si>
+  <si>
+    <t>Pierre Harvey</t>
+  </si>
+  <si>
+    <t>magazine - publication</t>
+  </si>
+  <si>
+    <t>LA PRESSE NAUTIQUE</t>
+  </si>
+  <si>
+    <t>FLEURISTE ST-GREGOIRE</t>
+  </si>
+  <si>
+    <t>17240, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-4111</t>
+  </si>
+  <si>
+    <t>G9H 1L9</t>
+  </si>
+  <si>
+    <t>cadeaux</t>
+  </si>
+  <si>
+    <t>VITERRA INC. (TRT-ETGO DU QUÉBEC ULC)</t>
+  </si>
+  <si>
+    <t>555, boulevard Alphonse-Deshaies</t>
+  </si>
+  <si>
+    <t>819 294-1330</t>
+  </si>
+  <si>
+    <t>G9H 2Y8</t>
+  </si>
+  <si>
+    <t>usine de transformation - grains de canola et de soya en huile</t>
+  </si>
+  <si>
+    <t>REMBOURRAGE RENÉ ROSS</t>
+  </si>
+  <si>
+    <t>5600, chemin des Trembles</t>
+  </si>
+  <si>
+    <t>rembourragerross@tlb.sympatico.ca</t>
+  </si>
+  <si>
+    <t>819 297-2531</t>
+  </si>
+  <si>
+    <t>G9H 3M3</t>
+  </si>
+  <si>
+    <t>René Ross</t>
+  </si>
+  <si>
+    <t>STUDIO ANDRÉE BERNET</t>
+  </si>
+  <si>
+    <t>13075, rue des Pétunias</t>
+  </si>
+  <si>
+    <t>info@studioandree.ca</t>
+  </si>
+  <si>
+    <t>819 222-5948</t>
+  </si>
+  <si>
+    <t>G9H 2N4</t>
+  </si>
+  <si>
+    <t>Andrée Bernet</t>
+  </si>
+  <si>
+    <t>4850, avenue Fardel</t>
+  </si>
+  <si>
+    <t>819 233-4422</t>
+  </si>
+  <si>
+    <t>G9H 1V7</t>
+  </si>
+  <si>
+    <t>Stéphane Guillemette</t>
+  </si>
+  <si>
+    <t>LOCATION D'OUTILS SIMPLEX S.E.N.C.</t>
+  </si>
+  <si>
+    <t>6905, rue Yvon-Trudeau</t>
+  </si>
+  <si>
+    <t>819 294-2779</t>
+  </si>
+  <si>
+    <t>G9H  0H9</t>
+  </si>
+  <si>
+    <t>ÉLEVAGE IMIER</t>
+  </si>
+  <si>
+    <t>7950, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>https://www.lesbernoisdimier.ca</t>
+  </si>
+  <si>
+    <t>819 294-2424</t>
+  </si>
+  <si>
+    <t>G9H 3C3</t>
+  </si>
+  <si>
+    <t>Nicole Racine</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL VALÉRIE LESSARD</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION S. R.</t>
+  </si>
+  <si>
+    <t>9595, rue de la Tamise</t>
+  </si>
+  <si>
+    <t>819 448-1139</t>
+  </si>
+  <si>
+    <t>G9H 3G8</t>
+  </si>
+  <si>
+    <t>Steve Rheault</t>
+  </si>
+  <si>
+    <t>L'USINE 700</t>
+  </si>
+  <si>
+    <t>700, boulevard Alphonse-Deshaies</t>
+  </si>
+  <si>
+    <t>https://www.locauxindustrielsalouer.com - https://www.usine700.com</t>
+  </si>
+  <si>
+    <t>819 692-8800</t>
+  </si>
+  <si>
+    <t>G9H 2Y9</t>
+  </si>
+  <si>
+    <t>Louis-Georges Morrissette</t>
+  </si>
+  <si>
+    <t>DOMAINE DU CLOS DE L'ISLE</t>
+  </si>
+  <si>
+    <t>11100, chemin des  Coquelicots</t>
+  </si>
+  <si>
+    <t>danielharrisson@hotmail.com</t>
+  </si>
+  <si>
+    <t>https://www.hemerocalles-isle.ca</t>
+  </si>
+  <si>
+    <t>819 222-5210</t>
+  </si>
+  <si>
+    <t>G9H 4X3</t>
+  </si>
+  <si>
+    <t>Daniel Harrisson</t>
+  </si>
+  <si>
+    <t>vignoble</t>
+  </si>
+  <si>
+    <t>KORVETTE LTÉE</t>
+  </si>
+  <si>
+    <t>4930, avenue Fardel</t>
+  </si>
+  <si>
+    <t>819 233-2303</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Daniel Binette</t>
+  </si>
+  <si>
+    <t>magasin à rayon</t>
+  </si>
+  <si>
+    <t>BERGERON BAPTISTE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>11235, chemin Héon</t>
+  </si>
+  <si>
+    <t>G9H 3E7</t>
+  </si>
+  <si>
+    <t>Baptiste Bergeron</t>
+  </si>
+  <si>
+    <t>CLOS DES VIEUX CHÊNES S.E.N.C.</t>
+  </si>
+  <si>
+    <t>16475, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>closdesvieuxchenes@gmail.com</t>
+  </si>
+  <si>
+    <t>819 222-8392</t>
+  </si>
+  <si>
+    <t>Gilles Harbour</t>
+  </si>
+  <si>
+    <t>METALTEK LASER INC.</t>
+  </si>
+  <si>
+    <t>800, avenue Jean-Demers</t>
+  </si>
+  <si>
+    <t>info@metalteklaser.com</t>
+  </si>
+  <si>
+    <t>819 294-1208</t>
+  </si>
+  <si>
+    <t>Sylvain Vouligny</t>
+  </si>
+  <si>
+    <t>FERME GRÉGORIENNE S.E.N.C.</t>
+  </si>
+  <si>
+    <t>18375, rue Gauthier</t>
+  </si>
+  <si>
+    <t>819 233-3280</t>
+  </si>
+  <si>
+    <t>G9H 1C1</t>
+  </si>
+  <si>
+    <t>Steve Gauthier</t>
+  </si>
+  <si>
+    <t>sangliers - élevage</t>
+  </si>
+  <si>
+    <t>SALON JOSÉE</t>
+  </si>
+  <si>
+    <t>5335, avenue Cormier</t>
+  </si>
+  <si>
+    <t>819 233-3939</t>
+  </si>
+  <si>
+    <t>Josée Parr</t>
+  </si>
+  <si>
+    <t>GILL RICHARD</t>
+  </si>
+  <si>
+    <t>19780, rue Sicard</t>
+  </si>
+  <si>
+    <t>819 233-9585</t>
+  </si>
+  <si>
+    <t>G9H 1A2</t>
+  </si>
+  <si>
+    <t>Richard Gill</t>
+  </si>
+  <si>
+    <t>meubles - fabricant</t>
+  </si>
+  <si>
+    <t>D COMMUNICATION GRAPHIQUE</t>
+  </si>
+  <si>
+    <t>8A - 1030, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>claudia@dcommunication.net</t>
+  </si>
+  <si>
+    <t>https://www.dcommunication.net</t>
+  </si>
+  <si>
+    <t>819 233-3541</t>
+  </si>
+  <si>
+    <t>Denis-Pierre Beauchesne</t>
+  </si>
+  <si>
+    <t>graphisme</t>
+  </si>
+  <si>
+    <t>CLINIQUE CHIROPRATIQUE FAMILIALE ST-GRÉGOIRE</t>
+  </si>
+  <si>
+    <t>4755, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>https://www.chirostgregoire.com</t>
+  </si>
+  <si>
+    <t>819 233-4848</t>
+  </si>
+  <si>
+    <t>Nancy Mayrand</t>
+  </si>
+  <si>
+    <t>DÉNEIGEMENT SAINT-GRÉGOIRE JOHNNY ALIE</t>
+  </si>
+  <si>
+    <t>19015, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>deneigement.stgregoire@gmail.com</t>
+  </si>
+  <si>
+    <t>819 697-5557</t>
+  </si>
+  <si>
+    <t>Johnny Alie</t>
+  </si>
+  <si>
+    <t>HÉBERT HOTEL</t>
+  </si>
+  <si>
+    <t>Jasmine Hébert</t>
+  </si>
+  <si>
+    <t>hébergement - motels</t>
+  </si>
+  <si>
+    <t>CARPE DIEM, SAVONNERIE ARTISANALE</t>
+  </si>
+  <si>
+    <t>https://www.savoncarpediem.com/francais/index.html</t>
+  </si>
+  <si>
+    <t>fabrication et vente de produits pour le bain</t>
+  </si>
+  <si>
+    <t>J.B. VITRAIL</t>
+  </si>
+  <si>
+    <t>3310, avenue Dugas</t>
+  </si>
+  <si>
+    <t>j.bouvette@sogetel.net</t>
+  </si>
+  <si>
+    <t>819 293-2796</t>
+  </si>
+  <si>
+    <t>G9H 1K1</t>
+  </si>
+  <si>
+    <t>Josée Bouvette</t>
+  </si>
+  <si>
+    <t>atelier de vitrail</t>
+  </si>
+  <si>
+    <t>LANGLOIS GUILLAUME DR</t>
+  </si>
+  <si>
+    <t>4825, avenue Bouvet</t>
+  </si>
+  <si>
+    <t>819 233-3123</t>
+  </si>
+  <si>
+    <t>GUILLAUME LANGLOIS</t>
+  </si>
+  <si>
+    <t>médecin</t>
+  </si>
+  <si>
+    <t>COOPÉRATIVE DES AMBULANCIERS DE LA MAURICIE</t>
+  </si>
+  <si>
+    <t>4552, avanue Arseneault</t>
+  </si>
+  <si>
+    <t>Jacques Duhamel</t>
+  </si>
+  <si>
+    <t>ambulance</t>
+  </si>
+  <si>
+    <t>FERME SYLVANIE ENR</t>
+  </si>
+  <si>
+    <t>20430, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-3050</t>
+  </si>
+  <si>
+    <t>SYLVAIN RICHARD</t>
+  </si>
+  <si>
+    <t>ÉQUIPEMENTS DES ACADIENS</t>
+  </si>
+  <si>
+    <t>19065, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-3800</t>
+  </si>
+  <si>
+    <t>FRANÇOIS DOUCET</t>
+  </si>
+  <si>
+    <t>roulottes et tentes roulottes (vente et réparation)</t>
+  </si>
+  <si>
+    <t>TRANSCANADA ÉNERGIE LTÉE</t>
+  </si>
+  <si>
+    <t>7005, boulevard Raoul-Duchesne</t>
+  </si>
+  <si>
+    <t>admin@transcanada-qc.com</t>
+  </si>
+  <si>
+    <t>https://www.transcanada.com</t>
+  </si>
+  <si>
+    <t>819 294-4700</t>
+  </si>
+  <si>
+    <t>G9H 4X6</t>
+  </si>
+  <si>
+    <t>Jacques Otis</t>
+  </si>
+  <si>
+    <t>parc industriel</t>
+  </si>
+  <si>
+    <t>ÉBÉNISTERIE R.L.</t>
+  </si>
+  <si>
+    <t>18175, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>ebenisterie.r.l@hotmail.ca</t>
+  </si>
+  <si>
+    <t>819 384-3452</t>
+  </si>
+  <si>
+    <t>Monsieur Richard Lévesque</t>
+  </si>
+  <si>
+    <t>ébénisterie</t>
+  </si>
+  <si>
+    <t>MARCHÉ GODEFROY</t>
+  </si>
+  <si>
+    <t>1030, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>https://www.marchegodefroy.com</t>
+  </si>
+  <si>
+    <t>819 233-3700 (bureau)</t>
+  </si>
+  <si>
+    <t>Marianne Mathis</t>
+  </si>
+  <si>
+    <t>alimentation - marché public - saisonnier</t>
+  </si>
+  <si>
+    <t>ACADÉMIE ÉQUESTRE DE BÉCANCOUR ENR.</t>
+  </si>
+  <si>
+    <t>équitation - écurie et cours</t>
+  </si>
+  <si>
+    <t>N. SIMARD ET FRÈRES INC.</t>
+  </si>
+  <si>
+    <t>7705, boulevard Raoul-Duchesne</t>
+  </si>
+  <si>
+    <t>819 294-2880</t>
+  </si>
+  <si>
+    <t>G9H 2V4</t>
+  </si>
+  <si>
+    <t>Normand Simard</t>
+  </si>
+  <si>
+    <t>camions - entretien mécanique</t>
+  </si>
+  <si>
+    <t>COOPÉRATIVE DE SOLIDARITÉ D'INTÉGRATION SOCIO-PROFESSIONNELLE ADIRONDAK</t>
+  </si>
+  <si>
+    <t>1090, Boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2298</t>
+  </si>
+  <si>
+    <t>coopérative de solidarité</t>
+  </si>
+  <si>
+    <t>FERME DU JOUAL VAIR SENC</t>
+  </si>
+  <si>
+    <t>3225, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>https://www.fermedujoualvair.com</t>
+  </si>
+  <si>
+    <t>819 297-2107</t>
+  </si>
+  <si>
+    <t>G9H 3N1</t>
+  </si>
+  <si>
+    <t>Bernard Giles et Thérèse Asselin</t>
+  </si>
+  <si>
+    <t>RICHARD CÉLINE</t>
+  </si>
+  <si>
+    <t>11105, chemin du Saint-Laurent</t>
+  </si>
+  <si>
+    <t>celiner49@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 294-2512</t>
+  </si>
+  <si>
+    <t>service d'entretien</t>
+  </si>
+  <si>
+    <t>CIE 9091-9192 QUÉBEC INC.</t>
+  </si>
+  <si>
+    <t>7395, chemin Louis-Riel</t>
+  </si>
+  <si>
+    <t>819 294-2290</t>
+  </si>
+  <si>
+    <t>sabliere</t>
+  </si>
+  <si>
+    <t>DÉNEIGEMENT GAMELIN INC.</t>
+  </si>
+  <si>
+    <t>19625, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-9262</t>
+  </si>
+  <si>
+    <t>Steeve Gamelin et Sophie Labarre</t>
+  </si>
+  <si>
+    <t>ENTREPRISES THÉRÈSE AUCLAIR INC. (LES)</t>
+  </si>
+  <si>
+    <t>1075, avenue des Nénuphars</t>
+  </si>
+  <si>
+    <t>entreprisesta@gmail.com</t>
+  </si>
+  <si>
+    <t>819 222-9988</t>
+  </si>
+  <si>
+    <t>G9H 2T4</t>
+  </si>
+  <si>
+    <t>Stéphane Baril</t>
+  </si>
+  <si>
+    <t>fabrication de toiles et abris d'auto</t>
+  </si>
+  <si>
+    <t>SOLUTIONS LOGISTIQUES PHILIPS</t>
+  </si>
+  <si>
+    <t>6195, avenue Laperrière</t>
+  </si>
+  <si>
+    <t>https://www.slp.qc.ca</t>
+  </si>
+  <si>
+    <t>819 372-9863</t>
+  </si>
+  <si>
+    <t>G9H 1R9</t>
+  </si>
+  <si>
+    <t>Daniel Giroux</t>
+  </si>
+  <si>
+    <t>transbordement-manutention-entreposage</t>
+  </si>
+  <si>
+    <t>MINI EXCAVATION PREMIER CHOIX</t>
+  </si>
+  <si>
+    <t>1300, avenue des Marguerites</t>
+  </si>
+  <si>
+    <t>premierchoix@outlook.fr</t>
+  </si>
+  <si>
+    <t>819 222-8846</t>
+  </si>
+  <si>
+    <t>G9H 4W1</t>
+  </si>
+  <si>
+    <t>Christian Richard</t>
+  </si>
+  <si>
+    <t>CENTRE DE MÉDECINE NATURELLE</t>
+  </si>
+  <si>
+    <t>1100, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-3313</t>
+  </si>
+  <si>
+    <t>Julie Desaultels</t>
+  </si>
+  <si>
+    <t>médecine douce</t>
+  </si>
+  <si>
+    <t>A. SAVOIE T.V.</t>
+  </si>
+  <si>
+    <t>8005, boulevard du Parc-Industriel</t>
+  </si>
+  <si>
+    <t>819 698-4329</t>
+  </si>
+  <si>
+    <t>G9H 3N8</t>
+  </si>
+  <si>
+    <t>Germain Lavigne</t>
+  </si>
+  <si>
+    <t>télévision - réparation</t>
+  </si>
+  <si>
+    <t>MICHEL MARCHAND, CADRANIER</t>
+  </si>
+  <si>
+    <t>1095, avenue des Violettes</t>
+  </si>
+  <si>
+    <t>cadransolaire@cgocable.ca</t>
+  </si>
+  <si>
+    <t>https://www.cadransolaire.ca</t>
+  </si>
+  <si>
+    <t>819 222-9717</t>
+  </si>
+  <si>
+    <t>G9H 2R5</t>
+  </si>
+  <si>
+    <t>Michel Marchard</t>
+  </si>
+  <si>
+    <t>cadrans solaires</t>
+  </si>
+  <si>
+    <t>3627, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.korvette.ca</t>
+  </si>
+  <si>
+    <t>819 298-6028</t>
+  </si>
+  <si>
+    <t>Daniel Binette</t>
+  </si>
+  <si>
+    <t>BÉCANCOUR HARLEY-DAVIDSON</t>
+  </si>
+  <si>
+    <t>4350, avenue Arseneault</t>
+  </si>
+  <si>
+    <t>https://www.becancourharley.com</t>
+  </si>
+  <si>
+    <t>819 233-3303</t>
+  </si>
+  <si>
+    <t>motos - vente et réparation</t>
+  </si>
+  <si>
+    <t>GROUPE YANCO  INC.</t>
+  </si>
+  <si>
+    <t>900, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>https://www.groupeyanco.com</t>
+  </si>
+  <si>
+    <t>819 233-2666</t>
+  </si>
+  <si>
+    <t>Yanick Deshaies et Olivier Fontaine</t>
+  </si>
+  <si>
+    <t>produits sanitaires et d'entretien</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL CHANTAL ST-LOUIS</t>
+  </si>
+  <si>
+    <t>8380 rue Cartier</t>
+  </si>
+  <si>
+    <t>819 294-1079</t>
+  </si>
+  <si>
+    <t>G9H3B1</t>
+  </si>
+  <si>
+    <t>Chantal  St-Louis</t>
+  </si>
+  <si>
+    <t>Garderie Le gros calin</t>
+  </si>
+  <si>
+    <t>819 294-6603</t>
+  </si>
+  <si>
+    <t>Julie Jutras</t>
+  </si>
+  <si>
+    <t>POLYCLINIQUE 55</t>
+  </si>
+  <si>
+    <t>SAC-VRAC GENTILLY INC.</t>
+  </si>
+  <si>
+    <t>3100 avenue des Hirondelles</t>
+  </si>
+  <si>
+    <t>(819) 386-2134</t>
+  </si>
+  <si>
+    <t>G9H 4M6</t>
+  </si>
+  <si>
+    <t>Roger Gervais</t>
+  </si>
+  <si>
+    <t>sacs industriels</t>
+  </si>
+  <si>
+    <t>CYRENNE RENÉ</t>
+  </si>
+  <si>
+    <t>3950, boulevard du Danube</t>
+  </si>
+  <si>
+    <t>819 294-2529</t>
+  </si>
+  <si>
+    <t>G9H 3E2</t>
+  </si>
+  <si>
+    <t>SERVITANK INC.</t>
+  </si>
+  <si>
+    <t>375, boulevard Alphonse-Deshaies</t>
+  </si>
+  <si>
+    <t>https://www.groupesomavrac.com</t>
+  </si>
+  <si>
+    <t>819 294-9255</t>
+  </si>
+  <si>
+    <t>G9H 2Y7</t>
+  </si>
+  <si>
+    <t>Eric Olsen</t>
+  </si>
+  <si>
+    <t>réservoirs d'entreposage</t>
+  </si>
+  <si>
+    <t>RIGIDBNY (RÉGIE INTERMUNICIPALE DE GESTION INTÉGRÉE DES DÉCHETS BÉCANCOUR, NICOLET YAMASKA</t>
+  </si>
+  <si>
+    <t>204-3075, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>info@rigidbny.com</t>
+  </si>
+  <si>
+    <t>https://www.rigidbny.com</t>
+  </si>
+  <si>
+    <t>819 294-2999</t>
+  </si>
+  <si>
+    <t>Manon Poliquin</t>
+  </si>
+  <si>
+    <t>régie des déchets</t>
+  </si>
+  <si>
+    <t>LEMTECK INC.</t>
+  </si>
+  <si>
+    <t>19080, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-2282</t>
+  </si>
+  <si>
+    <t>Jean-Philippe et Marie-Hélène Alie Lemire</t>
+  </si>
+  <si>
+    <t>entrepreneur - électriciens</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION PROMAG SENC</t>
+  </si>
+  <si>
+    <t>5380, avenue Cormier</t>
+  </si>
+  <si>
+    <t>819 233-4945</t>
+  </si>
+  <si>
+    <t>G9H 0A3</t>
+  </si>
+  <si>
+    <t>Marc-André Houle</t>
+  </si>
+  <si>
+    <t>entrepreneur en construction (finition intérieure)</t>
+  </si>
+  <si>
+    <t>DG EXPRESS INC</t>
+  </si>
+  <si>
+    <t>819 233-2705</t>
+  </si>
+  <si>
+    <t>Dominic Goudreau</t>
+  </si>
+  <si>
+    <t>TOIT DESIGN</t>
+  </si>
+  <si>
+    <t>1625, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>https://www.toitdesign.ca</t>
+  </si>
+  <si>
+    <t>819 233-9059</t>
+  </si>
+  <si>
+    <t>G9H 2E5</t>
+  </si>
+  <si>
+    <t>Gaétan Tousignant</t>
+  </si>
+  <si>
+    <t>toits de remorques</t>
+  </si>
+  <si>
+    <t>ENFOUI-BEC INC.</t>
+  </si>
+  <si>
+    <t>18055, rue Gauthier</t>
+  </si>
+  <si>
+    <t>https://www.enfouibec.com</t>
+  </si>
+  <si>
+    <t>819 233-2443</t>
+  </si>
+  <si>
+    <t>Simone Bourgouin</t>
+  </si>
+  <si>
+    <t>récupération et déchiquetage de matière ligneuse et de bois</t>
+  </si>
+  <si>
+    <t>LE CENTRE JEUNESSE DE LA MAURICIE ET DU CENTRE-DU-QUÉBEC</t>
+  </si>
+  <si>
+    <t>819 222-5444</t>
+  </si>
+  <si>
+    <t>centre jeunesse</t>
+  </si>
+  <si>
+    <t>ADN COMMUNICATION</t>
+  </si>
+  <si>
+    <t>1045, avenue Nicolas-Perrot, bureau 202</t>
+  </si>
+  <si>
+    <t>https://www.adncomm.com</t>
+  </si>
+  <si>
+    <t>819-233-9688, 819-840-2757</t>
+  </si>
+  <si>
+    <t>Jean-François Giroux</t>
+  </si>
+  <si>
+    <t>technologie de l'information - site internet et documents multimédia</t>
+  </si>
+  <si>
+    <t>GROUPE LABONTÉ PROVENCHER</t>
+  </si>
+  <si>
+    <t>3770, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>https://www.glpassurance.com</t>
+  </si>
+  <si>
+    <t>819 233-4480</t>
+  </si>
+  <si>
+    <t>G9H 1Y8</t>
+  </si>
+  <si>
+    <t>Véronique Béliveau</t>
+  </si>
+  <si>
+    <t>CUISIFAB INC.</t>
+  </si>
+  <si>
+    <t>17610, rue Blondin</t>
+  </si>
+  <si>
+    <t>https://www.cuisifab.com</t>
+  </si>
+  <si>
+    <t>819 233-4592</t>
+  </si>
+  <si>
+    <t>Luigi Capovilla et Serbe Beaulieu</t>
+  </si>
+  <si>
+    <t>armoires et meubles de cuisine</t>
+  </si>
+  <si>
+    <t>FERME PIERRE CARIGNAN</t>
+  </si>
+  <si>
+    <t>12545, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5823</t>
+  </si>
+  <si>
+    <t>G9H 2K5</t>
+  </si>
+  <si>
+    <t>Pierre Carignan</t>
+  </si>
+  <si>
+    <t>alimentation - fruits et légumes</t>
+  </si>
+  <si>
+    <t>MEUNERIE ACADIENNE INC.</t>
+  </si>
+  <si>
+    <t>17785, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.meunerieacadienne.com</t>
+  </si>
+  <si>
+    <t>819 233-3017</t>
+  </si>
+  <si>
+    <t>G9H 0C5</t>
+  </si>
+  <si>
+    <t>Bernard Bergeron</t>
+  </si>
+  <si>
+    <t>meunerie</t>
+  </si>
+  <si>
+    <t>LES ARÔMES DE LA TERRE</t>
+  </si>
+  <si>
+    <t>930, rang St-Michel</t>
+  </si>
+  <si>
+    <t>info@lesaromesdelaterre.ca</t>
+  </si>
+  <si>
+    <t>819 229-1271</t>
+  </si>
+  <si>
+    <t>G9H 3J3</t>
+  </si>
+  <si>
+    <t>Anne-Marie Tanguay</t>
+  </si>
+  <si>
+    <t>alimentation - légumes bio</t>
+  </si>
+  <si>
+    <t>DÉPANNEUR SONICHOIX</t>
+  </si>
+  <si>
+    <t>3800, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2879</t>
+  </si>
+  <si>
+    <t>Michel Gagnon</t>
+  </si>
+  <si>
+    <t>alimentation - épiceries</t>
+  </si>
+  <si>
+    <t>LAROUCHE ANDRÉE</t>
+  </si>
+  <si>
+    <t>11145, rue des Glaïeuls</t>
+  </si>
+  <si>
+    <t>819 222-5753</t>
+  </si>
+  <si>
+    <t>G9H 2P1</t>
+  </si>
+  <si>
+    <t>SERVICES FINANCIERS M. MASSÉ INC.</t>
+  </si>
+  <si>
+    <t>4825, avenue Bouvet, bureau 111</t>
+  </si>
+  <si>
+    <t>serv.finmmasse@cgocable.ca</t>
+  </si>
+  <si>
+    <t>OMNIMEDIA INTERNET</t>
+  </si>
+  <si>
+    <t>17095, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>info@omnimedia.qc.ca</t>
+  </si>
+  <si>
+    <t>https://www.omnimedia.qc.ca</t>
+  </si>
+  <si>
+    <t>819 601-8230</t>
+  </si>
+  <si>
+    <t>Gaëtan Bouchard</t>
+  </si>
+  <si>
+    <t>LA CHRYSALIDE</t>
+  </si>
+  <si>
+    <t>2150, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>lachrysalide@tlb.sympatico.ca</t>
+  </si>
+  <si>
+    <t>819 294-9292</t>
+  </si>
+  <si>
+    <t>Sébastien Auger</t>
+  </si>
+  <si>
+    <t>hébergement commumautaire en santé mentale</t>
+  </si>
+  <si>
+    <t>CLUB DE GOLF GENTILLY</t>
+  </si>
+  <si>
+    <t>info@golfgentilly.ca</t>
+  </si>
+  <si>
+    <t>https://www.golfgentilly.ca</t>
+  </si>
+  <si>
+    <t>Steve Garceau</t>
+  </si>
+  <si>
+    <t>golf</t>
+  </si>
+  <si>
+    <t>SUBWAY SAINT-GRÉGOIRE</t>
+  </si>
+  <si>
+    <t>16660, boulevard. des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-2429</t>
+  </si>
+  <si>
+    <t>Martine Tourangeau</t>
+  </si>
+  <si>
+    <t>SUBWAY GENTILLY (9078-5379 Québec Inc.)</t>
+  </si>
+  <si>
+    <t>1905, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2112</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION RÉJEAN DÉSILETS</t>
+  </si>
+  <si>
+    <t>17550, rue Garceau</t>
+  </si>
+  <si>
+    <t>819 233-3477</t>
+  </si>
+  <si>
+    <t>Réjean Désilets</t>
+  </si>
+  <si>
+    <t>BMI 2000 (BÉCANCOUR MÉTAL) INC.</t>
+  </si>
+  <si>
+    <t>720, avenue Jean-Demers</t>
+  </si>
+  <si>
+    <t>admin@bmi2000.ca</t>
+  </si>
+  <si>
+    <t>https://www.bmi2000.ca</t>
+  </si>
+  <si>
+    <t>819 294-2727</t>
+  </si>
+  <si>
+    <t>Jean Huppé, président-directeur général</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION C. CÔTÉ INC. (9119-0900 Québec Inc.)</t>
+  </si>
+  <si>
+    <t>2635, avenue Garon</t>
+  </si>
+  <si>
+    <t>819 233-3168</t>
+  </si>
+  <si>
+    <t>G9H 2A5</t>
+  </si>
+  <si>
+    <t>Christian Côté</t>
+  </si>
+  <si>
+    <t>VIANDES SEFICLO INC.</t>
+  </si>
+  <si>
+    <t>1660, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>info@seficlo.com</t>
+  </si>
+  <si>
+    <t>819 233-2653</t>
+  </si>
+  <si>
+    <t>Francis Picory</t>
+  </si>
+  <si>
+    <t>transformation des viandes</t>
+  </si>
+  <si>
+    <t>LAVE-AUTO STE-ANGÈLE</t>
+  </si>
+  <si>
+    <t>OFFICE MUNICIPAL D'HABITATION DE BÉCANCOUR (Bureau)</t>
+  </si>
+  <si>
+    <t>1A place des Coquelicots</t>
+  </si>
+  <si>
+    <t>omhbecancour@cgocable.ca</t>
+  </si>
+  <si>
+    <t>819-222-5628</t>
+  </si>
+  <si>
+    <t>G9H 2N7</t>
+  </si>
+  <si>
+    <t>Roger Delage</t>
+  </si>
+  <si>
+    <t>résidence pour personnes âgées</t>
+  </si>
+  <si>
+    <t>BUREAU DE POSTE –SAINTE-ANGÈLE-DE-LAVAL</t>
+  </si>
+  <si>
+    <t>230-1325, avenue des Pensées</t>
+  </si>
+  <si>
+    <t>819 222-5853</t>
+  </si>
+  <si>
+    <t>Stéphanie Godin</t>
+  </si>
+  <si>
+    <t>postes canada</t>
+  </si>
+  <si>
+    <t>COIFFURE HÉLÈNE CHAMPAGNE</t>
+  </si>
+  <si>
+    <t>930, avenue des Tulipes</t>
+  </si>
+  <si>
+    <t>819 222-5139</t>
+  </si>
+  <si>
+    <t>G9H 2S8</t>
+  </si>
+  <si>
+    <t>Hélène Champagne</t>
+  </si>
+  <si>
+    <t>OFFICE MUNICIPAL D'HABITATION - RÉSIDENCES DE L'ISLE - SAINTE-ANGÈLE-DE-LAVAL (HLM)</t>
+  </si>
+  <si>
+    <t>14180, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5628</t>
+  </si>
+  <si>
+    <t>G9H 2J5</t>
+  </si>
+  <si>
+    <t>ÉCOLE BOUTON D’OR</t>
+  </si>
+  <si>
+    <t>11005, chemin du Saint-Laurent</t>
+  </si>
+  <si>
+    <t>819 936-5822</t>
+  </si>
+  <si>
+    <t>Johanne Croteau</t>
+  </si>
+  <si>
+    <t>DOMAINE GOLDEN MANIA</t>
+  </si>
+  <si>
+    <t>13400, chemin du Saint-Laurent</t>
+  </si>
+  <si>
+    <t>819 294-4108</t>
+  </si>
+  <si>
+    <t>G9H 3G3</t>
+  </si>
+  <si>
+    <t>Paule Gaudreault</t>
+  </si>
+  <si>
+    <t>chenils - pension</t>
+  </si>
+  <si>
+    <t>GARAGE A.G. BERGERON INC.</t>
+  </si>
+  <si>
+    <t>11505, chemin du Saint-Laurent</t>
+  </si>
+  <si>
+    <t>819 294-2571</t>
+  </si>
+  <si>
+    <t>André Bergeron</t>
+  </si>
+  <si>
+    <t>automobiles - vente et/ou réparation</t>
+  </si>
+  <si>
+    <t>TECHNIGAZ</t>
+  </si>
+  <si>
+    <t>https://www.technigaz.ca</t>
+  </si>
+  <si>
+    <t>819 294-1899</t>
+  </si>
+  <si>
+    <t>G9H OJ1</t>
+  </si>
+  <si>
+    <t>Denis Allard</t>
+  </si>
+  <si>
+    <t>chauffage et climatisation -vente</t>
+  </si>
+  <si>
+    <t>OFFICE MUNICIPAL D'HABITATION - PRÉCIEUX-SANG (HLM)</t>
+  </si>
+  <si>
+    <t>7300, route du Missouri</t>
+  </si>
+  <si>
+    <t>G9H 3H9</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION RÉJEAN PELLERIN INC.</t>
+  </si>
+  <si>
+    <t>7195, route du Missouri</t>
+  </si>
+  <si>
+    <t>819 294-9854 ou 819 233-3072</t>
+  </si>
+  <si>
+    <t>G9H 3H7</t>
+  </si>
+  <si>
+    <t>Étienne Pellerin</t>
+  </si>
+  <si>
+    <t>FERME LA BUTINEUSE L. ENR.</t>
+  </si>
+  <si>
+    <t>14835, chemin du Saint-Laurent</t>
+  </si>
+  <si>
+    <t>fermelabutineuse@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 294-2751</t>
+  </si>
+  <si>
+    <t>André Leblanc</t>
+  </si>
+  <si>
+    <t>alimentation - miel</t>
+  </si>
+  <si>
+    <t>RÉSIDENCE AU SOLEIL LEVANT</t>
+  </si>
+  <si>
+    <t>11000, chemin du Saint-Laurent</t>
+  </si>
+  <si>
+    <t>soleil.levant@sogetel.net</t>
+  </si>
+  <si>
+    <t>819 294-1161</t>
+  </si>
+  <si>
+    <t>G9H 3E9</t>
+  </si>
+  <si>
+    <t>LES LOISIRS JENLUMIRI INC</t>
+  </si>
+  <si>
+    <t>11001, chemin du Saint-Laurent</t>
+  </si>
+  <si>
+    <t>mathieu_potiron@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 995-2325</t>
+  </si>
+  <si>
+    <t>Mathieu Provencher, président</t>
+  </si>
+  <si>
+    <t>loisirs</t>
+  </si>
+  <si>
+    <t>GARAGE SYLVAIN POISSON</t>
+  </si>
+  <si>
+    <t>2295, avenue des Hirondelles</t>
+  </si>
+  <si>
+    <t>819 298-3328</t>
+  </si>
+  <si>
+    <t>G9H 4L8</t>
+  </si>
+  <si>
+    <t>Sylvain Poisson</t>
+  </si>
+  <si>
+    <t>RESTAURANT STRATOS GENTILLY ENR.</t>
+  </si>
+  <si>
+    <t>3665, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819-298-4444</t>
+  </si>
+  <si>
+    <t>Stéphane Beaudet</t>
+  </si>
+  <si>
+    <t>LA CABANE À PATATES FRITES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1975, boulevard Bécancour  </t>
+  </si>
+  <si>
+    <t>819 298-2685</t>
+  </si>
+  <si>
+    <t>Pierre Bécotte</t>
+  </si>
+  <si>
+    <t>BUREAU DE POSTE –GENTILLY</t>
+  </si>
+  <si>
+    <t>3687, boulevard Bécancour, bureau 7</t>
+  </si>
+  <si>
+    <t>819 298-2312</t>
+  </si>
+  <si>
+    <t>G9H 1C0</t>
+  </si>
+  <si>
+    <t>SALON L. GASTON GAUDET INC. - GENTILLY</t>
+  </si>
+  <si>
+    <t>2415, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>info@lgastongaudet.ca</t>
+  </si>
+  <si>
+    <t>https://www.lgastongaudet.ca</t>
+  </si>
+  <si>
+    <t>819 297-2928</t>
+  </si>
+  <si>
+    <t>G9H 3V5</t>
+  </si>
+  <si>
+    <t>Denise Gaudet</t>
+  </si>
+  <si>
+    <t>salon funéraire</t>
+  </si>
+  <si>
+    <t>CLINIQUE SANTÉ CHIROPRATIQUE</t>
+  </si>
+  <si>
+    <t>2340, avenue des Galaxies</t>
+  </si>
+  <si>
+    <t>yolandguimond@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 298-3444</t>
+  </si>
+  <si>
+    <t>G9H 4K2</t>
+  </si>
+  <si>
+    <t>Yoland Guimond</t>
+  </si>
+  <si>
+    <t>LES ENTREPRISES GENTILLY</t>
+  </si>
+  <si>
+    <t>2400, avenue des Galaxies</t>
+  </si>
+  <si>
+    <t>819 298-3528</t>
+  </si>
+  <si>
+    <t>G9H 4K6</t>
+  </si>
+  <si>
+    <t>Pierre Baril</t>
+  </si>
+  <si>
+    <t>CLINIQUE DENTAIRE MARIE-PIERRE LEMIRE</t>
+  </si>
+  <si>
+    <t>1475, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>cliniquemplemire@hotmail.com</t>
+  </si>
+  <si>
+    <t>https://www.cliniquedentairemplemire.com</t>
+  </si>
+  <si>
+    <t>819 298-3058</t>
+  </si>
+  <si>
+    <t>Marie-Pierre Lemire</t>
+  </si>
+  <si>
+    <t>DEVEAULT ALAIN DR</t>
+  </si>
+  <si>
+    <t>Alain Deveault</t>
+  </si>
+  <si>
+    <t>CUISINES JACQUES BERNIER</t>
+  </si>
+  <si>
+    <t>8425, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>cuisinesjbernier@hotmail.com</t>
+  </si>
+  <si>
+    <t>https://www.cuisinesbernier.com</t>
+  </si>
+  <si>
+    <t>819 294-9046</t>
+  </si>
+  <si>
+    <t>Jacques Bernier</t>
+  </si>
+  <si>
+    <t>armoires et meubles de cuisines</t>
+  </si>
+  <si>
+    <t>POULIOT, LOUIS DR.</t>
+  </si>
+  <si>
+    <t>Louis Pouliot</t>
+  </si>
+  <si>
+    <t>CLINIQUE D'OPTOMÉTRIE DE GENTILLY</t>
+  </si>
+  <si>
+    <t>819 298-3232</t>
+  </si>
+  <si>
+    <t>optométriste</t>
+  </si>
+  <si>
+    <t>CLINIQUE DENTAIRE GAUVIN ET MICHAUD</t>
+  </si>
+  <si>
+    <t>3695, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2725</t>
+  </si>
+  <si>
+    <t>Cimon Gauvin et Madame Caroline Michaud</t>
+  </si>
+  <si>
+    <t>JADE COIFFURE</t>
+  </si>
+  <si>
+    <t>3440, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-3045</t>
+  </si>
+  <si>
+    <t>Aline Labarre</t>
+  </si>
+  <si>
+    <t>COIFFURE À LA CARTE</t>
+  </si>
+  <si>
+    <t>980, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-4224</t>
+  </si>
+  <si>
+    <t>Manon Savard</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION IBERJEAN</t>
+  </si>
+  <si>
+    <t>1025, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-3001</t>
+  </si>
+  <si>
+    <t>Yves Guimond</t>
+  </si>
+  <si>
+    <t>CSSS DE BÉCANCOUR-NICOLET-YAMASKA</t>
+  </si>
+  <si>
+    <t>3689, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2144</t>
+  </si>
+  <si>
+    <t>L.-Marcel Lortie</t>
+  </si>
+  <si>
+    <t>CHAUSSURES MAXIME ENR./SÉCURITÉ MAX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3671, boulevard Bécancour </t>
+  </si>
+  <si>
+    <t>https://www.securitemax.ca</t>
+  </si>
+  <si>
+    <t>819 298-2498</t>
+  </si>
+  <si>
+    <t>Diane Giasson</t>
+  </si>
+  <si>
+    <t>chaussures</t>
+  </si>
+  <si>
+    <t>CYRENNE DANNY</t>
+  </si>
+  <si>
+    <t>3750, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-3441</t>
+  </si>
+  <si>
+    <t>Danny Cyrenne</t>
+  </si>
+  <si>
+    <t>gazon et terrassement</t>
+  </si>
+  <si>
+    <t>MOULIN MICHEL DE GENTILLY</t>
+  </si>
+  <si>
+    <t>675, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>moulinmichel@ville.becancour.qc.ca</t>
+  </si>
+  <si>
+    <t>https://www.moulinmichel.qc.ca</t>
+  </si>
+  <si>
+    <t>819 298-2882</t>
+  </si>
+  <si>
+    <t>Anne-Marie Schaerli, directrice générale</t>
+  </si>
+  <si>
+    <t>salle de réception</t>
+  </si>
+  <si>
+    <t>SERVICES INTÉGRÉS POUR L'EMPLOI</t>
+  </si>
+  <si>
+    <t>7-1750, avenue des Hirondelles</t>
+  </si>
+  <si>
+    <t>819 298-2047</t>
+  </si>
+  <si>
+    <t>G9H 4L7</t>
+  </si>
+  <si>
+    <t>Annick Bernier</t>
+  </si>
+  <si>
+    <t>centres d'emploi - aide à l’emploi</t>
+  </si>
+  <si>
+    <t>SOCIÉTÉ D'ASSURANCE AUTOMOBILE DU QUÉBEC (SAAQ)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2730, avenue des Hirondelles </t>
+  </si>
+  <si>
+    <t>819 298-3916</t>
+  </si>
+  <si>
+    <t>G9H 4M4</t>
+  </si>
+  <si>
+    <t>Centre d'action bénévole</t>
+  </si>
+  <si>
+    <t>immatriculation</t>
+  </si>
+  <si>
+    <t>CENTRE LOCAL D'EMPLOI NICOLET-BÉCANCOUR</t>
+  </si>
+  <si>
+    <t>1300, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 233-3711/1 866 523-3711</t>
+  </si>
+  <si>
+    <t>CENTRALE BÉCANCOUR - HYDRO-QUÉBEC</t>
+  </si>
+  <si>
+    <t>4880, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2943</t>
+  </si>
+  <si>
+    <t>G9H 3X3</t>
+  </si>
+  <si>
+    <t>centrale électrique</t>
+  </si>
+  <si>
+    <t>CENTRALE GENTILLY 2 - HYDRO-QUÉBEC</t>
+  </si>
+  <si>
+    <t>4900, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>BANQUE NATIONALE DU CANADA</t>
+  </si>
+  <si>
+    <t>819 298-2202</t>
+  </si>
+  <si>
+    <t>Raymond Parent</t>
+  </si>
+  <si>
+    <t>BISTROT CÔTÉ SUD (LES ENTREPRISES  J. &amp; B. BEGIN INC.)</t>
+  </si>
+  <si>
+    <t>2105, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2460</t>
+  </si>
+  <si>
+    <t>Kathleen Côté</t>
+  </si>
+  <si>
+    <t>CLINIQUE D'ESTHÉTIQUE " JOSÉE MAGNY CENTRE DE SANTÉ "</t>
+  </si>
+  <si>
+    <t>1420, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.beautesantejoseemagny.ca</t>
+  </si>
+  <si>
+    <t>819 298-3470</t>
+  </si>
+  <si>
+    <t>Josée Magny</t>
+  </si>
+  <si>
+    <t>BÉCOTTE EXCAVATION Cie 3103 9753 Québec inc.</t>
+  </si>
+  <si>
+    <t>1110A, avenue du Cardinal</t>
+  </si>
+  <si>
+    <t>bexcavat@cgocable.ca</t>
+  </si>
+  <si>
+    <t>819 298-2973</t>
+  </si>
+  <si>
+    <t>G9H 4N8</t>
+  </si>
+  <si>
+    <t>entrepreneur - excavation et génie civil</t>
+  </si>
+  <si>
+    <t>ÉCOLE HARFANG-DES-NEIGES</t>
+  </si>
+  <si>
+    <t>1875, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2182</t>
+  </si>
+  <si>
+    <t>Nicole Veilleux</t>
+  </si>
+  <si>
+    <t>ANDRÉ BOUVET LTÉE ET EXCAVATION GENTILLY INC.</t>
+  </si>
+  <si>
+    <t>570, boulevard Alphonse-Deshaies</t>
+  </si>
+  <si>
+    <t>https://www.andrebouvet.com</t>
+  </si>
+  <si>
+    <t>G9H 2Y6</t>
+  </si>
+  <si>
+    <t>ACIER BÉCANCOUR INC.</t>
+  </si>
+  <si>
+    <t>749, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-4266</t>
+  </si>
+  <si>
+    <t>Yvon Chastenay</t>
+  </si>
+  <si>
+    <t>métal - vente</t>
+  </si>
+  <si>
+    <t>ATELIER GO-ELAN INC.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">630, boulevard Bécancour </t>
+  </si>
+  <si>
+    <t>https://www.goelan.com</t>
+  </si>
+  <si>
+    <t>819 298-3431 - 1 888 878-3431</t>
+  </si>
+  <si>
+    <t>G9H 3S7</t>
+  </si>
+  <si>
+    <t>Caroline Gagné</t>
+  </si>
+  <si>
+    <t>manufacturier d'espace récréatif ingénieux</t>
+  </si>
+  <si>
+    <t>FORAGE TECHNI-CIMENT</t>
+  </si>
+  <si>
+    <t>3990, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-3636</t>
+  </si>
+  <si>
+    <t>G9H 3W9</t>
+  </si>
+  <si>
+    <t>Raymond Denis</t>
+  </si>
+  <si>
+    <t>forage et sciage béton et ciment</t>
+  </si>
+  <si>
+    <t>SAMSON, BÉLAIR, DELOITTE, S.E.N.C.R.L./SRL</t>
+  </si>
+  <si>
+    <t>4825, avenue Bouvet, bureau 107</t>
+  </si>
+  <si>
+    <t>mauricie@deloitte.ca</t>
+  </si>
+  <si>
+    <t>https://www.deloitte.ca</t>
+  </si>
+  <si>
+    <t>Denis Cardinal</t>
+  </si>
+  <si>
+    <t>LTR LOCATION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3790, boulevard Bécancour </t>
+  </si>
+  <si>
+    <t>loutecbecancour@loca-tr.com</t>
+  </si>
+  <si>
+    <t>819 298-3141</t>
+  </si>
+  <si>
+    <t>Pierre Lafontaine</t>
+  </si>
+  <si>
+    <t>VÊTEMENT MÉDIA (GROK PUBLICITÉ)</t>
+  </si>
+  <si>
+    <t>1125, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>k.grondin@vetementmedia.com</t>
+  </si>
+  <si>
+    <t>https://www.vetementmedia.com</t>
+  </si>
+  <si>
+    <t>819 298-1868/1 877 298-7383</t>
+  </si>
+  <si>
+    <t>Karl Grondin</t>
+  </si>
+  <si>
+    <t>vêtements promotionnels</t>
+  </si>
+  <si>
+    <t>L'ITALIEN ISABELLE  (POUR L'AGENCE CHEZ-MOI, CHEZ-TOI)</t>
+  </si>
+  <si>
+    <t>4175, chemin des Bouvreuils</t>
+  </si>
+  <si>
+    <t>819 298-4443</t>
+  </si>
+  <si>
+    <t>G9H 4E4</t>
+  </si>
+  <si>
+    <t>CENTRE LOCAL DE DÉVELOPPEMENT DE LA MRC DE BÉCANCOUR (CLD)</t>
+  </si>
+  <si>
+    <t>https://www.cldbecancour.qc.ca</t>
+  </si>
+  <si>
+    <t>819 298-2070</t>
+  </si>
+  <si>
+    <t>Daniel Béliveau</t>
+  </si>
+  <si>
+    <t>développement économique</t>
+  </si>
+  <si>
+    <t>ALAIN LAUZIÈRE ET JOSÉE DUPONT PHARMACIENS INC.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1825, boulevard Bécancour </t>
+  </si>
+  <si>
+    <t>819 298-2215</t>
+  </si>
+  <si>
+    <t>Alain Lauzière et Josée Dupont</t>
+  </si>
+  <si>
+    <t>CAISSE POPULAIRE GENTILLY</t>
+  </si>
+  <si>
+    <t>1780, avenue des Hirondelles</t>
+  </si>
+  <si>
+    <t>819 298-2844</t>
+  </si>
+  <si>
+    <t>L'INTERMARCHÉ</t>
+  </si>
+  <si>
+    <t>1305, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>intergentilly@tlb.sympatico.ca</t>
+  </si>
+  <si>
+    <t>819 298-2444</t>
+  </si>
+  <si>
+    <t>G9H 3V1</t>
+  </si>
+  <si>
+    <t>SÛRETÉ DU QUÉBEC</t>
+  </si>
+  <si>
+    <t>1365, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.sureteduquebec.gouv.qc.ca</t>
+  </si>
+  <si>
+    <t>819 298-2211</t>
+  </si>
+  <si>
+    <t>police</t>
+  </si>
+  <si>
+    <t>PIÈCES D'AUTO CARQUEST GENTILLY LTÉE</t>
+  </si>
+  <si>
+    <t>3070, avenue des Hirondelles</t>
+  </si>
+  <si>
+    <t>819 298-3220</t>
+  </si>
+  <si>
+    <t>François Mailhot</t>
+  </si>
+  <si>
+    <t>automobiles - pièces</t>
+  </si>
+  <si>
+    <t>MOTEL LA PLACE DU GOLF</t>
+  </si>
+  <si>
+    <t>3735, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-3144</t>
+  </si>
+  <si>
+    <t>Wanfen Zhang</t>
+  </si>
+  <si>
+    <t>MARIO GRONDIN SERVICE DE TRAITEUR</t>
+  </si>
+  <si>
+    <t>100-1125, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 701-2639</t>
+  </si>
+  <si>
+    <t>Mario Grondin</t>
+  </si>
+  <si>
+    <t>traiteur</t>
+  </si>
+  <si>
+    <t>GENTILLY AUTO LTD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3650, boulevard Bécancour </t>
+  </si>
+  <si>
+    <t>819298-2868</t>
+  </si>
+  <si>
+    <t>G9H 3W4</t>
+  </si>
+  <si>
+    <t>Fernand Carignan</t>
+  </si>
+  <si>
+    <t>OFFICE MUNICIPAL D'HABITATION -  RÉSIDENCE DE GENTILLY (HLM)</t>
+  </si>
+  <si>
+    <t>900, avenue des Galaxies</t>
+  </si>
+  <si>
+    <t>G9H 4J9</t>
+  </si>
+  <si>
+    <t>GROK PUBLICITÉ</t>
+  </si>
+  <si>
+    <t>819 298-1868</t>
+  </si>
+  <si>
+    <t>MEUBL'AUBAINES</t>
+  </si>
+  <si>
+    <t>meublaubaines@cgocable.ca</t>
+  </si>
+  <si>
+    <t>819 298-2020</t>
+  </si>
+  <si>
+    <t>Robin Roy</t>
+  </si>
+  <si>
+    <t>meubles et électroménagers - vente</t>
+  </si>
+  <si>
+    <t>SOCIÉTÉ DES ALCOOLS</t>
+  </si>
+  <si>
+    <t>3687, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.saq.com</t>
+  </si>
+  <si>
+    <t>819 298-2728</t>
+  </si>
+  <si>
+    <t>MRC DE BÉCANCOUR</t>
+  </si>
+  <si>
+    <t>info@mrcbecancour.qc.ca</t>
+  </si>
+  <si>
+    <t>https://www.mrcbecancour.qc.ca</t>
+  </si>
+  <si>
+    <t>municipalité régionale de comté</t>
+  </si>
+  <si>
+    <t>PAPETERIE DU SAGITTAIRE INC.</t>
+  </si>
+  <si>
+    <t>1021, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>papeteriesagittaire@lino.com</t>
+  </si>
+  <si>
+    <t>https://www.papsagittaire.com</t>
+  </si>
+  <si>
+    <t>819 298-6033</t>
+  </si>
+  <si>
+    <t>meubles - vente</t>
+  </si>
+  <si>
+    <t>VILLENEUVE, JEAN</t>
+  </si>
+  <si>
+    <t>2820, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>jean.villeneuve@videotron.ca</t>
+  </si>
+  <si>
+    <t>819 298-2105</t>
+  </si>
+  <si>
+    <t>G9H 3V8</t>
+  </si>
+  <si>
+    <t>Me  Jean Villeneuve</t>
+  </si>
+  <si>
+    <t>CIE LEMAY BEC</t>
+  </si>
+  <si>
+    <t>9125, chemin des Hêtres</t>
+  </si>
+  <si>
+    <t>G9H 3L5</t>
+  </si>
+  <si>
+    <t>Yvon Lemay</t>
+  </si>
+  <si>
+    <t>ÉRABLIÈRE D. D.</t>
+  </si>
+  <si>
+    <t>9926, boulevard du Parc-Industriel</t>
+  </si>
+  <si>
+    <t>https://www.erablieredd.com</t>
+  </si>
+  <si>
+    <t>819 297-2072</t>
+  </si>
+  <si>
+    <t>G9H 3P2</t>
+  </si>
+  <si>
+    <t>Alain Olivier</t>
+  </si>
+  <si>
+    <t>cabane à sucre / érablière</t>
+  </si>
+  <si>
+    <t>LES ÉQUIPEMENTS PICHÉ INC</t>
+  </si>
+  <si>
+    <t>7675, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>819 297-2658</t>
+  </si>
+  <si>
+    <t>G9H 3N6</t>
+  </si>
+  <si>
+    <t>Gabriel Piché</t>
+  </si>
+  <si>
+    <t>SALON L. GASTON GAUDET INC. - SAINTE-GERTRUDE</t>
+  </si>
+  <si>
+    <t>8685, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>CONSTRUCTIONS BEL-AVENIR (LES)</t>
+  </si>
+  <si>
+    <t>17730, rue Beaupré</t>
+  </si>
+  <si>
+    <t>819 233-2133</t>
+  </si>
+  <si>
+    <t>G9H 1V5</t>
+  </si>
+  <si>
+    <t>Stéphane Côté</t>
+  </si>
+  <si>
+    <t>MACHINERIE MASKI</t>
+  </si>
+  <si>
+    <t>7120, rue des Châtaigniers, Bécancour</t>
+  </si>
+  <si>
+    <t>maskitransport@gmail.com</t>
+  </si>
+  <si>
+    <t>819 297-2497</t>
+  </si>
+  <si>
+    <t>Marcel Houle</t>
+  </si>
+  <si>
+    <t>transport et déménagement</t>
+  </si>
+  <si>
+    <t>ÉRABLIÈRE FAMILIALE DESHAIES</t>
+  </si>
+  <si>
+    <t>8325, chemin des Hêtres</t>
+  </si>
+  <si>
+    <t>819 297-2590</t>
+  </si>
+  <si>
+    <t>G9H 3L3</t>
+  </si>
+  <si>
+    <t>Réjean Deshaies</t>
+  </si>
+  <si>
+    <t>STATION SERVICE DU MARCHÉ AMI</t>
+  </si>
+  <si>
+    <t>7805, boulevard du Parc-industriel, Bécancour</t>
+  </si>
+  <si>
+    <t>819 297-2675</t>
+  </si>
+  <si>
+    <t>Sylvie Lévesque, gérante</t>
+  </si>
+  <si>
+    <t>station service</t>
+  </si>
+  <si>
+    <t>ALARME ALLIANCE INC.</t>
+  </si>
+  <si>
+    <t>11925, chemin du St-Laurent</t>
+  </si>
+  <si>
+    <t>https://www.alarmealliance.com</t>
+  </si>
+  <si>
+    <t>819 294-1144</t>
+  </si>
+  <si>
+    <t>G9H 3H6</t>
+  </si>
+  <si>
+    <t>Jasmin Rheault</t>
+  </si>
+  <si>
+    <t>alarme</t>
+  </si>
+  <si>
+    <t>CARROSSERIE S. MAILHOT</t>
+  </si>
+  <si>
+    <t>8160, route des Ormes</t>
+  </si>
+  <si>
+    <t>819 297-2020</t>
+  </si>
+  <si>
+    <t>G9H 3R3</t>
+  </si>
+  <si>
+    <t>Sylvio Mailhot</t>
+  </si>
+  <si>
+    <t>automobiles - peinture &amp;amp; débosselage</t>
+  </si>
+  <si>
+    <t>PNEUS M.C. LAFRENIÈRE</t>
+  </si>
+  <si>
+    <t>7825, boul. du Parc Industriel</t>
+  </si>
+  <si>
+    <t>819 697-7726</t>
+  </si>
+  <si>
+    <t>Claude Lafrenière</t>
+  </si>
+  <si>
+    <t>pneus - réparation</t>
+  </si>
+  <si>
+    <t>OFFICE MUNICIPAL D'HABITATION - RÉSIDENCE VILLERS - SAINTE-GERTRUDE</t>
+  </si>
+  <si>
+    <t>8590, avenue des Saules</t>
+  </si>
+  <si>
+    <t>G9H 3P6</t>
+  </si>
+  <si>
+    <t>ÉCOLE DESPINS</t>
+  </si>
+  <si>
+    <t>8580, avenue des Saules</t>
+  </si>
+  <si>
+    <t>819 297-2408</t>
+  </si>
+  <si>
+    <t>SALON COIFFURE NANCY MORIN</t>
+  </si>
+  <si>
+    <t>8805, chemin des Hêtres, Bécancour</t>
+  </si>
+  <si>
+    <t>819 297-2286</t>
+  </si>
+  <si>
+    <t>Nancy Morin</t>
+  </si>
+  <si>
+    <t>GROUPEMENT FORESTIER DE NICOLET-YAMASKA INC.</t>
+  </si>
+  <si>
+    <t>9500, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>info@gfny.ca</t>
+  </si>
+  <si>
+    <t>https://www.gfny.ca</t>
+  </si>
+  <si>
+    <t>819 297-2384</t>
+  </si>
+  <si>
+    <t>Réjean Benoit</t>
+  </si>
+  <si>
+    <t>bois - reboisement</t>
+  </si>
+  <si>
+    <t>MARCHÉ AMI</t>
+  </si>
+  <si>
+    <t>dépanneurs</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION DE VILLERS INC.</t>
+  </si>
+  <si>
+    <t>8145, boulevard du Parc-Industriel</t>
+  </si>
+  <si>
+    <t>819 297-2948</t>
+  </si>
+  <si>
+    <t>Manon Perreault</t>
+  </si>
+  <si>
+    <t>JULIEN BARON EXCAVATION ENR.</t>
+  </si>
+  <si>
+    <t>8140, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>819 297-2396</t>
+  </si>
+  <si>
+    <t>Julien Baron</t>
+  </si>
+  <si>
+    <t>BEAUDOIN NANCY  (POUR L'AGENCE CHEZ-MOI, CHEZ-TOI)</t>
+  </si>
+  <si>
+    <t>7990, avenue des Cormiers</t>
+  </si>
+  <si>
+    <t>819 297-2329</t>
+  </si>
+  <si>
+    <t>G9H 3M9</t>
+  </si>
+  <si>
+    <t>HYDRO-QUÉBEC</t>
+  </si>
+  <si>
+    <t>1200, boulevard du Parc-Industriel</t>
+  </si>
+  <si>
+    <t>819 372-3726</t>
+  </si>
+  <si>
+    <t>sous-station électrique</t>
+  </si>
+  <si>
+    <t>CAMIONS BÉCANCOUR  INC.</t>
+  </si>
+  <si>
+    <t>1655, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>G9H 1X7</t>
+  </si>
+  <si>
+    <t>Gaston Charland</t>
+  </si>
+  <si>
+    <t>camions - vente</t>
+  </si>
+  <si>
+    <t>LARIVIÈRE JEAN</t>
+  </si>
+  <si>
+    <t>11000, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>819 297-2729</t>
+  </si>
+  <si>
+    <t>Jean Larivière</t>
+  </si>
+  <si>
+    <t>entrepreneur - excavation et travaux agricoles</t>
+  </si>
+  <si>
+    <t>Marché Richard (G. RICHARD &amp; FILS INC.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14025, boulevard Bécancour </t>
+  </si>
+  <si>
+    <t>819 222-5452</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jean-Luc Richard </t>
+  </si>
+  <si>
+    <t>CAMIONS BÉCANCOUR INC.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16625, boulevard Bécancour </t>
+  </si>
+  <si>
+    <t>CASSE-CROÛTE DU CARREFOUR 132</t>
+  </si>
+  <si>
+    <t>12230, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5505</t>
+  </si>
+  <si>
+    <t>Jacques Duchesneau</t>
+  </si>
+  <si>
     <t>casse-croûte</t>
   </si>
   <si>
-    <t>LE CAFE KAIJU INC.</t>
-[...6559 lines deleted...]
-  <si>
     <t>GAMELLE (ÉPICERIE-DÉPANNEUR), LA</t>
   </si>
   <si>
     <t xml:space="preserve">14625, boulevard Bécancour </t>
   </si>
   <si>
     <t>819 222-5886</t>
   </si>
   <si>
     <t>G9H 2L1</t>
   </si>
   <si>
     <t>Mme Sean Sam Nang</t>
   </si>
   <si>
     <t>HOULE ASPHALTE, 2731-6413 Québec Inc.</t>
   </si>
   <si>
     <t>1110, avenue des Nénuphars</t>
   </si>
   <si>
     <t>819 222-9777</t>
   </si>
   <si>
     <t>G9H 4T6</t>
@@ -7025,53 +6839,50 @@
   <si>
     <t>G9H 2M1</t>
   </si>
   <si>
     <t>André Lenneville</t>
   </si>
   <si>
     <t>pêcherie</t>
   </si>
   <si>
     <t>ST-ONGE YVON EXCAVATION</t>
   </si>
   <si>
     <t>10730, boulevard Bécancour</t>
   </si>
   <si>
     <t>https://www.yvonstongeexcavation.com</t>
   </si>
   <si>
     <t>819 222-5819</t>
   </si>
   <si>
     <t>Yvon St-Onge</t>
   </si>
   <si>
-    <t>entrepreneur -terrassement</t>
-[...1 lines deleted...]
-  <si>
     <t>ÉCOLE EXPLORAMI</t>
   </si>
   <si>
     <t>1100, avenue des Iris</t>
   </si>
   <si>
     <t>819 863-5821</t>
   </si>
   <si>
     <t>MOHAIRBEC INC.</t>
   </si>
   <si>
     <t>14935, boulevard Bécancour</t>
   </si>
   <si>
     <t>819 222-5702</t>
   </si>
   <si>
     <t>G9H 2L8</t>
   </si>
   <si>
     <t>Michèle Hamelin</t>
   </si>
   <si>
     <t>artistes-artisans - vêtements</t>
@@ -7274,53 +7085,50 @@
   <si>
     <t>https://www.pageconstruction.ca</t>
   </si>
   <si>
     <t>819 233-2934</t>
   </si>
   <si>
     <t>PORTES ET FENÊTRES AUTRE VISION</t>
   </si>
   <si>
     <t>1000, boulevard de Port-Royal</t>
   </si>
   <si>
     <t>pfautrevision@gmail.com</t>
   </si>
   <si>
     <t>https://www.autrevision.ca</t>
   </si>
   <si>
     <t>819 233-2626</t>
   </si>
   <si>
     <t>Marc Hamelin</t>
   </si>
   <si>
-    <t>quincaillerie - portes - fenêtres et accessoires</t>
-[...1 lines deleted...]
-  <si>
     <t>MÉCANIQUE 55 (2021) INC.</t>
   </si>
   <si>
     <t>PLOMBERIE  BÉCANCOUR INC.</t>
   </si>
   <si>
     <t>17000, boulevard des Acadiens</t>
   </si>
   <si>
     <t>plomberiebecancour@hotmail.com</t>
   </si>
   <si>
     <t>819 233-4499</t>
   </si>
   <si>
     <t>G9H 1L7</t>
   </si>
   <si>
     <t>André Deshaies</t>
   </si>
   <si>
     <t>plomberie - vente et services de quincaillerie et de plomberie</t>
   </si>
   <si>
     <t>PARC INDUSTRIEL ET COMMERCIAL 30/55 INC.</t>
@@ -7343,51 +7151,51 @@
   <si>
     <t>Pierre Paré</t>
   </si>
   <si>
     <t>PARC DE MOTORISÉS GODEFROY</t>
   </si>
   <si>
     <t>181, avenue Godefroy</t>
   </si>
   <si>
     <t>pdmgodefroy@hotmail.ca</t>
   </si>
   <si>
     <t>https://www.pdmgodefroy.com</t>
   </si>
   <si>
     <t>819 606-0200</t>
   </si>
   <si>
     <t>G9H 1S1</t>
   </si>
   <si>
     <t>Jean-Yves Côté</t>
   </si>
   <si>
-    <t>parc de véhicules motorisés</t>
+    <t>terrain de camping</t>
   </si>
   <si>
     <t>LEVASSEUR &amp; THISDALE, S.E.N.C.R.L.</t>
   </si>
   <si>
     <t>125-4825, avenue Bouvet, bureau 125</t>
   </si>
   <si>
     <t>819 233-4001</t>
   </si>
   <si>
     <t>Me André Levasseur</t>
   </si>
   <si>
     <t>ÉTUDE DES NOTAIRES BLONDIN ET LEBOEUF INC.</t>
   </si>
   <si>
     <t>3325, boulevard de Port-Royal</t>
   </si>
   <si>
     <t>jblondin@lml-associes.com</t>
   </si>
   <si>
     <t>819 233-2350</t>
   </si>
@@ -7478,50 +7286,53 @@
   <si>
     <t>819 233-2649</t>
   </si>
   <si>
     <t>Mireille Ricard</t>
   </si>
   <si>
     <t>AUBERGE GODEFROY</t>
   </si>
   <si>
     <t>17575, boulevard Bécancour</t>
   </si>
   <si>
     <t>https://www.aubergegodefroy.com</t>
   </si>
   <si>
     <t>819 233-2200</t>
   </si>
   <si>
     <t>G9H 1A5</t>
   </si>
   <si>
     <t>Francine Bouffard</t>
   </si>
   <si>
+    <t>héliport</t>
+  </si>
+  <si>
     <t>JEAN-PAUL DESHAIES INC. – Entrepôt</t>
   </si>
   <si>
     <t>17605, rue Blondin</t>
   </si>
   <si>
     <t>G9H 1E5</t>
   </si>
   <si>
     <t>Jean-Paul Deshaies</t>
   </si>
   <si>
     <t>RÉGIMBALD MÉLANIE</t>
   </si>
   <si>
     <t>3195, rue des Sittelles</t>
   </si>
   <si>
     <t>819 298-2075</t>
   </si>
   <si>
     <t>G9H 4A8</t>
   </si>
   <si>
     <t>Mélanie Régimbald</t>
@@ -7604,51 +7415,51 @@
   <si>
     <t xml:space="preserve">4800, avenue Fardel </t>
   </si>
   <si>
     <t>819 233-2193</t>
   </si>
   <si>
     <t>G9H 1V6</t>
   </si>
   <si>
     <t>CLUB DE GOLF GODEFROY INC.</t>
   </si>
   <si>
     <t>17500, boulevard Bécancour</t>
   </si>
   <si>
     <t>https://www.golfgodefroy.qc.ca</t>
   </si>
   <si>
     <t>819 233-2255</t>
   </si>
   <si>
     <t>Alain Guilbert</t>
   </si>
   <si>
-    <t>golf</t>
+    <t>sport - golf (boutique)</t>
   </si>
   <si>
     <t>TÉLÉBEC LTÉE (ENTREPÔT)</t>
   </si>
   <si>
     <t>1030, boulevard de Port-Royal, porte 5</t>
   </si>
   <si>
     <t>télécommunication</t>
   </si>
   <si>
     <t>TÉLÉBEC LTÉE  (IMMEUBLE À BUREAUX)</t>
   </si>
   <si>
     <t>https://www.telebec.com</t>
   </si>
   <si>
     <t>1 888 737-6673</t>
   </si>
   <si>
     <t>CRDI DE LA MAURICIE ET DU CENTRE DU QUÉBEC</t>
   </si>
   <si>
     <t>1582, boulevard de Port-Royal</t>
   </si>
@@ -7685,53 +7496,50 @@
   <si>
     <t>4825, avenue Bouvet, bureau 126</t>
   </si>
   <si>
     <t>stg.opto@cgocable.ca</t>
   </si>
   <si>
     <t>819 233-4242</t>
   </si>
   <si>
     <t>TRANSPORT ET ENTREPOSAGE PARADIS INC.</t>
   </si>
   <si>
     <t>1300, avenue Le Neuf</t>
   </si>
   <si>
     <t>https://www.transportparadis.com</t>
   </si>
   <si>
     <t>819 233-3100/1 -800 567-6725</t>
   </si>
   <si>
     <t>Jacques Paradis</t>
   </si>
   <si>
-    <t>entreposage et transport</t>
-[...1 lines deleted...]
-  <si>
     <t>BUREAU DE POSTE – SAINT-GRÉGOIRE</t>
   </si>
   <si>
     <t>17270, rue Gaudet</t>
   </si>
   <si>
     <t>819 233-2621</t>
   </si>
   <si>
     <t>G9H 1G0</t>
   </si>
   <si>
     <t>DÉPANNEUR CLUB VIDÉO PREMIER CHOIX</t>
   </si>
   <si>
     <t>4825, boulevard Port-Royal</t>
   </si>
   <si>
     <t>819 233-2368</t>
   </si>
   <si>
     <t>Alain Zhao</t>
   </si>
   <si>
     <t>TRANSPORTEURS EN VRAC DE NICOLET INC.</t>
@@ -7805,113 +7613,104 @@
   <si>
     <t>G9H 1K9</t>
   </si>
   <si>
     <t>François Bouvet</t>
   </si>
   <si>
     <t>LE REFUGE DU CAMPEUR (2007) INC.</t>
   </si>
   <si>
     <t>18600, boulevard Bécancour</t>
   </si>
   <si>
     <t>lerefugeducampeur@gmail.com</t>
   </si>
   <si>
     <t>819 233-3598</t>
   </si>
   <si>
     <t>G9H 1A8</t>
   </si>
   <si>
     <t>Claude Gravel</t>
   </si>
   <si>
-    <t>terrain de camping</t>
-[...1 lines deleted...]
-  <si>
     <t>TÉLÉBEC LTÉE (CENTRALE TÉLÉPHONIQUE)</t>
   </si>
   <si>
     <t>4910, avenue Lamothe</t>
   </si>
   <si>
     <t>G9H 2A9</t>
   </si>
   <si>
     <t>QUILLES ST-GRÉGOIRE INC.</t>
   </si>
   <si>
     <t>4250, avenue Arseneault</t>
   </si>
   <si>
     <t>https://www.quillesstgregoire.com</t>
   </si>
   <si>
     <t>819 233-2228</t>
   </si>
   <si>
     <t>salle de quilles</t>
   </si>
   <si>
     <t>ATELIER DU MEUBLE REMBOURRÉ DM</t>
   </si>
   <si>
     <t>21820, boulevard des Acadiens</t>
   </si>
   <si>
     <t>https://www.public.sogetel.net/ateliermere</t>
   </si>
   <si>
     <t>819 293-8088</t>
   </si>
   <si>
     <t>Daniel Massicotte</t>
   </si>
   <si>
-    <t>rembourrage</t>
-[...1 lines deleted...]
-  <si>
     <t>FROMAGERIE L'ANCÊTRE</t>
   </si>
   <si>
     <t>1615, boulevard Port-Royal</t>
   </si>
   <si>
     <t>https://www.fromagerieancetre.com</t>
   </si>
   <si>
     <t>819 233-9157</t>
   </si>
   <si>
     <t>André Blanchette</t>
   </si>
   <si>
-    <t>fromagerie</t>
-[...1 lines deleted...]
-  <si>
     <t>OFFICE MUNICIPAL D'HABITATION - RÉSIDENCE BEAUSÉJOUR - SAINT-GRÉGOIRE (HLM)</t>
   </si>
   <si>
     <t>4300 et 4400, avenue Lefebvre</t>
   </si>
   <si>
     <t>VILLA DOMAINE SAINT-GRÉGOIRE</t>
   </si>
   <si>
     <t>4890, avenue Bouvet</t>
   </si>
   <si>
     <t>819 233-3232</t>
   </si>
   <si>
     <t>G9H 1X4</t>
   </si>
   <si>
     <t>Line Hébert</t>
   </si>
   <si>
     <t>COMPLEXE HÔTELIER LE CINQUANTE CINQ</t>
   </si>
   <si>
     <t>4810, avenue Fardel</t>
@@ -8024,50 +7823,53 @@
   <si>
     <t>BOUVET LUC DR</t>
   </si>
   <si>
     <t xml:space="preserve">4825, avenue Bouvet </t>
   </si>
   <si>
     <t>Luc Bouvet</t>
   </si>
   <si>
     <t>MASSOTHÉRAPIE ET SOINS MARIE-HÉLÈNE</t>
   </si>
   <si>
     <t>1235, avenue des Narcisses</t>
   </si>
   <si>
     <t>819 233-4231</t>
   </si>
   <si>
     <t>G9H 0Z4</t>
   </si>
   <si>
     <t>Marie-Hélène Bourgeois</t>
   </si>
   <si>
+    <t>forfait beauté-santé</t>
+  </si>
+  <si>
     <t>BOISVERT DENIS D. D.</t>
   </si>
   <si>
     <t>https://www.denturologisteboisvert.com</t>
   </si>
   <si>
     <t>819 233-4344</t>
   </si>
   <si>
     <t>Denis Boisvert</t>
   </si>
   <si>
     <t>denturologiste</t>
   </si>
   <si>
     <t>CLINIQUE DENTAIRE DR GUY BÉLANGER</t>
   </si>
   <si>
     <t>109-4825, avenue Bouvet</t>
   </si>
   <si>
     <t>cliniquegbelanger@tlb.sympatico.ca</t>
   </si>
   <si>
     <t>819 233-3040</t>
@@ -8414,86 +8216,92 @@
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>750, boulevard Alphonse-Deshaies</t>
   </si>
   <si>
     <t>transport par train</t>
   </si>
   <si>
     <t>FERME PIERRE DUPLESSIS, PRODUCTION LÉGUMIÈRE ET FRUITIÈRE</t>
   </si>
   <si>
     <t>7955, rue Désormeaux</t>
   </si>
   <si>
     <t>819 294-2209</t>
   </si>
   <si>
     <t>G9H 2X1</t>
   </si>
   <si>
     <t>Pierre Duplessis</t>
   </si>
   <si>
+    <t>horticulture - vente de plantes annuelles et plants de légumes</t>
+  </si>
+  <si>
     <t>ÉCOLE TERRE-DES-JEUNES</t>
   </si>
   <si>
     <t>8260, rue Cartier</t>
   </si>
   <si>
     <t>819 936-5821</t>
   </si>
   <si>
     <t>G9H 3B1</t>
   </si>
   <si>
     <t>CYRENNE GILLES</t>
   </si>
   <si>
     <t>11050,chemin Leblanc</t>
   </si>
   <si>
     <t>819 294-2239</t>
   </si>
   <si>
     <t>G9H 3E4</t>
   </si>
   <si>
     <t>Gilles G. Cyrenne</t>
   </si>
   <si>
     <t>STATION DE SERVICE RELAIS DU PARC INC. (SHELL)</t>
   </si>
   <si>
     <t>8460, boulevard Bécancour</t>
   </si>
   <si>
     <t>819 294-2585</t>
   </si>
   <si>
+    <t>boucheries</t>
+  </si>
+  <si>
     <t>PRODUITS CHIMIQUES OLIN CANADA INC. (SITE D'ENFOUISSEMENT)</t>
   </si>
   <si>
     <t>6005, rue du Chemin-de-fer</t>
   </si>
   <si>
     <t>G9H 2X7</t>
   </si>
   <si>
     <t>NORSK HYDRO CANADA INC.</t>
   </si>
   <si>
     <t>7000, boulevard Raoul-Duchesne</t>
   </si>
   <si>
     <t>819 294-4500</t>
   </si>
   <si>
     <t>G9H 2V3</t>
   </si>
   <si>
     <t>magnésium (usine)</t>
   </si>
   <si>
     <t>ALCOA PREMIÈRE FUSION – USINE DE TIGE DE BÉCANCOUR (SOCIÉTÉ CANADIENNE DE MÉTAUX REYNOLDS LTÉE)</t>
@@ -8780,51 +8588,51 @@
   <si>
     <t>https://www.abi.qc.ca</t>
   </si>
   <si>
     <t>G9H 2T7</t>
   </si>
   <si>
     <t>aluminerie</t>
   </si>
   <si>
     <t>AUTOMATISATION BARIL</t>
   </si>
   <si>
     <t>535, avenue Le Neuf</t>
   </si>
   <si>
     <t>https://www.automatisationbaril.com</t>
   </si>
   <si>
     <t>819 233-3160</t>
   </si>
   <si>
     <t>Sylvain Baril</t>
   </si>
   <si>
-    <t>consultants - automatisation</t>
+    <t>programmation</t>
   </si>
   <si>
     <t>VILLA DES CYGNES</t>
   </si>
   <si>
     <t>2015, avenue Mgr Moreau</t>
   </si>
   <si>
     <t>lavilladescygnes@hotmail.com</t>
   </si>
   <si>
     <t>819 294-1834</t>
   </si>
   <si>
     <t>Régent Ouellet</t>
   </si>
   <si>
     <t>CONSTRUCTION LAVIGNE &amp; BARIL INC.</t>
   </si>
   <si>
     <t>Yvon Lavigne</t>
   </si>
   <si>
     <t>OMH RÉSIDENCES MGR MOREAU - BÉCANCOUR (HLM)</t>
   </si>
@@ -9195,51 +9003,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K606"/>
+  <dimension ref="A1:K590"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="113.115" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
@@ -9789,15474 +9597,15064 @@
       </c>
       <c r="D23" t="s">
         <v>124</v>
       </c>
       <c r="G23" t="s">
         <v>125</v>
       </c>
       <c r="I23" t="s">
         <v>126</v>
       </c>
       <c r="K23" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>128</v>
       </c>
       <c r="B24" t="s">
         <v>12</v>
       </c>
       <c r="C24" t="s">
         <v>129</v>
       </c>
       <c r="D24" t="s">
-        <v>124</v>
+        <v>88</v>
       </c>
       <c r="G24" t="s">
         <v>130</v>
       </c>
       <c r="I24" t="s">
-        <v>131</v>
+        <v>47</v>
       </c>
       <c r="K24" t="s">
-        <v>132</v>
+        <v>38</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B25" t="s">
         <v>12</v>
       </c>
       <c r="C25" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="D25" t="s">
         <v>88</v>
       </c>
       <c r="G25" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="I25" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="K25" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B26" t="s">
         <v>12</v>
       </c>
       <c r="C26" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D26" t="s">
         <v>88</v>
       </c>
       <c r="G26" t="s">
+        <v>136</v>
+      </c>
+      <c r="I26" t="s">
+        <v>137</v>
+      </c>
+      <c r="K26" t="s">
         <v>138</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
         <v>139</v>
       </c>
       <c r="B27" t="s">
         <v>12</v>
       </c>
       <c r="C27" t="s">
         <v>140</v>
       </c>
       <c r="D27" t="s">
-        <v>88</v>
+        <v>141</v>
       </c>
       <c r="G27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="I27" t="s">
-        <v>142</v>
+        <v>27</v>
+      </c>
+      <c r="J27" t="s">
+        <v>143</v>
       </c>
       <c r="K27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28" t="s">
         <v>12</v>
       </c>
       <c r="C28" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D28" t="s">
-        <v>146</v>
+        <v>14</v>
+      </c>
+      <c r="E28" t="s">
+        <v>147</v>
       </c>
       <c r="G28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I28" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="K28" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B29" t="s">
         <v>12</v>
       </c>
       <c r="C29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D29" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>88</v>
       </c>
       <c r="G29" t="s">
         <v>153</v>
       </c>
       <c r="I29" t="s">
         <v>154</v>
       </c>
+      <c r="J29" t="s">
+        <v>155</v>
+      </c>
       <c r="K29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C30" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D30" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="G30" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I30" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="J30" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="K30" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B31" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C31" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D31" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="G31" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="I31" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="J31" t="s">
         <v>167</v>
       </c>
       <c r="K31" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
         <v>169</v>
       </c>
       <c r="B32" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C32" t="s">
         <v>170</v>
       </c>
       <c r="D32" t="s">
         <v>88</v>
       </c>
       <c r="G32" t="s">
         <v>171</v>
       </c>
       <c r="I32" t="s">
         <v>172</v>
       </c>
+      <c r="J32" t="s">
+        <v>173</v>
+      </c>
       <c r="K32" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B33" t="s">
         <v>12</v>
       </c>
       <c r="C33" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D33" t="s">
-        <v>88</v>
+        <v>124</v>
       </c>
       <c r="G33" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="I33" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="J33" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="K33" t="s">
-        <v>179</v>
+        <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" t="s">
         <v>180</v>
       </c>
       <c r="B34" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C34" t="s">
         <v>181</v>
       </c>
       <c r="D34" t="s">
-        <v>124</v>
+        <v>88</v>
       </c>
       <c r="G34" t="s">
         <v>182</v>
       </c>
       <c r="I34" t="s">
         <v>183</v>
       </c>
-      <c r="J34" t="s">
+      <c r="K34" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" t="s">
         <v>185</v>
       </c>
       <c r="B35" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="C35" t="s">
         <v>186</v>
       </c>
       <c r="D35" t="s">
-        <v>88</v>
+        <v>141</v>
       </c>
       <c r="G35" t="s">
         <v>187</v>
       </c>
       <c r="I35" t="s">
+        <v>27</v>
+      </c>
+      <c r="J35" t="s">
         <v>188</v>
       </c>
       <c r="K35" t="s">
-        <v>189</v>
+        <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
+        <v>189</v>
+      </c>
+      <c r="B36" t="s">
+        <v>158</v>
+      </c>
+      <c r="C36" t="s">
+        <v>146</v>
+      </c>
+      <c r="D36" t="s">
+        <v>14</v>
+      </c>
+      <c r="E36" t="s">
         <v>190</v>
       </c>
-      <c r="B36" t="s">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="G36" t="s">
         <v>191</v>
       </c>
-      <c r="D36" t="s">
-[...2 lines deleted...]
-      <c r="G36" t="s">
+      <c r="I36" t="s">
+        <v>149</v>
+      </c>
+      <c r="J36" t="s">
         <v>192</v>
       </c>
-      <c r="I36" t="s">
-[...2 lines deleted...]
-      <c r="J36" t="s">
+      <c r="K36" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" t="s">
         <v>194</v>
       </c>
       <c r="B37" t="s">
-        <v>163</v>
+        <v>63</v>
       </c>
       <c r="C37" t="s">
-        <v>151</v>
+        <v>195</v>
       </c>
       <c r="D37" t="s">
         <v>14</v>
       </c>
-      <c r="E37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" t="s">
         <v>196</v>
       </c>
       <c r="I37" t="s">
-        <v>154</v>
+        <v>197</v>
       </c>
       <c r="J37" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="K37" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B38" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="C38" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D38" t="s">
-        <v>14</v>
+        <v>141</v>
       </c>
       <c r="G38" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="I38" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="J38" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="K38" t="s">
-        <v>204</v>
+        <v>33</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>205</v>
       </c>
       <c r="B39" t="s">
         <v>12</v>
       </c>
       <c r="C39" t="s">
         <v>206</v>
       </c>
       <c r="D39" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="G39" t="s">
         <v>207</v>
       </c>
       <c r="I39" t="s">
         <v>208</v>
       </c>
       <c r="J39" t="s">
         <v>209</v>
       </c>
       <c r="K39" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B40" t="s">
         <v>12</v>
       </c>
       <c r="C40" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D40" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="G40" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="I40" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="J40" t="s">
         <v>214</v>
       </c>
       <c r="K40" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" t="s">
         <v>216</v>
       </c>
       <c r="B41" t="s">
         <v>12</v>
       </c>
       <c r="C41" t="s">
         <v>217</v>
       </c>
       <c r="D41" t="s">
-        <v>88</v>
+        <v>119</v>
       </c>
       <c r="G41" t="s">
         <v>218</v>
       </c>
       <c r="I41" t="s">
         <v>219</v>
       </c>
+      <c r="J41" t="s">
+        <v>220</v>
+      </c>
       <c r="K41" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B42" t="s">
         <v>12</v>
       </c>
       <c r="C42" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D42" t="s">
-        <v>119</v>
+        <v>88</v>
       </c>
       <c r="G42" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="I42" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="J42" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="K42" t="s">
-        <v>226</v>
+        <v>33</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" t="s">
         <v>227</v>
       </c>
       <c r="B43" t="s">
         <v>12</v>
       </c>
       <c r="C43" t="s">
         <v>228</v>
       </c>
       <c r="D43" t="s">
-        <v>88</v>
+        <v>141</v>
       </c>
       <c r="G43" t="s">
         <v>229</v>
       </c>
       <c r="I43" t="s">
         <v>230</v>
       </c>
       <c r="J43" t="s">
         <v>231</v>
       </c>
       <c r="K43" t="s">
-        <v>33</v>
+        <v>232</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B44" t="s">
         <v>12</v>
       </c>
       <c r="C44" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D44" t="s">
-        <v>146</v>
+        <v>88</v>
+      </c>
+      <c r="E44" t="s">
+        <v>235</v>
       </c>
       <c r="G44" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="I44" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="J44" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="K44" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B45" t="s">
         <v>12</v>
       </c>
       <c r="C45" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="D45" t="s">
         <v>88</v>
       </c>
-      <c r="E45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G45" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="I45" t="s">
-        <v>242</v>
+        <v>42</v>
       </c>
       <c r="J45" t="s">
         <v>243</v>
       </c>
       <c r="K45" t="s">
-        <v>244</v>
+        <v>215</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" t="s">
+        <v>244</v>
+      </c>
+      <c r="B46" t="s">
+        <v>12</v>
+      </c>
+      <c r="C46" t="s">
         <v>245</v>
       </c>
-      <c r="B46" t="s">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="D46" t="s">
+        <v>124</v>
+      </c>
+      <c r="G46" t="s">
         <v>246</v>
       </c>
-      <c r="D46" t="s">
-[...2 lines deleted...]
-      <c r="G46" t="s">
+      <c r="I46" t="s">
         <v>247</v>
       </c>
-      <c r="I46" t="s">
-[...2 lines deleted...]
-      <c r="J46" t="s">
+      <c r="K46" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" t="s">
         <v>249</v>
       </c>
       <c r="B47" t="s">
         <v>12</v>
       </c>
       <c r="C47" t="s">
         <v>250</v>
       </c>
       <c r="D47" t="s">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="G47" t="s">
         <v>251</v>
       </c>
       <c r="I47" t="s">
         <v>252</v>
       </c>
+      <c r="J47" t="s">
+        <v>253</v>
+      </c>
       <c r="K47" t="s">
-        <v>253</v>
+        <v>33</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" t="s">
         <v>254</v>
       </c>
       <c r="B48" t="s">
         <v>12</v>
       </c>
       <c r="C48" t="s">
         <v>255</v>
       </c>
       <c r="D48" t="s">
-        <v>146</v>
+        <v>88</v>
+      </c>
+      <c r="E48" t="s">
+        <v>256</v>
+      </c>
+      <c r="F48" t="s">
+        <v>257</v>
       </c>
       <c r="G48" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="I48" t="s">
-        <v>257</v>
+        <v>183</v>
       </c>
       <c r="J48" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="K48" t="s">
-        <v>33</v>
+        <v>232</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B49" t="s">
         <v>12</v>
       </c>
       <c r="C49" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D49" t="s">
         <v>88</v>
       </c>
-      <c r="E49" t="s">
-[...2 lines deleted...]
-      <c r="F49" t="s">
+      <c r="G49" t="s">
         <v>262</v>
       </c>
-      <c r="G49" t="s">
+      <c r="I49" t="s">
         <v>263</v>
       </c>
-      <c r="I49" t="s">
-[...2 lines deleted...]
-      <c r="J49" t="s">
+      <c r="K49" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" t="s">
         <v>265</v>
       </c>
       <c r="B50" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C50" t="s">
         <v>266</v>
       </c>
       <c r="D50" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="G50" t="s">
         <v>267</v>
       </c>
       <c r="I50" t="s">
         <v>268</v>
       </c>
+      <c r="J50" t="s">
+        <v>269</v>
+      </c>
       <c r="K50" t="s">
-        <v>269</v>
+        <v>199</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" t="s">
         <v>270</v>
       </c>
       <c r="B51" t="s">
         <v>63</v>
       </c>
       <c r="C51" t="s">
         <v>271</v>
       </c>
       <c r="D51" t="s">
         <v>14</v>
       </c>
       <c r="G51" t="s">
         <v>272</v>
       </c>
       <c r="I51" t="s">
         <v>273</v>
       </c>
-      <c r="J51" t="s">
+      <c r="K51" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" t="s">
         <v>275</v>
       </c>
       <c r="B52" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="C52" t="s">
         <v>276</v>
       </c>
       <c r="D52" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="G52" t="s">
         <v>277</v>
       </c>
       <c r="I52" t="s">
         <v>278</v>
       </c>
+      <c r="J52" t="s">
+        <v>279</v>
+      </c>
       <c r="K52" t="s">
-        <v>279</v>
+        <v>38</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" t="s">
         <v>280</v>
       </c>
       <c r="B53" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C53" t="s">
         <v>281</v>
       </c>
       <c r="D53" t="s">
         <v>88</v>
       </c>
       <c r="G53" t="s">
         <v>282</v>
       </c>
       <c r="I53" t="s">
+        <v>60</v>
+      </c>
+      <c r="J53" t="s">
         <v>283</v>
       </c>
-      <c r="J53" t="s">
+      <c r="K53" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" t="s">
+        <v>280</v>
+      </c>
+      <c r="B54" t="s">
+        <v>158</v>
+      </c>
+      <c r="C54" t="s">
         <v>285</v>
       </c>
-      <c r="B54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D54" t="s">
-        <v>119</v>
+        <v>88</v>
       </c>
       <c r="G54" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="I54" t="s">
-        <v>288</v>
+        <v>47</v>
       </c>
       <c r="J54" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="K54" t="s">
-        <v>90</v>
+        <v>284</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="B55" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C55" t="s">
-        <v>291</v>
+        <v>234</v>
       </c>
       <c r="D55" t="s">
         <v>88</v>
       </c>
       <c r="G55" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="I55" t="s">
-        <v>60</v>
+        <v>288</v>
       </c>
       <c r="J55" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="K55" t="s">
-        <v>294</v>
+        <v>38</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" t="s">
         <v>290</v>
       </c>
       <c r="B56" t="s">
-        <v>163</v>
+        <v>291</v>
       </c>
       <c r="C56" t="s">
+        <v>292</v>
+      </c>
+      <c r="D56" t="s">
+        <v>293</v>
+      </c>
+      <c r="E56" t="s">
+        <v>294</v>
+      </c>
+      <c r="F56" t="s">
         <v>295</v>
       </c>
-      <c r="D56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G56" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="I56" t="s">
-        <v>47</v>
+        <v>297</v>
       </c>
       <c r="J56" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="K56" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="B57" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C57" t="s">
-        <v>239</v>
+        <v>301</v>
       </c>
       <c r="D57" t="s">
         <v>88</v>
       </c>
       <c r="G57" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="I57" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="K57" t="s">
-        <v>38</v>
+        <v>304</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="B58" t="s">
-        <v>301</v>
+        <v>12</v>
       </c>
       <c r="C58" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="D58" t="s">
-        <v>303</v>
+        <v>88</v>
       </c>
       <c r="E58" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="F58" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="G58" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="I58" t="s">
-        <v>307</v>
+        <v>107</v>
       </c>
       <c r="J58" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="K58" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B59" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C59" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="D59" t="s">
-        <v>88</v>
+        <v>141</v>
       </c>
       <c r="G59" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="I59" t="s">
-        <v>313</v>
+        <v>315</v>
+      </c>
+      <c r="J59" t="s">
+        <v>316</v>
       </c>
       <c r="K59" t="s">
-        <v>314</v>
+        <v>38</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B60" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C60" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="D60" t="s">
-        <v>119</v>
+        <v>88</v>
+      </c>
+      <c r="E60" t="s">
+        <v>319</v>
+      </c>
+      <c r="F60" t="s">
+        <v>320</v>
       </c>
       <c r="G60" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="I60" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="J60" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="K60" t="s">
-        <v>33</v>
+        <v>324</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="B61" t="s">
         <v>12</v>
       </c>
       <c r="C61" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="D61" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>14</v>
       </c>
       <c r="F61" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="G61" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="I61" t="s">
-        <v>107</v>
+        <v>329</v>
       </c>
       <c r="J61" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="K61" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="B62" t="s">
         <v>12</v>
       </c>
       <c r="C62" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="D62" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="G62" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="I62" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="J62" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="K62" t="s">
-        <v>38</v>
+        <v>337</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="B63" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C63" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="D63" t="s">
         <v>88</v>
       </c>
-      <c r="E63" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G63" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="I63" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>183</v>
       </c>
       <c r="K63" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B64" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C64" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="D64" t="s">
         <v>14</v>
       </c>
-      <c r="F64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G64" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="I64" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="J64" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="K64" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B65" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C65" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D65" t="s">
         <v>88</v>
       </c>
+      <c r="E65" t="s">
+        <v>350</v>
+      </c>
+      <c r="F65" t="s">
+        <v>351</v>
+      </c>
       <c r="G65" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="I65" t="s">
-        <v>350</v>
+        <v>303</v>
       </c>
       <c r="J65" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="K65" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="B66" t="s">
         <v>12</v>
       </c>
       <c r="C66" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="D66" t="s">
         <v>88</v>
       </c>
+      <c r="E66" t="s">
+        <v>357</v>
+      </c>
+      <c r="F66" t="s">
+        <v>358</v>
+      </c>
       <c r="G66" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="I66" t="s">
-        <v>188</v>
+        <v>360</v>
+      </c>
+      <c r="J66" t="s">
+        <v>361</v>
       </c>
       <c r="K66" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="B67" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="C67" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="D67" t="s">
         <v>14</v>
       </c>
       <c r="G67" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="I67" t="s">
-        <v>360</v>
+        <v>268</v>
       </c>
       <c r="J67" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="K67" t="s">
-        <v>362</v>
+        <v>232</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="B68" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C68" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="D68" t="s">
         <v>88</v>
       </c>
-      <c r="E68" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G68" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="I68" t="s">
-        <v>313</v>
+        <v>370</v>
       </c>
       <c r="J68" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="K68" t="s">
-        <v>369</v>
+        <v>52</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B69" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C69" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="D69" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>373</v>
+        <v>119</v>
       </c>
       <c r="G69" t="s">
         <v>374</v>
       </c>
       <c r="I69" t="s">
         <v>375</v>
       </c>
       <c r="J69" t="s">
         <v>376</v>
       </c>
       <c r="K69" t="s">
-        <v>377</v>
+        <v>199</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" t="s">
+        <v>377</v>
+      </c>
+      <c r="B70" t="s">
+        <v>12</v>
+      </c>
+      <c r="D70" t="s">
+        <v>141</v>
+      </c>
+      <c r="G70" t="s">
         <v>378</v>
       </c>
-      <c r="B70" t="s">
-[...2 lines deleted...]
-      <c r="C70" t="s">
+      <c r="J70" t="s">
         <v>379</v>
       </c>
-      <c r="D70" t="s">
-[...2 lines deleted...]
-      <c r="G70" t="s">
+      <c r="K70" t="s">
         <v>380</v>
-      </c>
-[...7 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" t="s">
+        <v>381</v>
+      </c>
+      <c r="B71" t="s">
+        <v>12</v>
+      </c>
+      <c r="C71" t="s">
         <v>382</v>
-      </c>
-[...4 lines deleted...]
-        <v>383</v>
       </c>
       <c r="D71" t="s">
         <v>88</v>
       </c>
       <c r="G71" t="s">
+        <v>383</v>
+      </c>
+      <c r="I71" t="s">
+        <v>42</v>
+      </c>
+      <c r="J71" t="s">
         <v>384</v>
       </c>
-      <c r="I71" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K71" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="B72" t="s">
         <v>63</v>
       </c>
       <c r="C72" t="s">
+        <v>386</v>
+      </c>
+      <c r="D72" t="s">
+        <v>88</v>
+      </c>
+      <c r="G72" t="s">
+        <v>387</v>
+      </c>
+      <c r="I72" t="s">
         <v>388</v>
       </c>
-      <c r="D72" t="s">
-[...2 lines deleted...]
-      <c r="G72" t="s">
+      <c r="K72" t="s">
         <v>389</v>
-      </c>
-[...7 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" t="s">
+        <v>390</v>
+      </c>
+      <c r="B73" t="s">
+        <v>63</v>
+      </c>
+      <c r="C73" t="s">
+        <v>391</v>
+      </c>
+      <c r="D73" t="s">
+        <v>124</v>
+      </c>
+      <c r="G73" t="s">
         <v>392</v>
       </c>
-      <c r="B73" t="s">
-[...5 lines deleted...]
-      <c r="G73" t="s">
+      <c r="I73" t="s">
         <v>393</v>
       </c>
       <c r="J73" t="s">
         <v>394</v>
       </c>
       <c r="K73" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" t="s">
         <v>396</v>
       </c>
       <c r="B74" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C74" t="s">
         <v>397</v>
       </c>
       <c r="D74" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="G74" t="s">
+        <v>124</v>
+      </c>
+      <c r="I74" t="s">
         <v>398</v>
       </c>
-      <c r="I74" t="s">
-[...2 lines deleted...]
-      <c r="J74" t="s">
+      <c r="K74" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" t="s">
         <v>400</v>
       </c>
       <c r="B75" t="s">
-        <v>63</v>
+        <v>158</v>
       </c>
       <c r="C75" t="s">
         <v>401</v>
       </c>
       <c r="D75" t="s">
         <v>88</v>
       </c>
       <c r="G75" t="s">
         <v>402</v>
       </c>
       <c r="I75" t="s">
         <v>403</v>
       </c>
+      <c r="J75" t="s">
+        <v>404</v>
+      </c>
       <c r="K75" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B76" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="C76" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="D76" t="s">
         <v>124</v>
       </c>
       <c r="G76" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="I76" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="J76" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="K76" t="s">
-        <v>410</v>
+        <v>52</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" t="s">
+        <v>29</v>
+      </c>
+      <c r="B77" t="s">
+        <v>12</v>
+      </c>
+      <c r="C77" t="s">
         <v>411</v>
       </c>
-      <c r="B77" t="s">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="D77" t="s">
+        <v>141</v>
+      </c>
+      <c r="G77" t="s">
+        <v>31</v>
+      </c>
+      <c r="I77" t="s">
         <v>412</v>
       </c>
-      <c r="D77" t="s">
-[...2 lines deleted...]
-      <c r="I77" t="s">
+      <c r="J77" t="s">
         <v>413</v>
       </c>
       <c r="K77" t="s">
-        <v>414</v>
+        <v>33</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" t="s">
+        <v>414</v>
+      </c>
+      <c r="B78" t="s">
+        <v>12</v>
+      </c>
+      <c r="C78" t="s">
         <v>415</v>
       </c>
-      <c r="B78" t="s">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="D78" t="s">
+        <v>14</v>
+      </c>
+      <c r="F78" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="G78" t="s">
         <v>417</v>
       </c>
-      <c r="I78" t="s">
+      <c r="J78" t="s">
         <v>418</v>
       </c>
-      <c r="J78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K78" t="s">
-        <v>420</v>
+        <v>33</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="B79" t="s">
         <v>12</v>
       </c>
       <c r="C79" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="D79" t="s">
         <v>124</v>
       </c>
+      <c r="E79" t="s">
+        <v>421</v>
+      </c>
+      <c r="F79" t="s">
+        <v>422</v>
+      </c>
       <c r="G79" t="s">
         <v>423</v>
       </c>
       <c r="I79" t="s">
+        <v>126</v>
+      </c>
+      <c r="J79" t="s">
         <v>424</v>
       </c>
-      <c r="J79" t="s">
+      <c r="K79" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" t="s">
-        <v>29</v>
+        <v>426</v>
       </c>
       <c r="B80" t="s">
         <v>12</v>
       </c>
       <c r="C80" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D80" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="G80" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="J80" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="K80" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B81" t="s">
         <v>12</v>
       </c>
       <c r="C81" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D81" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>88</v>
       </c>
       <c r="G81" t="s">
         <v>432</v>
       </c>
       <c r="J81" t="s">
         <v>433</v>
       </c>
       <c r="K81" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" t="s">
         <v>434</v>
       </c>
       <c r="B82" t="s">
         <v>12</v>
       </c>
       <c r="C82" t="s">
         <v>435</v>
       </c>
       <c r="D82" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="E82" t="s">
+        <v>88</v>
+      </c>
+      <c r="G82" t="s">
         <v>436</v>
       </c>
-      <c r="F82" t="s">
+      <c r="J82" t="s">
         <v>437</v>
       </c>
-      <c r="G82" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K82" t="s">
-        <v>440</v>
+        <v>33</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="B83" t="s">
         <v>12</v>
       </c>
       <c r="C83" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="D83" t="s">
         <v>88</v>
       </c>
       <c r="G83" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="J83" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="K83" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="B84" t="s">
         <v>12</v>
       </c>
       <c r="C84" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="D84" t="s">
         <v>88</v>
       </c>
       <c r="G84" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="J84" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="K84" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="B85" t="s">
         <v>12</v>
       </c>
       <c r="C85" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="D85" t="s">
         <v>88</v>
       </c>
       <c r="G85" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="J85" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="K85" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="B86" t="s">
         <v>12</v>
       </c>
       <c r="C86" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="D86" t="s">
         <v>88</v>
       </c>
       <c r="G86" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="J86" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="K86" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="B87" t="s">
         <v>12</v>
       </c>
       <c r="C87" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="D87" t="s">
         <v>88</v>
       </c>
       <c r="G87" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="J87" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="K87" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="B88" t="s">
         <v>12</v>
       </c>
       <c r="C88" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="D88" t="s">
         <v>88</v>
       </c>
       <c r="G88" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="J88" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="K88" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" t="s">
+        <v>462</v>
+      </c>
+      <c r="B89" t="s">
+        <v>12</v>
+      </c>
+      <c r="C89" t="s">
+        <v>463</v>
+      </c>
+      <c r="D89" t="s">
+        <v>119</v>
+      </c>
+      <c r="G89" t="s">
+        <v>464</v>
+      </c>
+      <c r="J89" t="s">
         <v>465</v>
-      </c>
-[...13 lines deleted...]
-        <v>468</v>
       </c>
       <c r="K89" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" t="s">
+        <v>466</v>
+      </c>
+      <c r="B90" t="s">
+        <v>12</v>
+      </c>
+      <c r="C90" t="s">
+        <v>467</v>
+      </c>
+      <c r="D90" t="s">
+        <v>119</v>
+      </c>
+      <c r="G90" t="s">
+        <v>468</v>
+      </c>
+      <c r="J90" t="s">
         <v>469</v>
-      </c>
-[...13 lines deleted...]
-        <v>472</v>
       </c>
       <c r="K90" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" t="s">
+        <v>470</v>
+      </c>
+      <c r="B91" t="s">
+        <v>12</v>
+      </c>
+      <c r="C91" t="s">
+        <v>471</v>
+      </c>
+      <c r="D91" t="s">
+        <v>141</v>
+      </c>
+      <c r="G91" t="s">
+        <v>472</v>
+      </c>
+      <c r="J91" t="s">
         <v>473</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
       <c r="K91" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" t="s">
+        <v>474</v>
+      </c>
+      <c r="B92" t="s">
+        <v>12</v>
+      </c>
+      <c r="C92" t="s">
+        <v>475</v>
+      </c>
+      <c r="D92" t="s">
+        <v>141</v>
+      </c>
+      <c r="G92" t="s">
+        <v>476</v>
+      </c>
+      <c r="J92" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>480</v>
       </c>
       <c r="K92" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="B93" t="s">
         <v>12</v>
       </c>
       <c r="C93" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="D93" t="s">
-        <v>119</v>
-[...5 lines deleted...]
-        <v>318</v>
+        <v>124</v>
       </c>
       <c r="J93" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="K93" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="B94" t="s">
         <v>12</v>
       </c>
       <c r="C94" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="D94" t="s">
-        <v>119</v>
+        <v>141</v>
       </c>
       <c r="G94" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="J94" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="K94" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="B95" t="s">
         <v>12</v>
       </c>
       <c r="C95" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="D95" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="G95" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="J95" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="K95" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="B96" t="s">
         <v>12</v>
       </c>
       <c r="C96" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="D96" t="s">
-        <v>146</v>
+        <v>124</v>
       </c>
       <c r="G96" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="J96" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="K96" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="B97" t="s">
         <v>12</v>
       </c>
       <c r="C97" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="D97" t="s">
-        <v>146</v>
+        <v>124</v>
       </c>
       <c r="G97" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="J97" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="K97" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="B98" t="s">
         <v>12</v>
       </c>
       <c r="C98" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="D98" t="s">
         <v>124</v>
       </c>
+      <c r="G98" t="s">
+        <v>499</v>
+      </c>
       <c r="J98" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="K98" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99" t="s">
+        <v>501</v>
+      </c>
+      <c r="B99" t="s">
+        <v>12</v>
+      </c>
+      <c r="C99" t="s">
+        <v>502</v>
+      </c>
+      <c r="D99" t="s">
+        <v>124</v>
+      </c>
+      <c r="G99" t="s">
+        <v>503</v>
+      </c>
+      <c r="J99" t="s">
         <v>504</v>
-      </c>
-[...13 lines deleted...]
-        <v>507</v>
       </c>
       <c r="K99" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100" t="s">
+        <v>505</v>
+      </c>
+      <c r="B100" t="s">
+        <v>12</v>
+      </c>
+      <c r="C100" t="s">
+        <v>506</v>
+      </c>
+      <c r="D100" t="s">
+        <v>88</v>
+      </c>
+      <c r="G100" t="s">
+        <v>507</v>
+      </c>
+      <c r="I100" t="s">
+        <v>237</v>
+      </c>
+      <c r="J100" t="s">
         <v>508</v>
       </c>
-      <c r="B100" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K100" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101" t="s">
+        <v>509</v>
+      </c>
+      <c r="B101" t="s">
+        <v>12</v>
+      </c>
+      <c r="C101" t="s">
+        <v>510</v>
+      </c>
+      <c r="D101" t="s">
+        <v>14</v>
+      </c>
+      <c r="G101" t="s">
+        <v>511</v>
+      </c>
+      <c r="J101" t="s">
         <v>512</v>
-      </c>
-[...13 lines deleted...]
-        <v>515</v>
       </c>
       <c r="K101" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" t="s">
+        <v>513</v>
+      </c>
+      <c r="B102" t="s">
+        <v>12</v>
+      </c>
+      <c r="C102" t="s">
+        <v>514</v>
+      </c>
+      <c r="D102" t="s">
+        <v>14</v>
+      </c>
+      <c r="E102" t="s">
+        <v>515</v>
+      </c>
+      <c r="G102" t="s">
         <v>516</v>
       </c>
-      <c r="B102" t="s">
-[...2 lines deleted...]
-      <c r="C102" t="s">
+      <c r="I102" t="s">
+        <v>101</v>
+      </c>
+      <c r="J102" t="s">
         <v>517</v>
       </c>
-      <c r="D102" t="s">
-[...2 lines deleted...]
-      <c r="G102" t="s">
+      <c r="K102" t="s">
         <v>518</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103" t="s">
+        <v>519</v>
+      </c>
+      <c r="B103" t="s">
+        <v>63</v>
+      </c>
+      <c r="C103" t="s">
         <v>520</v>
       </c>
-      <c r="B103" t="s">
-[...2 lines deleted...]
-      <c r="C103" t="s">
+      <c r="D103" t="s">
+        <v>14</v>
+      </c>
+      <c r="G103" t="s">
         <v>521</v>
       </c>
-      <c r="D103" t="s">
-[...2 lines deleted...]
-      <c r="G103" t="s">
+      <c r="I103" t="s">
+        <v>268</v>
+      </c>
+      <c r="J103" t="s">
         <v>522</v>
       </c>
-      <c r="J103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K103" t="s">
-        <v>33</v>
+        <v>199</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104" t="s">
+        <v>523</v>
+      </c>
+      <c r="B104" t="s">
+        <v>12</v>
+      </c>
+      <c r="C104" t="s">
         <v>524</v>
       </c>
-      <c r="B104" t="s">
-[...2 lines deleted...]
-      <c r="C104" t="s">
+      <c r="D104" t="s">
+        <v>88</v>
+      </c>
+      <c r="G104" t="s">
         <v>525</v>
       </c>
-      <c r="D104" t="s">
-[...2 lines deleted...]
-      <c r="G104" t="s">
+      <c r="I104" t="s">
         <v>526</v>
       </c>
       <c r="J104" t="s">
         <v>527</v>
       </c>
       <c r="K104" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105" t="s">
         <v>528</v>
       </c>
       <c r="B105" t="s">
         <v>12</v>
       </c>
       <c r="C105" t="s">
         <v>529</v>
       </c>
       <c r="D105" t="s">
-        <v>88</v>
+        <v>293</v>
+      </c>
+      <c r="E105" t="s">
+        <v>530</v>
+      </c>
+      <c r="F105" t="s">
+        <v>531</v>
       </c>
       <c r="G105" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="I105" t="s">
-        <v>242</v>
+        <v>533</v>
       </c>
       <c r="J105" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="K105" t="s">
-        <v>38</v>
+        <v>535</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B106" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C106" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="D106" t="s">
-        <v>14</v>
+        <v>141</v>
+      </c>
+      <c r="E106" t="s">
+        <v>538</v>
       </c>
       <c r="G106" t="s">
-        <v>534</v>
+        <v>539</v>
+      </c>
+      <c r="I106" t="s">
+        <v>540</v>
       </c>
       <c r="J106" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="K106" t="s">
-        <v>33</v>
+        <v>542</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
       <c r="B107" t="s">
         <v>12</v>
       </c>
       <c r="C107" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="D107" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>538</v>
+        <v>88</v>
       </c>
       <c r="G107" t="s">
-        <v>539</v>
+        <v>545</v>
       </c>
       <c r="I107" t="s">
-        <v>101</v>
+        <v>546</v>
       </c>
       <c r="J107" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="K107" t="s">
-        <v>541</v>
+        <v>174</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="B108" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="C108" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="D108" t="s">
-        <v>14</v>
+        <v>124</v>
       </c>
       <c r="G108" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="I108" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="K108" t="s">
-        <v>204</v>
+        <v>90</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="B109" t="s">
         <v>12</v>
       </c>
       <c r="C109" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="D109" t="s">
-        <v>88</v>
+        <v>119</v>
       </c>
       <c r="G109" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="I109" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="J109" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="K109" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="B110" t="s">
         <v>12</v>
       </c>
       <c r="C110" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="D110" t="s">
-        <v>303</v>
-[...5 lines deleted...]
-        <v>554</v>
+        <v>88</v>
       </c>
       <c r="G110" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="I110" t="s">
-        <v>556</v>
-[...2 lines deleted...]
-        <v>557</v>
+        <v>42</v>
       </c>
       <c r="K110" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="B111" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C111" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="D111" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>561</v>
+        <v>119</v>
       </c>
       <c r="G111" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="I111" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="J111" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="K111" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="B112" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C112" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="D112" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>14</v>
+      </c>
+      <c r="F112" t="s">
+        <v>569</v>
+      </c>
+      <c r="G112">
+        <v>8196938595</v>
       </c>
       <c r="I112" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="J112" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="K112" t="s">
-        <v>179</v>
+        <v>572</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" t="s">
+        <v>567</v>
+      </c>
+      <c r="B113" t="s">
+        <v>63</v>
+      </c>
+      <c r="C113" t="s">
+        <v>573</v>
+      </c>
+      <c r="D113" t="s">
+        <v>14</v>
+      </c>
+      <c r="F113" t="s">
+        <v>569</v>
+      </c>
+      <c r="G113" t="s">
+        <v>574</v>
+      </c>
+      <c r="I113" t="s">
+        <v>575</v>
+      </c>
+      <c r="J113" t="s">
         <v>571</v>
       </c>
-      <c r="B113" t="s">
-[...2 lines deleted...]
-      <c r="C113" t="s">
+      <c r="K113" t="s">
         <v>572</v>
-      </c>
-[...10 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="B114" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C114" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="D114" t="s">
-        <v>119</v>
+        <v>88</v>
       </c>
       <c r="G114" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="I114" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="J114" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="K114" t="s">
-        <v>48</v>
+        <v>304</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B115" t="s">
         <v>12</v>
       </c>
       <c r="C115" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="D115" t="s">
         <v>88</v>
       </c>
       <c r="G115" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="I115" t="s">
-        <v>42</v>
+        <v>584</v>
+      </c>
+      <c r="J115" t="s">
+        <v>585</v>
       </c>
       <c r="K115" t="s">
-        <v>583</v>
+        <v>239</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="B116" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C116" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="D116" t="s">
-        <v>119</v>
+        <v>88</v>
       </c>
       <c r="G116" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="I116" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="J116" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="K116" t="s">
-        <v>589</v>
+        <v>71</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" t="s">
+        <v>591</v>
+      </c>
+      <c r="B117" t="s">
+        <v>12</v>
+      </c>
+      <c r="C117" t="s">
+        <v>592</v>
+      </c>
+      <c r="D117" t="s">
+        <v>119</v>
+      </c>
+      <c r="G117" t="s">
+        <v>593</v>
+      </c>
+      <c r="I117" t="s">
+        <v>594</v>
+      </c>
+      <c r="J117" t="s">
         <v>590</v>
       </c>
-      <c r="B117" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K117" t="s">
-        <v>595</v>
+        <v>199</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="B118" t="s">
-        <v>63</v>
+        <v>158</v>
       </c>
       <c r="C118" t="s">
         <v>596</v>
       </c>
       <c r="D118" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>592</v>
+        <v>124</v>
       </c>
       <c r="G118" t="s">
+        <v>550</v>
+      </c>
+      <c r="I118" t="s">
+        <v>551</v>
+      </c>
+      <c r="J118" t="s">
         <v>597</v>
       </c>
-      <c r="I118" t="s">
+      <c r="K118" t="s">
         <v>598</v>
-      </c>
-[...4 lines deleted...]
-        <v>595</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" t="s">
         <v>599</v>
       </c>
       <c r="B119" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C119" t="s">
         <v>600</v>
       </c>
       <c r="D119" t="s">
         <v>88</v>
       </c>
       <c r="G119" t="s">
         <v>601</v>
       </c>
       <c r="I119" t="s">
+        <v>303</v>
+      </c>
+      <c r="K119" t="s">
         <v>602</v>
-      </c>
-[...4 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" t="s">
+        <v>603</v>
+      </c>
+      <c r="B120" t="s">
+        <v>12</v>
+      </c>
+      <c r="C120" t="s">
         <v>604</v>
       </c>
-      <c r="B120" t="s">
-[...2 lines deleted...]
-      <c r="C120" t="s">
+      <c r="D120" t="s">
+        <v>124</v>
+      </c>
+      <c r="G120" t="s">
         <v>605</v>
       </c>
-      <c r="D120" t="s">
-[...2 lines deleted...]
-      <c r="G120" t="s">
+      <c r="I120" t="s">
         <v>606</v>
       </c>
-      <c r="I120" t="s">
+      <c r="J120" t="s">
         <v>607</v>
       </c>
-      <c r="J120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K120" t="s">
-        <v>52</v>
+        <v>362</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" t="s">
+        <v>608</v>
+      </c>
+      <c r="B121" t="s">
+        <v>12</v>
+      </c>
+      <c r="C121" t="s">
         <v>609</v>
       </c>
-      <c r="B121" t="s">
-[...2 lines deleted...]
-      <c r="C121" t="s">
+      <c r="D121" t="s">
+        <v>141</v>
+      </c>
+      <c r="G121" t="s">
         <v>610</v>
       </c>
-      <c r="D121" t="s">
-[...2 lines deleted...]
-      <c r="G121" t="s">
+      <c r="I121" t="s">
         <v>611</v>
       </c>
-      <c r="I121" t="s">
+      <c r="J121" t="s">
         <v>612</v>
       </c>
-      <c r="J121" t="s">
+      <c r="K121" t="s">
         <v>613</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122" t="s">
         <v>614</v>
       </c>
       <c r="B122" t="s">
         <v>12</v>
       </c>
       <c r="C122" t="s">
         <v>615</v>
       </c>
       <c r="D122" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="G122" t="s">
+        <v>88</v>
+      </c>
+      <c r="I122" t="s">
         <v>616</v>
       </c>
-      <c r="I122" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K122" t="s">
-        <v>204</v>
+        <v>617</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B123" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C123" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="D123" t="s">
-        <v>124</v>
+        <v>88</v>
       </c>
       <c r="G123" t="s">
-        <v>573</v>
+        <v>620</v>
       </c>
       <c r="I123" t="s">
-        <v>574</v>
+        <v>621</v>
       </c>
       <c r="J123" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="K123" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="B124" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C124" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="D124" t="s">
-        <v>88</v>
+        <v>141</v>
       </c>
       <c r="G124" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="I124" t="s">
-        <v>313</v>
+        <v>540</v>
+      </c>
+      <c r="J124" t="s">
+        <v>627</v>
       </c>
       <c r="K124" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" t="s">
+        <v>629</v>
+      </c>
+      <c r="B125" t="s">
+        <v>12</v>
+      </c>
+      <c r="C125" t="s">
         <v>625</v>
       </c>
-      <c r="B125" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D125" t="s">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="G125" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="I125" t="s">
-        <v>628</v>
+        <v>540</v>
       </c>
       <c r="J125" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="K125" t="s">
-        <v>377</v>
+        <v>632</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="B126" t="s">
         <v>12</v>
       </c>
       <c r="C126" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="D126" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="G126" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="I126" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="J126" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="K126" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="B127" t="s">
         <v>12</v>
       </c>
       <c r="C127" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="D127" t="s">
-        <v>88</v>
+        <v>141</v>
+      </c>
+      <c r="G127" t="s">
+        <v>641</v>
       </c>
       <c r="I127" t="s">
-        <v>638</v>
+        <v>252</v>
+      </c>
+      <c r="J127" t="s">
+        <v>642</v>
       </c>
       <c r="K127" t="s">
-        <v>639</v>
+        <v>33</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="B128" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C128" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="D128" t="s">
         <v>88</v>
       </c>
+      <c r="F128" t="s">
+        <v>645</v>
+      </c>
       <c r="G128" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="I128" t="s">
-        <v>643</v>
-[...2 lines deleted...]
-        <v>644</v>
+        <v>42</v>
       </c>
       <c r="K128" t="s">
-        <v>645</v>
+        <v>90</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="B129" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C129" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="D129" t="s">
-        <v>146</v>
+        <v>88</v>
+      </c>
+      <c r="E129" t="s">
+        <v>649</v>
       </c>
       <c r="G129" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="I129" t="s">
-        <v>563</v>
+        <v>60</v>
       </c>
       <c r="J129" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="K129" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="B130" t="s">
         <v>12</v>
       </c>
       <c r="C130" t="s">
-        <v>647</v>
+        <v>654</v>
       </c>
       <c r="D130" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="G130" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="I130" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="K130" t="s">
-        <v>654</v>
+        <v>163</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="B131" t="s">
         <v>12</v>
       </c>
       <c r="C131" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="D131" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="G131" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="I131" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="K131" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="B132" t="s">
         <v>12</v>
       </c>
       <c r="C132" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="D132" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>663</v>
+        <v>88</v>
       </c>
       <c r="I132" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="J132" t="s">
+        <v>403</v>
+      </c>
+      <c r="K132" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" t="s">
         <v>665</v>
       </c>
       <c r="B133" t="s">
         <v>12</v>
       </c>
       <c r="C133" t="s">
         <v>666</v>
       </c>
       <c r="D133" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="F133" t="s">
+        <v>124</v>
+      </c>
+      <c r="G133" t="s">
         <v>667</v>
       </c>
-      <c r="G133" t="s">
+      <c r="I133" t="s">
         <v>668</v>
       </c>
-      <c r="I133" t="s">
-        <v>42</v>
+      <c r="J133" t="s">
+        <v>669</v>
       </c>
       <c r="K133" t="s">
-        <v>90</v>
+        <v>670</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="B134" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C134" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="D134" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>671</v>
+        <v>141</v>
       </c>
       <c r="G134" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="I134" t="s">
-        <v>60</v>
+        <v>674</v>
       </c>
       <c r="J134" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="K134" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="B135" t="s">
         <v>12</v>
       </c>
       <c r="C135" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="D135" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="G135" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="I135" t="s">
-        <v>678</v>
+        <v>680</v>
+      </c>
+      <c r="J135" t="s">
+        <v>681</v>
       </c>
       <c r="K135" t="s">
-        <v>168</v>
+        <v>682</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="B136" t="s">
         <v>12</v>
       </c>
       <c r="C136" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="D136" t="s">
-        <v>14</v>
+        <v>141</v>
       </c>
       <c r="G136" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="I136" t="s">
-        <v>682</v>
+        <v>540</v>
+      </c>
+      <c r="J136" t="s">
+        <v>686</v>
       </c>
       <c r="K136" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="B137" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C137" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="D137" t="s">
         <v>88</v>
       </c>
       <c r="I137" t="s">
-        <v>418</v>
+        <v>225</v>
+      </c>
+      <c r="J137" t="s">
+        <v>690</v>
       </c>
       <c r="K137" t="s">
-        <v>686</v>
+        <v>90</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="B138" t="s">
         <v>12</v>
       </c>
       <c r="C138" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="D138" t="s">
-        <v>124</v>
+        <v>88</v>
       </c>
       <c r="G138" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="I138" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="J138" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="K138" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="B139" t="s">
-        <v>163</v>
+        <v>63</v>
       </c>
       <c r="C139" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="D139" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="G139" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="I139" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="J139" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="K139" t="s">
-        <v>698</v>
+        <v>199</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="B140" t="s">
         <v>12</v>
       </c>
       <c r="C140" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="D140" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="G140" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="I140" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="J140" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="K140" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="B141" t="s">
         <v>12</v>
       </c>
       <c r="C141" t="s">
-        <v>706</v>
+        <v>625</v>
       </c>
       <c r="D141" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="G141" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="I141" t="s">
-        <v>563</v>
+        <v>540</v>
       </c>
       <c r="J141" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="K141" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="B142" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C142" t="s">
+        <v>625</v>
+      </c>
+      <c r="D142" t="s">
+        <v>141</v>
+      </c>
+      <c r="G142" t="s">
+        <v>713</v>
+      </c>
+      <c r="I142" t="s">
+        <v>540</v>
+      </c>
+      <c r="J142" t="s">
+        <v>714</v>
+      </c>
+      <c r="K142" t="s">
         <v>711</v>
-      </c>
-[...10 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="B143" t="s">
         <v>12</v>
       </c>
       <c r="C143" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="D143" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="G143" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="I143" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="J143" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="K143" t="s">
-        <v>269</v>
+        <v>720</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="B144" t="s">
-        <v>63</v>
+        <v>158</v>
       </c>
       <c r="C144" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="D144" t="s">
-        <v>14</v>
+        <v>124</v>
       </c>
       <c r="G144" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="I144" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="J144" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="K144" t="s">
-        <v>204</v>
+        <v>726</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
       <c r="B145" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C145" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="D145" t="s">
-        <v>88</v>
+        <v>14</v>
+      </c>
+      <c r="F145" t="s">
+        <v>729</v>
       </c>
       <c r="G145" t="s">
-        <v>725</v>
+        <v>730</v>
       </c>
       <c r="I145" t="s">
-        <v>726</v>
+        <v>700</v>
       </c>
       <c r="J145" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="K145" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="B146" t="s">
         <v>12</v>
       </c>
       <c r="C146" t="s">
-        <v>647</v>
+        <v>734</v>
       </c>
       <c r="D146" t="s">
-        <v>146</v>
+        <v>293</v>
       </c>
       <c r="G146" t="s">
-        <v>730</v>
+        <v>735</v>
       </c>
       <c r="I146" t="s">
-        <v>563</v>
+        <v>736</v>
       </c>
       <c r="J146" t="s">
-        <v>731</v>
+        <v>737</v>
       </c>
       <c r="K146" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
       <c r="B147" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C147" t="s">
-        <v>647</v>
+        <v>740</v>
       </c>
       <c r="D147" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="G147" t="s">
-        <v>734</v>
+        <v>741</v>
       </c>
       <c r="I147" t="s">
-        <v>563</v>
+        <v>742</v>
       </c>
       <c r="J147" t="s">
-        <v>735</v>
+        <v>743</v>
       </c>
       <c r="K147" t="s">
-        <v>732</v>
+        <v>744</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" t="s">
-        <v>736</v>
+        <v>745</v>
       </c>
       <c r="B148" t="s">
         <v>12</v>
       </c>
       <c r="C148" t="s">
-        <v>737</v>
+        <v>746</v>
       </c>
       <c r="D148" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="G148" t="s">
-        <v>738</v>
+        <v>747</v>
       </c>
       <c r="I148" t="s">
-        <v>739</v>
+        <v>748</v>
       </c>
       <c r="J148" t="s">
-        <v>740</v>
+        <v>749</v>
       </c>
       <c r="K148" t="s">
-        <v>741</v>
+        <v>750</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149" t="s">
-        <v>742</v>
+        <v>751</v>
       </c>
       <c r="B149" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C149" t="s">
-        <v>743</v>
+        <v>752</v>
       </c>
       <c r="D149" t="s">
-        <v>124</v>
+        <v>88</v>
       </c>
       <c r="G149" t="s">
-        <v>744</v>
+        <v>753</v>
       </c>
       <c r="I149" t="s">
-        <v>745</v>
+        <v>60</v>
       </c>
       <c r="J149" t="s">
-        <v>746</v>
+        <v>754</v>
       </c>
       <c r="K149" t="s">
-        <v>747</v>
+        <v>52</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150" t="s">
-        <v>748</v>
+        <v>755</v>
       </c>
       <c r="B150" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C150" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="D150" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="F150" t="s">
-        <v>750</v>
+        <v>757</v>
       </c>
       <c r="G150" t="s">
-        <v>751</v>
+        <v>758</v>
       </c>
       <c r="I150" t="s">
-        <v>721</v>
+        <v>759</v>
       </c>
       <c r="J150" t="s">
-        <v>752</v>
+        <v>760</v>
       </c>
       <c r="K150" t="s">
-        <v>753</v>
+        <v>761</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151" t="s">
-        <v>754</v>
+        <v>762</v>
       </c>
       <c r="B151" t="s">
         <v>12</v>
       </c>
       <c r="C151" t="s">
-        <v>755</v>
+        <v>763</v>
       </c>
       <c r="D151" t="s">
-        <v>303</v>
+        <v>124</v>
       </c>
       <c r="G151" t="s">
-        <v>756</v>
+        <v>246</v>
       </c>
       <c r="I151" t="s">
-        <v>757</v>
+        <v>398</v>
       </c>
       <c r="J151" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
       <c r="K151" t="s">
-        <v>759</v>
+        <v>248</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" t="s">
-        <v>760</v>
+        <v>765</v>
       </c>
       <c r="B152" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C152" t="s">
-        <v>761</v>
+        <v>766</v>
       </c>
       <c r="D152" t="s">
-        <v>88</v>
+        <v>124</v>
       </c>
       <c r="G152" t="s">
-        <v>762</v>
+        <v>767</v>
       </c>
       <c r="I152" t="s">
-        <v>763</v>
+        <v>126</v>
       </c>
       <c r="J152" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="K152" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="B153" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C153" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="D153" t="s">
-        <v>88</v>
+        <v>124</v>
       </c>
       <c r="G153" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
       <c r="I153" t="s">
-        <v>769</v>
+        <v>393</v>
       </c>
       <c r="J153" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="K153" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="B154" t="s">
         <v>12</v>
       </c>
       <c r="C154" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="D154" t="s">
-        <v>88</v>
+        <v>119</v>
       </c>
       <c r="G154" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="I154" t="s">
-        <v>60</v>
+        <v>776</v>
       </c>
       <c r="J154" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="K154" t="s">
-        <v>776</v>
+        <v>670</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" t="s">
         <v>777</v>
       </c>
       <c r="B155" t="s">
         <v>12</v>
       </c>
       <c r="C155" t="s">
         <v>778</v>
       </c>
       <c r="D155" t="s">
         <v>88</v>
       </c>
-      <c r="F155" t="s">
+      <c r="G155" t="s">
         <v>779</v>
       </c>
-      <c r="G155" t="s">
+      <c r="I155" t="s">
+        <v>303</v>
+      </c>
+      <c r="J155" t="s">
         <v>780</v>
       </c>
-      <c r="I155" t="s">
+      <c r="K155" t="s">
         <v>781</v>
-      </c>
-[...4 lines deleted...]
-        <v>783</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" t="s">
+        <v>782</v>
+      </c>
+      <c r="B156" t="s">
+        <v>12</v>
+      </c>
+      <c r="C156" t="s">
+        <v>783</v>
+      </c>
+      <c r="D156" t="s">
+        <v>88</v>
+      </c>
+      <c r="G156" t="s">
         <v>784</v>
       </c>
-      <c r="B156" t="s">
-[...2 lines deleted...]
-      <c r="C156" t="s">
+      <c r="I156" t="s">
         <v>785</v>
-      </c>
-[...7 lines deleted...]
-        <v>413</v>
       </c>
       <c r="J156" t="s">
         <v>786</v>
       </c>
       <c r="K156" t="s">
-        <v>253</v>
+        <v>67</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157" t="s">
         <v>787</v>
       </c>
       <c r="B157" t="s">
         <v>12</v>
       </c>
       <c r="C157" t="s">
         <v>788</v>
       </c>
       <c r="D157" t="s">
         <v>124</v>
       </c>
       <c r="G157" t="s">
         <v>789</v>
       </c>
       <c r="I157" t="s">
-        <v>131</v>
+        <v>790</v>
       </c>
       <c r="J157" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="K157" t="s">
-        <v>692</v>
+        <v>33</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="B158" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="C158" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D158" t="s">
-        <v>124</v>
+        <v>88</v>
+      </c>
+      <c r="E158" t="s">
+        <v>794</v>
+      </c>
+      <c r="F158" t="s">
+        <v>795</v>
       </c>
       <c r="G158" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="I158" t="s">
-        <v>408</v>
+        <v>303</v>
       </c>
       <c r="J158" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="K158" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159" t="s">
-        <v>787</v>
+        <v>799</v>
       </c>
       <c r="B159" t="s">
         <v>12</v>
       </c>
       <c r="C159" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="D159" t="s">
-        <v>119</v>
+        <v>88</v>
       </c>
       <c r="G159" t="s">
-        <v>789</v>
+        <v>801</v>
       </c>
       <c r="I159" t="s">
-        <v>797</v>
-[...2 lines deleted...]
-        <v>790</v>
+        <v>303</v>
       </c>
       <c r="K159" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="B160" t="s">
         <v>12</v>
       </c>
       <c r="C160" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="D160" t="s">
-        <v>88</v>
+        <v>124</v>
       </c>
       <c r="G160" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="I160" t="s">
-        <v>313</v>
+        <v>806</v>
       </c>
       <c r="J160" t="s">
-        <v>802</v>
+        <v>807</v>
       </c>
       <c r="K160" t="s">
-        <v>97</v>
+        <v>33</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="B161" t="s">
         <v>12</v>
       </c>
       <c r="C161" t="s">
-        <v>804</v>
+        <v>809</v>
       </c>
       <c r="D161" t="s">
         <v>88</v>
       </c>
       <c r="G161" t="s">
-        <v>805</v>
+        <v>810</v>
       </c>
       <c r="I161" t="s">
-        <v>806</v>
+        <v>22</v>
       </c>
       <c r="J161" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="K161" t="s">
-        <v>808</v>
+        <v>670</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="B162" t="s">
-        <v>12</v>
+        <v>291</v>
       </c>
       <c r="C162" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="D162" t="s">
-        <v>124</v>
+        <v>88</v>
+      </c>
+      <c r="E162" t="s">
+        <v>814</v>
+      </c>
+      <c r="F162" t="s">
+        <v>815</v>
       </c>
       <c r="G162" t="s">
-        <v>811</v>
+        <v>816</v>
       </c>
       <c r="I162" t="s">
-        <v>812</v>
+        <v>817</v>
       </c>
       <c r="J162" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="K162" t="s">
-        <v>33</v>
+        <v>819</v>
       </c>
     </row>
     <row r="163" spans="1:11">
       <c r="A163" t="s">
-        <v>814</v>
+        <v>820</v>
       </c>
       <c r="B163" t="s">
         <v>12</v>
       </c>
       <c r="C163" t="s">
-        <v>815</v>
+        <v>821</v>
       </c>
       <c r="D163" t="s">
         <v>88</v>
       </c>
-      <c r="E163" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G163" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="I163" t="s">
-        <v>313</v>
+        <v>823</v>
       </c>
       <c r="J163" t="s">
-        <v>819</v>
+        <v>824</v>
       </c>
       <c r="K163" t="s">
-        <v>820</v>
+        <v>33</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="B164" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C164" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="D164" t="s">
         <v>88</v>
       </c>
-      <c r="G164" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I164" t="s">
-        <v>313</v>
+        <v>827</v>
       </c>
       <c r="K164" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="B165" t="s">
         <v>12</v>
       </c>
       <c r="C165" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="D165" t="s">
-        <v>124</v>
+        <v>88</v>
       </c>
       <c r="G165" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="I165" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="J165" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="K165" t="s">
-        <v>33</v>
+        <v>834</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166" t="s">
-        <v>830</v>
+        <v>835</v>
       </c>
       <c r="B166" t="s">
         <v>12</v>
       </c>
       <c r="C166" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="D166" t="s">
         <v>88</v>
       </c>
       <c r="G166" t="s">
-        <v>832</v>
+        <v>456</v>
       </c>
       <c r="I166" t="s">
-        <v>22</v>
+        <v>837</v>
       </c>
       <c r="J166" t="s">
-        <v>833</v>
+        <v>457</v>
       </c>
       <c r="K166" t="s">
-        <v>834</v>
+        <v>33</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="B167" t="s">
-        <v>301</v>
+        <v>12</v>
       </c>
       <c r="C167" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="D167" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>838</v>
+        <v>124</v>
       </c>
       <c r="G167" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="I167" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="J167" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="K167" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="B168" t="s">
         <v>12</v>
       </c>
       <c r="C168" t="s">
-        <v>844</v>
+        <v>447</v>
       </c>
       <c r="D168" t="s">
         <v>88</v>
       </c>
       <c r="G168" t="s">
+        <v>448</v>
+      </c>
+      <c r="I168" t="s">
         <v>845</v>
       </c>
-      <c r="I168" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J168" t="s">
-        <v>847</v>
+        <v>449</v>
       </c>
       <c r="K168" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169" t="s">
+        <v>846</v>
+      </c>
+      <c r="B169" t="s">
+        <v>291</v>
+      </c>
+      <c r="C169" t="s">
+        <v>847</v>
+      </c>
+      <c r="D169" t="s">
+        <v>124</v>
+      </c>
+      <c r="G169" t="s">
         <v>848</v>
       </c>
-      <c r="B169" t="s">
-[...2 lines deleted...]
-      <c r="C169" t="s">
+      <c r="I169" t="s">
         <v>849</v>
       </c>
-      <c r="D169" t="s">
-[...2 lines deleted...]
-      <c r="I169" t="s">
+      <c r="J169" t="s">
         <v>850</v>
       </c>
       <c r="K169" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170" t="s">
         <v>852</v>
       </c>
       <c r="B170" t="s">
         <v>12</v>
       </c>
       <c r="C170" t="s">
         <v>853</v>
       </c>
       <c r="D170" t="s">
-        <v>88</v>
+        <v>124</v>
       </c>
       <c r="G170" t="s">
         <v>854</v>
       </c>
       <c r="I170" t="s">
         <v>855</v>
       </c>
       <c r="J170" t="s">
         <v>856</v>
       </c>
       <c r="K170" t="s">
-        <v>857</v>
+        <v>174</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171" t="s">
+        <v>857</v>
+      </c>
+      <c r="B171" t="s">
+        <v>12</v>
+      </c>
+      <c r="C171" t="s">
         <v>858</v>
-      </c>
-[...4 lines deleted...]
-        <v>859</v>
       </c>
       <c r="D171" t="s">
         <v>88</v>
       </c>
       <c r="G171" t="s">
-        <v>471</v>
+        <v>428</v>
       </c>
       <c r="I171" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
       <c r="J171" t="s">
-        <v>472</v>
+        <v>429</v>
       </c>
       <c r="K171" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172" t="s">
+        <v>860</v>
+      </c>
+      <c r="B172" t="s">
+        <v>12</v>
+      </c>
+      <c r="C172" t="s">
         <v>861</v>
       </c>
-      <c r="B172" t="s">
-[...2 lines deleted...]
-      <c r="C172" t="s">
+      <c r="D172" t="s">
+        <v>88</v>
+      </c>
+      <c r="E172" t="s">
         <v>862</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="G172" t="s">
         <v>863</v>
       </c>
       <c r="I172" t="s">
+        <v>60</v>
+      </c>
+      <c r="J172" t="s">
         <v>864</v>
       </c>
-      <c r="J172" t="s">
+      <c r="K172" t="s">
         <v>865</v>
-      </c>
-[...1 lines deleted...]
-        <v>866</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173" t="s">
+        <v>866</v>
+      </c>
+      <c r="B173" t="s">
+        <v>12</v>
+      </c>
+      <c r="C173" t="s">
         <v>867</v>
-      </c>
-[...4 lines deleted...]
-        <v>462</v>
       </c>
       <c r="D173" t="s">
         <v>88</v>
       </c>
       <c r="G173" t="s">
-        <v>463</v>
+        <v>868</v>
       </c>
       <c r="I173" t="s">
-        <v>868</v>
+        <v>278</v>
       </c>
       <c r="J173" t="s">
-        <v>464</v>
+        <v>445</v>
       </c>
       <c r="K173" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174" t="s">
         <v>869</v>
       </c>
       <c r="B174" t="s">
-        <v>301</v>
+        <v>12</v>
       </c>
       <c r="C174" t="s">
         <v>870</v>
       </c>
       <c r="D174" t="s">
-        <v>124</v>
+        <v>88</v>
       </c>
       <c r="G174" t="s">
         <v>871</v>
       </c>
       <c r="I174" t="s">
         <v>872</v>
       </c>
       <c r="J174" t="s">
         <v>873</v>
       </c>
       <c r="K174" t="s">
-        <v>874</v>
+        <v>33</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175" t="s">
+        <v>874</v>
+      </c>
+      <c r="B175" t="s">
+        <v>63</v>
+      </c>
+      <c r="C175" t="s">
         <v>875</v>
-      </c>
-[...4 lines deleted...]
-        <v>876</v>
       </c>
       <c r="D175" t="s">
         <v>124</v>
       </c>
-      <c r="G175" t="s">
+      <c r="F175" t="s">
+        <v>876</v>
+      </c>
+      <c r="I175" t="s">
+        <v>393</v>
+      </c>
+      <c r="J175" t="s">
         <v>877</v>
       </c>
-      <c r="I175" t="s">
+      <c r="K175" t="s">
         <v>878</v>
-      </c>
-[...4 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176" t="s">
+        <v>879</v>
+      </c>
+      <c r="B176" t="s">
+        <v>291</v>
+      </c>
+      <c r="C176" t="s">
         <v>880</v>
       </c>
-      <c r="B176" t="s">
-[...2 lines deleted...]
-      <c r="C176" t="s">
+      <c r="D176" t="s">
+        <v>124</v>
+      </c>
+      <c r="G176" t="s">
         <v>881</v>
-      </c>
-[...4 lines deleted...]
-        <v>443</v>
       </c>
       <c r="I176" t="s">
         <v>882</v>
       </c>
       <c r="J176" t="s">
-        <v>444</v>
+        <v>883</v>
       </c>
       <c r="K176" t="s">
-        <v>33</v>
+        <v>687</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B177" t="s">
         <v>12</v>
       </c>
       <c r="C177" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="D177" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>885</v>
+        <v>124</v>
+      </c>
+      <c r="F177" t="s">
+        <v>886</v>
       </c>
       <c r="G177" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="I177" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>887</v>
+        <v>398</v>
       </c>
       <c r="K177" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178" t="s">
         <v>889</v>
       </c>
       <c r="B178" t="s">
         <v>12</v>
       </c>
       <c r="C178" t="s">
         <v>890</v>
       </c>
       <c r="D178" t="s">
-        <v>88</v>
+        <v>124</v>
       </c>
       <c r="G178" t="s">
         <v>891</v>
       </c>
       <c r="I178" t="s">
-        <v>283</v>
+        <v>892</v>
       </c>
       <c r="J178" t="s">
-        <v>460</v>
+        <v>893</v>
       </c>
       <c r="K178" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="B179" t="s">
         <v>12</v>
       </c>
       <c r="C179" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="D179" t="s">
         <v>88</v>
       </c>
       <c r="G179" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="I179" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="J179" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="K179" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="B180" t="s">
         <v>63</v>
       </c>
       <c r="C180" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="D180" t="s">
-        <v>124</v>
+        <v>14</v>
       </c>
       <c r="F180" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="I180" t="s">
-        <v>408</v>
+        <v>575</v>
       </c>
       <c r="J180" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="K180" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B181" t="s">
-        <v>301</v>
+        <v>63</v>
       </c>
       <c r="C181" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="D181" t="s">
-        <v>124</v>
+        <v>14</v>
+      </c>
+      <c r="E181" t="s">
+        <v>906</v>
       </c>
       <c r="G181" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="I181" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="J181" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="K181" t="s">
-        <v>709</v>
+        <v>910</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="B182" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>908</v>
       </c>
       <c r="D182" t="s">
         <v>124</v>
       </c>
       <c r="F182" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="G182" t="s">
-        <v>910</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>913</v>
+      </c>
+      <c r="J182" t="s">
+        <v>914</v>
       </c>
       <c r="K182" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="B183" t="s">
         <v>12</v>
       </c>
       <c r="C183" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="D183" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>914</v>
+        <v>141</v>
       </c>
       <c r="I183" t="s">
-        <v>126</v>
+        <v>540</v>
       </c>
       <c r="J183" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="K183" t="s">
-        <v>33</v>
+        <v>711</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="B184" t="s">
         <v>12</v>
       </c>
-      <c r="C184" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D184" t="s">
-        <v>88</v>
+        <v>141</v>
       </c>
       <c r="G184" t="s">
-        <v>918</v>
-[...2 lines deleted...]
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="J184" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="K184" t="s">
-        <v>33</v>
+        <v>922</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="B185" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="C185" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="D185" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>923</v>
+        <v>141</v>
+      </c>
+      <c r="G185" t="s">
+        <v>925</v>
       </c>
       <c r="I185" t="s">
-        <v>598</v>
+        <v>926</v>
       </c>
       <c r="J185" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="K185" t="s">
-        <v>925</v>
+        <v>33</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="B186" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="C186" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="D186" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>928</v>
+        <v>141</v>
       </c>
       <c r="G186" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="I186" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="J186" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="K186" t="s">
-        <v>932</v>
+        <v>33</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187" t="s">
         <v>933</v>
       </c>
       <c r="B187" t="s">
         <v>12</v>
       </c>
+      <c r="C187" t="s">
+        <v>934</v>
+      </c>
       <c r="D187" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>934</v>
+        <v>119</v>
       </c>
       <c r="G187" t="s">
         <v>935</v>
       </c>
+      <c r="I187" t="s">
+        <v>660</v>
+      </c>
       <c r="J187" t="s">
         <v>936</v>
       </c>
       <c r="K187" t="s">
-        <v>937</v>
+        <v>38</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188" t="s">
+        <v>937</v>
+      </c>
+      <c r="B188" t="s">
+        <v>12</v>
+      </c>
+      <c r="C188" t="s">
         <v>938</v>
       </c>
-      <c r="B188" t="s">
-[...2 lines deleted...]
-      <c r="C188" t="s">
+      <c r="D188" t="s">
+        <v>14</v>
+      </c>
+      <c r="G188" t="s">
         <v>939</v>
       </c>
-      <c r="D188" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I188" t="s">
-        <v>563</v>
+        <v>940</v>
       </c>
       <c r="J188" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="K188" t="s">
-        <v>732</v>
+        <v>942</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="B189" t="s">
         <v>12</v>
       </c>
+      <c r="C189" t="s">
+        <v>944</v>
+      </c>
       <c r="D189" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="G189" t="s">
-        <v>942</v>
+        <v>945</v>
+      </c>
+      <c r="I189" t="s">
+        <v>946</v>
       </c>
       <c r="J189" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="K189" t="s">
-        <v>944</v>
+        <v>670</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="B190" t="s">
         <v>12</v>
       </c>
       <c r="C190" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="D190" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="G190" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="I190" t="s">
-        <v>948</v>
+        <v>841</v>
       </c>
       <c r="J190" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="K190" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="B191" t="s">
         <v>12</v>
       </c>
       <c r="C191" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="D191" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="G191" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="I191" t="s">
-        <v>953</v>
+        <v>101</v>
       </c>
       <c r="J191" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="K191" t="s">
-        <v>33</v>
+        <v>696</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="B192" t="s">
         <v>12</v>
       </c>
       <c r="C192" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D192" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="G192" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="I192" t="s">
-        <v>682</v>
+        <v>959</v>
       </c>
       <c r="J192" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="K192" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
     </row>
     <row r="193" spans="1:11">
       <c r="A193" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="B193" t="s">
         <v>12</v>
       </c>
       <c r="C193" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="D193" t="s">
         <v>14</v>
       </c>
       <c r="G193" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="I193" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="J193" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="K193" t="s">
-        <v>964</v>
+        <v>33</v>
       </c>
     </row>
     <row r="194" spans="1:11">
       <c r="A194" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="B194" t="s">
         <v>12</v>
       </c>
       <c r="C194" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="D194" t="s">
-        <v>14</v>
+        <v>119</v>
+      </c>
+      <c r="E194" t="s">
+        <v>968</v>
+      </c>
+      <c r="F194" t="s">
+        <v>969</v>
       </c>
       <c r="G194" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="I194" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="J194" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="K194" t="s">
-        <v>48</v>
+        <v>973</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="B195" t="s">
         <v>12</v>
       </c>
       <c r="C195" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="D195" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="G195" t="s">
-        <v>972</v>
+        <v>717</v>
       </c>
       <c r="I195" t="s">
-        <v>864</v>
-[...2 lines deleted...]
-        <v>973</v>
+        <v>526</v>
       </c>
       <c r="K195" t="s">
-        <v>33</v>
+        <v>976</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196" t="s">
-        <v>974</v>
+        <v>977</v>
       </c>
       <c r="B196" t="s">
         <v>12</v>
       </c>
       <c r="C196" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
       <c r="D196" t="s">
         <v>14</v>
       </c>
       <c r="G196" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
       <c r="I196" t="s">
-        <v>101</v>
+        <v>329</v>
       </c>
       <c r="J196" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
       <c r="K196" t="s">
-        <v>269</v>
+        <v>304</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197" t="s">
-        <v>978</v>
+        <v>981</v>
       </c>
       <c r="B197" t="s">
         <v>12</v>
       </c>
       <c r="C197" t="s">
-        <v>979</v>
+        <v>982</v>
       </c>
       <c r="D197" t="s">
         <v>14</v>
       </c>
       <c r="G197" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="I197" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
       <c r="J197" t="s">
-        <v>982</v>
+        <v>985</v>
       </c>
       <c r="K197" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="B198" t="s">
         <v>12</v>
       </c>
       <c r="C198" t="s">
-        <v>984</v>
+        <v>987</v>
       </c>
       <c r="D198" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="G198" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="I198" t="s">
-        <v>986</v>
+        <v>16</v>
       </c>
       <c r="J198" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="K198" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="B199" t="s">
         <v>12</v>
       </c>
       <c r="C199" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="D199" t="s">
-        <v>119</v>
-[...5 lines deleted...]
-        <v>991</v>
+        <v>88</v>
       </c>
       <c r="G199" t="s">
         <v>992</v>
       </c>
       <c r="I199" t="s">
+        <v>897</v>
+      </c>
+      <c r="J199" t="s">
         <v>993</v>
       </c>
-      <c r="J199" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K199" t="s">
-        <v>995</v>
+        <v>38</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200" t="s">
-        <v>996</v>
+        <v>994</v>
       </c>
       <c r="B200" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C200" t="s">
-        <v>997</v>
+        <v>995</v>
       </c>
       <c r="D200" t="s">
         <v>88</v>
       </c>
+      <c r="E200" t="s">
+        <v>996</v>
+      </c>
       <c r="G200" t="s">
-        <v>738</v>
+        <v>997</v>
       </c>
       <c r="I200" t="s">
-        <v>549</v>
+        <v>998</v>
+      </c>
+      <c r="J200" t="s">
+        <v>999</v>
       </c>
       <c r="K200" t="s">
-        <v>998</v>
+        <v>744</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="B201" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C201" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="D201" t="s">
-        <v>14</v>
+        <v>119</v>
+      </c>
+      <c r="E201" t="s">
+        <v>1002</v>
       </c>
       <c r="G201" t="s">
-        <v>1001</v>
+        <v>267</v>
       </c>
       <c r="I201" t="s">
-        <v>344</v>
+        <v>1003</v>
       </c>
       <c r="J201" t="s">
-        <v>1002</v>
+        <v>269</v>
       </c>
       <c r="K201" t="s">
-        <v>314</v>
+        <v>71</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="B202" t="s">
         <v>12</v>
       </c>
       <c r="C202" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="D202" t="s">
-        <v>14</v>
+        <v>141</v>
       </c>
       <c r="G202" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="I202" t="s">
-        <v>1006</v>
+        <v>926</v>
       </c>
       <c r="J202" t="s">
         <v>1007</v>
       </c>
       <c r="K202" t="s">
-        <v>33</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="B203" t="s">
         <v>12</v>
       </c>
       <c r="C203" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="D203" t="s">
-        <v>119</v>
+        <v>141</v>
       </c>
       <c r="G203" t="s">
         <v>1010</v>
       </c>
       <c r="I203" t="s">
-        <v>16</v>
+        <v>926</v>
       </c>
       <c r="J203" t="s">
         <v>1011</v>
       </c>
       <c r="K203" t="s">
-        <v>33</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204" t="s">
         <v>1012</v>
       </c>
       <c r="B204" t="s">
         <v>12</v>
       </c>
       <c r="C204" t="s">
         <v>1013</v>
       </c>
       <c r="D204" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="G204" t="s">
+        <v>717</v>
+      </c>
+      <c r="I204" t="s">
+        <v>748</v>
+      </c>
+      <c r="J204" t="s">
         <v>1014</v>
       </c>
-      <c r="I204" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K204" t="s">
-        <v>38</v>
+        <v>976</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B205" t="s">
+        <v>12</v>
+      </c>
+      <c r="C205" t="s">
         <v>1016</v>
-      </c>
-[...4 lines deleted...]
-        <v>1017</v>
       </c>
       <c r="D205" t="s">
         <v>88</v>
       </c>
-      <c r="E205" t="s">
+      <c r="G205" t="s">
+        <v>1017</v>
+      </c>
+      <c r="I205" t="s">
+        <v>303</v>
+      </c>
+      <c r="J205" t="s">
         <v>1018</v>
       </c>
-      <c r="G205" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K205" t="s">
-        <v>765</v>
+        <v>90</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B206" t="s">
+        <v>12</v>
+      </c>
+      <c r="C206" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D206" t="s">
+        <v>88</v>
+      </c>
+      <c r="G206" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I206" t="s">
+        <v>60</v>
+      </c>
+      <c r="J206" t="s">
         <v>1022</v>
       </c>
-      <c r="B206" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K206" t="s">
-        <v>204</v>
+        <v>90</v>
       </c>
     </row>
     <row r="207" spans="1:11">
       <c r="A207" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B207" t="s">
+        <v>12</v>
+      </c>
+      <c r="C207" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D207" t="s">
+        <v>88</v>
+      </c>
+      <c r="F207" t="s">
+        <v>1025</v>
+      </c>
+      <c r="G207" t="s">
         <v>1026</v>
       </c>
-      <c r="B207" t="s">
-[...2 lines deleted...]
-      <c r="C207" t="s">
+      <c r="I207" t="s">
+        <v>60</v>
+      </c>
+      <c r="J207" t="s">
         <v>1027</v>
       </c>
-      <c r="D207" t="s">
-[...2 lines deleted...]
-      <c r="G207" t="s">
+      <c r="K207" t="s">
         <v>1028</v>
-      </c>
-[...7 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B208" t="s">
+        <v>12</v>
+      </c>
+      <c r="C208" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D208" t="s">
+        <v>141</v>
+      </c>
+      <c r="G208" t="s">
         <v>1031</v>
       </c>
-      <c r="B208" t="s">
-[...8 lines deleted...]
-      <c r="G208" t="s">
+      <c r="I208" t="s">
         <v>1032</v>
-      </c>
-[...1 lines deleted...]
-        <v>948</v>
       </c>
       <c r="J208" t="s">
         <v>1033</v>
       </c>
       <c r="K208" t="s">
-        <v>1030</v>
+        <v>696</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209" t="s">
         <v>1034</v>
       </c>
       <c r="B209" t="s">
         <v>12</v>
       </c>
       <c r="C209" t="s">
         <v>1035</v>
       </c>
       <c r="D209" t="s">
-        <v>14</v>
+        <v>141</v>
       </c>
       <c r="G209" t="s">
-        <v>738</v>
+        <v>1036</v>
       </c>
       <c r="I209" t="s">
-        <v>769</v>
+        <v>926</v>
       </c>
       <c r="J209" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="K209" t="s">
-        <v>998</v>
+        <v>33</v>
       </c>
     </row>
     <row r="210" spans="1:11">
       <c r="A210" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="B210" t="s">
         <v>12</v>
       </c>
       <c r="C210" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="D210" t="s">
-        <v>88</v>
+        <v>141</v>
+      </c>
+      <c r="E210" t="s">
+        <v>1040</v>
       </c>
       <c r="G210" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="I210" t="s">
-        <v>313</v>
+        <v>1042</v>
       </c>
       <c r="J210" t="s">
-        <v>1040</v>
+        <v>1043</v>
       </c>
       <c r="K210" t="s">
-        <v>90</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211" t="s">
-        <v>1041</v>
+        <v>1045</v>
       </c>
       <c r="B211" t="s">
         <v>12</v>
       </c>
       <c r="C211" t="s">
-        <v>1042</v>
+        <v>1046</v>
       </c>
       <c r="D211" t="s">
-        <v>88</v>
+        <v>141</v>
       </c>
       <c r="G211" t="s">
-        <v>1043</v>
+        <v>1047</v>
       </c>
       <c r="I211" t="s">
-        <v>60</v>
+        <v>1048</v>
       </c>
       <c r="J211" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="K211" t="s">
-        <v>90</v>
+        <v>33</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212" t="s">
-        <v>1045</v>
+        <v>1050</v>
       </c>
       <c r="B212" t="s">
         <v>12</v>
       </c>
       <c r="C212" t="s">
-        <v>1046</v>
+        <v>1051</v>
       </c>
       <c r="D212" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>1047</v>
+        <v>141</v>
       </c>
       <c r="G212" t="s">
-        <v>1048</v>
+        <v>483</v>
       </c>
       <c r="I212" t="s">
-        <v>60</v>
+        <v>1052</v>
       </c>
       <c r="J212" t="s">
-        <v>1049</v>
+        <v>1053</v>
       </c>
       <c r="K212" t="s">
-        <v>1050</v>
+        <v>33</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213" t="s">
-        <v>1051</v>
+        <v>1054</v>
       </c>
       <c r="B213" t="s">
         <v>12</v>
       </c>
       <c r="C213" t="s">
-        <v>1052</v>
+        <v>1055</v>
       </c>
       <c r="D213" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="G213" t="s">
-        <v>1053</v>
+        <v>472</v>
       </c>
       <c r="I213" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="J213" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="K213" t="s">
-        <v>269</v>
+        <v>33</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="B214" t="s">
         <v>12</v>
       </c>
       <c r="C214" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="D214" t="s">
-        <v>146</v>
+        <v>88</v>
+      </c>
+      <c r="E214" t="s">
+        <v>1060</v>
       </c>
       <c r="G214" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="I214" t="s">
-        <v>948</v>
+        <v>579</v>
       </c>
       <c r="J214" t="s">
-        <v>1059</v>
+        <v>1062</v>
       </c>
       <c r="K214" t="s">
-        <v>33</v>
+        <v>215</v>
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215" t="s">
-        <v>1060</v>
+        <v>1063</v>
       </c>
       <c r="B215" t="s">
         <v>12</v>
       </c>
       <c r="C215" t="s">
-        <v>1061</v>
+        <v>1064</v>
       </c>
       <c r="D215" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="E215" t="s">
-        <v>1062</v>
+        <v>1065</v>
+      </c>
+      <c r="F215" t="s">
+        <v>1066</v>
       </c>
       <c r="G215" t="s">
-        <v>1063</v>
+        <v>1067</v>
       </c>
       <c r="I215" t="s">
-        <v>1064</v>
-[...2 lines deleted...]
-        <v>1065</v>
+        <v>700</v>
       </c>
       <c r="K215" t="s">
-        <v>1066</v>
+        <v>922</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="B216" t="s">
         <v>12</v>
       </c>
       <c r="C216" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="D216" t="s">
-        <v>146</v>
+        <v>141</v>
+      </c>
+      <c r="E216" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F216" t="s">
+        <v>1071</v>
       </c>
       <c r="G216" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
       <c r="I216" t="s">
-        <v>1070</v>
-[...2 lines deleted...]
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="K216" t="s">
-        <v>33</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217" t="s">
-        <v>1072</v>
+        <v>1075</v>
       </c>
       <c r="B217" t="s">
         <v>12</v>
       </c>
       <c r="C217" t="s">
-        <v>1073</v>
+        <v>1076</v>
       </c>
       <c r="D217" t="s">
-        <v>146</v>
+        <v>124</v>
       </c>
       <c r="G217" t="s">
-        <v>506</v>
+        <v>1077</v>
       </c>
       <c r="I217" t="s">
-        <v>1074</v>
+        <v>849</v>
       </c>
       <c r="J217" t="s">
-        <v>1075</v>
+        <v>1078</v>
       </c>
       <c r="K217" t="s">
-        <v>33</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218" t="s">
-        <v>1076</v>
+        <v>1080</v>
       </c>
       <c r="B218" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C218" t="s">
-        <v>1077</v>
+        <v>1081</v>
       </c>
       <c r="D218" t="s">
-        <v>146</v>
+        <v>88</v>
+      </c>
+      <c r="E218" t="s">
+        <v>1082</v>
       </c>
       <c r="G218" t="s">
-        <v>495</v>
+        <v>1083</v>
       </c>
       <c r="I218" t="s">
-        <v>1078</v>
+        <v>1084</v>
       </c>
       <c r="J218" t="s">
-        <v>1079</v>
+        <v>1085</v>
       </c>
       <c r="K218" t="s">
-        <v>33</v>
+        <v>168</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="B219" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C219" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="D219" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>1082</v>
+        <v>124</v>
       </c>
       <c r="G219" t="s">
-        <v>1083</v>
+        <v>1088</v>
       </c>
       <c r="I219" t="s">
-        <v>602</v>
+        <v>1089</v>
       </c>
       <c r="J219" t="s">
-        <v>1084</v>
+        <v>1090</v>
       </c>
       <c r="K219" t="s">
-        <v>220</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220" t="s">
-        <v>1085</v>
+        <v>1092</v>
       </c>
       <c r="B220" t="s">
         <v>12</v>
       </c>
       <c r="C220" t="s">
-        <v>1086</v>
+        <v>451</v>
       </c>
       <c r="D220" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>1088</v>
+        <v>88</v>
       </c>
       <c r="G220" t="s">
-        <v>1089</v>
+        <v>452</v>
       </c>
       <c r="I220" t="s">
-        <v>721</v>
+        <v>1093</v>
+      </c>
+      <c r="J220" t="s">
+        <v>453</v>
       </c>
       <c r="K220" t="s">
-        <v>944</v>
+        <v>33</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221" t="s">
-        <v>1090</v>
+        <v>1094</v>
       </c>
       <c r="B221" t="s">
         <v>12</v>
       </c>
       <c r="C221" t="s">
-        <v>1091</v>
+        <v>486</v>
       </c>
       <c r="D221" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>1093</v>
+        <v>124</v>
       </c>
       <c r="G221" t="s">
-        <v>1094</v>
+        <v>487</v>
       </c>
       <c r="I221" t="s">
-        <v>1095</v>
+        <v>841</v>
+      </c>
+      <c r="J221" t="s">
+        <v>488</v>
       </c>
       <c r="K221" t="s">
-        <v>1096</v>
+        <v>33</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B222" t="s">
+        <v>12</v>
+      </c>
+      <c r="C222" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D222" t="s">
+        <v>119</v>
+      </c>
+      <c r="G222" t="s">
         <v>1097</v>
       </c>
-      <c r="B222" t="s">
-[...2 lines deleted...]
-      <c r="C222" t="s">
+      <c r="I222" t="s">
         <v>1098</v>
       </c>
-      <c r="D222" t="s">
-[...2 lines deleted...]
-      <c r="G222" t="s">
+      <c r="J222" t="s">
         <v>1099</v>
       </c>
-      <c r="I222" t="s">
-[...2 lines deleted...]
-      <c r="J222" t="s">
+      <c r="K222" t="s">
         <v>1100</v>
-      </c>
-[...1 lines deleted...]
-        <v>1101</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B223" t="s">
+        <v>12</v>
+      </c>
+      <c r="C223" t="s">
         <v>1102</v>
       </c>
-      <c r="B223" t="s">
-[...2 lines deleted...]
-      <c r="C223" t="s">
+      <c r="D223" t="s">
+        <v>14</v>
+      </c>
+      <c r="G223" t="s">
         <v>1103</v>
       </c>
-      <c r="D223" t="s">
-[...2 lines deleted...]
-      <c r="E223" t="s">
+      <c r="I223" t="s">
         <v>1104</v>
       </c>
-      <c r="G223" t="s">
+      <c r="J223" t="s">
         <v>1105</v>
       </c>
-      <c r="I223" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K223" t="s">
-        <v>173</v>
+        <v>304</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B224" t="s">
+        <v>12</v>
+      </c>
+      <c r="C224" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D224" t="s">
+        <v>119</v>
+      </c>
+      <c r="G224" t="s">
+        <v>468</v>
+      </c>
+      <c r="I224" t="s">
         <v>1108</v>
       </c>
-      <c r="B224" t="s">
-[...2 lines deleted...]
-      <c r="C224" t="s">
+      <c r="J224" t="s">
         <v>1109</v>
       </c>
-      <c r="D224" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K224" t="s">
-        <v>1113</v>
+        <v>33</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225" t="s">
-        <v>1114</v>
+        <v>1110</v>
       </c>
       <c r="B225" t="s">
         <v>12</v>
       </c>
       <c r="C225" t="s">
-        <v>466</v>
+        <v>502</v>
       </c>
       <c r="D225" t="s">
-        <v>88</v>
+        <v>124</v>
       </c>
       <c r="G225" t="s">
-        <v>467</v>
+        <v>1111</v>
       </c>
       <c r="I225" t="s">
-        <v>1115</v>
+        <v>1112</v>
       </c>
       <c r="J225" t="s">
-        <v>468</v>
+        <v>1113</v>
       </c>
       <c r="K225" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226" t="s">
-        <v>1116</v>
+        <v>1114</v>
       </c>
       <c r="B226" t="s">
         <v>12</v>
       </c>
       <c r="C226" t="s">
-        <v>509</v>
+        <v>1115</v>
       </c>
       <c r="D226" t="s">
         <v>124</v>
       </c>
       <c r="G226" t="s">
-        <v>510</v>
+        <v>1116</v>
       </c>
       <c r="I226" t="s">
-        <v>864</v>
+        <v>1117</v>
       </c>
       <c r="J226" t="s">
-        <v>511</v>
+        <v>480</v>
       </c>
       <c r="K226" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="227" spans="1:11">
       <c r="A227" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="B227" t="s">
         <v>12</v>
       </c>
       <c r="C227" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="D227" t="s">
-        <v>119</v>
+        <v>88</v>
       </c>
       <c r="G227" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="I227" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="J227" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="K227" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="B228" t="s">
         <v>12</v>
       </c>
       <c r="C228" t="s">
-        <v>796</v>
+        <v>1125</v>
       </c>
       <c r="D228" t="s">
-        <v>119</v>
+        <v>88</v>
+      </c>
+      <c r="F228" t="s">
+        <v>1126</v>
       </c>
       <c r="G228" t="s">
-        <v>1124</v>
+        <v>1127</v>
       </c>
       <c r="I228" t="s">
-        <v>797</v>
-[...2 lines deleted...]
-        <v>1125</v>
+        <v>60</v>
       </c>
       <c r="K228" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="B229" t="s">
         <v>12</v>
       </c>
       <c r="C229" t="s">
-        <v>1128</v>
+        <v>510</v>
       </c>
       <c r="D229" t="s">
         <v>14</v>
       </c>
       <c r="G229" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="I229" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="J229" t="s">
-        <v>1131</v>
+        <v>512</v>
       </c>
       <c r="K229" t="s">
-        <v>314</v>
+        <v>33</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230" t="s">
         <v>1132</v>
       </c>
       <c r="B230" t="s">
         <v>12</v>
       </c>
       <c r="C230" t="s">
         <v>1133</v>
       </c>
       <c r="D230" t="s">
-        <v>119</v>
+        <v>88</v>
       </c>
       <c r="G230" t="s">
-        <v>487</v>
+        <v>1134</v>
       </c>
       <c r="I230" t="s">
-        <v>318</v>
+        <v>60</v>
       </c>
       <c r="J230" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="K230" t="s">
-        <v>33</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="B231" t="s">
         <v>12</v>
       </c>
       <c r="C231" t="s">
-        <v>525</v>
+        <v>1138</v>
       </c>
       <c r="D231" t="s">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="G231" t="s">
-        <v>1136</v>
+        <v>1139</v>
       </c>
       <c r="I231" t="s">
-        <v>1137</v>
+        <v>1140</v>
       </c>
       <c r="J231" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="K231" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232" t="s">
-        <v>1139</v>
+        <v>1142</v>
       </c>
       <c r="B232" t="s">
         <v>12</v>
       </c>
       <c r="C232" t="s">
-        <v>1140</v>
+        <v>459</v>
       </c>
       <c r="D232" t="s">
-        <v>124</v>
+        <v>88</v>
       </c>
       <c r="G232" t="s">
-        <v>1141</v>
+        <v>460</v>
       </c>
       <c r="I232" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="J232" t="s">
-        <v>503</v>
+        <v>461</v>
       </c>
       <c r="K232" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="B233" t="s">
         <v>12</v>
       </c>
       <c r="C233" t="s">
-        <v>1144</v>
+        <v>435</v>
       </c>
       <c r="D233" t="s">
         <v>88</v>
       </c>
       <c r="G233" t="s">
+        <v>436</v>
+      </c>
+      <c r="I233" t="s">
         <v>1145</v>
       </c>
-      <c r="I233" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J233" t="s">
-        <v>1147</v>
+        <v>437</v>
       </c>
       <c r="K233" t="s">
-        <v>1148</v>
+        <v>33</v>
       </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B234" t="s">
+        <v>63</v>
+      </c>
+      <c r="C234" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D234" t="s">
+        <v>119</v>
+      </c>
+      <c r="G234" t="s">
+        <v>1148</v>
+      </c>
+      <c r="I234" t="s">
+        <v>1003</v>
+      </c>
+      <c r="K234" t="s">
         <v>1149</v>
-      </c>
-[...19 lines deleted...]
-        <v>1153</v>
       </c>
     </row>
     <row r="235" spans="1:11">
       <c r="A235" t="s">
-        <v>1154</v>
+        <v>1150</v>
       </c>
       <c r="B235" t="s">
         <v>12</v>
       </c>
       <c r="C235" t="s">
-        <v>533</v>
+        <v>1151</v>
       </c>
       <c r="D235" t="s">
         <v>14</v>
       </c>
       <c r="G235" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="I235" t="s">
-        <v>1156</v>
+        <v>1153</v>
       </c>
       <c r="J235" t="s">
-        <v>535</v>
+        <v>1154</v>
       </c>
       <c r="K235" t="s">
-        <v>33</v>
+        <v>90</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236" t="s">
-        <v>1157</v>
+        <v>1155</v>
       </c>
       <c r="B236" t="s">
         <v>12</v>
       </c>
       <c r="C236" t="s">
-        <v>1158</v>
+        <v>1156</v>
       </c>
       <c r="D236" t="s">
         <v>88</v>
       </c>
       <c r="G236" t="s">
-        <v>1159</v>
+        <v>1157</v>
       </c>
       <c r="I236" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>1160</v>
+        <v>95</v>
       </c>
       <c r="K236" t="s">
-        <v>1161</v>
+        <v>362</v>
       </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237" t="s">
-        <v>1162</v>
+        <v>1158</v>
       </c>
       <c r="B237" t="s">
         <v>12</v>
       </c>
       <c r="C237" t="s">
-        <v>1163</v>
+        <v>1159</v>
       </c>
       <c r="D237" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="G237" t="s">
-        <v>1164</v>
+        <v>1160</v>
       </c>
       <c r="I237" t="s">
-        <v>1165</v>
-[...2 lines deleted...]
-        <v>1166</v>
+        <v>60</v>
       </c>
       <c r="K237" t="s">
-        <v>33</v>
+        <v>304</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238" t="s">
-        <v>1167</v>
+        <v>1161</v>
       </c>
       <c r="B238" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C238" t="s">
-        <v>474</v>
+        <v>1162</v>
       </c>
       <c r="D238" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="G238" t="s">
-        <v>475</v>
+        <v>588</v>
       </c>
       <c r="I238" t="s">
-        <v>1168</v>
+        <v>1163</v>
       </c>
       <c r="J238" t="s">
-        <v>476</v>
+        <v>1164</v>
       </c>
       <c r="K238" t="s">
-        <v>33</v>
+        <v>199</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239" t="s">
-        <v>1169</v>
+        <v>1165</v>
       </c>
       <c r="B239" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C239" t="s">
-        <v>450</v>
+        <v>1166</v>
       </c>
       <c r="D239" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="G239" t="s">
-        <v>451</v>
+        <v>1167</v>
       </c>
       <c r="I239" t="s">
-        <v>1170</v>
-[...2 lines deleted...]
-        <v>452</v>
+        <v>345</v>
       </c>
       <c r="K239" t="s">
-        <v>33</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B240" t="s">
+        <v>12</v>
+      </c>
+      <c r="C240" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D240" t="s">
+        <v>14</v>
+      </c>
+      <c r="F240" t="s">
         <v>1171</v>
       </c>
-      <c r="B240" t="s">
-[...2 lines deleted...]
-      <c r="C240" t="s">
+      <c r="G240" t="s">
         <v>1172</v>
       </c>
-      <c r="D240" t="s">
-[...2 lines deleted...]
-      <c r="G240" t="s">
+      <c r="I240" t="s">
         <v>1173</v>
-      </c>
-[...1 lines deleted...]
-        <v>1025</v>
       </c>
       <c r="K240" t="s">
         <v>1174</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241" t="s">
         <v>1175</v>
       </c>
       <c r="B241" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C241" t="s">
         <v>1176</v>
       </c>
       <c r="D241" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="G241" t="s">
         <v>1177</v>
       </c>
       <c r="I241" t="s">
+        <v>589</v>
+      </c>
+      <c r="J241" t="s">
         <v>1178</v>
       </c>
-      <c r="J241" t="s">
+      <c r="K241" t="s">
         <v>1179</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242" t="s">
         <v>1180</v>
       </c>
       <c r="B242" t="s">
         <v>12</v>
       </c>
       <c r="C242" t="s">
-        <v>1181</v>
+        <v>431</v>
       </c>
       <c r="D242" t="s">
         <v>88</v>
       </c>
       <c r="G242" t="s">
-        <v>1182</v>
+        <v>432</v>
       </c>
       <c r="I242" t="s">
-        <v>95</v>
+        <v>1181</v>
+      </c>
+      <c r="J242" t="s">
+        <v>433</v>
       </c>
       <c r="K242" t="s">
-        <v>377</v>
+        <v>33</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B243" t="s">
+        <v>12</v>
+      </c>
+      <c r="C243" t="s">
         <v>1183</v>
       </c>
-      <c r="B243" t="s">
-[...2 lines deleted...]
-      <c r="C243" t="s">
+      <c r="D243" t="s">
+        <v>119</v>
+      </c>
+      <c r="E243" t="s">
         <v>1184</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="G243" t="s">
         <v>1185</v>
       </c>
       <c r="I243" t="s">
-        <v>60</v>
+        <v>1186</v>
+      </c>
+      <c r="J243" t="s">
+        <v>1187</v>
       </c>
       <c r="K243" t="s">
-        <v>314</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="244" spans="1:11">
       <c r="A244" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
       <c r="B244" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="C244" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
       <c r="D244" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="G244" t="s">
-        <v>611</v>
+        <v>1191</v>
       </c>
       <c r="I244" t="s">
-        <v>1188</v>
+        <v>1192</v>
       </c>
       <c r="J244" t="s">
-        <v>1189</v>
+        <v>1193</v>
       </c>
       <c r="K244" t="s">
-        <v>204</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="245" spans="1:11">
       <c r="A245" t="s">
-        <v>1190</v>
+        <v>1195</v>
       </c>
       <c r="B245" t="s">
-        <v>63</v>
+        <v>158</v>
       </c>
       <c r="C245" t="s">
-        <v>1191</v>
+        <v>1196</v>
       </c>
       <c r="D245" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="G245" t="s">
-        <v>1192</v>
+        <v>1197</v>
       </c>
       <c r="I245" t="s">
-        <v>360</v>
+        <v>827</v>
+      </c>
+      <c r="J245" t="s">
+        <v>1198</v>
       </c>
       <c r="K245" t="s">
-        <v>204</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246" t="s">
-        <v>1193</v>
+        <v>1200</v>
       </c>
       <c r="B246" t="s">
         <v>12</v>
       </c>
       <c r="C246" t="s">
-        <v>1194</v>
+        <v>1201</v>
       </c>
       <c r="D246" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1195</v>
+        <v>124</v>
       </c>
       <c r="G246" t="s">
-        <v>1196</v>
+        <v>148</v>
       </c>
       <c r="I246" t="s">
-        <v>1197</v>
+        <v>1089</v>
+      </c>
+      <c r="J246" t="s">
+        <v>1202</v>
       </c>
       <c r="K246" t="s">
-        <v>1198</v>
+        <v>744</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247" t="s">
-        <v>1199</v>
+        <v>1203</v>
       </c>
       <c r="B247" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C247" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="D247" t="s">
         <v>88</v>
       </c>
       <c r="G247" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="I247" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="K247" t="s">
-        <v>1203</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248" t="s">
-        <v>1204</v>
+        <v>1208</v>
       </c>
       <c r="B248" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C248" t="s">
-        <v>446</v>
+        <v>1209</v>
       </c>
       <c r="D248" t="s">
         <v>88</v>
       </c>
       <c r="G248" t="s">
-        <v>447</v>
+        <v>1210</v>
       </c>
       <c r="I248" t="s">
-        <v>1205</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>1211</v>
       </c>
       <c r="K248" t="s">
-        <v>33</v>
+        <v>389</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249" t="s">
-        <v>1206</v>
+        <v>1212</v>
       </c>
       <c r="B249" t="s">
         <v>12</v>
       </c>
       <c r="C249" t="s">
-        <v>1207</v>
+        <v>1213</v>
       </c>
       <c r="D249" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>124</v>
       </c>
       <c r="G249" t="s">
-        <v>1209</v>
+        <v>1214</v>
       </c>
       <c r="I249" t="s">
-        <v>1210</v>
+        <v>1215</v>
       </c>
       <c r="J249" t="s">
-        <v>1211</v>
+        <v>1216</v>
       </c>
       <c r="K249" t="s">
-        <v>1212</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250" t="s">
-        <v>1213</v>
+        <v>1218</v>
       </c>
       <c r="B250" t="s">
         <v>12</v>
       </c>
       <c r="C250" t="s">
-        <v>1214</v>
+        <v>1219</v>
       </c>
       <c r="D250" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="G250" t="s">
-        <v>1215</v>
+        <v>1220</v>
       </c>
       <c r="I250" t="s">
-        <v>1216</v>
+        <v>1221</v>
       </c>
       <c r="J250" t="s">
-        <v>1217</v>
+        <v>1222</v>
       </c>
       <c r="K250" t="s">
-        <v>1218</v>
+        <v>33</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251" t="s">
-        <v>1219</v>
+        <v>1223</v>
       </c>
       <c r="B251" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C251" t="s">
-        <v>1220</v>
+        <v>1224</v>
       </c>
       <c r="D251" t="s">
-        <v>88</v>
+        <v>141</v>
       </c>
       <c r="G251" t="s">
-        <v>1221</v>
+        <v>1225</v>
       </c>
       <c r="I251" t="s">
-        <v>850</v>
+        <v>1226</v>
       </c>
       <c r="J251" t="s">
-        <v>1222</v>
+        <v>1227</v>
       </c>
       <c r="K251" t="s">
-        <v>1223</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252" t="s">
-        <v>1224</v>
+        <v>1229</v>
       </c>
       <c r="B252" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C252" t="s">
-        <v>1225</v>
+        <v>1230</v>
       </c>
       <c r="D252" t="s">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="G252" t="s">
-        <v>153</v>
+        <v>1231</v>
       </c>
       <c r="I252" t="s">
-        <v>1111</v>
+        <v>1232</v>
       </c>
       <c r="J252" t="s">
-        <v>1226</v>
+        <v>1233</v>
       </c>
       <c r="K252" t="s">
-        <v>765</v>
+        <v>90</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253" t="s">
-        <v>1227</v>
+        <v>1234</v>
       </c>
       <c r="B253" t="s">
         <v>12</v>
       </c>
       <c r="C253" t="s">
-        <v>1228</v>
+        <v>1235</v>
       </c>
       <c r="D253" t="s">
-        <v>88</v>
+        <v>124</v>
+      </c>
+      <c r="E253" t="s">
+        <v>1236</v>
       </c>
       <c r="G253" t="s">
-        <v>1229</v>
+        <v>1237</v>
       </c>
       <c r="I253" t="s">
-        <v>1230</v>
+        <v>1238</v>
+      </c>
+      <c r="J253" t="s">
+        <v>1239</v>
       </c>
       <c r="K253" t="s">
-        <v>1231</v>
+        <v>38</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254" t="s">
-        <v>1232</v>
+        <v>1240</v>
       </c>
       <c r="B254" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C254" t="s">
-        <v>1233</v>
+        <v>766</v>
       </c>
       <c r="D254" t="s">
-        <v>88</v>
+        <v>124</v>
       </c>
       <c r="G254" t="s">
-        <v>1234</v>
+        <v>246</v>
       </c>
       <c r="I254" t="s">
-        <v>1235</v>
+        <v>126</v>
       </c>
       <c r="K254" t="s">
-        <v>404</v>
+        <v>248</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255" t="s">
-        <v>1236</v>
+        <v>1241</v>
       </c>
       <c r="B255" t="s">
         <v>12</v>
       </c>
       <c r="C255" t="s">
-        <v>1237</v>
+        <v>1242</v>
       </c>
       <c r="D255" t="s">
-        <v>124</v>
+        <v>88</v>
       </c>
       <c r="G255" t="s">
-        <v>1238</v>
+        <v>1243</v>
       </c>
       <c r="I255" t="s">
-        <v>1239</v>
+        <v>748</v>
       </c>
       <c r="J255" t="s">
-        <v>1240</v>
+        <v>1244</v>
       </c>
       <c r="K255" t="s">
-        <v>1241</v>
+        <v>33</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256" t="s">
-        <v>1242</v>
+        <v>1245</v>
       </c>
       <c r="B256" t="s">
         <v>12</v>
       </c>
       <c r="C256" t="s">
-        <v>1243</v>
+        <v>703</v>
       </c>
       <c r="D256" t="s">
-        <v>124</v>
+        <v>88</v>
       </c>
       <c r="G256" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="I256" t="s">
-        <v>1245</v>
+        <v>705</v>
       </c>
       <c r="J256" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="K256" t="s">
-        <v>33</v>
+        <v>711</v>
       </c>
     </row>
     <row r="257" spans="1:11">
       <c r="A257" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="B257" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C257" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="D257" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="G257" t="s">
-        <v>1249</v>
+        <v>1246</v>
       </c>
       <c r="I257" t="s">
+        <v>705</v>
+      </c>
+      <c r="J257" t="s">
         <v>1250</v>
       </c>
-      <c r="J257" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K257" t="s">
-        <v>1252</v>
+        <v>711</v>
       </c>
     </row>
     <row r="258" spans="1:11">
       <c r="A258" t="s">
-        <v>1253</v>
+        <v>1251</v>
       </c>
       <c r="B258" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C258" t="s">
-        <v>1254</v>
+        <v>1252</v>
       </c>
       <c r="D258" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="G258" t="s">
-        <v>1255</v>
+        <v>1246</v>
       </c>
       <c r="I258" t="s">
-        <v>1256</v>
-[...2 lines deleted...]
-        <v>1257</v>
+        <v>705</v>
       </c>
       <c r="K258" t="s">
-        <v>90</v>
+        <v>711</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259" t="s">
-        <v>1258</v>
+        <v>1253</v>
       </c>
       <c r="B259" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C259" t="s">
-        <v>1259</v>
+        <v>1254</v>
       </c>
       <c r="D259" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>1260</v>
+        <v>88</v>
       </c>
       <c r="G259" t="s">
-        <v>1261</v>
+        <v>1255</v>
       </c>
       <c r="I259" t="s">
-        <v>1262</v>
+        <v>1256</v>
       </c>
       <c r="J259" t="s">
-        <v>1263</v>
+        <v>1257</v>
       </c>
       <c r="K259" t="s">
-        <v>38</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260" t="s">
-        <v>1264</v>
+        <v>1258</v>
       </c>
       <c r="B260" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C260" t="s">
-        <v>788</v>
+        <v>1259</v>
       </c>
       <c r="D260" t="s">
-        <v>124</v>
+        <v>88</v>
       </c>
       <c r="G260" t="s">
-        <v>251</v>
+        <v>1260</v>
       </c>
       <c r="I260" t="s">
-        <v>131</v>
+        <v>589</v>
+      </c>
+      <c r="J260" t="s">
+        <v>1261</v>
       </c>
       <c r="K260" t="s">
-        <v>253</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261" t="s">
-        <v>1265</v>
+        <v>1262</v>
       </c>
       <c r="B261" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C261" t="s">
-        <v>1266</v>
+        <v>1263</v>
       </c>
       <c r="D261" t="s">
         <v>88</v>
       </c>
+      <c r="F261" t="s">
+        <v>1264</v>
+      </c>
       <c r="G261" t="s">
+        <v>1265</v>
+      </c>
+      <c r="I261" t="s">
+        <v>1266</v>
+      </c>
+      <c r="J261" t="s">
         <v>1267</v>
       </c>
-      <c r="I261" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K261" t="s">
-        <v>33</v>
+        <v>738</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B262" t="s">
+        <v>12</v>
+      </c>
+      <c r="C262" t="s">
         <v>1269</v>
       </c>
-      <c r="B262" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D262" t="s">
-        <v>88</v>
+        <v>141</v>
       </c>
       <c r="G262" t="s">
         <v>1270</v>
       </c>
       <c r="I262" t="s">
-        <v>726</v>
+        <v>1271</v>
       </c>
       <c r="J262" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="K262" t="s">
-        <v>732</v>
+        <v>52</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="B263" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C263" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="D263" t="s">
-        <v>88</v>
+        <v>14</v>
+      </c>
+      <c r="E263" t="s">
+        <v>1275</v>
       </c>
       <c r="G263" t="s">
-        <v>1270</v>
+        <v>1276</v>
       </c>
       <c r="I263" t="s">
-        <v>726</v>
+        <v>1277</v>
       </c>
       <c r="J263" t="s">
-        <v>1274</v>
+        <v>1278</v>
       </c>
       <c r="K263" t="s">
-        <v>732</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264" t="s">
-        <v>1275</v>
+        <v>1280</v>
       </c>
       <c r="B264" t="s">
         <v>12</v>
       </c>
       <c r="C264" t="s">
-        <v>1276</v>
+        <v>1281</v>
       </c>
       <c r="D264" t="s">
-        <v>88</v>
+        <v>124</v>
       </c>
       <c r="G264" t="s">
-        <v>1270</v>
+        <v>1282</v>
       </c>
       <c r="I264" t="s">
-        <v>726</v>
+        <v>1283</v>
+      </c>
+      <c r="J264" t="s">
+        <v>1284</v>
       </c>
       <c r="K264" t="s">
-        <v>732</v>
+        <v>38</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265" t="s">
-        <v>1277</v>
+        <v>1285</v>
       </c>
       <c r="B265" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C265" t="s">
-        <v>1278</v>
+        <v>1286</v>
       </c>
       <c r="D265" t="s">
-        <v>88</v>
+        <v>124</v>
       </c>
       <c r="G265" t="s">
-        <v>1279</v>
+        <v>1287</v>
       </c>
       <c r="I265" t="s">
-        <v>1280</v>
+        <v>1288</v>
       </c>
       <c r="J265" t="s">
-        <v>1281</v>
+        <v>1289</v>
       </c>
       <c r="K265" t="s">
-        <v>1122</v>
+        <v>33</v>
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266" t="s">
-        <v>1282</v>
+        <v>1290</v>
       </c>
       <c r="B266" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C266" t="s">
-        <v>1283</v>
+        <v>1291</v>
       </c>
       <c r="D266" t="s">
-        <v>88</v>
+        <v>124</v>
+      </c>
+      <c r="E266" t="s">
+        <v>1292</v>
+      </c>
+      <c r="F266" t="s">
+        <v>1293</v>
       </c>
       <c r="G266" t="s">
-        <v>1284</v>
+        <v>1294</v>
       </c>
       <c r="I266" t="s">
-        <v>612</v>
+        <v>1295</v>
       </c>
       <c r="J266" t="s">
-        <v>1285</v>
+        <v>1296</v>
       </c>
       <c r="K266" t="s">
-        <v>1096</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267" t="s">
-        <v>1286</v>
+        <v>1298</v>
       </c>
       <c r="B267" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C267" t="s">
-        <v>1287</v>
+        <v>1299</v>
       </c>
       <c r="D267" t="s">
         <v>88</v>
       </c>
       <c r="F267" t="s">
-        <v>1288</v>
+        <v>1300</v>
       </c>
       <c r="G267" t="s">
-        <v>1289</v>
+        <v>1301</v>
       </c>
       <c r="I267" t="s">
-        <v>1290</v>
+        <v>589</v>
       </c>
       <c r="J267" t="s">
-        <v>1291</v>
+        <v>1302</v>
       </c>
       <c r="K267" t="s">
-        <v>759</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="268" spans="1:11">
       <c r="A268" t="s">
-        <v>1292</v>
+        <v>1304</v>
       </c>
       <c r="B268" t="s">
         <v>12</v>
       </c>
       <c r="C268" t="s">
-        <v>1293</v>
+        <v>1305</v>
       </c>
       <c r="D268" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="G268" t="s">
-        <v>1294</v>
+        <v>1306</v>
       </c>
       <c r="I268" t="s">
-        <v>1295</v>
-[...2 lines deleted...]
-        <v>1296</v>
+        <v>22</v>
       </c>
       <c r="K268" t="s">
-        <v>52</v>
+        <v>248</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269" t="s">
-        <v>1297</v>
+        <v>1307</v>
       </c>
       <c r="B269" t="s">
         <v>63</v>
       </c>
       <c r="C269" t="s">
-        <v>1298</v>
+        <v>1308</v>
       </c>
       <c r="D269" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="E269" t="s">
-        <v>1299</v>
+        <v>1309</v>
+      </c>
+      <c r="F269" t="s">
+        <v>1310</v>
       </c>
       <c r="G269" t="s">
-        <v>1300</v>
+        <v>1311</v>
       </c>
       <c r="I269" t="s">
-        <v>1301</v>
+        <v>303</v>
       </c>
       <c r="J269" t="s">
-        <v>1302</v>
+        <v>1312</v>
       </c>
       <c r="K269" t="s">
-        <v>944</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270" t="s">
-        <v>1303</v>
+        <v>1314</v>
       </c>
       <c r="B270" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C270" t="s">
-        <v>1304</v>
+        <v>1315</v>
       </c>
       <c r="D270" t="s">
-        <v>124</v>
+        <v>119</v>
+      </c>
+      <c r="E270" t="s">
+        <v>1316</v>
       </c>
       <c r="G270" t="s">
-        <v>1305</v>
+        <v>1317</v>
       </c>
       <c r="I270" t="s">
-        <v>1306</v>
-[...2 lines deleted...]
-        <v>1307</v>
+        <v>1318</v>
       </c>
       <c r="K270" t="s">
-        <v>38</v>
+        <v>168</v>
       </c>
     </row>
     <row r="271" spans="1:11">
       <c r="A271" t="s">
-        <v>1308</v>
+        <v>1319</v>
       </c>
       <c r="B271" t="s">
         <v>12</v>
       </c>
       <c r="C271" t="s">
-        <v>1309</v>
+        <v>1320</v>
       </c>
       <c r="D271" t="s">
         <v>124</v>
       </c>
       <c r="G271" t="s">
-        <v>1310</v>
+        <v>1321</v>
       </c>
       <c r="I271" t="s">
-        <v>1311</v>
-[...2 lines deleted...]
-        <v>1312</v>
+        <v>849</v>
       </c>
       <c r="K271" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="272" spans="1:11">
       <c r="A272" t="s">
-        <v>1313</v>
+        <v>1322</v>
       </c>
       <c r="B272" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C272" t="s">
-        <v>1314</v>
+        <v>1323</v>
       </c>
       <c r="D272" t="s">
         <v>124</v>
       </c>
-      <c r="E272" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G272" t="s">
-        <v>1317</v>
+        <v>1324</v>
       </c>
       <c r="I272" t="s">
-        <v>1318</v>
-[...2 lines deleted...]
-        <v>1319</v>
+        <v>1325</v>
       </c>
       <c r="K272" t="s">
-        <v>1320</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="273" spans="1:11">
       <c r="A273" t="s">
-        <v>1321</v>
+        <v>1327</v>
       </c>
       <c r="B273" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C273" t="s">
-        <v>1322</v>
+        <v>1328</v>
       </c>
       <c r="D273" t="s">
         <v>88</v>
       </c>
-      <c r="F273" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G273" t="s">
-        <v>1324</v>
+        <v>1329</v>
       </c>
       <c r="I273" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>1325</v>
+        <v>616</v>
       </c>
       <c r="K273" t="s">
-        <v>1326</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="274" spans="1:11">
       <c r="A274" t="s">
-        <v>1327</v>
+        <v>1331</v>
       </c>
       <c r="B274" t="s">
         <v>12</v>
       </c>
       <c r="C274" t="s">
-        <v>1328</v>
+        <v>1332</v>
       </c>
       <c r="D274" t="s">
         <v>88</v>
       </c>
       <c r="G274" t="s">
-        <v>1329</v>
+        <v>1333</v>
       </c>
       <c r="I274" t="s">
-        <v>22</v>
+        <v>1334</v>
       </c>
       <c r="K274" t="s">
-        <v>253</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="275" spans="1:11">
       <c r="A275" t="s">
-        <v>1330</v>
+        <v>1336</v>
       </c>
       <c r="B275" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="C275" t="s">
-        <v>1331</v>
+        <v>1337</v>
       </c>
       <c r="D275" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="E275" t="s">
-        <v>1332</v>
-[...2 lines deleted...]
-        <v>1333</v>
+        <v>1338</v>
       </c>
       <c r="G275" t="s">
-        <v>1334</v>
+        <v>1339</v>
       </c>
       <c r="I275" t="s">
-        <v>313</v>
+        <v>718</v>
       </c>
       <c r="J275" t="s">
-        <v>1335</v>
+        <v>1340</v>
       </c>
       <c r="K275" t="s">
-        <v>1336</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276" t="s">
-        <v>1337</v>
+        <v>1342</v>
       </c>
       <c r="B276" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C276" t="s">
-        <v>1338</v>
+        <v>1343</v>
       </c>
       <c r="D276" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>1339</v>
+        <v>124</v>
       </c>
       <c r="G276" t="s">
-        <v>1340</v>
+        <v>1344</v>
       </c>
       <c r="I276" t="s">
-        <v>1341</v>
+        <v>1345</v>
+      </c>
+      <c r="J276" t="s">
+        <v>1346</v>
       </c>
       <c r="K276" t="s">
-        <v>173</v>
+        <v>38</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277" t="s">
-        <v>1342</v>
+        <v>1347</v>
       </c>
       <c r="B277" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>1343</v>
       </c>
       <c r="D277" t="s">
         <v>124</v>
       </c>
       <c r="G277" t="s">
-        <v>1344</v>
-[...2 lines deleted...]
-        <v>872</v>
+        <v>1348</v>
+      </c>
+      <c r="J277" t="s">
+        <v>1349</v>
       </c>
       <c r="K277" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="278" spans="1:11">
       <c r="A278" t="s">
-        <v>1345</v>
+        <v>1350</v>
       </c>
       <c r="B278" t="s">
         <v>12</v>
       </c>
       <c r="C278" t="s">
-        <v>1346</v>
+        <v>1351</v>
       </c>
       <c r="D278" t="s">
-        <v>124</v>
+        <v>88</v>
       </c>
       <c r="G278" t="s">
-        <v>1347</v>
+        <v>1352</v>
       </c>
       <c r="I278" t="s">
-        <v>1348</v>
+        <v>1353</v>
+      </c>
+      <c r="J278" t="s">
+        <v>1354</v>
       </c>
       <c r="K278" t="s">
-        <v>1349</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279" t="s">
-        <v>1350</v>
+        <v>1356</v>
       </c>
       <c r="B279" t="s">
         <v>12</v>
       </c>
       <c r="C279" t="s">
-        <v>1351</v>
+        <v>1357</v>
       </c>
       <c r="D279" t="s">
-        <v>88</v>
+        <v>124</v>
       </c>
       <c r="G279" t="s">
-        <v>1352</v>
+        <v>1358</v>
       </c>
       <c r="I279" t="s">
-        <v>638</v>
+        <v>1359</v>
+      </c>
+      <c r="J279" t="s">
+        <v>1360</v>
       </c>
       <c r="K279" t="s">
-        <v>1353</v>
+        <v>33</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280" t="s">
-        <v>1354</v>
+        <v>1361</v>
       </c>
       <c r="B280" t="s">
         <v>12</v>
       </c>
       <c r="C280" t="s">
-        <v>1355</v>
+        <v>1362</v>
       </c>
       <c r="D280" t="s">
-        <v>88</v>
+        <v>124</v>
       </c>
       <c r="G280" t="s">
-        <v>1356</v>
+        <v>1363</v>
       </c>
       <c r="I280" t="s">
-        <v>1357</v>
+        <v>1364</v>
+      </c>
+      <c r="J280" t="s">
+        <v>1365</v>
       </c>
       <c r="K280" t="s">
-        <v>1358</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281" t="s">
-        <v>1359</v>
+        <v>1367</v>
       </c>
       <c r="B281" t="s">
         <v>12</v>
       </c>
       <c r="C281" t="s">
-        <v>1360</v>
+        <v>1368</v>
       </c>
       <c r="D281" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1361</v>
+        <v>124</v>
       </c>
       <c r="G281" t="s">
-        <v>1362</v>
+        <v>1369</v>
       </c>
       <c r="I281" t="s">
-        <v>739</v>
+        <v>1370</v>
       </c>
       <c r="J281" t="s">
-        <v>1363</v>
+        <v>1371</v>
       </c>
       <c r="K281" t="s">
-        <v>1364</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="282" spans="1:11">
       <c r="A282" t="s">
-        <v>1365</v>
+        <v>1373</v>
       </c>
       <c r="B282" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C282" t="s">
-        <v>1366</v>
+        <v>1374</v>
       </c>
       <c r="D282" t="s">
         <v>124</v>
       </c>
       <c r="G282" t="s">
-        <v>1367</v>
+        <v>1375</v>
       </c>
       <c r="I282" t="s">
-        <v>1368</v>
+        <v>1376</v>
       </c>
       <c r="J282" t="s">
-        <v>1369</v>
+        <v>1377</v>
       </c>
       <c r="K282" t="s">
-        <v>38</v>
+        <v>304</v>
       </c>
     </row>
     <row r="283" spans="1:11">
       <c r="A283" t="s">
-        <v>1370</v>
+        <v>1378</v>
       </c>
       <c r="B283" t="s">
         <v>12</v>
       </c>
+      <c r="C283" t="s">
+        <v>1379</v>
+      </c>
       <c r="D283" t="s">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="G283" t="s">
-        <v>1371</v>
+        <v>1380</v>
+      </c>
+      <c r="I283" t="s">
+        <v>27</v>
       </c>
       <c r="J283" t="s">
-        <v>1372</v>
+        <v>1381</v>
       </c>
       <c r="K283" t="s">
-        <v>33</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284" t="s">
-        <v>1373</v>
+        <v>1383</v>
       </c>
       <c r="B284" t="s">
         <v>12</v>
       </c>
       <c r="C284" t="s">
-        <v>1374</v>
+        <v>1384</v>
       </c>
       <c r="D284" t="s">
-        <v>88</v>
+        <v>141</v>
+      </c>
+      <c r="E284" t="s">
+        <v>1385</v>
       </c>
       <c r="G284" t="s">
-        <v>1375</v>
+        <v>1386</v>
       </c>
       <c r="I284" t="s">
-        <v>1376</v>
+        <v>1387</v>
       </c>
       <c r="J284" t="s">
-        <v>1377</v>
+        <v>1388</v>
       </c>
       <c r="K284" t="s">
-        <v>1378</v>
+        <v>304</v>
       </c>
     </row>
     <row r="285" spans="1:11">
       <c r="A285" t="s">
-        <v>1379</v>
+        <v>1389</v>
       </c>
       <c r="B285" t="s">
         <v>12</v>
       </c>
       <c r="C285" t="s">
-        <v>1380</v>
+        <v>1390</v>
       </c>
       <c r="D285" t="s">
-        <v>124</v>
+        <v>88</v>
       </c>
       <c r="G285" t="s">
-        <v>1381</v>
+        <v>1391</v>
       </c>
       <c r="I285" t="s">
-        <v>1382</v>
+        <v>1392</v>
       </c>
       <c r="J285" t="s">
-        <v>1383</v>
+        <v>1393</v>
       </c>
       <c r="K285" t="s">
-        <v>33</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="286" spans="1:11">
       <c r="A286" t="s">
-        <v>1384</v>
+        <v>1395</v>
       </c>
       <c r="B286" t="s">
         <v>12</v>
       </c>
       <c r="C286" t="s">
-        <v>1385</v>
+        <v>1396</v>
       </c>
       <c r="D286" t="s">
-        <v>124</v>
+        <v>14</v>
+      </c>
+      <c r="E286" t="s">
+        <v>1397</v>
       </c>
       <c r="G286" t="s">
-        <v>1386</v>
+        <v>1398</v>
       </c>
       <c r="I286" t="s">
-        <v>1387</v>
+        <v>1399</v>
       </c>
       <c r="J286" t="s">
-        <v>1388</v>
+        <v>1400</v>
       </c>
       <c r="K286" t="s">
-        <v>48</v>
+        <v>331</v>
       </c>
     </row>
     <row r="287" spans="1:11">
       <c r="A287" t="s">
-        <v>1389</v>
+        <v>1401</v>
       </c>
       <c r="B287" t="s">
         <v>12</v>
       </c>
       <c r="C287" t="s">
-        <v>1390</v>
+        <v>1402</v>
       </c>
       <c r="D287" t="s">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="G287" t="s">
-        <v>1391</v>
+        <v>1403</v>
       </c>
       <c r="I287" t="s">
-        <v>1392</v>
+        <v>1404</v>
       </c>
       <c r="J287" t="s">
-        <v>1393</v>
+        <v>1405</v>
       </c>
       <c r="K287" t="s">
-        <v>1394</v>
+        <v>33</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288" t="s">
-        <v>1395</v>
+        <v>1406</v>
       </c>
       <c r="B288" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C288" t="s">
-        <v>1396</v>
+        <v>1407</v>
       </c>
       <c r="D288" t="s">
-        <v>124</v>
+        <v>88</v>
       </c>
       <c r="G288" t="s">
-        <v>1397</v>
+        <v>1408</v>
       </c>
       <c r="I288" t="s">
-        <v>1398</v>
+        <v>1409</v>
       </c>
       <c r="J288" t="s">
-        <v>1399</v>
+        <v>1410</v>
       </c>
       <c r="K288" t="s">
-        <v>314</v>
+        <v>90</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289" t="s">
-        <v>1400</v>
+        <v>1411</v>
       </c>
       <c r="B289" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C289" t="s">
-        <v>1401</v>
+        <v>1412</v>
       </c>
       <c r="D289" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="G289" t="s">
-        <v>1402</v>
+        <v>1413</v>
       </c>
       <c r="I289" t="s">
-        <v>27</v>
+        <v>1414</v>
       </c>
       <c r="J289" t="s">
-        <v>1403</v>
+        <v>1415</v>
       </c>
       <c r="K289" t="s">
-        <v>1404</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290" t="s">
-        <v>1405</v>
+        <v>1417</v>
       </c>
       <c r="B290" t="s">
         <v>12</v>
       </c>
       <c r="C290" t="s">
-        <v>1406</v>
+        <v>1412</v>
       </c>
       <c r="D290" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>1407</v>
+        <v>88</v>
       </c>
       <c r="G290" t="s">
-        <v>1408</v>
+        <v>1413</v>
       </c>
       <c r="I290" t="s">
-        <v>1409</v>
+        <v>1414</v>
       </c>
       <c r="J290" t="s">
-        <v>1410</v>
+        <v>1415</v>
       </c>
       <c r="K290" t="s">
-        <v>314</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="291" spans="1:11">
       <c r="A291" t="s">
-        <v>1411</v>
+        <v>1418</v>
       </c>
       <c r="B291" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C291" t="s">
-        <v>1412</v>
+        <v>1419</v>
       </c>
       <c r="D291" t="s">
         <v>88</v>
       </c>
       <c r="G291" t="s">
-        <v>1413</v>
+        <v>1420</v>
       </c>
       <c r="I291" t="s">
-        <v>1414</v>
+        <v>1421</v>
       </c>
       <c r="J291" t="s">
-        <v>1415</v>
+        <v>743</v>
       </c>
       <c r="K291" t="s">
-        <v>1416</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292" t="s">
-        <v>1417</v>
+        <v>1423</v>
       </c>
       <c r="B292" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C292" t="s">
-        <v>1418</v>
+        <v>1424</v>
       </c>
       <c r="D292" t="s">
         <v>14</v>
       </c>
-      <c r="E292" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G292" t="s">
-        <v>1420</v>
+        <v>1425</v>
       </c>
       <c r="I292" t="s">
-        <v>1421</v>
-[...2 lines deleted...]
-        <v>1422</v>
+        <v>1426</v>
       </c>
       <c r="K292" t="s">
-        <v>346</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="293" spans="1:11">
       <c r="A293" t="s">
-        <v>1423</v>
+        <v>1428</v>
       </c>
       <c r="B293" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C293" t="s">
-        <v>1424</v>
+        <v>1429</v>
       </c>
       <c r="D293" t="s">
-        <v>146</v>
+        <v>119</v>
+      </c>
+      <c r="E293" t="s">
+        <v>1430</v>
       </c>
       <c r="G293" t="s">
-        <v>1425</v>
+        <v>1431</v>
       </c>
       <c r="I293" t="s">
-        <v>1426</v>
+        <v>1432</v>
       </c>
       <c r="J293" t="s">
-        <v>1427</v>
+        <v>1433</v>
       </c>
       <c r="K293" t="s">
-        <v>33</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="294" spans="1:11">
       <c r="A294" t="s">
-        <v>1428</v>
+        <v>1434</v>
       </c>
       <c r="B294" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C294" t="s">
-        <v>1429</v>
+        <v>1435</v>
       </c>
       <c r="D294" t="s">
-        <v>88</v>
+        <v>141</v>
+      </c>
+      <c r="E294" t="s">
+        <v>1436</v>
       </c>
       <c r="G294" t="s">
-        <v>1430</v>
+        <v>1437</v>
       </c>
       <c r="I294" t="s">
-        <v>1431</v>
+        <v>1438</v>
       </c>
       <c r="J294" t="s">
-        <v>1432</v>
+        <v>1439</v>
       </c>
       <c r="K294" t="s">
-        <v>90</v>
+        <v>915</v>
       </c>
     </row>
     <row r="295" spans="1:11">
       <c r="A295" t="s">
-        <v>1433</v>
+        <v>688</v>
       </c>
       <c r="B295" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C295" t="s">
-        <v>1434</v>
+        <v>1440</v>
       </c>
       <c r="D295" t="s">
         <v>88</v>
       </c>
       <c r="G295" t="s">
-        <v>1435</v>
+        <v>1441</v>
       </c>
       <c r="I295" t="s">
-        <v>1436</v>
+        <v>1442</v>
       </c>
       <c r="J295" t="s">
-        <v>1437</v>
+        <v>1443</v>
       </c>
       <c r="K295" t="s">
-        <v>1438</v>
+        <v>90</v>
       </c>
     </row>
     <row r="296" spans="1:11">
       <c r="A296" t="s">
-        <v>1439</v>
+        <v>1444</v>
       </c>
       <c r="B296" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C296" t="s">
-        <v>1434</v>
+        <v>1445</v>
       </c>
       <c r="D296" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="G296" t="s">
-        <v>1435</v>
+        <v>1446</v>
       </c>
       <c r="I296" t="s">
-        <v>1436</v>
-[...2 lines deleted...]
-        <v>1437</v>
+        <v>1447</v>
       </c>
       <c r="K296" t="s">
-        <v>1438</v>
+        <v>116</v>
       </c>
     </row>
     <row r="297" spans="1:11">
       <c r="A297" t="s">
-        <v>1440</v>
+        <v>1448</v>
       </c>
       <c r="B297" t="s">
-        <v>163</v>
+        <v>291</v>
       </c>
       <c r="C297" t="s">
-        <v>1441</v>
+        <v>1449</v>
       </c>
       <c r="D297" t="s">
-        <v>88</v>
+        <v>14</v>
+      </c>
+      <c r="F297" t="s">
+        <v>1450</v>
       </c>
       <c r="G297" t="s">
-        <v>1442</v>
+        <v>1451</v>
       </c>
       <c r="I297" t="s">
-        <v>1443</v>
+        <v>1452</v>
       </c>
       <c r="J297" t="s">
-        <v>764</v>
+        <v>1453</v>
       </c>
       <c r="K297" t="s">
-        <v>1444</v>
+        <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:11">
       <c r="A298" t="s">
-        <v>1445</v>
+        <v>1454</v>
       </c>
       <c r="B298" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="C298" t="s">
-        <v>1446</v>
+        <v>439</v>
       </c>
       <c r="D298" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="G298" t="s">
-        <v>1447</v>
+        <v>440</v>
       </c>
       <c r="I298" t="s">
-        <v>1448</v>
+        <v>872</v>
+      </c>
+      <c r="J298" t="s">
+        <v>441</v>
       </c>
       <c r="K298" t="s">
-        <v>1449</v>
+        <v>33</v>
       </c>
     </row>
     <row r="299" spans="1:11">
       <c r="A299" t="s">
-        <v>1450</v>
+        <v>1455</v>
       </c>
       <c r="B299" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C299" t="s">
-        <v>1451</v>
+        <v>1456</v>
       </c>
       <c r="D299" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>1452</v>
+        <v>293</v>
       </c>
       <c r="G299" t="s">
-        <v>1453</v>
+        <v>1457</v>
       </c>
       <c r="I299" t="s">
-        <v>1454</v>
+        <v>1458</v>
       </c>
       <c r="J299" t="s">
-        <v>1455</v>
+        <v>1459</v>
       </c>
       <c r="K299" t="s">
-        <v>1456</v>
+        <v>922</v>
       </c>
     </row>
     <row r="300" spans="1:11">
       <c r="A300" t="s">
-        <v>1457</v>
+        <v>1460</v>
       </c>
       <c r="B300" t="s">
         <v>12</v>
       </c>
       <c r="C300" t="s">
-        <v>1458</v>
+        <v>1461</v>
       </c>
       <c r="D300" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>1459</v>
+        <v>14</v>
+      </c>
+      <c r="F300" t="s">
+        <v>1462</v>
       </c>
       <c r="G300" t="s">
-        <v>1460</v>
+        <v>1463</v>
       </c>
       <c r="I300" t="s">
-        <v>1461</v>
+        <v>1464</v>
       </c>
       <c r="J300" t="s">
-        <v>1462</v>
+        <v>1465</v>
       </c>
       <c r="K300" t="s">
-        <v>937</v>
+        <v>67</v>
       </c>
     </row>
     <row r="301" spans="1:11">
       <c r="A301" t="s">
-        <v>710</v>
+        <v>1466</v>
       </c>
       <c r="B301" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C301" t="s">
-        <v>1463</v>
+        <v>1467</v>
       </c>
       <c r="D301" t="s">
-        <v>88</v>
+        <v>141</v>
+      </c>
+      <c r="E301" t="s">
+        <v>1468</v>
+      </c>
+      <c r="F301" t="s">
+        <v>1469</v>
       </c>
       <c r="G301" t="s">
-        <v>1464</v>
+        <v>1470</v>
       </c>
       <c r="I301" t="s">
-        <v>1465</v>
+        <v>1471</v>
       </c>
       <c r="J301" t="s">
-        <v>1466</v>
+        <v>1472</v>
       </c>
       <c r="K301" t="s">
-        <v>90</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="302" spans="1:11">
       <c r="A302" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="B302" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C302" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="D302" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="G302" t="s">
-        <v>1469</v>
+        <v>1476</v>
       </c>
       <c r="I302" t="s">
-        <v>1470</v>
+        <v>1442</v>
+      </c>
+      <c r="J302" t="s">
+        <v>1477</v>
       </c>
       <c r="K302" t="s">
-        <v>116</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="303" spans="1:11">
       <c r="A303" t="s">
-        <v>1471</v>
+        <v>1479</v>
       </c>
       <c r="B303" t="s">
-        <v>301</v>
+        <v>12</v>
       </c>
       <c r="C303" t="s">
-        <v>1472</v>
+        <v>1480</v>
       </c>
       <c r="D303" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1473</v>
+        <v>293</v>
       </c>
       <c r="G303" t="s">
-        <v>1474</v>
+        <v>229</v>
       </c>
       <c r="I303" t="s">
-        <v>1475</v>
+        <v>1481</v>
       </c>
       <c r="J303" t="s">
-        <v>1476</v>
+        <v>1482</v>
       </c>
       <c r="K303" t="s">
-        <v>874</v>
+        <v>922</v>
       </c>
     </row>
     <row r="304" spans="1:11">
       <c r="A304" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="B304" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C304" t="s">
-        <v>796</v>
+        <v>1484</v>
       </c>
       <c r="D304" t="s">
-        <v>119</v>
+        <v>141</v>
+      </c>
+      <c r="E304" t="s">
+        <v>1485</v>
       </c>
       <c r="G304" t="s">
-        <v>1478</v>
+        <v>1486</v>
       </c>
       <c r="I304" t="s">
-        <v>797</v>
+        <v>1032</v>
       </c>
       <c r="J304" t="s">
-        <v>1479</v>
+        <v>1487</v>
       </c>
       <c r="K304" t="s">
-        <v>1480</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="305" spans="1:11">
       <c r="A305" t="s">
-        <v>1481</v>
+        <v>1488</v>
       </c>
       <c r="B305" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C305" t="s">
-        <v>454</v>
+        <v>1489</v>
       </c>
       <c r="D305" t="s">
-        <v>88</v>
+        <v>14</v>
+      </c>
+      <c r="E305" t="s">
+        <v>1490</v>
       </c>
       <c r="G305" t="s">
-        <v>455</v>
+        <v>1491</v>
       </c>
       <c r="I305" t="s">
-        <v>895</v>
+        <v>700</v>
       </c>
       <c r="J305" t="s">
-        <v>456</v>
+        <v>1492</v>
       </c>
       <c r="K305" t="s">
-        <v>33</v>
+        <v>199</v>
       </c>
     </row>
     <row r="306" spans="1:11">
       <c r="A306" t="s">
-        <v>1482</v>
+        <v>1493</v>
       </c>
       <c r="B306" t="s">
         <v>12</v>
       </c>
       <c r="C306" t="s">
-        <v>1483</v>
+        <v>1494</v>
       </c>
       <c r="D306" t="s">
-        <v>303</v>
+        <v>88</v>
       </c>
       <c r="G306" t="s">
-        <v>1484</v>
+        <v>1495</v>
       </c>
       <c r="I306" t="s">
-        <v>1485</v>
+        <v>1496</v>
       </c>
       <c r="J306" t="s">
-        <v>1486</v>
+        <v>1497</v>
       </c>
       <c r="K306" t="s">
-        <v>944</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="307" spans="1:11">
       <c r="A307" t="s">
-        <v>1487</v>
+        <v>1499</v>
       </c>
       <c r="B307" t="s">
         <v>12</v>
       </c>
       <c r="C307" t="s">
-        <v>1488</v>
+        <v>1500</v>
       </c>
       <c r="D307" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1489</v>
+        <v>88</v>
       </c>
       <c r="G307" t="s">
-        <v>1490</v>
+        <v>1501</v>
       </c>
       <c r="I307" t="s">
-        <v>1491</v>
+        <v>872</v>
       </c>
       <c r="J307" t="s">
-        <v>1492</v>
+        <v>1502</v>
       </c>
       <c r="K307" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
     </row>
     <row r="308" spans="1:11">
       <c r="A308" t="s">
-        <v>1493</v>
+        <v>1503</v>
       </c>
       <c r="B308" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C308" t="s">
-        <v>796</v>
+        <v>1504</v>
       </c>
       <c r="D308" t="s">
-        <v>119</v>
+        <v>88</v>
       </c>
       <c r="G308" t="s">
-        <v>1478</v>
+        <v>1505</v>
       </c>
       <c r="I308" t="s">
-        <v>797</v>
+        <v>1506</v>
       </c>
       <c r="J308" t="s">
-        <v>1494</v>
+        <v>1507</v>
       </c>
       <c r="K308" t="s">
-        <v>253</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="309" spans="1:11">
       <c r="A309" t="s">
-        <v>1495</v>
+        <v>1509</v>
       </c>
       <c r="B309" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C309" t="s">
-        <v>1496</v>
+        <v>1510</v>
       </c>
       <c r="D309" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="E309" t="s">
-        <v>1497</v>
+        <v>1511</v>
       </c>
       <c r="F309" t="s">
-        <v>1498</v>
+        <v>1512</v>
       </c>
       <c r="G309" t="s">
-        <v>1499</v>
+        <v>1513</v>
       </c>
       <c r="I309" t="s">
-        <v>1500</v>
+        <v>303</v>
       </c>
       <c r="J309" t="s">
-        <v>1501</v>
+        <v>1514</v>
       </c>
       <c r="K309" t="s">
-        <v>1502</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="310" spans="1:11">
       <c r="A310" t="s">
-        <v>1503</v>
+        <v>1516</v>
       </c>
       <c r="B310" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C310" t="s">
-        <v>1504</v>
+        <v>1517</v>
       </c>
       <c r="D310" t="s">
         <v>88</v>
       </c>
+      <c r="F310" t="s">
+        <v>1518</v>
+      </c>
       <c r="G310" t="s">
-        <v>1505</v>
+        <v>1519</v>
       </c>
       <c r="I310" t="s">
-        <v>1465</v>
+        <v>22</v>
       </c>
       <c r="J310" t="s">
-        <v>1506</v>
+        <v>1520</v>
       </c>
       <c r="K310" t="s">
-        <v>1507</v>
+        <v>834</v>
       </c>
     </row>
     <row r="311" spans="1:11">
       <c r="A311" t="s">
-        <v>1508</v>
+        <v>1521</v>
       </c>
       <c r="B311" t="s">
         <v>12</v>
       </c>
       <c r="C311" t="s">
-        <v>1509</v>
+        <v>1522</v>
       </c>
       <c r="D311" t="s">
-        <v>303</v>
+        <v>88</v>
+      </c>
+      <c r="E311" t="s">
+        <v>1523</v>
       </c>
       <c r="G311" t="s">
-        <v>234</v>
+        <v>1524</v>
       </c>
       <c r="I311" t="s">
-        <v>1510</v>
+        <v>823</v>
       </c>
       <c r="J311" t="s">
-        <v>1511</v>
+        <v>1525</v>
       </c>
       <c r="K311" t="s">
-        <v>944</v>
+        <v>696</v>
       </c>
     </row>
     <row r="312" spans="1:11">
       <c r="A312" t="s">
-        <v>1512</v>
+        <v>1526</v>
       </c>
       <c r="B312" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="C312" t="s">
-        <v>1513</v>
+        <v>1170</v>
       </c>
       <c r="D312" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>1514</v>
+        <v>14</v>
+      </c>
+      <c r="F312" t="s">
+        <v>1171</v>
       </c>
       <c r="G312" t="s">
-        <v>1515</v>
+        <v>1172</v>
       </c>
       <c r="I312" t="s">
-        <v>1054</v>
+        <v>1277</v>
       </c>
       <c r="J312" t="s">
-        <v>1516</v>
+        <v>1527</v>
       </c>
       <c r="K312" t="s">
-        <v>1502</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="313" spans="1:11">
       <c r="A313" t="s">
-        <v>1517</v>
+        <v>1529</v>
       </c>
       <c r="B313" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="C313" t="s">
-        <v>1518</v>
+        <v>1230</v>
       </c>
       <c r="D313" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1519</v>
+        <v>141</v>
+      </c>
+      <c r="F313" t="s">
+        <v>1530</v>
       </c>
       <c r="G313" t="s">
-        <v>1520</v>
+        <v>1231</v>
       </c>
       <c r="I313" t="s">
-        <v>721</v>
+        <v>1232</v>
       </c>
       <c r="J313" t="s">
-        <v>1521</v>
+        <v>1233</v>
       </c>
       <c r="K313" t="s">
-        <v>204</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="314" spans="1:11">
       <c r="A314" t="s">
-        <v>1522</v>
+        <v>1532</v>
       </c>
       <c r="B314" t="s">
         <v>12</v>
       </c>
       <c r="C314" t="s">
-        <v>1523</v>
+        <v>1533</v>
       </c>
       <c r="D314" t="s">
         <v>88</v>
       </c>
+      <c r="E314" t="s">
+        <v>1534</v>
+      </c>
       <c r="G314" t="s">
-        <v>1524</v>
+        <v>1535</v>
       </c>
       <c r="I314" t="s">
-        <v>1525</v>
+        <v>1536</v>
       </c>
       <c r="J314" t="s">
-        <v>1526</v>
+        <v>1537</v>
       </c>
       <c r="K314" t="s">
-        <v>1527</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="315" spans="1:11">
       <c r="A315" t="s">
-        <v>1528</v>
+        <v>1539</v>
       </c>
       <c r="B315" t="s">
         <v>12</v>
       </c>
       <c r="C315" t="s">
-        <v>1529</v>
+        <v>1540</v>
       </c>
       <c r="D315" t="s">
         <v>88</v>
       </c>
       <c r="G315" t="s">
-        <v>1530</v>
+        <v>1541</v>
       </c>
       <c r="I315" t="s">
-        <v>895</v>
+        <v>47</v>
       </c>
       <c r="J315" t="s">
-        <v>1531</v>
+        <v>1542</v>
       </c>
       <c r="K315" t="s">
-        <v>38</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="316" spans="1:11">
       <c r="A316" t="s">
-        <v>1532</v>
+        <v>1544</v>
       </c>
       <c r="B316" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="C316" t="s">
-        <v>1533</v>
+        <v>1545</v>
       </c>
       <c r="D316" t="s">
         <v>88</v>
       </c>
-      <c r="G316" t="s">
-        <v>1534</v>
+      <c r="G316">
+        <v>911</v>
       </c>
       <c r="I316" t="s">
-        <v>1535</v>
+        <v>42</v>
       </c>
       <c r="J316" t="s">
-        <v>1536</v>
+        <v>1546</v>
       </c>
       <c r="K316" t="s">
-        <v>1537</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="317" spans="1:11">
       <c r="A317" t="s">
-        <v>1538</v>
+        <v>1548</v>
       </c>
       <c r="B317" t="s">
         <v>12</v>
       </c>
       <c r="C317" t="s">
-        <v>1539</v>
+        <v>1549</v>
       </c>
       <c r="D317" t="s">
         <v>88</v>
       </c>
-      <c r="E317" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G317" t="s">
-        <v>1542</v>
+        <v>1550</v>
       </c>
       <c r="I317" t="s">
-        <v>313</v>
+        <v>579</v>
       </c>
       <c r="J317" t="s">
-        <v>1543</v>
+        <v>1551</v>
       </c>
       <c r="K317" t="s">
-        <v>1544</v>
+        <v>696</v>
       </c>
     </row>
     <row r="318" spans="1:11">
       <c r="A318" t="s">
-        <v>1545</v>
+        <v>1552</v>
       </c>
       <c r="B318" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C318" t="s">
-        <v>1546</v>
+        <v>1553</v>
       </c>
       <c r="D318" t="s">
         <v>88</v>
       </c>
-      <c r="F318" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G318" t="s">
-        <v>1548</v>
+        <v>1554</v>
       </c>
       <c r="I318" t="s">
-        <v>22</v>
+        <v>823</v>
       </c>
       <c r="J318" t="s">
-        <v>1549</v>
+        <v>1555</v>
       </c>
       <c r="K318" t="s">
-        <v>857</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="319" spans="1:11">
       <c r="A319" t="s">
-        <v>1550</v>
+        <v>1557</v>
       </c>
       <c r="B319" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C319" t="s">
-        <v>1551</v>
+        <v>1558</v>
       </c>
       <c r="D319" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="E319" t="s">
-        <v>1552</v>
+        <v>1559</v>
+      </c>
+      <c r="F319" t="s">
+        <v>1560</v>
       </c>
       <c r="G319" t="s">
-        <v>1553</v>
+        <v>1561</v>
       </c>
       <c r="I319" t="s">
-        <v>846</v>
+        <v>1562</v>
       </c>
       <c r="J319" t="s">
-        <v>1554</v>
+        <v>1563</v>
       </c>
       <c r="K319" t="s">
-        <v>269</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="320" spans="1:11">
       <c r="A320" t="s">
-        <v>1555</v>
+        <v>1565</v>
       </c>
       <c r="B320" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C320" t="s">
-        <v>1194</v>
+        <v>1566</v>
       </c>
       <c r="D320" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1195</v>
+        <v>88</v>
+      </c>
+      <c r="E320" t="s">
+        <v>1567</v>
       </c>
       <c r="G320" t="s">
-        <v>1196</v>
+        <v>1568</v>
       </c>
       <c r="I320" t="s">
-        <v>1301</v>
+        <v>823</v>
       </c>
       <c r="J320" t="s">
-        <v>1556</v>
+        <v>1569</v>
       </c>
       <c r="K320" t="s">
-        <v>1557</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="321" spans="1:11">
       <c r="A321" t="s">
-        <v>1558</v>
+        <v>1571</v>
       </c>
       <c r="B321" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C321" t="s">
-        <v>1254</v>
+        <v>1572</v>
       </c>
       <c r="D321" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="F321" t="s">
-        <v>1559</v>
+        <v>1573</v>
       </c>
       <c r="G321" t="s">
-        <v>1255</v>
+        <v>1574</v>
       </c>
       <c r="I321" t="s">
-        <v>1256</v>
+        <v>303</v>
       </c>
       <c r="J321" t="s">
-        <v>1257</v>
+        <v>1575</v>
       </c>
       <c r="K321" t="s">
-        <v>1560</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="322" spans="1:11">
       <c r="A322" t="s">
-        <v>1561</v>
+        <v>1577</v>
       </c>
       <c r="B322" t="s">
         <v>12</v>
       </c>
       <c r="C322" t="s">
-        <v>1562</v>
+        <v>1076</v>
       </c>
       <c r="D322" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>1563</v>
+        <v>124</v>
       </c>
       <c r="G322" t="s">
-        <v>1564</v>
+        <v>1077</v>
       </c>
       <c r="I322" t="s">
-        <v>1565</v>
+        <v>1238</v>
       </c>
       <c r="J322" t="s">
-        <v>1566</v>
+        <v>1233</v>
       </c>
       <c r="K322" t="s">
-        <v>1567</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="323" spans="1:11">
       <c r="A323" t="s">
-        <v>1477</v>
+        <v>1579</v>
       </c>
       <c r="B323" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C323" t="s">
-        <v>1568</v>
+        <v>1580</v>
       </c>
       <c r="D323" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="G323" t="s">
-        <v>1569</v>
+        <v>1581</v>
       </c>
       <c r="I323" t="s">
-        <v>47</v>
+        <v>1582</v>
       </c>
       <c r="J323" t="s">
-        <v>1570</v>
+        <v>1583</v>
       </c>
       <c r="K323" t="s">
-        <v>1480</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="324" spans="1:11">
       <c r="A324" t="s">
-        <v>1571</v>
+        <v>1585</v>
       </c>
       <c r="B324" t="s">
         <v>12</v>
       </c>
       <c r="C324" t="s">
-        <v>1572</v>
+        <v>1586</v>
       </c>
       <c r="D324" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>911</v>
+        <v>124</v>
+      </c>
+      <c r="G324" t="s">
+        <v>1587</v>
       </c>
       <c r="I324" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>1573</v>
+        <v>849</v>
       </c>
       <c r="K324" t="s">
-        <v>1574</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="325" spans="1:11">
       <c r="A325" t="s">
-        <v>1575</v>
+        <v>1589</v>
       </c>
       <c r="B325" t="s">
         <v>12</v>
       </c>
       <c r="C325" t="s">
-        <v>1576</v>
+        <v>1590</v>
       </c>
       <c r="D325" t="s">
-        <v>88</v>
+        <v>119</v>
+      </c>
+      <c r="F325" t="s">
+        <v>1591</v>
       </c>
       <c r="G325" t="s">
-        <v>1577</v>
+        <v>1592</v>
       </c>
       <c r="I325" t="s">
-        <v>602</v>
+        <v>1593</v>
       </c>
       <c r="J325" t="s">
+        <v>1594</v>
+      </c>
+      <c r="K325" t="s">
         <v>1578</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="326" spans="1:11">
       <c r="A326" t="s">
-        <v>1579</v>
+        <v>1595</v>
       </c>
       <c r="B326" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C326" t="s">
-        <v>1580</v>
+        <v>1596</v>
       </c>
       <c r="D326" t="s">
-        <v>88</v>
+        <v>293</v>
+      </c>
+      <c r="E326" t="s">
+        <v>1597</v>
       </c>
       <c r="G326" t="s">
-        <v>1581</v>
+        <v>1598</v>
       </c>
       <c r="I326" t="s">
-        <v>846</v>
-[...2 lines deleted...]
-        <v>1582</v>
+        <v>736</v>
       </c>
       <c r="K326" t="s">
-        <v>1583</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="327" spans="1:11">
       <c r="A327" t="s">
-        <v>1584</v>
+        <v>1600</v>
       </c>
       <c r="B327" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="C327" t="s">
-        <v>1585</v>
+        <v>1601</v>
       </c>
       <c r="D327" t="s">
         <v>14</v>
       </c>
-      <c r="E327" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G327" t="s">
-        <v>1588</v>
-[...5 lines deleted...]
-        <v>1590</v>
+        <v>1602</v>
       </c>
       <c r="K327" t="s">
-        <v>1591</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="328" spans="1:11">
       <c r="A328" t="s">
-        <v>1592</v>
+        <v>1604</v>
       </c>
       <c r="B328" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C328" t="s">
-        <v>1593</v>
+        <v>1605</v>
       </c>
       <c r="D328" t="s">
         <v>88</v>
       </c>
-      <c r="E328" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G328" t="s">
-        <v>1595</v>
+        <v>1606</v>
       </c>
       <c r="I328" t="s">
-        <v>846</v>
+        <v>823</v>
       </c>
       <c r="J328" t="s">
-        <v>1596</v>
+        <v>1607</v>
       </c>
       <c r="K328" t="s">
-        <v>1597</v>
+        <v>696</v>
       </c>
     </row>
     <row r="329" spans="1:11">
       <c r="A329" t="s">
-        <v>1598</v>
+        <v>1608</v>
       </c>
       <c r="B329" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C329" t="s">
-        <v>1599</v>
+        <v>1609</v>
       </c>
       <c r="D329" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>1600</v>
+        <v>141</v>
+      </c>
+      <c r="E329" t="s">
+        <v>1610</v>
       </c>
       <c r="G329" t="s">
-        <v>1601</v>
+        <v>1611</v>
       </c>
       <c r="I329" t="s">
-        <v>313</v>
+        <v>1612</v>
       </c>
       <c r="J329" t="s">
-        <v>1602</v>
+        <v>1613</v>
       </c>
       <c r="K329" t="s">
-        <v>1603</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="330" spans="1:11">
       <c r="A330" t="s">
-        <v>1604</v>
+        <v>1615</v>
       </c>
       <c r="B330" t="s">
         <v>12</v>
       </c>
       <c r="C330" t="s">
-        <v>1098</v>
+        <v>1616</v>
       </c>
       <c r="D330" t="s">
-        <v>124</v>
+        <v>88</v>
+      </c>
+      <c r="F330" t="s">
+        <v>1617</v>
       </c>
       <c r="G330" t="s">
-        <v>1099</v>
+        <v>1618</v>
       </c>
       <c r="I330" t="s">
-        <v>1262</v>
+        <v>1619</v>
       </c>
       <c r="J330" t="s">
-        <v>1257</v>
+        <v>1620</v>
       </c>
       <c r="K330" t="s">
-        <v>1605</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="331" spans="1:11">
       <c r="A331" t="s">
-        <v>1606</v>
+        <v>1622</v>
       </c>
       <c r="B331" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="C331" t="s">
-        <v>1607</v>
+        <v>1623</v>
       </c>
       <c r="D331" t="s">
-        <v>14</v>
+        <v>141</v>
+      </c>
+      <c r="E331" t="s">
+        <v>1624</v>
       </c>
       <c r="G331" t="s">
-        <v>1608</v>
+        <v>1625</v>
       </c>
       <c r="I331" t="s">
-        <v>1609</v>
+        <v>1626</v>
       </c>
       <c r="J331" t="s">
-        <v>1610</v>
+        <v>1627</v>
       </c>
       <c r="K331" t="s">
-        <v>1611</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="332" spans="1:11">
       <c r="A332" t="s">
-        <v>1612</v>
+        <v>1628</v>
       </c>
       <c r="B332" t="s">
         <v>12</v>
       </c>
       <c r="C332" t="s">
-        <v>1613</v>
+        <v>1629</v>
       </c>
       <c r="D332" t="s">
         <v>124</v>
       </c>
       <c r="G332" t="s">
-        <v>1614</v>
+        <v>1630</v>
       </c>
       <c r="I332" t="s">
-        <v>872</v>
+        <v>849</v>
+      </c>
+      <c r="J332" t="s">
+        <v>1631</v>
       </c>
       <c r="K332" t="s">
-        <v>1615</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="333" spans="1:11">
       <c r="A333" t="s">
-        <v>1616</v>
+        <v>1633</v>
       </c>
       <c r="B333" t="s">
         <v>12</v>
       </c>
       <c r="C333" t="s">
-        <v>1617</v>
+        <v>1634</v>
       </c>
       <c r="D333" t="s">
         <v>119</v>
       </c>
-      <c r="F333" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G333" t="s">
-        <v>1619</v>
+        <v>1635</v>
       </c>
       <c r="I333" t="s">
-        <v>1620</v>
+        <v>1636</v>
       </c>
       <c r="J333" t="s">
-        <v>1621</v>
+        <v>1637</v>
       </c>
       <c r="K333" t="s">
-        <v>1605</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="334" spans="1:11">
       <c r="A334" t="s">
-        <v>1622</v>
+        <v>1639</v>
       </c>
       <c r="B334" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C334" t="s">
-        <v>1623</v>
+        <v>1640</v>
       </c>
       <c r="D334" t="s">
-        <v>303</v>
+        <v>141</v>
       </c>
       <c r="E334" t="s">
-        <v>1624</v>
+        <v>1641</v>
+      </c>
+      <c r="F334" t="s">
+        <v>1642</v>
       </c>
       <c r="G334" t="s">
-        <v>1625</v>
+        <v>1643</v>
       </c>
       <c r="I334" t="s">
-        <v>757</v>
+        <v>1644</v>
+      </c>
+      <c r="J334" t="s">
+        <v>1645</v>
       </c>
       <c r="K334" t="s">
-        <v>820</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="335" spans="1:11">
       <c r="A335" t="s">
-        <v>1626</v>
+        <v>1474</v>
       </c>
       <c r="B335" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C335" t="s">
-        <v>1627</v>
+        <v>1647</v>
       </c>
       <c r="D335" t="s">
-        <v>14</v>
+        <v>124</v>
+      </c>
+      <c r="F335" t="s">
+        <v>1648</v>
       </c>
       <c r="G335" t="s">
-        <v>1628</v>
+        <v>1649</v>
+      </c>
+      <c r="I335" t="s">
+        <v>398</v>
+      </c>
+      <c r="J335" t="s">
+        <v>1650</v>
       </c>
       <c r="K335" t="s">
-        <v>1629</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="336" spans="1:11">
       <c r="A336" t="s">
-        <v>1630</v>
+        <v>1651</v>
       </c>
       <c r="B336" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C336" t="s">
-        <v>1631</v>
+        <v>1652</v>
       </c>
       <c r="D336" t="s">
         <v>88</v>
       </c>
+      <c r="F336" t="s">
+        <v>1653</v>
+      </c>
       <c r="G336" t="s">
-        <v>1632</v>
+        <v>1654</v>
       </c>
       <c r="I336" t="s">
-        <v>846</v>
-[...2 lines deleted...]
-        <v>1633</v>
+        <v>42</v>
       </c>
       <c r="K336" t="s">
-        <v>269</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="337" spans="1:11">
       <c r="A337" t="s">
-        <v>1634</v>
+        <v>1656</v>
       </c>
       <c r="B337" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C337" t="s">
-        <v>1635</v>
+        <v>1657</v>
       </c>
       <c r="D337" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>1636</v>
+        <v>88</v>
+      </c>
+      <c r="F337" t="s">
+        <v>1658</v>
       </c>
       <c r="G337" t="s">
-        <v>1637</v>
+        <v>1659</v>
       </c>
       <c r="I337" t="s">
-        <v>1638</v>
+        <v>303</v>
       </c>
       <c r="J337" t="s">
-        <v>1639</v>
+        <v>1660</v>
       </c>
       <c r="K337" t="s">
-        <v>1640</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="338" spans="1:11">
       <c r="A338" t="s">
-        <v>1641</v>
+        <v>1662</v>
       </c>
       <c r="B338" t="s">
         <v>12</v>
       </c>
       <c r="C338" t="s">
-        <v>1642</v>
+        <v>1663</v>
       </c>
       <c r="D338" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>1643</v>
+        <v>14</v>
       </c>
       <c r="G338" t="s">
-        <v>1644</v>
+        <v>1664</v>
       </c>
       <c r="I338" t="s">
-        <v>1645</v>
+        <v>1665</v>
       </c>
       <c r="J338" t="s">
-        <v>1646</v>
+        <v>1666</v>
       </c>
       <c r="K338" t="s">
-        <v>1647</v>
+        <v>33</v>
       </c>
     </row>
     <row r="339" spans="1:11">
       <c r="A339" t="s">
-        <v>1648</v>
+        <v>1667</v>
       </c>
       <c r="B339" t="s">
         <v>12</v>
       </c>
       <c r="C339" t="s">
-        <v>1649</v>
+        <v>953</v>
       </c>
       <c r="D339" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>1650</v>
+        <v>14</v>
       </c>
       <c r="G339" t="s">
-        <v>1651</v>
+        <v>1668</v>
       </c>
       <c r="I339" t="s">
-        <v>1652</v>
+        <v>101</v>
       </c>
       <c r="J339" t="s">
-        <v>1653</v>
+        <v>1669</v>
       </c>
       <c r="K339" t="s">
-        <v>1241</v>
+        <v>33</v>
       </c>
     </row>
     <row r="340" spans="1:11">
       <c r="A340" t="s">
-        <v>1654</v>
+        <v>1670</v>
       </c>
       <c r="B340" t="s">
         <v>12</v>
       </c>
       <c r="C340" t="s">
-        <v>1655</v>
+        <v>1540</v>
       </c>
       <c r="D340" t="s">
-        <v>124</v>
+        <v>88</v>
       </c>
       <c r="G340" t="s">
-        <v>1656</v>
+        <v>1541</v>
       </c>
       <c r="I340" t="s">
-        <v>872</v>
-[...2 lines deleted...]
-        <v>1657</v>
+        <v>47</v>
       </c>
       <c r="K340" t="s">
-        <v>1658</v>
+        <v>248</v>
       </c>
     </row>
     <row r="341" spans="1:11">
       <c r="A341" t="s">
-        <v>1659</v>
+        <v>1671</v>
       </c>
       <c r="B341" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C341" t="s">
-        <v>1660</v>
+        <v>1672</v>
       </c>
       <c r="D341" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="G341" t="s">
-        <v>1661</v>
+        <v>1673</v>
       </c>
       <c r="I341" t="s">
-        <v>1662</v>
+        <v>1674</v>
       </c>
       <c r="J341" t="s">
-        <v>1663</v>
+        <v>1675</v>
       </c>
       <c r="K341" t="s">
-        <v>1113</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="342" spans="1:11">
       <c r="A342" t="s">
-        <v>1664</v>
+        <v>1677</v>
       </c>
       <c r="B342" t="s">
         <v>12</v>
       </c>
       <c r="C342" t="s">
-        <v>1665</v>
+        <v>1678</v>
       </c>
       <c r="D342" t="s">
-        <v>119</v>
+        <v>293</v>
       </c>
       <c r="G342" t="s">
-        <v>1666</v>
+        <v>1679</v>
       </c>
       <c r="I342" t="s">
-        <v>1667</v>
-[...2 lines deleted...]
-        <v>1668</v>
+        <v>1680</v>
       </c>
       <c r="K342" t="s">
-        <v>1669</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="343" spans="1:11">
       <c r="A343" t="s">
-        <v>1670</v>
+        <v>1681</v>
       </c>
       <c r="B343" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C343" t="s">
-        <v>1671</v>
+        <v>1682</v>
       </c>
       <c r="D343" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>1672</v>
+        <v>14</v>
       </c>
       <c r="F343" t="s">
-        <v>1673</v>
+        <v>1683</v>
       </c>
       <c r="G343" t="s">
-        <v>1674</v>
+        <v>1684</v>
       </c>
       <c r="I343" t="s">
-        <v>1675</v>
+        <v>1685</v>
       </c>
       <c r="J343" t="s">
-        <v>1676</v>
+        <v>1686</v>
       </c>
       <c r="K343" t="s">
-        <v>1677</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="344" spans="1:11">
       <c r="A344" t="s">
-        <v>1503</v>
+        <v>1688</v>
       </c>
       <c r="B344" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C344" t="s">
-        <v>1678</v>
+        <v>1689</v>
       </c>
       <c r="D344" t="s">
-        <v>124</v>
+        <v>14</v>
+      </c>
+      <c r="E344" t="s">
+        <v>1690</v>
       </c>
       <c r="F344" t="s">
-        <v>1679</v>
+        <v>1691</v>
       </c>
       <c r="G344" t="s">
-        <v>1680</v>
+        <v>1692</v>
       </c>
       <c r="I344" t="s">
-        <v>413</v>
+        <v>329</v>
       </c>
       <c r="J344" t="s">
-        <v>1681</v>
+        <v>1693</v>
       </c>
       <c r="K344" t="s">
-        <v>1507</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="345" spans="1:11">
       <c r="A345" t="s">
-        <v>1682</v>
+        <v>1695</v>
       </c>
       <c r="B345" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C345" t="s">
-        <v>1683</v>
+        <v>1696</v>
       </c>
       <c r="D345" t="s">
         <v>88</v>
       </c>
-      <c r="F345" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G345" t="s">
-        <v>1685</v>
+        <v>1697</v>
       </c>
       <c r="I345" t="s">
-        <v>42</v>
+        <v>579</v>
+      </c>
+      <c r="J345" t="s">
+        <v>1698</v>
       </c>
       <c r="K345" t="s">
-        <v>1686</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="346" spans="1:11">
       <c r="A346" t="s">
-        <v>1687</v>
+        <v>1700</v>
       </c>
       <c r="B346" t="s">
         <v>12</v>
       </c>
       <c r="C346" t="s">
-        <v>1688</v>
+        <v>1701</v>
       </c>
       <c r="D346" t="s">
         <v>88</v>
       </c>
-      <c r="F346" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G346" t="s">
-        <v>1690</v>
+        <v>1702</v>
       </c>
       <c r="I346" t="s">
-        <v>313</v>
+        <v>1703</v>
       </c>
       <c r="J346" t="s">
-        <v>1691</v>
+        <v>1704</v>
       </c>
       <c r="K346" t="s">
-        <v>1692</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="347" spans="1:11">
       <c r="A347" t="s">
-        <v>1693</v>
+        <v>1706</v>
       </c>
       <c r="B347" t="s">
         <v>12</v>
       </c>
       <c r="C347" t="s">
-        <v>1694</v>
+        <v>800</v>
       </c>
       <c r="D347" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="G347" t="s">
-        <v>1695</v>
+        <v>1707</v>
       </c>
       <c r="I347" t="s">
-        <v>1696</v>
+        <v>303</v>
       </c>
       <c r="J347" t="s">
-        <v>1697</v>
+        <v>1708</v>
       </c>
       <c r="K347" t="s">
-        <v>33</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="348" spans="1:11">
       <c r="A348" t="s">
-        <v>1698</v>
+        <v>1709</v>
       </c>
       <c r="B348" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C348" t="s">
-        <v>975</v>
+        <v>1710</v>
       </c>
       <c r="D348" t="s">
-        <v>14</v>
+        <v>88</v>
+      </c>
+      <c r="F348" t="s">
+        <v>1711</v>
       </c>
       <c r="G348" t="s">
-        <v>1699</v>
+        <v>1712</v>
       </c>
       <c r="I348" t="s">
-        <v>101</v>
+        <v>1713</v>
       </c>
       <c r="J348" t="s">
-        <v>1700</v>
+        <v>1714</v>
       </c>
       <c r="K348" t="s">
-        <v>33</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="349" spans="1:11">
       <c r="A349" t="s">
-        <v>1701</v>
+        <v>1716</v>
       </c>
       <c r="B349" t="s">
         <v>12</v>
       </c>
       <c r="C349" t="s">
-        <v>1568</v>
+        <v>1717</v>
       </c>
       <c r="D349" t="s">
         <v>88</v>
       </c>
+      <c r="F349" t="s">
+        <v>1718</v>
+      </c>
       <c r="G349" t="s">
-        <v>1569</v>
+        <v>1719</v>
       </c>
       <c r="I349" t="s">
-        <v>47</v>
+        <v>1496</v>
+      </c>
+      <c r="J349" t="s">
+        <v>1720</v>
       </c>
       <c r="K349" t="s">
-        <v>253</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="350" spans="1:11">
       <c r="A350" t="s">
-        <v>1702</v>
+        <v>1722</v>
       </c>
       <c r="B350" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C350" t="s">
-        <v>1703</v>
+        <v>625</v>
       </c>
       <c r="D350" t="s">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="G350" t="s">
-        <v>1704</v>
+        <v>1723</v>
       </c>
       <c r="I350" t="s">
-        <v>1705</v>
-[...2 lines deleted...]
-        <v>1706</v>
+        <v>540</v>
       </c>
       <c r="K350" t="s">
-        <v>1707</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="351" spans="1:11">
       <c r="A351" t="s">
-        <v>1708</v>
+        <v>1725</v>
       </c>
       <c r="B351" t="s">
         <v>12</v>
       </c>
       <c r="C351" t="s">
-        <v>1709</v>
+        <v>1726</v>
       </c>
       <c r="D351" t="s">
-        <v>303</v>
+        <v>14</v>
+      </c>
+      <c r="F351" t="s">
+        <v>1727</v>
       </c>
       <c r="G351" t="s">
-        <v>1710</v>
+        <v>1728</v>
       </c>
       <c r="I351" t="s">
-        <v>1711</v>
+        <v>1399</v>
+      </c>
+      <c r="J351" t="s">
+        <v>1729</v>
       </c>
       <c r="K351" t="s">
-        <v>1241</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="352" spans="1:11">
       <c r="A352" t="s">
-        <v>1712</v>
+        <v>1731</v>
       </c>
       <c r="B352" t="s">
         <v>12</v>
       </c>
       <c r="C352" t="s">
-        <v>1713</v>
+        <v>1732</v>
       </c>
       <c r="D352" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="F352" t="s">
-        <v>1714</v>
+        <v>1733</v>
       </c>
       <c r="G352" t="s">
-        <v>1715</v>
+        <v>1734</v>
       </c>
       <c r="I352" t="s">
-        <v>1716</v>
+        <v>1735</v>
       </c>
       <c r="J352" t="s">
-        <v>1717</v>
+        <v>1736</v>
       </c>
       <c r="K352" t="s">
-        <v>1718</v>
+        <v>341</v>
       </c>
     </row>
     <row r="353" spans="1:11">
       <c r="A353" t="s">
-        <v>1719</v>
+        <v>1737</v>
       </c>
       <c r="B353" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C353" t="s">
-        <v>1720</v>
+        <v>1738</v>
       </c>
       <c r="D353" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1721</v>
+        <v>88</v>
       </c>
       <c r="F353" t="s">
-        <v>1722</v>
+        <v>1739</v>
       </c>
       <c r="G353" t="s">
-        <v>1723</v>
+        <v>1740</v>
       </c>
       <c r="I353" t="s">
-        <v>344</v>
+        <v>705</v>
       </c>
       <c r="J353" t="s">
-        <v>1724</v>
+        <v>1741</v>
       </c>
       <c r="K353" t="s">
-        <v>1725</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="354" spans="1:11">
       <c r="A354" t="s">
-        <v>1726</v>
+        <v>1743</v>
       </c>
       <c r="B354" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C354" t="s">
-        <v>1727</v>
+        <v>1744</v>
       </c>
       <c r="D354" t="s">
-        <v>88</v>
+        <v>141</v>
       </c>
       <c r="G354" t="s">
-        <v>1728</v>
+        <v>1745</v>
       </c>
       <c r="I354" t="s">
-        <v>602</v>
+        <v>1746</v>
       </c>
       <c r="J354" t="s">
-        <v>1729</v>
+        <v>1747</v>
       </c>
       <c r="K354" t="s">
-        <v>1730</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="355" spans="1:11">
       <c r="A355" t="s">
-        <v>1731</v>
+        <v>1749</v>
       </c>
       <c r="B355" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C355" t="s">
-        <v>1732</v>
+        <v>1750</v>
       </c>
       <c r="D355" t="s">
         <v>88</v>
       </c>
+      <c r="F355" t="s">
+        <v>1751</v>
+      </c>
       <c r="G355" t="s">
-        <v>1733</v>
+        <v>1752</v>
       </c>
       <c r="I355" t="s">
-        <v>1734</v>
+        <v>1753</v>
       </c>
       <c r="J355" t="s">
-        <v>1735</v>
+        <v>1754</v>
       </c>
       <c r="K355" t="s">
-        <v>1736</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="356" spans="1:11">
       <c r="A356" t="s">
-        <v>1737</v>
+        <v>1756</v>
       </c>
       <c r="B356" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C356" t="s">
-        <v>822</v>
+        <v>1757</v>
       </c>
       <c r="D356" t="s">
-        <v>88</v>
+        <v>293</v>
+      </c>
+      <c r="E356" t="s">
+        <v>1758</v>
       </c>
       <c r="G356" t="s">
-        <v>1738</v>
+        <v>1759</v>
       </c>
       <c r="I356" t="s">
-        <v>313</v>
+        <v>1760</v>
       </c>
       <c r="J356" t="s">
-        <v>1739</v>
+        <v>1761</v>
       </c>
       <c r="K356" t="s">
-        <v>1122</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="357" spans="1:11">
       <c r="A357" t="s">
-        <v>1740</v>
+        <v>1763</v>
       </c>
       <c r="B357" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C357" t="s">
-        <v>1741</v>
+        <v>1764</v>
       </c>
       <c r="D357" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>1742</v>
+        <v>124</v>
       </c>
       <c r="G357" t="s">
-        <v>1743</v>
+        <v>1765</v>
       </c>
       <c r="I357" t="s">
-        <v>1744</v>
+        <v>892</v>
       </c>
       <c r="J357" t="s">
-        <v>1745</v>
+        <v>1766</v>
       </c>
       <c r="K357" t="s">
-        <v>1746</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="358" spans="1:11">
       <c r="A358" t="s">
-        <v>1747</v>
+        <v>1768</v>
       </c>
       <c r="B358" t="s">
         <v>12</v>
       </c>
       <c r="C358" t="s">
-        <v>1748</v>
+        <v>1769</v>
       </c>
       <c r="D358" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>1749</v>
+        <v>141</v>
       </c>
       <c r="G358" t="s">
-        <v>1750</v>
+        <v>1770</v>
       </c>
       <c r="I358" t="s">
-        <v>1525</v>
-[...2 lines deleted...]
-        <v>1751</v>
+        <v>1771</v>
       </c>
       <c r="K358" t="s">
-        <v>1752</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="359" spans="1:11">
       <c r="A359" t="s">
-        <v>1753</v>
+        <v>1772</v>
       </c>
       <c r="B359" t="s">
         <v>12</v>
       </c>
       <c r="C359" t="s">
-        <v>647</v>
+        <v>1773</v>
       </c>
       <c r="D359" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>1754</v>
+        <v>88</v>
+      </c>
+      <c r="E359" t="s">
+        <v>1774</v>
       </c>
       <c r="I359" t="s">
-        <v>563</v>
+        <v>47</v>
       </c>
       <c r="K359" t="s">
-        <v>1755</v>
+        <v>28</v>
       </c>
     </row>
     <row r="360" spans="1:11">
       <c r="A360" t="s">
-        <v>1756</v>
+        <v>1775</v>
       </c>
       <c r="B360" t="s">
         <v>12</v>
       </c>
       <c r="C360" t="s">
-        <v>1757</v>
+        <v>1776</v>
       </c>
       <c r="D360" t="s">
-        <v>14</v>
+        <v>88</v>
+      </c>
+      <c r="E360" t="s">
+        <v>1777</v>
       </c>
       <c r="F360" t="s">
-        <v>1758</v>
+        <v>1778</v>
       </c>
       <c r="G360" t="s">
-        <v>1759</v>
+        <v>1779</v>
       </c>
       <c r="I360" t="s">
-        <v>1421</v>
+        <v>1093</v>
       </c>
       <c r="J360" t="s">
-        <v>1760</v>
+        <v>1780</v>
       </c>
       <c r="K360" t="s">
-        <v>1761</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="361" spans="1:11">
       <c r="A361" t="s">
-        <v>1762</v>
+        <v>1781</v>
       </c>
       <c r="B361" t="s">
         <v>12</v>
       </c>
       <c r="C361" t="s">
-        <v>1763</v>
+        <v>1782</v>
       </c>
       <c r="D361" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>1764</v>
+        <v>14</v>
+      </c>
+      <c r="E361" t="s">
+        <v>1783</v>
       </c>
       <c r="G361" t="s">
-        <v>1765</v>
+        <v>1784</v>
       </c>
       <c r="I361" t="s">
-        <v>1766</v>
+        <v>101</v>
       </c>
       <c r="J361" t="s">
-        <v>1767</v>
+        <v>1785</v>
       </c>
       <c r="K361" t="s">
-        <v>356</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="362" spans="1:11">
       <c r="A362" t="s">
-        <v>1768</v>
+        <v>1787</v>
       </c>
       <c r="B362" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C362" t="s">
-        <v>1769</v>
+        <v>549</v>
       </c>
       <c r="D362" t="s">
-        <v>88</v>
+        <v>124</v>
+      </c>
+      <c r="E362" t="s">
+        <v>1788</v>
       </c>
       <c r="F362" t="s">
-        <v>1770</v>
+        <v>1789</v>
       </c>
       <c r="G362" t="s">
-        <v>1771</v>
+        <v>550</v>
       </c>
       <c r="I362" t="s">
-        <v>726</v>
+        <v>551</v>
       </c>
       <c r="J362" t="s">
-        <v>1772</v>
+        <v>1790</v>
       </c>
       <c r="K362" t="s">
-        <v>1773</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="363" spans="1:11">
       <c r="A363" t="s">
-        <v>1774</v>
+        <v>1792</v>
       </c>
       <c r="B363" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C363" t="s">
-        <v>1775</v>
+        <v>1793</v>
       </c>
       <c r="D363" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="G363" t="s">
-        <v>1776</v>
+        <v>1794</v>
       </c>
       <c r="I363" t="s">
-        <v>1777</v>
+        <v>742</v>
       </c>
       <c r="J363" t="s">
-        <v>1778</v>
+        <v>1795</v>
       </c>
       <c r="K363" t="s">
-        <v>1779</v>
+        <v>90</v>
       </c>
     </row>
     <row r="364" spans="1:11">
       <c r="A364" t="s">
-        <v>1780</v>
+        <v>1796</v>
       </c>
       <c r="B364" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C364" t="s">
-        <v>1781</v>
+        <v>1797</v>
       </c>
       <c r="D364" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>1782</v>
+        <v>124</v>
       </c>
       <c r="G364" t="s">
-        <v>1783</v>
+        <v>1798</v>
       </c>
       <c r="I364" t="s">
-        <v>1784</v>
+        <v>126</v>
       </c>
       <c r="J364" t="s">
-        <v>1785</v>
+        <v>1795</v>
       </c>
       <c r="K364" t="s">
-        <v>1786</v>
+        <v>90</v>
       </c>
     </row>
     <row r="365" spans="1:11">
       <c r="A365" t="s">
-        <v>1787</v>
+        <v>1799</v>
       </c>
       <c r="B365" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C365" t="s">
-        <v>1788</v>
+        <v>1800</v>
       </c>
       <c r="D365" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>1789</v>
+        <v>88</v>
       </c>
       <c r="G365" t="s">
-        <v>1790</v>
+        <v>1801</v>
       </c>
       <c r="I365" t="s">
-        <v>1791</v>
+        <v>288</v>
       </c>
       <c r="J365" t="s">
-        <v>1792</v>
+        <v>1802</v>
       </c>
       <c r="K365" t="s">
-        <v>1793</v>
+        <v>922</v>
       </c>
     </row>
     <row r="366" spans="1:11">
       <c r="A366" t="s">
-        <v>1794</v>
+        <v>1803</v>
       </c>
       <c r="B366" t="s">
-        <v>163</v>
+        <v>63</v>
       </c>
       <c r="C366" t="s">
-        <v>1795</v>
+        <v>1804</v>
       </c>
       <c r="D366" t="s">
-        <v>124</v>
+        <v>14</v>
+      </c>
+      <c r="E366" t="s">
+        <v>1805</v>
+      </c>
+      <c r="F366" t="s">
+        <v>1806</v>
       </c>
       <c r="G366" t="s">
-        <v>1796</v>
+        <v>1807</v>
       </c>
       <c r="I366" t="s">
-        <v>126</v>
+        <v>700</v>
       </c>
       <c r="J366" t="s">
-        <v>1797</v>
+        <v>1808</v>
       </c>
       <c r="K366" t="s">
-        <v>1798</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="367" spans="1:11">
       <c r="A367" t="s">
-        <v>1799</v>
+        <v>1809</v>
       </c>
       <c r="B367" t="s">
         <v>12</v>
       </c>
       <c r="C367" t="s">
-        <v>1800</v>
+        <v>1810</v>
       </c>
       <c r="D367" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="G367" t="s">
-        <v>1801</v>
+        <v>1811</v>
       </c>
       <c r="I367" t="s">
-        <v>1802</v>
+        <v>1812</v>
+      </c>
+      <c r="J367" t="s">
+        <v>1813</v>
       </c>
       <c r="K367" t="s">
-        <v>820</v>
+        <v>922</v>
       </c>
     </row>
     <row r="368" spans="1:11">
       <c r="A368" t="s">
-        <v>1803</v>
+        <v>1814</v>
       </c>
       <c r="B368" t="s">
         <v>12</v>
       </c>
       <c r="C368" t="s">
-        <v>1804</v>
+        <v>1815</v>
       </c>
       <c r="D368" t="s">
         <v>88</v>
       </c>
       <c r="E368" t="s">
-        <v>1805</v>
+        <v>1816</v>
+      </c>
+      <c r="G368" t="s">
+        <v>1817</v>
       </c>
       <c r="I368" t="s">
-        <v>47</v>
+        <v>1206</v>
+      </c>
+      <c r="J368" t="s">
+        <v>1818</v>
       </c>
       <c r="K368" t="s">
-        <v>28</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="369" spans="1:11">
       <c r="A369" t="s">
-        <v>1806</v>
+        <v>1820</v>
       </c>
       <c r="B369" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C369" t="s">
-        <v>1807</v>
+        <v>1030</v>
       </c>
       <c r="D369" t="s">
         <v>88</v>
       </c>
-      <c r="E369" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G369" t="s">
-        <v>1810</v>
+        <v>1031</v>
       </c>
       <c r="I369" t="s">
-        <v>1115</v>
+        <v>1032</v>
       </c>
       <c r="J369" t="s">
-        <v>1811</v>
+        <v>1033</v>
       </c>
       <c r="K369" t="s">
-        <v>1761</v>
+        <v>664</v>
       </c>
     </row>
     <row r="370" spans="1:11">
       <c r="A370" t="s">
-        <v>1812</v>
+        <v>1821</v>
       </c>
       <c r="B370" t="s">
         <v>12</v>
       </c>
       <c r="C370" t="s">
-        <v>1813</v>
+        <v>1822</v>
       </c>
       <c r="D370" t="s">
-        <v>14</v>
+        <v>141</v>
       </c>
       <c r="E370" t="s">
-        <v>1814</v>
+        <v>1823</v>
       </c>
       <c r="G370" t="s">
-        <v>1815</v>
+        <v>1824</v>
       </c>
       <c r="I370" t="s">
-        <v>101</v>
+        <v>1825</v>
       </c>
       <c r="J370" t="s">
-        <v>1816</v>
+        <v>1826</v>
       </c>
       <c r="K370" t="s">
-        <v>1817</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="371" spans="1:11">
       <c r="A371" t="s">
-        <v>1818</v>
+        <v>1828</v>
       </c>
       <c r="B371" t="s">
         <v>12</v>
       </c>
       <c r="C371" t="s">
-        <v>572</v>
+        <v>1829</v>
       </c>
       <c r="D371" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-        <v>1820</v>
+        <v>141</v>
       </c>
       <c r="G371" t="s">
-        <v>573</v>
+        <v>1830</v>
       </c>
       <c r="I371" t="s">
-        <v>574</v>
+        <v>540</v>
       </c>
       <c r="J371" t="s">
-        <v>1821</v>
+        <v>1831</v>
       </c>
       <c r="K371" t="s">
-        <v>1822</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="372" spans="1:11">
       <c r="A372" t="s">
-        <v>1823</v>
+        <v>1833</v>
       </c>
       <c r="B372" t="s">
         <v>12</v>
       </c>
       <c r="C372" t="s">
-        <v>1824</v>
+        <v>1834</v>
       </c>
       <c r="D372" t="s">
         <v>88</v>
       </c>
       <c r="G372" t="s">
-        <v>1825</v>
+        <v>1835</v>
       </c>
       <c r="I372" t="s">
-        <v>763</v>
+        <v>1836</v>
       </c>
       <c r="J372" t="s">
-        <v>1826</v>
+        <v>1837</v>
       </c>
       <c r="K372" t="s">
-        <v>90</v>
+        <v>38</v>
       </c>
     </row>
     <row r="373" spans="1:11">
       <c r="A373" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B373" t="s">
+        <v>12</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D373" t="s">
+        <v>141</v>
+      </c>
+      <c r="G373" t="s">
+        <v>1840</v>
+      </c>
+      <c r="I373" t="s">
+        <v>1841</v>
+      </c>
+      <c r="K373" t="s">
         <v>1827</v>
-      </c>
-[...19 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="374" spans="1:11">
       <c r="A374" t="s">
-        <v>1830</v>
+        <v>1842</v>
       </c>
       <c r="B374" t="s">
         <v>12</v>
       </c>
       <c r="C374" t="s">
-        <v>1831</v>
+        <v>1843</v>
       </c>
       <c r="D374" t="s">
-        <v>88</v>
+        <v>293</v>
       </c>
       <c r="G374" t="s">
-        <v>1832</v>
+        <v>1844</v>
       </c>
       <c r="I374" t="s">
-        <v>298</v>
+        <v>736</v>
       </c>
       <c r="J374" t="s">
-        <v>1833</v>
+        <v>1845</v>
       </c>
       <c r="K374" t="s">
-        <v>944</v>
+        <v>711</v>
       </c>
     </row>
     <row r="375" spans="1:11">
       <c r="A375" t="s">
-        <v>1834</v>
+        <v>1846</v>
       </c>
       <c r="B375" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="C375" t="s">
-        <v>1835</v>
+        <v>1847</v>
       </c>
       <c r="D375" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>1837</v>
+        <v>293</v>
       </c>
       <c r="G375" t="s">
-        <v>1838</v>
+        <v>1848</v>
       </c>
       <c r="I375" t="s">
-        <v>721</v>
+        <v>1849</v>
       </c>
       <c r="J375" t="s">
-        <v>1839</v>
+        <v>1850</v>
       </c>
       <c r="K375" t="s">
-        <v>1840</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="376" spans="1:11">
       <c r="A376" t="s">
-        <v>1841</v>
+        <v>1852</v>
       </c>
       <c r="B376" t="s">
         <v>12</v>
       </c>
       <c r="C376" t="s">
-        <v>1842</v>
+        <v>1853</v>
       </c>
       <c r="D376" t="s">
-        <v>88</v>
+        <v>293</v>
       </c>
       <c r="G376" t="s">
-        <v>1843</v>
+        <v>1854</v>
       </c>
       <c r="I376" t="s">
-        <v>1844</v>
+        <v>736</v>
       </c>
       <c r="J376" t="s">
-        <v>1845</v>
+        <v>1855</v>
       </c>
       <c r="K376" t="s">
-        <v>944</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="377" spans="1:11">
       <c r="A377" t="s">
-        <v>1846</v>
+        <v>1857</v>
       </c>
       <c r="B377" t="s">
         <v>12</v>
       </c>
       <c r="C377" t="s">
-        <v>1847</v>
+        <v>826</v>
       </c>
       <c r="D377" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>1848</v>
+        <v>293</v>
+      </c>
+      <c r="F377" t="s">
+        <v>1858</v>
       </c>
       <c r="G377" t="s">
-        <v>1849</v>
+        <v>1859</v>
       </c>
       <c r="I377" t="s">
-        <v>1230</v>
+        <v>1860</v>
       </c>
       <c r="J377" t="s">
-        <v>1850</v>
+        <v>1861</v>
       </c>
       <c r="K377" t="s">
-        <v>1851</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="378" spans="1:11">
       <c r="A378" t="s">
-        <v>1852</v>
+        <v>1863</v>
       </c>
       <c r="B378" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C378" t="s">
-        <v>1052</v>
+        <v>1864</v>
       </c>
       <c r="D378" t="s">
-        <v>88</v>
+        <v>293</v>
       </c>
       <c r="G378" t="s">
-        <v>1053</v>
+        <v>1840</v>
       </c>
       <c r="I378" t="s">
-        <v>1054</v>
-[...2 lines deleted...]
-        <v>1055</v>
+        <v>1865</v>
       </c>
       <c r="K378" t="s">
-        <v>686</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="379" spans="1:11">
       <c r="A379" t="s">
-        <v>1853</v>
+        <v>1866</v>
       </c>
       <c r="B379" t="s">
         <v>12</v>
       </c>
       <c r="C379" t="s">
-        <v>1854</v>
+        <v>1867</v>
       </c>
       <c r="D379" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>1855</v>
+        <v>293</v>
       </c>
       <c r="G379" t="s">
-        <v>1856</v>
+        <v>1868</v>
       </c>
       <c r="I379" t="s">
-        <v>1857</v>
+        <v>1869</v>
       </c>
       <c r="J379" t="s">
-        <v>1858</v>
+        <v>1870</v>
       </c>
       <c r="K379" t="s">
-        <v>1859</v>
+        <v>922</v>
       </c>
     </row>
     <row r="380" spans="1:11">
       <c r="A380" t="s">
-        <v>1860</v>
+        <v>1871</v>
       </c>
       <c r="B380" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C380" t="s">
-        <v>1861</v>
+        <v>1872</v>
       </c>
       <c r="D380" t="s">
-        <v>146</v>
+        <v>293</v>
+      </c>
+      <c r="E380" t="s">
+        <v>1873</v>
       </c>
       <c r="G380" t="s">
-        <v>1862</v>
+        <v>1874</v>
       </c>
       <c r="I380" t="s">
-        <v>563</v>
+        <v>297</v>
       </c>
       <c r="J380" t="s">
-        <v>1863</v>
+        <v>1875</v>
       </c>
       <c r="K380" t="s">
-        <v>1864</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="381" spans="1:11">
       <c r="A381" t="s">
-        <v>1865</v>
+        <v>1877</v>
       </c>
       <c r="B381" t="s">
         <v>12</v>
       </c>
       <c r="C381" t="s">
-        <v>1866</v>
+        <v>1878</v>
       </c>
       <c r="D381" t="s">
-        <v>88</v>
+        <v>293</v>
+      </c>
+      <c r="E381" t="s">
+        <v>1879</v>
       </c>
       <c r="G381" t="s">
-        <v>1867</v>
+        <v>1880</v>
       </c>
       <c r="I381" t="s">
-        <v>1868</v>
-[...2 lines deleted...]
-        <v>1869</v>
+        <v>1881</v>
       </c>
       <c r="K381" t="s">
-        <v>38</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="382" spans="1:11">
       <c r="A382" t="s">
-        <v>1870</v>
+        <v>1882</v>
       </c>
       <c r="B382" t="s">
         <v>12</v>
       </c>
       <c r="C382" t="s">
-        <v>1871</v>
+        <v>1883</v>
       </c>
       <c r="D382" t="s">
-        <v>146</v>
+        <v>293</v>
+      </c>
+      <c r="E382" t="s">
+        <v>1884</v>
       </c>
       <c r="G382" t="s">
-        <v>1872</v>
+        <v>1885</v>
       </c>
       <c r="I382" t="s">
-        <v>1873</v>
+        <v>736</v>
+      </c>
+      <c r="J382" t="s">
+        <v>1886</v>
       </c>
       <c r="K382" t="s">
-        <v>1859</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="383" spans="1:11">
       <c r="A383" t="s">
-        <v>1874</v>
+        <v>1888</v>
       </c>
       <c r="B383" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C383" t="s">
-        <v>1875</v>
+        <v>1889</v>
       </c>
       <c r="D383" t="s">
-        <v>303</v>
+        <v>124</v>
       </c>
       <c r="G383" t="s">
-        <v>1876</v>
+        <v>1890</v>
       </c>
       <c r="I383" t="s">
-        <v>757</v>
+        <v>1891</v>
       </c>
       <c r="J383" t="s">
-        <v>1877</v>
+        <v>1892</v>
       </c>
       <c r="K383" t="s">
-        <v>732</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="384" spans="1:11">
       <c r="A384" t="s">
-        <v>1878</v>
+        <v>1893</v>
       </c>
       <c r="B384" t="s">
         <v>12</v>
       </c>
       <c r="C384" t="s">
-        <v>1879</v>
+        <v>1894</v>
       </c>
       <c r="D384" t="s">
-        <v>303</v>
+        <v>124</v>
       </c>
       <c r="G384" t="s">
-        <v>1880</v>
+        <v>1895</v>
       </c>
       <c r="I384" t="s">
-        <v>1881</v>
+        <v>398</v>
       </c>
       <c r="J384" t="s">
-        <v>1882</v>
+        <v>1896</v>
       </c>
       <c r="K384" t="s">
-        <v>1883</v>
+        <v>90</v>
       </c>
     </row>
     <row r="385" spans="1:11">
       <c r="A385" t="s">
-        <v>1884</v>
+        <v>1897</v>
       </c>
       <c r="B385" t="s">
         <v>12</v>
       </c>
       <c r="C385" t="s">
-        <v>1885</v>
+        <v>1898</v>
       </c>
       <c r="D385" t="s">
-        <v>303</v>
+        <v>124</v>
       </c>
       <c r="G385" t="s">
-        <v>1886</v>
+        <v>1899</v>
       </c>
       <c r="I385" t="s">
-        <v>757</v>
+        <v>126</v>
       </c>
       <c r="J385" t="s">
-        <v>1887</v>
+        <v>1900</v>
       </c>
       <c r="K385" t="s">
-        <v>1888</v>
+        <v>90</v>
       </c>
     </row>
     <row r="386" spans="1:11">
       <c r="A386" t="s">
-        <v>1889</v>
+        <v>1901</v>
       </c>
       <c r="B386" t="s">
         <v>12</v>
       </c>
       <c r="C386" t="s">
-        <v>849</v>
+        <v>1902</v>
       </c>
       <c r="D386" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>1890</v>
+        <v>124</v>
       </c>
       <c r="G386" t="s">
-        <v>1891</v>
+        <v>1903</v>
       </c>
       <c r="I386" t="s">
-        <v>1892</v>
-[...2 lines deleted...]
-        <v>1893</v>
+        <v>1904</v>
       </c>
       <c r="K386" t="s">
-        <v>1894</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="387" spans="1:11">
       <c r="A387" t="s">
-        <v>1895</v>
+        <v>1905</v>
       </c>
       <c r="B387" t="s">
         <v>12</v>
       </c>
       <c r="C387" t="s">
-        <v>1896</v>
+        <v>1906</v>
       </c>
       <c r="D387" t="s">
-        <v>303</v>
+        <v>124</v>
+      </c>
+      <c r="E387" t="s">
+        <v>1907</v>
+      </c>
+      <c r="F387" t="s">
+        <v>1908</v>
       </c>
       <c r="G387" t="s">
-        <v>1872</v>
+        <v>1909</v>
       </c>
       <c r="I387" t="s">
-        <v>1897</v>
+        <v>1910</v>
+      </c>
+      <c r="J387" t="s">
+        <v>1911</v>
       </c>
       <c r="K387" t="s">
-        <v>1859</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="388" spans="1:11">
       <c r="A388" t="s">
-        <v>1898</v>
+        <v>1913</v>
       </c>
       <c r="B388" t="s">
         <v>12</v>
       </c>
       <c r="C388" t="s">
-        <v>1899</v>
+        <v>1914</v>
       </c>
       <c r="D388" t="s">
-        <v>303</v>
+        <v>124</v>
+      </c>
+      <c r="E388" t="s">
+        <v>1915</v>
       </c>
       <c r="G388" t="s">
-        <v>1900</v>
+        <v>1916</v>
       </c>
       <c r="I388" t="s">
-        <v>1901</v>
+        <v>1917</v>
       </c>
       <c r="J388" t="s">
-        <v>1902</v>
+        <v>1918</v>
       </c>
       <c r="K388" t="s">
-        <v>944</v>
+        <v>834</v>
       </c>
     </row>
     <row r="389" spans="1:11">
       <c r="A389" t="s">
-        <v>1903</v>
+        <v>1919</v>
       </c>
       <c r="B389" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C389" t="s">
-        <v>1904</v>
+        <v>1920</v>
       </c>
       <c r="D389" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>1905</v>
+        <v>124</v>
       </c>
       <c r="G389" t="s">
-        <v>1906</v>
+        <v>1921</v>
       </c>
       <c r="I389" t="s">
-        <v>307</v>
+        <v>1922</v>
       </c>
       <c r="J389" t="s">
-        <v>1907</v>
+        <v>1923</v>
       </c>
       <c r="K389" t="s">
-        <v>1908</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="390" spans="1:11">
       <c r="A390" t="s">
-        <v>1909</v>
+        <v>1924</v>
       </c>
       <c r="B390" t="s">
         <v>12</v>
       </c>
       <c r="C390" t="s">
-        <v>1910</v>
+        <v>1925</v>
       </c>
       <c r="D390" t="s">
-        <v>303</v>
+        <v>124</v>
       </c>
       <c r="E390" t="s">
-        <v>1911</v>
+        <v>1926</v>
+      </c>
+      <c r="F390" t="s">
+        <v>1927</v>
       </c>
       <c r="G390" t="s">
-        <v>1912</v>
+        <v>1928</v>
       </c>
       <c r="I390" t="s">
-        <v>1913</v>
+        <v>1370</v>
+      </c>
+      <c r="J390" t="s">
+        <v>1929</v>
       </c>
       <c r="K390" t="s">
-        <v>1859</v>
+        <v>75</v>
       </c>
     </row>
     <row r="391" spans="1:11">
       <c r="A391" t="s">
-        <v>1914</v>
+        <v>1930</v>
       </c>
       <c r="B391" t="s">
         <v>12</v>
       </c>
       <c r="C391" t="s">
-        <v>1915</v>
+        <v>766</v>
       </c>
       <c r="D391" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>1916</v>
+        <v>124</v>
       </c>
       <c r="G391" t="s">
-        <v>1917</v>
+        <v>246</v>
       </c>
       <c r="I391" t="s">
-        <v>757</v>
+        <v>126</v>
       </c>
       <c r="J391" t="s">
-        <v>1918</v>
+        <v>1931</v>
       </c>
       <c r="K391" t="s">
-        <v>1919</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="392" spans="1:11">
       <c r="A392" t="s">
-        <v>1920</v>
+        <v>1932</v>
       </c>
       <c r="B392" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C392" t="s">
-        <v>1921</v>
+        <v>1933</v>
       </c>
       <c r="D392" t="s">
-        <v>124</v>
+        <v>14</v>
+      </c>
+      <c r="E392" t="s">
+        <v>1934</v>
+      </c>
+      <c r="F392" t="s">
+        <v>1935</v>
       </c>
       <c r="G392" t="s">
-        <v>1922</v>
+        <v>1936</v>
       </c>
       <c r="I392" t="s">
-        <v>1923</v>
+        <v>149</v>
       </c>
       <c r="J392" t="s">
-        <v>1924</v>
+        <v>1937</v>
       </c>
       <c r="K392" t="s">
-        <v>1888</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="393" spans="1:11">
       <c r="A393" t="s">
-        <v>1925</v>
+        <v>1939</v>
       </c>
       <c r="B393" t="s">
         <v>12</v>
       </c>
       <c r="C393" t="s">
-        <v>1926</v>
+        <v>766</v>
       </c>
       <c r="D393" t="s">
         <v>124</v>
       </c>
       <c r="G393" t="s">
-        <v>1927</v>
+        <v>246</v>
       </c>
       <c r="I393" t="s">
-        <v>413</v>
+        <v>126</v>
       </c>
       <c r="J393" t="s">
-        <v>1928</v>
+        <v>1940</v>
       </c>
       <c r="K393" t="s">
-        <v>90</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="394" spans="1:11">
       <c r="A394" t="s">
-        <v>1929</v>
+        <v>1941</v>
       </c>
       <c r="B394" t="s">
         <v>12</v>
       </c>
       <c r="C394" t="s">
-        <v>1930</v>
+        <v>766</v>
       </c>
       <c r="D394" t="s">
         <v>124</v>
       </c>
       <c r="G394" t="s">
-        <v>1931</v>
+        <v>1942</v>
       </c>
       <c r="I394" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1932</v>
+        <v>126</v>
       </c>
       <c r="K394" t="s">
-        <v>90</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="395" spans="1:11">
       <c r="A395" t="s">
-        <v>1933</v>
+        <v>1944</v>
       </c>
       <c r="B395" t="s">
         <v>12</v>
       </c>
       <c r="C395" t="s">
-        <v>1934</v>
+        <v>1945</v>
       </c>
       <c r="D395" t="s">
         <v>124</v>
       </c>
       <c r="G395" t="s">
-        <v>1935</v>
+        <v>1946</v>
       </c>
       <c r="I395" t="s">
-        <v>1936</v>
+        <v>398</v>
+      </c>
+      <c r="J395" t="s">
+        <v>1947</v>
       </c>
       <c r="K395" t="s">
-        <v>1864</v>
+        <v>75</v>
       </c>
     </row>
     <row r="396" spans="1:11">
       <c r="A396" t="s">
-        <v>1937</v>
+        <v>1948</v>
       </c>
       <c r="B396" t="s">
         <v>12</v>
       </c>
       <c r="C396" t="s">
-        <v>1938</v>
+        <v>1949</v>
       </c>
       <c r="D396" t="s">
         <v>124</v>
       </c>
-      <c r="E396" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G396" t="s">
-        <v>1941</v>
+        <v>1950</v>
       </c>
       <c r="I396" t="s">
-        <v>1942</v>
+        <v>1089</v>
       </c>
       <c r="J396" t="s">
-        <v>1943</v>
+        <v>1951</v>
       </c>
       <c r="K396" t="s">
-        <v>1944</v>
+        <v>38</v>
       </c>
     </row>
     <row r="397" spans="1:11">
       <c r="A397" t="s">
-        <v>1945</v>
+        <v>1952</v>
       </c>
       <c r="B397" t="s">
         <v>12</v>
       </c>
       <c r="C397" t="s">
-        <v>1946</v>
+        <v>1953</v>
       </c>
       <c r="D397" t="s">
         <v>124</v>
       </c>
-      <c r="E397" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G397" t="s">
-        <v>1948</v>
+        <v>1954</v>
       </c>
       <c r="I397" t="s">
-        <v>1949</v>
+        <v>849</v>
       </c>
       <c r="J397" t="s">
-        <v>1950</v>
+        <v>1955</v>
       </c>
       <c r="K397" t="s">
-        <v>857</v>
+        <v>38</v>
       </c>
     </row>
     <row r="398" spans="1:11">
       <c r="A398" t="s">
-        <v>1951</v>
+        <v>1956</v>
       </c>
       <c r="B398" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C398" t="s">
-        <v>1952</v>
+        <v>1957</v>
       </c>
       <c r="D398" t="s">
         <v>124</v>
       </c>
       <c r="G398" t="s">
-        <v>1953</v>
+        <v>1958</v>
       </c>
       <c r="I398" t="s">
-        <v>1954</v>
+        <v>724</v>
       </c>
       <c r="J398" t="s">
-        <v>1955</v>
+        <v>1959</v>
       </c>
       <c r="K398" t="s">
-        <v>1358</v>
+        <v>922</v>
       </c>
     </row>
     <row r="399" spans="1:11">
       <c r="A399" t="s">
-        <v>1956</v>
+        <v>1960</v>
       </c>
       <c r="B399" t="s">
         <v>12</v>
       </c>
       <c r="C399" t="s">
-        <v>1957</v>
+        <v>1961</v>
       </c>
       <c r="D399" t="s">
         <v>124</v>
       </c>
-      <c r="E399" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G399" t="s">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="I399" t="s">
-        <v>1392</v>
+        <v>398</v>
       </c>
       <c r="J399" t="s">
-        <v>1961</v>
+        <v>1963</v>
       </c>
       <c r="K399" t="s">
-        <v>75</v>
+        <v>248</v>
       </c>
     </row>
     <row r="400" spans="1:11">
       <c r="A400" t="s">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="B400" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C400" t="s">
-        <v>788</v>
+        <v>1965</v>
       </c>
       <c r="D400" t="s">
         <v>124</v>
       </c>
+      <c r="F400" t="s">
+        <v>1966</v>
+      </c>
       <c r="G400" t="s">
-        <v>251</v>
+        <v>1967</v>
       </c>
       <c r="I400" t="s">
-        <v>131</v>
+        <v>398</v>
       </c>
       <c r="J400" t="s">
-        <v>1963</v>
+        <v>1968</v>
       </c>
       <c r="K400" t="s">
-        <v>1480</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="401" spans="1:11">
       <c r="A401" t="s">
-        <v>1964</v>
+        <v>1970</v>
       </c>
       <c r="B401" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C401" t="s">
-        <v>1965</v>
+        <v>1971</v>
       </c>
       <c r="D401" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>1967</v>
+        <v>124</v>
       </c>
       <c r="G401" t="s">
-        <v>1968</v>
+        <v>1972</v>
       </c>
       <c r="I401" t="s">
-        <v>154</v>
+        <v>892</v>
       </c>
       <c r="J401" t="s">
-        <v>1969</v>
+        <v>1973</v>
       </c>
       <c r="K401" t="s">
-        <v>1970</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="402" spans="1:11">
       <c r="A402" t="s">
-        <v>1971</v>
+        <v>1975</v>
       </c>
       <c r="B402" t="s">
         <v>12</v>
       </c>
       <c r="C402" t="s">
-        <v>788</v>
+        <v>1976</v>
       </c>
       <c r="D402" t="s">
         <v>124</v>
       </c>
+      <c r="E402" t="s">
+        <v>1977</v>
+      </c>
+      <c r="F402" t="s">
+        <v>1978</v>
+      </c>
       <c r="G402" t="s">
-        <v>251</v>
+        <v>1979</v>
       </c>
       <c r="I402" t="s">
-        <v>131</v>
+        <v>1238</v>
       </c>
       <c r="J402" t="s">
-        <v>1972</v>
+        <v>1980</v>
       </c>
       <c r="K402" t="s">
-        <v>1480</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="403" spans="1:11">
       <c r="A403" t="s">
-        <v>1973</v>
+        <v>1982</v>
       </c>
       <c r="B403" t="s">
         <v>12</v>
       </c>
       <c r="C403" t="s">
-        <v>788</v>
+        <v>1983</v>
       </c>
       <c r="D403" t="s">
         <v>124</v>
       </c>
       <c r="G403" t="s">
-        <v>1974</v>
+        <v>1984</v>
       </c>
       <c r="I403" t="s">
-        <v>131</v>
+        <v>1985</v>
+      </c>
+      <c r="J403" t="s">
+        <v>1986</v>
       </c>
       <c r="K403" t="s">
-        <v>1975</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="404" spans="1:11">
       <c r="A404" t="s">
-        <v>1976</v>
+        <v>1988</v>
       </c>
       <c r="B404" t="s">
         <v>12</v>
       </c>
       <c r="C404" t="s">
-        <v>1977</v>
+        <v>1989</v>
       </c>
       <c r="D404" t="s">
         <v>124</v>
       </c>
       <c r="G404" t="s">
-        <v>1978</v>
+        <v>1990</v>
       </c>
       <c r="I404" t="s">
-        <v>413</v>
+        <v>1991</v>
       </c>
       <c r="J404" t="s">
-        <v>1979</v>
+        <v>1992</v>
       </c>
       <c r="K404" t="s">
-        <v>75</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="405" spans="1:11">
       <c r="A405" t="s">
-        <v>1980</v>
+        <v>1994</v>
       </c>
       <c r="B405" t="s">
         <v>12</v>
       </c>
       <c r="C405" t="s">
-        <v>1981</v>
+        <v>1995</v>
       </c>
       <c r="D405" t="s">
-        <v>124</v>
+        <v>88</v>
       </c>
       <c r="G405" t="s">
-        <v>1982</v>
+        <v>1996</v>
       </c>
       <c r="I405" t="s">
-        <v>1111</v>
-[...2 lines deleted...]
-        <v>1983</v>
+        <v>303</v>
       </c>
       <c r="K405" t="s">
-        <v>38</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="406" spans="1:11">
       <c r="A406" t="s">
-        <v>1984</v>
+        <v>1997</v>
       </c>
       <c r="B406" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C406" t="s">
-        <v>1985</v>
+        <v>1998</v>
       </c>
       <c r="D406" t="s">
         <v>124</v>
       </c>
       <c r="G406" t="s">
-        <v>1986</v>
+        <v>1999</v>
       </c>
       <c r="I406" t="s">
-        <v>872</v>
-[...2 lines deleted...]
-        <v>1987</v>
+        <v>2000</v>
       </c>
       <c r="K406" t="s">
-        <v>38</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="407" spans="1:11">
       <c r="A407" t="s">
-        <v>1988</v>
+        <v>2002</v>
       </c>
       <c r="B407" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C407" t="s">
-        <v>1989</v>
+        <v>2003</v>
       </c>
       <c r="D407" t="s">
         <v>124</v>
       </c>
       <c r="G407" t="s">
-        <v>1990</v>
+        <v>1999</v>
       </c>
       <c r="I407" t="s">
-        <v>745</v>
-[...2 lines deleted...]
-        <v>1991</v>
+        <v>2000</v>
       </c>
       <c r="K407" t="s">
-        <v>944</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="408" spans="1:11">
       <c r="A408" t="s">
-        <v>1992</v>
+        <v>2004</v>
       </c>
       <c r="B408" t="s">
         <v>12</v>
       </c>
       <c r="C408" t="s">
-        <v>1993</v>
+        <v>245</v>
       </c>
       <c r="D408" t="s">
         <v>124</v>
       </c>
       <c r="G408" t="s">
-        <v>1994</v>
+        <v>2005</v>
       </c>
       <c r="I408" t="s">
-        <v>413</v>
+        <v>247</v>
       </c>
       <c r="J408" t="s">
-        <v>1995</v>
+        <v>2006</v>
       </c>
       <c r="K408" t="s">
-        <v>253</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="409" spans="1:11">
       <c r="A409" t="s">
-        <v>1996</v>
+        <v>2007</v>
       </c>
       <c r="B409" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C409" t="s">
-        <v>1997</v>
+        <v>2008</v>
       </c>
       <c r="D409" t="s">
         <v>124</v>
       </c>
-      <c r="F409" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G409" t="s">
-        <v>1999</v>
+        <v>2009</v>
       </c>
       <c r="I409" t="s">
-        <v>413</v>
+        <v>1910</v>
       </c>
       <c r="J409" t="s">
-        <v>2000</v>
+        <v>2010</v>
       </c>
       <c r="K409" t="s">
-        <v>2001</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="410" spans="1:11">
       <c r="A410" t="s">
-        <v>2002</v>
+        <v>2011</v>
       </c>
       <c r="B410" t="s">
         <v>12</v>
       </c>
       <c r="C410" t="s">
-        <v>2003</v>
+        <v>2012</v>
       </c>
       <c r="D410" t="s">
         <v>124</v>
       </c>
+      <c r="F410" t="s">
+        <v>2013</v>
+      </c>
       <c r="G410" t="s">
-        <v>2004</v>
+        <v>2014</v>
       </c>
       <c r="I410" t="s">
-        <v>126</v>
+        <v>1364</v>
       </c>
       <c r="J410" t="s">
-        <v>2005</v>
+        <v>2015</v>
       </c>
       <c r="K410" t="s">
-        <v>2006</v>
+        <v>670</v>
       </c>
     </row>
     <row r="411" spans="1:11">
       <c r="A411" t="s">
-        <v>2007</v>
+        <v>2016</v>
       </c>
       <c r="B411" t="s">
         <v>12</v>
       </c>
       <c r="C411" t="s">
-        <v>2008</v>
+        <v>2017</v>
       </c>
       <c r="D411" t="s">
         <v>124</v>
       </c>
       <c r="E411" t="s">
-        <v>2009</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="G411" t="s">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="I411" t="s">
-        <v>1262</v>
-[...2 lines deleted...]
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="K411" t="s">
-        <v>2013</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="412" spans="1:11">
       <c r="A412" t="s">
-        <v>2014</v>
+        <v>2022</v>
       </c>
       <c r="B412" t="s">
         <v>12</v>
       </c>
       <c r="C412" t="s">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="D412" t="s">
         <v>124</v>
       </c>
       <c r="G412" t="s">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="I412" t="s">
-        <v>2017</v>
+        <v>126</v>
       </c>
       <c r="J412" t="s">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="K412" t="s">
-        <v>2019</v>
+        <v>711</v>
       </c>
     </row>
     <row r="413" spans="1:11">
       <c r="A413" t="s">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="B413" t="s">
         <v>12</v>
       </c>
       <c r="C413" t="s">
-        <v>2021</v>
+        <v>2027</v>
       </c>
       <c r="D413" t="s">
-        <v>124</v>
+        <v>14</v>
+      </c>
+      <c r="F413" t="s">
+        <v>2028</v>
       </c>
       <c r="G413" t="s">
-        <v>2022</v>
+        <v>1265</v>
       </c>
       <c r="I413" t="s">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>2029</v>
       </c>
       <c r="K413" t="s">
-        <v>2025</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="414" spans="1:11">
       <c r="A414" t="s">
-        <v>2026</v>
+        <v>2030</v>
       </c>
       <c r="B414" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C414" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
       <c r="D414" t="s">
-        <v>88</v>
+        <v>124</v>
       </c>
       <c r="G414" t="s">
-        <v>2028</v>
+        <v>2032</v>
       </c>
       <c r="I414" t="s">
-        <v>313</v>
+        <v>1238</v>
+      </c>
+      <c r="J414" t="s">
+        <v>2033</v>
       </c>
       <c r="K414" t="s">
-        <v>2019</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="415" spans="1:11">
       <c r="A415" t="s">
-        <v>2029</v>
+        <v>2035</v>
       </c>
       <c r="B415" t="s">
-        <v>63</v>
+        <v>158</v>
       </c>
       <c r="C415" t="s">
-        <v>2030</v>
+        <v>2036</v>
       </c>
       <c r="D415" t="s">
         <v>124</v>
       </c>
+      <c r="F415" t="s">
+        <v>2037</v>
+      </c>
       <c r="G415" t="s">
-        <v>2031</v>
+        <v>2038</v>
       </c>
       <c r="I415" t="s">
-        <v>2032</v>
+        <v>2039</v>
+      </c>
+      <c r="J415" t="s">
+        <v>2040</v>
       </c>
       <c r="K415" t="s">
-        <v>2033</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="416" spans="1:11">
       <c r="A416" t="s">
-        <v>2034</v>
+        <v>2042</v>
       </c>
       <c r="B416" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="C416" t="s">
-        <v>2035</v>
+        <v>2043</v>
       </c>
       <c r="D416" t="s">
         <v>124</v>
       </c>
       <c r="G416" t="s">
-        <v>2031</v>
+        <v>2044</v>
       </c>
       <c r="I416" t="s">
-        <v>2032</v>
+        <v>2045</v>
+      </c>
+      <c r="J416" t="s">
+        <v>2046</v>
       </c>
       <c r="K416" t="s">
-        <v>2033</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="417" spans="1:11">
       <c r="A417" t="s">
-        <v>2036</v>
+        <v>2048</v>
       </c>
       <c r="B417" t="s">
         <v>12</v>
       </c>
       <c r="C417" t="s">
-        <v>250</v>
+        <v>2049</v>
       </c>
       <c r="D417" t="s">
-        <v>124</v>
+        <v>88</v>
+      </c>
+      <c r="E417" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F417" t="s">
+        <v>2051</v>
       </c>
       <c r="G417" t="s">
-        <v>2037</v>
+        <v>55</v>
       </c>
       <c r="I417" t="s">
-        <v>252</v>
+        <v>47</v>
       </c>
       <c r="J417" t="s">
-        <v>2038</v>
+        <v>2052</v>
       </c>
       <c r="K417" t="s">
-        <v>1153</v>
+        <v>56</v>
       </c>
     </row>
     <row r="418" spans="1:11">
       <c r="A418" t="s">
-        <v>2039</v>
+        <v>2053</v>
       </c>
       <c r="B418" t="s">
         <v>12</v>
       </c>
       <c r="C418" t="s">
-        <v>2040</v>
+        <v>2054</v>
       </c>
       <c r="D418" t="s">
         <v>124</v>
       </c>
+      <c r="E418" t="s">
+        <v>2055</v>
+      </c>
       <c r="G418" t="s">
-        <v>2041</v>
+        <v>2056</v>
       </c>
       <c r="I418" t="s">
-        <v>1942</v>
+        <v>892</v>
       </c>
       <c r="J418" t="s">
-        <v>2042</v>
+        <v>2057</v>
       </c>
       <c r="K418" t="s">
-        <v>1198</v>
+        <v>116</v>
       </c>
     </row>
     <row r="419" spans="1:11">
       <c r="A419" t="s">
-        <v>2043</v>
+        <v>2058</v>
       </c>
       <c r="B419" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C419" t="s">
-        <v>2044</v>
+        <v>2059</v>
       </c>
       <c r="D419" t="s">
         <v>124</v>
       </c>
+      <c r="E419" t="s">
+        <v>2060</v>
+      </c>
       <c r="F419" t="s">
-        <v>2045</v>
+        <v>2061</v>
       </c>
       <c r="G419" t="s">
-        <v>2046</v>
+        <v>2062</v>
       </c>
       <c r="I419" t="s">
-        <v>1387</v>
+        <v>178</v>
       </c>
       <c r="J419" t="s">
-        <v>2047</v>
+        <v>2063</v>
       </c>
       <c r="K419" t="s">
-        <v>692</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="420" spans="1:11">
       <c r="A420" t="s">
-        <v>2048</v>
+        <v>2065</v>
       </c>
       <c r="B420" t="s">
         <v>12</v>
       </c>
       <c r="C420" t="s">
-        <v>2049</v>
+        <v>2066</v>
       </c>
       <c r="D420" t="s">
         <v>124</v>
       </c>
-      <c r="E420" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G420" t="s">
-        <v>2051</v>
+        <v>2067</v>
       </c>
       <c r="I420" t="s">
-        <v>2052</v>
+        <v>2068</v>
       </c>
       <c r="K420" t="s">
-        <v>2053</v>
+        <v>33</v>
       </c>
     </row>
     <row r="421" spans="1:11">
       <c r="A421" t="s">
-        <v>2054</v>
+        <v>2069</v>
       </c>
       <c r="B421" t="s">
         <v>12</v>
       </c>
       <c r="C421" t="s">
-        <v>2055</v>
+        <v>1961</v>
       </c>
       <c r="D421" t="s">
         <v>124</v>
       </c>
+      <c r="F421" t="s">
+        <v>2070</v>
+      </c>
       <c r="G421" t="s">
-        <v>2056</v>
+        <v>2071</v>
       </c>
       <c r="I421" t="s">
-        <v>131</v>
+        <v>398</v>
       </c>
       <c r="J421" t="s">
-        <v>2057</v>
+        <v>2072</v>
       </c>
       <c r="K421" t="s">
-        <v>732</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="422" spans="1:11">
       <c r="A422" t="s">
-        <v>2058</v>
+        <v>2074</v>
       </c>
       <c r="B422" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C422" t="s">
-        <v>2059</v>
+        <v>2075</v>
       </c>
       <c r="D422" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>2060</v>
+        <v>124</v>
       </c>
       <c r="G422" t="s">
-        <v>1289</v>
+        <v>2076</v>
       </c>
       <c r="I422" t="s">
-        <v>2061</v>
+        <v>126</v>
+      </c>
+      <c r="J422" t="s">
+        <v>2077</v>
       </c>
       <c r="K422" t="s">
-        <v>1241</v>
+        <v>284</v>
       </c>
     </row>
     <row r="423" spans="1:11">
       <c r="A423" t="s">
-        <v>2062</v>
+        <v>2078</v>
       </c>
       <c r="B423" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="C423" t="s">
-        <v>2063</v>
+        <v>2079</v>
       </c>
       <c r="D423" t="s">
         <v>124</v>
       </c>
+      <c r="F423" t="s">
+        <v>1126</v>
+      </c>
       <c r="G423" t="s">
-        <v>2064</v>
+        <v>2080</v>
       </c>
       <c r="I423" t="s">
-        <v>1262</v>
-[...2 lines deleted...]
-        <v>2065</v>
+        <v>1985</v>
       </c>
       <c r="K423" t="s">
-        <v>2066</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="424" spans="1:11">
       <c r="A424" t="s">
-        <v>2067</v>
+        <v>2081</v>
       </c>
       <c r="B424" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C424" t="s">
-        <v>2068</v>
+        <v>2082</v>
       </c>
       <c r="D424" t="s">
         <v>124</v>
       </c>
-      <c r="F424" t="s">
-        <v>2069</v>
+      <c r="E424" t="s">
+        <v>2083</v>
       </c>
       <c r="G424" t="s">
-        <v>2070</v>
+        <v>2084</v>
       </c>
       <c r="I424" t="s">
-        <v>2071</v>
-[...2 lines deleted...]
-        <v>2072</v>
+        <v>2085</v>
       </c>
       <c r="K424" t="s">
-        <v>2073</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="425" spans="1:11">
       <c r="A425" t="s">
-        <v>2074</v>
+        <v>2086</v>
       </c>
       <c r="B425" t="s">
         <v>12</v>
       </c>
       <c r="C425" t="s">
-        <v>2075</v>
+        <v>2087</v>
       </c>
       <c r="D425" t="s">
         <v>124</v>
       </c>
+      <c r="F425" t="s">
+        <v>2088</v>
+      </c>
       <c r="G425" t="s">
-        <v>2076</v>
+        <v>2089</v>
       </c>
       <c r="I425" t="s">
-        <v>2077</v>
-[...2 lines deleted...]
-        <v>2078</v>
+        <v>2085</v>
       </c>
       <c r="K425" t="s">
-        <v>2079</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="426" spans="1:11">
       <c r="A426" t="s">
-        <v>2080</v>
+        <v>2091</v>
       </c>
       <c r="B426" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C426" t="s">
-        <v>2081</v>
+        <v>2092</v>
       </c>
       <c r="D426" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>2083</v>
+        <v>124</v>
       </c>
       <c r="G426" t="s">
-        <v>55</v>
+        <v>2093</v>
       </c>
       <c r="I426" t="s">
-        <v>47</v>
+        <v>1674</v>
       </c>
       <c r="J426" t="s">
-        <v>2084</v>
+        <v>2094</v>
       </c>
       <c r="K426" t="s">
-        <v>56</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="427" spans="1:11">
       <c r="A427" t="s">
-        <v>2085</v>
+        <v>2096</v>
       </c>
       <c r="B427" t="s">
         <v>12</v>
       </c>
       <c r="C427" t="s">
-        <v>2086</v>
+        <v>2097</v>
       </c>
       <c r="D427" t="s">
         <v>124</v>
       </c>
-      <c r="E427" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G427" t="s">
-        <v>2088</v>
+        <v>2098</v>
       </c>
       <c r="I427" t="s">
-        <v>126</v>
+        <v>398</v>
       </c>
       <c r="J427" t="s">
-        <v>2089</v>
+        <v>2099</v>
       </c>
       <c r="K427" t="s">
-        <v>116</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="428" spans="1:11">
       <c r="A428" t="s">
-        <v>2090</v>
+        <v>2100</v>
       </c>
       <c r="B428" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C428" t="s">
-        <v>2091</v>
+        <v>2101</v>
       </c>
       <c r="D428" t="s">
         <v>124</v>
       </c>
-      <c r="E428" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G428" t="s">
-        <v>2094</v>
+        <v>2102</v>
       </c>
       <c r="I428" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="J428" t="s">
-        <v>2095</v>
+        <v>2103</v>
       </c>
       <c r="K428" t="s">
-        <v>2096</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="429" spans="1:11">
       <c r="A429" t="s">
-        <v>2097</v>
+        <v>2105</v>
       </c>
       <c r="B429" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C429" t="s">
-        <v>2098</v>
+        <v>2106</v>
       </c>
       <c r="D429" t="s">
         <v>124</v>
       </c>
       <c r="G429" t="s">
-        <v>2099</v>
+        <v>2107</v>
       </c>
       <c r="I429" t="s">
-        <v>2100</v>
+        <v>2108</v>
+      </c>
+      <c r="J429" t="s">
+        <v>2109</v>
       </c>
       <c r="K429" t="s">
-        <v>33</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="430" spans="1:11">
       <c r="A430" t="s">
-        <v>2101</v>
+        <v>2110</v>
       </c>
       <c r="B430" t="s">
         <v>12</v>
       </c>
       <c r="C430" t="s">
-        <v>1993</v>
+        <v>2111</v>
       </c>
       <c r="D430" t="s">
         <v>124</v>
       </c>
-      <c r="F430" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G430" t="s">
-        <v>2103</v>
+        <v>1840</v>
       </c>
       <c r="I430" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>2104</v>
+        <v>2112</v>
       </c>
       <c r="K430" t="s">
-        <v>2105</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="431" spans="1:11">
       <c r="A431" t="s">
-        <v>2106</v>
+        <v>2113</v>
       </c>
       <c r="B431" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C431" t="s">
-        <v>2107</v>
+        <v>2059</v>
       </c>
       <c r="D431" t="s">
         <v>124</v>
       </c>
       <c r="G431" t="s">
-        <v>2108</v>
+        <v>2114</v>
       </c>
       <c r="I431" t="s">
-        <v>131</v>
+        <v>178</v>
       </c>
       <c r="J431" t="s">
-        <v>2109</v>
+        <v>2063</v>
       </c>
       <c r="K431" t="s">
-        <v>294</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="432" spans="1:11">
       <c r="A432" t="s">
-        <v>2110</v>
+        <v>2115</v>
       </c>
       <c r="B432" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C432" t="s">
-        <v>2111</v>
+        <v>397</v>
       </c>
       <c r="D432" t="s">
         <v>124</v>
       </c>
-      <c r="F432" t="s">
-        <v>1151</v>
+      <c r="E432" t="s">
+        <v>2116</v>
       </c>
       <c r="G432" t="s">
-        <v>2112</v>
+        <v>2117</v>
       </c>
       <c r="I432" t="s">
-        <v>2017</v>
+        <v>398</v>
+      </c>
+      <c r="J432" t="s">
+        <v>2118</v>
       </c>
       <c r="K432" t="s">
-        <v>1153</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="433" spans="1:11">
       <c r="A433" t="s">
-        <v>2113</v>
+        <v>2120</v>
       </c>
       <c r="B433" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C433" t="s">
-        <v>2114</v>
+        <v>2121</v>
       </c>
       <c r="D433" t="s">
         <v>124</v>
       </c>
-      <c r="E433" t="s">
-        <v>2115</v>
+      <c r="F433" t="s">
+        <v>2122</v>
       </c>
       <c r="G433" t="s">
-        <v>2116</v>
+        <v>2123</v>
       </c>
       <c r="I433" t="s">
-        <v>2117</v>
+        <v>398</v>
       </c>
       <c r="K433" t="s">
-        <v>1798</v>
+        <v>613</v>
       </c>
     </row>
     <row r="434" spans="1:11">
       <c r="A434" t="s">
-        <v>2118</v>
+        <v>2124</v>
       </c>
       <c r="B434" t="s">
         <v>12</v>
       </c>
       <c r="C434" t="s">
-        <v>2119</v>
+        <v>1961</v>
       </c>
       <c r="D434" t="s">
         <v>124</v>
       </c>
+      <c r="E434" t="s">
+        <v>2125</v>
+      </c>
       <c r="F434" t="s">
-        <v>2120</v>
+        <v>2126</v>
       </c>
       <c r="G434" t="s">
-        <v>2121</v>
+        <v>2071</v>
       </c>
       <c r="I434" t="s">
-        <v>2117</v>
+        <v>398</v>
       </c>
       <c r="K434" t="s">
-        <v>2122</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="435" spans="1:11">
       <c r="A435" t="s">
-        <v>2123</v>
+        <v>2128</v>
       </c>
       <c r="B435" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C435" t="s">
-        <v>2124</v>
+        <v>2129</v>
       </c>
       <c r="D435" t="s">
         <v>124</v>
       </c>
+      <c r="E435" t="s">
+        <v>2130</v>
+      </c>
+      <c r="F435" t="s">
+        <v>2131</v>
+      </c>
       <c r="G435" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="I435" t="s">
-        <v>1705</v>
+        <v>724</v>
       </c>
       <c r="J435" t="s">
-        <v>2126</v>
+        <v>1896</v>
       </c>
       <c r="K435" t="s">
-        <v>2127</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="436" spans="1:11">
       <c r="A436" t="s">
-        <v>2128</v>
+        <v>2134</v>
       </c>
       <c r="B436" t="s">
         <v>12</v>
       </c>
       <c r="C436" t="s">
-        <v>2129</v>
+        <v>2135</v>
       </c>
       <c r="D436" t="s">
         <v>124</v>
       </c>
+      <c r="E436" t="s">
+        <v>2136</v>
+      </c>
       <c r="G436" t="s">
-        <v>2130</v>
+        <v>2137</v>
       </c>
       <c r="I436" t="s">
-        <v>413</v>
+        <v>2138</v>
       </c>
       <c r="J436" t="s">
-        <v>2131</v>
+        <v>2139</v>
       </c>
       <c r="K436" t="s">
-        <v>1198</v>
+        <v>865</v>
       </c>
     </row>
     <row r="437" spans="1:11">
       <c r="A437" t="s">
-        <v>2132</v>
+        <v>2140</v>
       </c>
       <c r="B437" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C437" t="s">
-        <v>2133</v>
+        <v>2141</v>
       </c>
       <c r="D437" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="G437" t="s">
-        <v>2134</v>
+        <v>1719</v>
       </c>
       <c r="I437" t="s">
-        <v>183</v>
+        <v>2142</v>
       </c>
       <c r="J437" t="s">
-        <v>2135</v>
+        <v>2143</v>
       </c>
       <c r="K437" t="s">
-        <v>2136</v>
+        <v>661</v>
       </c>
     </row>
     <row r="438" spans="1:11">
       <c r="A438" t="s">
-        <v>2137</v>
+        <v>2144</v>
       </c>
       <c r="B438" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C438" t="s">
-        <v>2138</v>
+        <v>2145</v>
       </c>
       <c r="D438" t="s">
-        <v>124</v>
+        <v>119</v>
+      </c>
+      <c r="F438" t="s">
+        <v>2146</v>
       </c>
       <c r="G438" t="s">
-        <v>2139</v>
+        <v>2147</v>
       </c>
       <c r="I438" t="s">
-        <v>2140</v>
+        <v>2148</v>
       </c>
       <c r="J438" t="s">
-        <v>2141</v>
+        <v>2149</v>
       </c>
       <c r="K438" t="s">
-        <v>1888</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="439" spans="1:11">
       <c r="A439" t="s">
-        <v>2142</v>
+        <v>2151</v>
       </c>
       <c r="B439" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C439" t="s">
-        <v>2143</v>
+        <v>2152</v>
       </c>
       <c r="D439" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="G439" t="s">
-        <v>1872</v>
+        <v>2153</v>
       </c>
       <c r="I439" t="s">
-        <v>2144</v>
+        <v>2154</v>
+      </c>
+      <c r="J439" t="s">
+        <v>2155</v>
       </c>
       <c r="K439" t="s">
-        <v>1859</v>
+        <v>232</v>
       </c>
     </row>
     <row r="440" spans="1:11">
       <c r="A440" t="s">
-        <v>2145</v>
+        <v>2156</v>
       </c>
       <c r="B440" t="s">
         <v>12</v>
       </c>
       <c r="C440" t="s">
-        <v>2091</v>
+        <v>2157</v>
       </c>
       <c r="D440" t="s">
-        <v>124</v>
+        <v>119</v>
+      </c>
+      <c r="E440" t="s">
+        <v>1907</v>
+      </c>
+      <c r="F440" t="s">
+        <v>1908</v>
       </c>
       <c r="G440" t="s">
-        <v>2146</v>
+        <v>1909</v>
       </c>
       <c r="I440" t="s">
-        <v>183</v>
+        <v>660</v>
       </c>
       <c r="J440" t="s">
-        <v>2095</v>
+        <v>1911</v>
       </c>
       <c r="K440" t="s">
-        <v>1544</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="441" spans="1:11">
       <c r="A441" t="s">
-        <v>2147</v>
+        <v>2158</v>
       </c>
       <c r="B441" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C441" t="s">
-        <v>412</v>
+        <v>2159</v>
       </c>
       <c r="D441" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>2148</v>
+        <v>88</v>
       </c>
       <c r="G441" t="s">
-        <v>2149</v>
+        <v>2160</v>
       </c>
       <c r="I441" t="s">
-        <v>413</v>
+        <v>2161</v>
       </c>
       <c r="J441" t="s">
-        <v>2150</v>
+        <v>2162</v>
       </c>
       <c r="K441" t="s">
-        <v>2151</v>
+        <v>922</v>
       </c>
     </row>
     <row r="442" spans="1:11">
       <c r="A442" t="s">
-        <v>2152</v>
+        <v>2163</v>
       </c>
       <c r="B442" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C442" t="s">
-        <v>2153</v>
+        <v>2164</v>
       </c>
       <c r="D442" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>2154</v>
+        <v>119</v>
+      </c>
+      <c r="E442" t="s">
+        <v>2165</v>
       </c>
       <c r="G442" t="s">
-        <v>2155</v>
+        <v>2166</v>
       </c>
       <c r="I442" t="s">
-        <v>413</v>
+        <v>1192</v>
+      </c>
+      <c r="J442" t="s">
+        <v>2167</v>
       </c>
       <c r="K442" t="s">
-        <v>635</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="443" spans="1:11">
       <c r="A443" t="s">
-        <v>2156</v>
+        <v>2169</v>
       </c>
       <c r="B443" t="s">
         <v>12</v>
       </c>
       <c r="C443" t="s">
-        <v>1993</v>
+        <v>2170</v>
       </c>
       <c r="D443" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-        <v>2158</v>
+        <v>119</v>
       </c>
       <c r="G443" t="s">
-        <v>2103</v>
+        <v>2171</v>
       </c>
       <c r="I443" t="s">
-        <v>413</v>
+        <v>2172</v>
+      </c>
+      <c r="J443" t="s">
+        <v>2173</v>
       </c>
       <c r="K443" t="s">
-        <v>2159</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="444" spans="1:11">
       <c r="A444" t="s">
-        <v>2160</v>
+        <v>2174</v>
       </c>
       <c r="B444" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C444" t="s">
-        <v>2161</v>
+        <v>2175</v>
       </c>
       <c r="D444" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-        <v>2163</v>
+        <v>119</v>
       </c>
       <c r="G444" t="s">
-        <v>2164</v>
+        <v>2176</v>
       </c>
       <c r="I444" t="s">
-        <v>745</v>
+        <v>594</v>
       </c>
       <c r="J444" t="s">
-        <v>1928</v>
+        <v>2177</v>
       </c>
       <c r="K444" t="s">
-        <v>2165</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="445" spans="1:11">
       <c r="A445" t="s">
-        <v>2166</v>
+        <v>2179</v>
       </c>
       <c r="B445" t="s">
         <v>12</v>
       </c>
       <c r="C445" t="s">
-        <v>2167</v>
+        <v>2180</v>
       </c>
       <c r="D445" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>2168</v>
+        <v>293</v>
+      </c>
+      <c r="F445" t="s">
+        <v>2181</v>
       </c>
       <c r="G445" t="s">
-        <v>2169</v>
+        <v>2182</v>
       </c>
       <c r="I445" t="s">
-        <v>2170</v>
+        <v>2183</v>
       </c>
       <c r="J445" t="s">
-        <v>2171</v>
+        <v>2184</v>
       </c>
       <c r="K445" t="s">
-        <v>888</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="446" spans="1:11">
       <c r="A446" t="s">
-        <v>2172</v>
+        <v>2186</v>
       </c>
       <c r="B446" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C446" t="s">
-        <v>2173</v>
+        <v>2187</v>
       </c>
       <c r="D446" t="s">
         <v>119</v>
       </c>
       <c r="G446" t="s">
-        <v>1750</v>
+        <v>2188</v>
       </c>
       <c r="I446" t="s">
-        <v>2174</v>
+        <v>2189</v>
       </c>
       <c r="J446" t="s">
-        <v>2175</v>
+        <v>2190</v>
       </c>
       <c r="K446" t="s">
-        <v>683</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="447" spans="1:11">
       <c r="A447" t="s">
-        <v>2176</v>
+        <v>2192</v>
       </c>
       <c r="B447" t="s">
         <v>12</v>
       </c>
       <c r="C447" t="s">
-        <v>2177</v>
+        <v>2193</v>
       </c>
       <c r="D447" t="s">
         <v>119</v>
       </c>
-      <c r="F447" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G447" t="s">
-        <v>2179</v>
+        <v>2194</v>
       </c>
       <c r="I447" t="s">
-        <v>2180</v>
+        <v>594</v>
       </c>
       <c r="J447" t="s">
-        <v>2181</v>
+        <v>2195</v>
       </c>
       <c r="K447" t="s">
-        <v>2182</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="448" spans="1:11">
       <c r="A448" t="s">
-        <v>2183</v>
+        <v>2197</v>
       </c>
       <c r="B448" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C448" t="s">
-        <v>2184</v>
+        <v>2198</v>
       </c>
       <c r="D448" t="s">
         <v>119</v>
       </c>
       <c r="G448" t="s">
-        <v>2185</v>
+        <v>1840</v>
       </c>
       <c r="I448" t="s">
-        <v>2186</v>
-[...2 lines deleted...]
-        <v>2187</v>
+        <v>2199</v>
       </c>
       <c r="K448" t="s">
-        <v>237</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="449" spans="1:11">
       <c r="A449" t="s">
-        <v>2188</v>
+        <v>2200</v>
       </c>
       <c r="B449" t="s">
         <v>12</v>
       </c>
       <c r="C449" t="s">
-        <v>2189</v>
+        <v>2201</v>
       </c>
       <c r="D449" t="s">
         <v>119</v>
       </c>
-      <c r="E449" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G449" t="s">
-        <v>1941</v>
+        <v>2202</v>
       </c>
       <c r="I449" t="s">
-        <v>682</v>
+        <v>2199</v>
       </c>
       <c r="J449" t="s">
-        <v>1943</v>
+        <v>2025</v>
       </c>
       <c r="K449" t="s">
-        <v>1944</v>
+        <v>711</v>
       </c>
     </row>
     <row r="450" spans="1:11">
       <c r="A450" t="s">
-        <v>2190</v>
+        <v>2203</v>
       </c>
       <c r="B450" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C450" t="s">
-        <v>2191</v>
+        <v>2204</v>
       </c>
       <c r="D450" t="s">
         <v>119</v>
       </c>
       <c r="G450" t="s">
-        <v>2192</v>
+        <v>2205</v>
       </c>
       <c r="I450" t="s">
-        <v>2193</v>
+        <v>2142</v>
       </c>
       <c r="J450" t="s">
-        <v>2194</v>
+        <v>2206</v>
       </c>
       <c r="K450" t="s">
-        <v>2195</v>
+        <v>38</v>
       </c>
     </row>
     <row r="451" spans="1:11">
       <c r="A451" t="s">
-        <v>2196</v>
+        <v>2207</v>
       </c>
       <c r="B451" t="s">
         <v>12</v>
       </c>
       <c r="C451" t="s">
-        <v>2197</v>
+        <v>2208</v>
       </c>
       <c r="D451" t="s">
-        <v>88</v>
+        <v>119</v>
+      </c>
+      <c r="E451" t="s">
+        <v>2209</v>
+      </c>
+      <c r="F451" t="s">
+        <v>2210</v>
       </c>
       <c r="G451" t="s">
-        <v>2198</v>
+        <v>2211</v>
       </c>
       <c r="I451" t="s">
-        <v>2199</v>
+        <v>2148</v>
       </c>
       <c r="J451" t="s">
-        <v>2200</v>
+        <v>2212</v>
       </c>
       <c r="K451" t="s">
-        <v>944</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="452" spans="1:11">
       <c r="A452" t="s">
-        <v>2201</v>
+        <v>2214</v>
       </c>
       <c r="B452" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C452" t="s">
-        <v>2202</v>
+        <v>2175</v>
       </c>
       <c r="D452" t="s">
         <v>119</v>
       </c>
-      <c r="E452" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G452" t="s">
-        <v>2204</v>
+        <v>2176</v>
       </c>
       <c r="I452" t="s">
-        <v>1216</v>
+        <v>594</v>
       </c>
       <c r="J452" t="s">
-        <v>2205</v>
+        <v>2177</v>
       </c>
       <c r="K452" t="s">
-        <v>2206</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="453" spans="1:11">
       <c r="A453" t="s">
-        <v>2207</v>
+        <v>2216</v>
       </c>
       <c r="B453" t="s">
         <v>12</v>
       </c>
       <c r="C453" t="s">
-        <v>2208</v>
+        <v>2217</v>
       </c>
       <c r="D453" t="s">
         <v>119</v>
       </c>
       <c r="G453" t="s">
-        <v>2209</v>
+        <v>2218</v>
       </c>
       <c r="I453" t="s">
-        <v>2210</v>
+        <v>660</v>
       </c>
       <c r="J453" t="s">
-        <v>2211</v>
+        <v>2219</v>
       </c>
       <c r="K453" t="s">
-        <v>2182</v>
+        <v>922</v>
       </c>
     </row>
     <row r="454" spans="1:11">
       <c r="A454" t="s">
-        <v>2212</v>
+        <v>2220</v>
       </c>
       <c r="B454" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C454" t="s">
-        <v>2213</v>
+        <v>2221</v>
       </c>
       <c r="D454" t="s">
         <v>119</v>
       </c>
       <c r="G454" t="s">
-        <v>2214</v>
+        <v>2222</v>
       </c>
       <c r="I454" t="s">
-        <v>288</v>
+        <v>1318</v>
       </c>
       <c r="J454" t="s">
-        <v>2215</v>
+        <v>2223</v>
       </c>
       <c r="K454" t="s">
-        <v>2216</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="455" spans="1:11">
       <c r="A455" t="s">
-        <v>2217</v>
+        <v>2224</v>
       </c>
       <c r="B455" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C455" t="s">
-        <v>2218</v>
+        <v>2225</v>
       </c>
       <c r="D455" t="s">
         <v>119</v>
       </c>
-      <c r="E455" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G455" t="s">
-        <v>2220</v>
+        <v>2226</v>
       </c>
       <c r="I455" t="s">
-        <v>2221</v>
-[...2 lines deleted...]
-        <v>2222</v>
+        <v>2227</v>
       </c>
       <c r="K455" t="s">
-        <v>2223</v>
+        <v>33</v>
       </c>
     </row>
     <row r="456" spans="1:11">
       <c r="A456" t="s">
-        <v>2224</v>
+        <v>2228</v>
       </c>
       <c r="B456" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C456" t="s">
-        <v>118</v>
+        <v>2229</v>
       </c>
       <c r="D456" t="s">
         <v>119</v>
       </c>
-      <c r="F456" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G456" t="s">
-        <v>2225</v>
+        <v>2230</v>
       </c>
       <c r="I456" t="s">
-        <v>2226</v>
+        <v>79</v>
       </c>
       <c r="K456" t="s">
-        <v>1153</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="457" spans="1:11">
       <c r="A457" t="s">
-        <v>2227</v>
+        <v>2232</v>
       </c>
       <c r="B457" t="s">
         <v>12</v>
       </c>
       <c r="C457" t="s">
-        <v>2228</v>
+        <v>2233</v>
       </c>
       <c r="D457" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>2229</v>
+        <v>88</v>
       </c>
       <c r="G457" t="s">
-        <v>2230</v>
+        <v>1197</v>
       </c>
       <c r="I457" t="s">
-        <v>2231</v>
+        <v>2234</v>
       </c>
       <c r="J457" t="s">
-        <v>2232</v>
+        <v>2235</v>
       </c>
       <c r="K457" t="s">
-        <v>2233</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="458" spans="1:11">
       <c r="A458" t="s">
-        <v>2234</v>
+        <v>2237</v>
       </c>
       <c r="B458" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C458" t="s">
-        <v>2235</v>
+        <v>2238</v>
       </c>
       <c r="D458" t="s">
         <v>119</v>
       </c>
       <c r="G458" t="s">
-        <v>2236</v>
+        <v>2239</v>
       </c>
       <c r="I458" t="s">
-        <v>2237</v>
+        <v>2148</v>
       </c>
       <c r="J458" t="s">
-        <v>2238</v>
+        <v>2240</v>
       </c>
       <c r="K458" t="s">
-        <v>2239</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="459" spans="1:11">
       <c r="A459" t="s">
-        <v>2240</v>
+        <v>2242</v>
       </c>
       <c r="B459" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C459" t="s">
-        <v>2241</v>
+        <v>2243</v>
       </c>
       <c r="D459" t="s">
-        <v>119</v>
+        <v>141</v>
       </c>
       <c r="G459" t="s">
-        <v>2242</v>
+        <v>2244</v>
       </c>
       <c r="I459" t="s">
-        <v>288</v>
+        <v>674</v>
       </c>
       <c r="J459" t="s">
-        <v>2243</v>
+        <v>2245</v>
       </c>
       <c r="K459" t="s">
-        <v>2244</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="460" spans="1:11">
       <c r="A460" t="s">
-        <v>2245</v>
+        <v>2246</v>
       </c>
       <c r="B460" t="s">
         <v>12</v>
       </c>
       <c r="C460" t="s">
-        <v>2246</v>
+        <v>2247</v>
       </c>
       <c r="D460" t="s">
-        <v>119</v>
+        <v>88</v>
       </c>
       <c r="G460" t="s">
-        <v>2247</v>
+        <v>1197</v>
       </c>
       <c r="I460" t="s">
-        <v>16</v>
+        <v>1032</v>
       </c>
       <c r="J460" t="s">
-        <v>2248</v>
+        <v>2235</v>
       </c>
       <c r="K460" t="s">
-        <v>1066</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="461" spans="1:11">
       <c r="A461" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B461" t="s">
+        <v>12</v>
+      </c>
+      <c r="C461" t="s">
         <v>2249</v>
       </c>
-      <c r="B461" t="s">
-[...2 lines deleted...]
-      <c r="C461" t="s">
+      <c r="D461" t="s">
+        <v>141</v>
+      </c>
+      <c r="G461" t="s">
         <v>2250</v>
       </c>
-      <c r="D461" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I461" t="s">
+        <v>1271</v>
+      </c>
+      <c r="J461" t="s">
         <v>2251</v>
       </c>
       <c r="K461" t="s">
-        <v>1859</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="462" spans="1:11">
       <c r="A462" t="s">
-        <v>2252</v>
+        <v>2253</v>
       </c>
       <c r="B462" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C462" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="D462" t="s">
-        <v>119</v>
+        <v>141</v>
       </c>
       <c r="G462" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="I462" t="s">
-        <v>2251</v>
+        <v>2256</v>
       </c>
       <c r="J462" t="s">
-        <v>2057</v>
+        <v>2257</v>
       </c>
       <c r="K462" t="s">
-        <v>732</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="463" spans="1:11">
       <c r="A463" t="s">
-        <v>2255</v>
+        <v>2258</v>
       </c>
       <c r="B463" t="s">
         <v>12</v>
       </c>
       <c r="C463" t="s">
-        <v>2256</v>
+        <v>2259</v>
       </c>
       <c r="D463" t="s">
-        <v>119</v>
+        <v>141</v>
       </c>
       <c r="G463" t="s">
-        <v>2257</v>
+        <v>2260</v>
       </c>
       <c r="I463" t="s">
-        <v>2174</v>
+        <v>2261</v>
       </c>
       <c r="J463" t="s">
-        <v>2258</v>
+        <v>2262</v>
       </c>
       <c r="K463" t="s">
-        <v>38</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="464" spans="1:11">
       <c r="A464" t="s">
-        <v>2259</v>
+        <v>2263</v>
       </c>
       <c r="B464" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C464" t="s">
-        <v>2260</v>
+        <v>2264</v>
       </c>
       <c r="D464" t="s">
-        <v>119</v>
+        <v>141</v>
       </c>
       <c r="E464" t="s">
-        <v>2261</v>
-[...2 lines deleted...]
-        <v>2262</v>
+        <v>2265</v>
       </c>
       <c r="G464" t="s">
-        <v>2263</v>
+        <v>2266</v>
       </c>
       <c r="I464" t="s">
-        <v>2180</v>
+        <v>2267</v>
       </c>
       <c r="J464" t="s">
-        <v>2264</v>
+        <v>2268</v>
       </c>
       <c r="K464" t="s">
-        <v>2265</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="465" spans="1:11">
       <c r="A465" t="s">
-        <v>2266</v>
+        <v>2270</v>
       </c>
       <c r="B465" t="s">
         <v>12</v>
       </c>
       <c r="C465" t="s">
-        <v>2267</v>
+        <v>2271</v>
       </c>
       <c r="D465" t="s">
-        <v>119</v>
+        <v>141</v>
+      </c>
+      <c r="F465" t="s">
+        <v>2272</v>
+      </c>
+      <c r="G465" t="s">
+        <v>2273</v>
       </c>
       <c r="I465" t="s">
-        <v>682</v>
+        <v>1271</v>
+      </c>
+      <c r="J465" t="s">
+        <v>2274</v>
       </c>
       <c r="K465" t="s">
-        <v>67</v>
+        <v>264</v>
       </c>
     </row>
     <row r="466" spans="1:11">
       <c r="A466" t="s">
-        <v>2268</v>
+        <v>2275</v>
       </c>
       <c r="B466" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C466" t="s">
-        <v>2213</v>
+        <v>2276</v>
       </c>
       <c r="D466" t="s">
-        <v>119</v>
+        <v>141</v>
       </c>
       <c r="G466" t="s">
-        <v>2214</v>
+        <v>2277</v>
       </c>
       <c r="I466" t="s">
-        <v>288</v>
+        <v>1140</v>
       </c>
       <c r="J466" t="s">
-        <v>2215</v>
+        <v>1845</v>
       </c>
       <c r="K466" t="s">
-        <v>1798</v>
+        <v>711</v>
       </c>
     </row>
     <row r="467" spans="1:11">
       <c r="A467" t="s">
-        <v>2269</v>
+        <v>2278</v>
       </c>
       <c r="B467" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C467" t="s">
-        <v>2270</v>
+        <v>2279</v>
       </c>
       <c r="D467" t="s">
-        <v>119</v>
+        <v>141</v>
       </c>
       <c r="G467" t="s">
-        <v>2271</v>
+        <v>2280</v>
       </c>
       <c r="I467" t="s">
-        <v>2272</v>
+        <v>2281</v>
       </c>
       <c r="J467" t="s">
-        <v>2273</v>
+        <v>2282</v>
       </c>
       <c r="K467" t="s">
-        <v>1605</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="468" spans="1:11">
       <c r="A468" t="s">
-        <v>2274</v>
+        <v>2284</v>
       </c>
       <c r="B468" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C468" t="s">
-        <v>2275</v>
+        <v>2285</v>
       </c>
       <c r="D468" t="s">
-        <v>119</v>
+        <v>141</v>
+      </c>
+      <c r="F468" t="s">
+        <v>2286</v>
       </c>
       <c r="G468" t="s">
-        <v>1661</v>
+        <v>2287</v>
       </c>
       <c r="I468" t="s">
-        <v>682</v>
+        <v>2267</v>
       </c>
       <c r="J468" t="s">
-        <v>1663</v>
+        <v>2288</v>
       </c>
       <c r="K468" t="s">
-        <v>944</v>
+        <v>732</v>
       </c>
     </row>
     <row r="469" spans="1:11">
       <c r="A469" t="s">
-        <v>2276</v>
+        <v>2289</v>
       </c>
       <c r="B469" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C469" t="s">
-        <v>2277</v>
+        <v>2290</v>
       </c>
       <c r="D469" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>2278</v>
+        <v>141</v>
+      </c>
+      <c r="E469" t="s">
+        <v>2291</v>
       </c>
       <c r="I469" t="s">
-        <v>1341</v>
-[...2 lines deleted...]
-        <v>2279</v>
+        <v>674</v>
       </c>
       <c r="K469" t="s">
-        <v>2280</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="470" spans="1:11">
       <c r="A470" t="s">
-        <v>2281</v>
+        <v>2293</v>
       </c>
       <c r="B470" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C470" t="s">
-        <v>490</v>
+        <v>2294</v>
       </c>
       <c r="D470" t="s">
-        <v>119</v>
+        <v>141</v>
+      </c>
+      <c r="E470" t="s">
+        <v>1468</v>
+      </c>
+      <c r="F470" t="s">
+        <v>1469</v>
       </c>
       <c r="G470" t="s">
-        <v>491</v>
+        <v>1470</v>
       </c>
       <c r="I470" t="s">
-        <v>2282</v>
+        <v>2295</v>
+      </c>
+      <c r="J470" t="s">
+        <v>1472</v>
       </c>
       <c r="K470" t="s">
-        <v>33</v>
+        <v>732</v>
       </c>
     </row>
     <row r="471" spans="1:11">
       <c r="A471" t="s">
-        <v>2283</v>
+        <v>2296</v>
       </c>
       <c r="B471" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C471" t="s">
-        <v>2284</v>
+        <v>475</v>
       </c>
       <c r="D471" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>2285</v>
+        <v>141</v>
       </c>
       <c r="G471" t="s">
-        <v>2286</v>
+        <v>476</v>
       </c>
       <c r="I471" t="s">
-        <v>2287</v>
-[...2 lines deleted...]
-        <v>2288</v>
+        <v>2297</v>
       </c>
       <c r="K471" t="s">
-        <v>2289</v>
+        <v>33</v>
       </c>
     </row>
     <row r="472" spans="1:11">
       <c r="A472" t="s">
-        <v>2290</v>
+        <v>2298</v>
       </c>
       <c r="B472" t="s">
-        <v>63</v>
+        <v>158</v>
       </c>
       <c r="C472" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="D472" t="s">
-        <v>119</v>
+        <v>141</v>
+      </c>
+      <c r="E472" t="s">
+        <v>2300</v>
       </c>
       <c r="G472" t="s">
-        <v>2292</v>
+        <v>2301</v>
       </c>
       <c r="I472" t="s">
-        <v>79</v>
+        <v>2302</v>
+      </c>
+      <c r="J472" t="s">
+        <v>2303</v>
       </c>
       <c r="K472" t="s">
-        <v>2293</v>
+        <v>732</v>
       </c>
     </row>
     <row r="473" spans="1:11">
       <c r="A473" t="s">
-        <v>2294</v>
+        <v>2304</v>
       </c>
       <c r="B473" t="s">
         <v>12</v>
       </c>
       <c r="C473" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D473" t="s">
+        <v>141</v>
+      </c>
+      <c r="G473" t="s">
+        <v>1470</v>
+      </c>
+      <c r="I473" t="s">
         <v>2295</v>
       </c>
-      <c r="D473" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J473" t="s">
-        <v>2297</v>
+        <v>1472</v>
       </c>
       <c r="K473" t="s">
-        <v>2298</v>
+        <v>732</v>
       </c>
     </row>
     <row r="474" spans="1:11">
       <c r="A474" t="s">
-        <v>2299</v>
+        <v>2306</v>
       </c>
       <c r="B474" t="s">
         <v>12</v>
       </c>
       <c r="C474" t="s">
-        <v>2300</v>
+        <v>2307</v>
       </c>
       <c r="D474" t="s">
-        <v>119</v>
+        <v>141</v>
       </c>
       <c r="G474" t="s">
-        <v>2301</v>
+        <v>2308</v>
       </c>
       <c r="I474" t="s">
-        <v>2180</v>
+        <v>2309</v>
       </c>
       <c r="J474" t="s">
-        <v>2302</v>
+        <v>2310</v>
       </c>
       <c r="K474" t="s">
-        <v>2303</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="475" spans="1:11">
       <c r="A475" t="s">
-        <v>2304</v>
+        <v>2312</v>
       </c>
       <c r="B475" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C475" t="s">
-        <v>2305</v>
+        <v>2313</v>
       </c>
       <c r="D475" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="G475" t="s">
-        <v>2306</v>
+        <v>2314</v>
       </c>
       <c r="I475" t="s">
-        <v>696</v>
+        <v>2315</v>
       </c>
       <c r="J475" t="s">
-        <v>2307</v>
+        <v>2316</v>
       </c>
       <c r="K475" t="s">
-        <v>2308</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="476" spans="1:11">
       <c r="A476" t="s">
-        <v>2309</v>
+        <v>2318</v>
       </c>
       <c r="B476" t="s">
         <v>12</v>
       </c>
       <c r="C476" t="s">
-        <v>2310</v>
+        <v>2319</v>
       </c>
       <c r="D476" t="s">
-        <v>88</v>
+        <v>141</v>
+      </c>
+      <c r="E476" t="s">
+        <v>2320</v>
       </c>
       <c r="G476" t="s">
-        <v>1221</v>
+        <v>2321</v>
       </c>
       <c r="I476" t="s">
-        <v>1054</v>
+        <v>2322</v>
       </c>
       <c r="J476" t="s">
-        <v>2297</v>
+        <v>2323</v>
       </c>
       <c r="K476" t="s">
-        <v>2298</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="477" spans="1:11">
       <c r="A477" t="s">
-        <v>2311</v>
+        <v>2325</v>
       </c>
       <c r="B477" t="s">
         <v>12</v>
       </c>
       <c r="C477" t="s">
-        <v>2312</v>
+        <v>2326</v>
       </c>
       <c r="D477" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="G477" t="s">
-        <v>2313</v>
+        <v>2327</v>
       </c>
       <c r="I477" t="s">
-        <v>1295</v>
+        <v>2309</v>
       </c>
       <c r="J477" t="s">
-        <v>2314</v>
+        <v>2328</v>
       </c>
       <c r="K477" t="s">
-        <v>127</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="478" spans="1:11">
       <c r="A478" t="s">
-        <v>2315</v>
+        <v>2329</v>
       </c>
       <c r="B478" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C478" t="s">
-        <v>2316</v>
+        <v>2330</v>
       </c>
       <c r="D478" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="G478" t="s">
-        <v>2317</v>
+        <v>2331</v>
       </c>
       <c r="I478" t="s">
-        <v>2318</v>
+        <v>1713</v>
       </c>
       <c r="J478" t="s">
-        <v>2319</v>
+        <v>2332</v>
       </c>
       <c r="K478" t="s">
-        <v>2308</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="479" spans="1:11">
       <c r="A479" t="s">
-        <v>2320</v>
+        <v>2334</v>
       </c>
       <c r="B479" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C479" t="s">
-        <v>2321</v>
+        <v>2335</v>
       </c>
       <c r="D479" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="G479" t="s">
-        <v>2322</v>
+        <v>2336</v>
       </c>
       <c r="I479" t="s">
-        <v>2323</v>
+        <v>42</v>
       </c>
       <c r="J479" t="s">
-        <v>2324</v>
+        <v>2337</v>
       </c>
       <c r="K479" t="s">
-        <v>1231</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="480" spans="1:11">
       <c r="A480" t="s">
-        <v>2325</v>
+        <v>2339</v>
       </c>
       <c r="B480" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C480" t="s">
-        <v>2326</v>
+        <v>2340</v>
       </c>
       <c r="D480" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>2327</v>
+        <v>88</v>
+      </c>
+      <c r="F480" t="s">
+        <v>2341</v>
       </c>
       <c r="G480" t="s">
-        <v>2328</v>
+        <v>2342</v>
       </c>
       <c r="I480" t="s">
-        <v>2329</v>
+        <v>2343</v>
       </c>
       <c r="J480" t="s">
-        <v>2330</v>
+        <v>2344</v>
       </c>
       <c r="K480" t="s">
-        <v>2331</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="481" spans="1:11">
       <c r="A481" t="s">
-        <v>2332</v>
+        <v>2346</v>
       </c>
       <c r="B481" t="s">
         <v>12</v>
       </c>
       <c r="C481" t="s">
-        <v>2333</v>
+        <v>2347</v>
       </c>
       <c r="D481" t="s">
-        <v>146</v>
+        <v>88</v>
+      </c>
+      <c r="E481" t="s">
+        <v>2348</v>
       </c>
       <c r="F481" t="s">
-        <v>2334</v>
+        <v>2349</v>
       </c>
       <c r="G481" t="s">
-        <v>2335</v>
+        <v>2350</v>
       </c>
       <c r="I481" t="s">
-        <v>1295</v>
-[...2 lines deleted...]
-        <v>2336</v>
+        <v>1496</v>
       </c>
       <c r="K481" t="s">
-        <v>2337</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="482" spans="1:11">
       <c r="A482" t="s">
-        <v>2338</v>
+        <v>2351</v>
       </c>
       <c r="B482" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C482" t="s">
-        <v>2339</v>
+        <v>2352</v>
       </c>
       <c r="D482" t="s">
-        <v>146</v>
+        <v>88</v>
+      </c>
+      <c r="E482" t="s">
+        <v>2353</v>
+      </c>
+      <c r="F482" t="s">
+        <v>2354</v>
       </c>
       <c r="G482" t="s">
-        <v>2340</v>
+        <v>2355</v>
       </c>
       <c r="I482" t="s">
-        <v>1165</v>
+        <v>303</v>
       </c>
       <c r="J482" t="s">
-        <v>1877</v>
+        <v>2356</v>
       </c>
       <c r="K482" t="s">
-        <v>732</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="483" spans="1:11">
       <c r="A483" t="s">
-        <v>2341</v>
+        <v>2357</v>
       </c>
       <c r="B483" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C483" t="s">
-        <v>2342</v>
+        <v>152</v>
       </c>
       <c r="D483" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="G483" t="s">
-        <v>2343</v>
+        <v>153</v>
       </c>
       <c r="I483" t="s">
-        <v>2344</v>
+        <v>154</v>
       </c>
       <c r="J483" t="s">
-        <v>2345</v>
+        <v>155</v>
       </c>
       <c r="K483" t="s">
-        <v>2346</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="484" spans="1:11">
       <c r="A484" t="s">
-        <v>2347</v>
+        <v>2358</v>
       </c>
       <c r="B484" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C484" t="s">
-        <v>2348</v>
+        <v>2359</v>
       </c>
       <c r="D484" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>2349</v>
+        <v>88</v>
+      </c>
+      <c r="E484" t="s">
+        <v>2360</v>
       </c>
       <c r="G484" t="s">
-        <v>2350</v>
+        <v>2361</v>
       </c>
       <c r="I484" t="s">
-        <v>2329</v>
+        <v>2362</v>
       </c>
       <c r="J484" t="s">
-        <v>2351</v>
+        <v>2363</v>
       </c>
       <c r="K484" t="s">
-        <v>753</v>
+        <v>2364</v>
       </c>
     </row>
     <row r="485" spans="1:11">
       <c r="A485" t="s">
-        <v>2352</v>
+        <v>2365</v>
       </c>
       <c r="B485" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C485" t="s">
-        <v>2353</v>
+        <v>2366</v>
       </c>
       <c r="D485" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="E485" t="s">
-        <v>2354</v>
+        <v>2367</v>
+      </c>
+      <c r="F485" t="s">
+        <v>2368</v>
+      </c>
+      <c r="G485" t="s">
+        <v>2369</v>
       </c>
       <c r="I485" t="s">
-        <v>696</v>
+        <v>2370</v>
+      </c>
+      <c r="J485" t="s">
+        <v>2371</v>
       </c>
       <c r="K485" t="s">
-        <v>2355</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="486" spans="1:11">
       <c r="A486" t="s">
-        <v>2356</v>
+        <v>2372</v>
       </c>
       <c r="B486" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C486" t="s">
-        <v>2357</v>
+        <v>2373</v>
       </c>
       <c r="D486" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="E486" t="s">
-        <v>1497</v>
+        <v>2374</v>
       </c>
       <c r="F486" t="s">
-        <v>1498</v>
+        <v>2375</v>
       </c>
       <c r="G486" t="s">
-        <v>1499</v>
+        <v>2376</v>
       </c>
       <c r="I486" t="s">
-        <v>2358</v>
+        <v>2377</v>
       </c>
       <c r="J486" t="s">
-        <v>1501</v>
+        <v>2378</v>
       </c>
       <c r="K486" t="s">
-        <v>753</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="487" spans="1:11">
       <c r="A487" t="s">
-        <v>2359</v>
+        <v>2380</v>
       </c>
       <c r="B487" t="s">
         <v>12</v>
       </c>
       <c r="C487" t="s">
-        <v>498</v>
+        <v>2381</v>
       </c>
       <c r="D487" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="G487" t="s">
-        <v>499</v>
+        <v>2382</v>
       </c>
       <c r="I487" t="s">
-        <v>2360</v>
+        <v>47</v>
+      </c>
+      <c r="J487" t="s">
+        <v>2383</v>
       </c>
       <c r="K487" t="s">
-        <v>33</v>
+        <v>865</v>
       </c>
     </row>
     <row r="488" spans="1:11">
       <c r="A488" t="s">
-        <v>2361</v>
+        <v>2384</v>
       </c>
       <c r="B488" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C488" t="s">
-        <v>2362</v>
+        <v>2385</v>
       </c>
       <c r="D488" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="E488" t="s">
-        <v>2363</v>
+        <v>2386</v>
       </c>
       <c r="G488" t="s">
-        <v>2364</v>
+        <v>2387</v>
       </c>
       <c r="I488" t="s">
-        <v>2365</v>
+        <v>2388</v>
       </c>
       <c r="J488" t="s">
-        <v>2366</v>
+        <v>2389</v>
       </c>
       <c r="K488" t="s">
-        <v>753</v>
+        <v>865</v>
       </c>
     </row>
     <row r="489" spans="1:11">
       <c r="A489" t="s">
-        <v>2367</v>
+        <v>2390</v>
       </c>
       <c r="B489" t="s">
         <v>12</v>
       </c>
       <c r="C489" t="s">
-        <v>2368</v>
+        <v>2391</v>
       </c>
       <c r="D489" t="s">
-        <v>146</v>
+        <v>88</v>
+      </c>
+      <c r="E489" t="s">
+        <v>2392</v>
+      </c>
+      <c r="F489" t="s">
+        <v>2393</v>
       </c>
       <c r="G489" t="s">
-        <v>1499</v>
+        <v>2394</v>
       </c>
       <c r="I489" t="s">
-        <v>2358</v>
+        <v>2395</v>
       </c>
       <c r="J489" t="s">
-        <v>1501</v>
+        <v>2396</v>
       </c>
       <c r="K489" t="s">
-        <v>753</v>
+        <v>2397</v>
       </c>
     </row>
     <row r="490" spans="1:11">
       <c r="A490" t="s">
-        <v>2369</v>
+        <v>2398</v>
       </c>
       <c r="B490" t="s">
         <v>12</v>
       </c>
       <c r="C490" t="s">
-        <v>2370</v>
+        <v>1732</v>
       </c>
       <c r="D490" t="s">
-        <v>146</v>
+        <v>88</v>
+      </c>
+      <c r="E490" t="s">
+        <v>2399</v>
+      </c>
+      <c r="F490" t="s">
+        <v>2400</v>
       </c>
       <c r="G490" t="s">
-        <v>2371</v>
+        <v>2401</v>
       </c>
       <c r="I490" t="s">
-        <v>2372</v>
+        <v>1735</v>
       </c>
       <c r="J490" t="s">
-        <v>2373</v>
+        <v>2402</v>
       </c>
       <c r="K490" t="s">
-        <v>2374</v>
+        <v>922</v>
       </c>
     </row>
     <row r="491" spans="1:11">
       <c r="A491" t="s">
-        <v>2375</v>
+        <v>2403</v>
       </c>
       <c r="B491" t="s">
         <v>12</v>
       </c>
       <c r="C491" t="s">
-        <v>2376</v>
+        <v>2404</v>
       </c>
       <c r="D491" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="G491" t="s">
-        <v>2377</v>
+        <v>2405</v>
       </c>
       <c r="I491" t="s">
-        <v>2378</v>
+        <v>579</v>
       </c>
       <c r="J491" t="s">
-        <v>2379</v>
+        <v>2406</v>
       </c>
       <c r="K491" t="s">
-        <v>2380</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="492" spans="1:11">
       <c r="A492" t="s">
-        <v>2381</v>
+        <v>2408</v>
       </c>
       <c r="B492" t="s">
         <v>12</v>
       </c>
       <c r="C492" t="s">
-        <v>2382</v>
+        <v>1351</v>
       </c>
       <c r="D492" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>2383</v>
+        <v>88</v>
       </c>
       <c r="G492" t="s">
-        <v>2384</v>
+        <v>1352</v>
       </c>
       <c r="I492" t="s">
-        <v>2385</v>
+        <v>2409</v>
       </c>
       <c r="J492" t="s">
-        <v>2386</v>
+        <v>1354</v>
       </c>
       <c r="K492" t="s">
-        <v>2387</v>
+        <v>2410</v>
       </c>
     </row>
     <row r="493" spans="1:11">
       <c r="A493" t="s">
-        <v>2388</v>
+        <v>2411</v>
       </c>
       <c r="B493" t="s">
         <v>12</v>
       </c>
       <c r="C493" t="s">
-        <v>2389</v>
+        <v>2412</v>
       </c>
       <c r="D493" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="G493" t="s">
-        <v>2390</v>
+        <v>2413</v>
       </c>
       <c r="I493" t="s">
-        <v>2372</v>
-[...2 lines deleted...]
-        <v>2391</v>
+        <v>1442</v>
       </c>
       <c r="K493" t="s">
-        <v>1066</v>
+        <v>711</v>
       </c>
     </row>
     <row r="494" spans="1:11">
       <c r="A494" t="s">
-        <v>2392</v>
+        <v>2414</v>
       </c>
       <c r="B494" t="s">
         <v>12</v>
       </c>
       <c r="C494" t="s">
-        <v>2393</v>
+        <v>2415</v>
       </c>
       <c r="D494" t="s">
         <v>88</v>
       </c>
+      <c r="E494" t="s">
+        <v>2392</v>
+      </c>
       <c r="G494" t="s">
-        <v>2394</v>
+        <v>2416</v>
       </c>
       <c r="I494" t="s">
-        <v>1744</v>
+        <v>1206</v>
       </c>
       <c r="J494" t="s">
-        <v>2395</v>
+        <v>2417</v>
       </c>
       <c r="K494" t="s">
-        <v>2396</v>
+        <v>922</v>
       </c>
     </row>
     <row r="495" spans="1:11">
       <c r="A495" t="s">
-        <v>2397</v>
+        <v>2418</v>
       </c>
       <c r="B495" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C495" t="s">
-        <v>2398</v>
+        <v>2419</v>
       </c>
       <c r="D495" t="s">
         <v>88</v>
       </c>
+      <c r="F495" t="s">
+        <v>2420</v>
+      </c>
       <c r="G495" t="s">
-        <v>2399</v>
+        <v>2421</v>
       </c>
       <c r="I495" t="s">
-        <v>42</v>
+        <v>2422</v>
       </c>
       <c r="J495" t="s">
-        <v>2400</v>
+        <v>2423</v>
       </c>
       <c r="K495" t="s">
-        <v>2401</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="496" spans="1:11">
       <c r="A496" t="s">
-        <v>2402</v>
+        <v>2425</v>
       </c>
       <c r="B496" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C496" t="s">
-        <v>2403</v>
+        <v>2426</v>
       </c>
       <c r="D496" t="s">
         <v>88</v>
       </c>
-      <c r="F496" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G496" t="s">
-        <v>2405</v>
+        <v>1380</v>
       </c>
       <c r="I496" t="s">
-        <v>2406</v>
+        <v>2427</v>
       </c>
       <c r="J496" t="s">
-        <v>2407</v>
+        <v>2428</v>
       </c>
       <c r="K496" t="s">
-        <v>2408</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="497" spans="1:11">
       <c r="A497" t="s">
-        <v>2409</v>
+        <v>2429</v>
       </c>
       <c r="B497" t="s">
         <v>12</v>
       </c>
       <c r="C497" t="s">
-        <v>2410</v>
+        <v>2430</v>
       </c>
       <c r="D497" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>2412</v>
+        <v>124</v>
       </c>
       <c r="G497" t="s">
-        <v>2413</v>
+        <v>2431</v>
       </c>
       <c r="I497" t="s">
-        <v>1525</v>
+        <v>2432</v>
+      </c>
+      <c r="J497" t="s">
+        <v>2433</v>
       </c>
       <c r="K497" t="s">
-        <v>1231</v>
+        <v>33</v>
       </c>
     </row>
     <row r="498" spans="1:11">
       <c r="A498" t="s">
-        <v>2414</v>
+        <v>2434</v>
       </c>
       <c r="B498" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C498" t="s">
-        <v>2415</v>
+        <v>2435</v>
       </c>
       <c r="D498" t="s">
         <v>88</v>
       </c>
       <c r="E498" t="s">
-        <v>2416</v>
-[...2 lines deleted...]
-        <v>2417</v>
+        <v>2436</v>
       </c>
       <c r="G498" t="s">
-        <v>2418</v>
+        <v>2437</v>
       </c>
       <c r="I498" t="s">
-        <v>313</v>
+        <v>2438</v>
       </c>
       <c r="J498" t="s">
-        <v>2419</v>
+        <v>2439</v>
       </c>
       <c r="K498" t="s">
-        <v>2420</v>
+        <v>738</v>
       </c>
     </row>
     <row r="499" spans="1:11">
       <c r="A499" t="s">
-        <v>2421</v>
+        <v>2440</v>
       </c>
       <c r="B499" t="s">
         <v>12</v>
       </c>
       <c r="C499" t="s">
-        <v>157</v>
+        <v>2441</v>
       </c>
       <c r="D499" t="s">
         <v>88</v>
       </c>
+      <c r="E499" t="s">
+        <v>2442</v>
+      </c>
       <c r="G499" t="s">
-        <v>158</v>
+        <v>2443</v>
       </c>
       <c r="I499" t="s">
-        <v>159</v>
+        <v>2444</v>
       </c>
       <c r="J499" t="s">
-        <v>160</v>
+        <v>2445</v>
       </c>
       <c r="K499" t="s">
-        <v>2244</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="500" spans="1:11">
       <c r="A500" t="s">
-        <v>2422</v>
+        <v>2447</v>
       </c>
       <c r="B500" t="s">
         <v>12</v>
       </c>
       <c r="C500" t="s">
-        <v>2423</v>
+        <v>2448</v>
       </c>
       <c r="D500" t="s">
         <v>88</v>
       </c>
       <c r="E500" t="s">
-        <v>2424</v>
+        <v>2449</v>
       </c>
       <c r="G500" t="s">
-        <v>2425</v>
+        <v>2450</v>
       </c>
       <c r="I500" t="s">
-        <v>2426</v>
+        <v>137</v>
       </c>
       <c r="J500" t="s">
-        <v>2427</v>
+        <v>2451</v>
       </c>
       <c r="K500" t="s">
-        <v>2428</v>
+        <v>33</v>
       </c>
     </row>
     <row r="501" spans="1:11">
       <c r="A501" t="s">
-        <v>2429</v>
+        <v>2452</v>
       </c>
       <c r="B501" t="s">
         <v>12</v>
       </c>
       <c r="C501" t="s">
-        <v>2430</v>
+        <v>1540</v>
       </c>
       <c r="D501" t="s">
         <v>88</v>
       </c>
-      <c r="E501" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G501" t="s">
-        <v>2433</v>
+        <v>1541</v>
       </c>
       <c r="I501" t="s">
-        <v>2434</v>
+        <v>47</v>
       </c>
       <c r="J501" t="s">
-        <v>2435</v>
+        <v>2453</v>
       </c>
       <c r="K501" t="s">
-        <v>1591</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="502" spans="1:11">
       <c r="A502" t="s">
-        <v>2436</v>
+        <v>2454</v>
       </c>
       <c r="B502" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C502" t="s">
-        <v>2437</v>
+        <v>2455</v>
       </c>
       <c r="D502" t="s">
         <v>88</v>
       </c>
-      <c r="E502" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G502" t="s">
-        <v>2440</v>
+        <v>2456</v>
       </c>
       <c r="I502" t="s">
-        <v>2441</v>
+        <v>742</v>
       </c>
       <c r="J502" t="s">
-        <v>2442</v>
+        <v>2457</v>
       </c>
       <c r="K502" t="s">
-        <v>2443</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="503" spans="1:11">
       <c r="A503" t="s">
-        <v>2444</v>
+        <v>2458</v>
       </c>
       <c r="B503" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C503" t="s">
-        <v>2445</v>
+        <v>2459</v>
       </c>
       <c r="D503" t="s">
         <v>88</v>
       </c>
       <c r="G503" t="s">
-        <v>2446</v>
+        <v>2460</v>
       </c>
       <c r="I503" t="s">
-        <v>47</v>
+        <v>2461</v>
       </c>
       <c r="J503" t="s">
-        <v>2447</v>
+        <v>1410</v>
       </c>
       <c r="K503" t="s">
-        <v>888</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="504" spans="1:11">
       <c r="A504" t="s">
-        <v>2448</v>
+        <v>2462</v>
       </c>
       <c r="B504" t="s">
         <v>12</v>
       </c>
       <c r="C504" t="s">
-        <v>2449</v>
+        <v>2463</v>
       </c>
       <c r="D504" t="s">
         <v>88</v>
       </c>
-      <c r="E504" t="s">
-        <v>2450</v>
+      <c r="F504" t="s">
+        <v>2464</v>
       </c>
       <c r="G504" t="s">
-        <v>2451</v>
+        <v>2465</v>
       </c>
       <c r="I504" t="s">
-        <v>2452</v>
+        <v>1409</v>
       </c>
       <c r="J504" t="s">
-        <v>2453</v>
+        <v>2466</v>
       </c>
       <c r="K504" t="s">
-        <v>888</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="505" spans="1:11">
       <c r="A505" t="s">
-        <v>2454</v>
+        <v>2468</v>
       </c>
       <c r="B505" t="s">
         <v>12</v>
       </c>
       <c r="C505" t="s">
-        <v>2455</v>
+        <v>2469</v>
       </c>
       <c r="D505" t="s">
         <v>88</v>
       </c>
-      <c r="E505" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I505" t="s">
-        <v>2459</v>
-[...2 lines deleted...]
-        <v>2460</v>
+        <v>303</v>
       </c>
       <c r="K505" t="s">
-        <v>2461</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="506" spans="1:11">
       <c r="A506" t="s">
-        <v>2462</v>
+        <v>2471</v>
       </c>
       <c r="B506" t="s">
         <v>12</v>
       </c>
       <c r="C506" t="s">
-        <v>1763</v>
+        <v>1159</v>
       </c>
       <c r="D506" t="s">
         <v>88</v>
       </c>
-      <c r="E506" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F506" t="s">
-        <v>2464</v>
+        <v>2472</v>
       </c>
       <c r="G506" t="s">
-        <v>2465</v>
+        <v>2473</v>
       </c>
       <c r="I506" t="s">
-        <v>1766</v>
-[...2 lines deleted...]
-        <v>2466</v>
+        <v>60</v>
       </c>
       <c r="K506" t="s">
-        <v>944</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="507" spans="1:11">
       <c r="A507" t="s">
-        <v>2467</v>
+        <v>2474</v>
       </c>
       <c r="B507" t="s">
         <v>12</v>
       </c>
       <c r="C507" t="s">
-        <v>2468</v>
+        <v>2475</v>
       </c>
       <c r="D507" t="s">
         <v>88</v>
       </c>
       <c r="G507" t="s">
-        <v>2469</v>
+        <v>2476</v>
       </c>
       <c r="I507" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-        <v>2470</v>
+        <v>303</v>
       </c>
       <c r="K507" t="s">
-        <v>2471</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="508" spans="1:11">
       <c r="A508" t="s">
-        <v>2472</v>
+        <v>2478</v>
       </c>
       <c r="B508" t="s">
         <v>12</v>
       </c>
       <c r="C508" t="s">
-        <v>1374</v>
+        <v>2419</v>
       </c>
       <c r="D508" t="s">
         <v>88</v>
       </c>
       <c r="G508" t="s">
-        <v>1375</v>
+        <v>2421</v>
       </c>
       <c r="I508" t="s">
-        <v>2473</v>
-[...2 lines deleted...]
-        <v>1377</v>
+        <v>2422</v>
       </c>
       <c r="K508" t="s">
-        <v>2474</v>
+        <v>52</v>
       </c>
     </row>
     <row r="509" spans="1:11">
       <c r="A509" t="s">
-        <v>2475</v>
+        <v>2479</v>
       </c>
       <c r="B509" t="s">
         <v>12</v>
       </c>
       <c r="C509" t="s">
-        <v>2476</v>
+        <v>2480</v>
       </c>
       <c r="D509" t="s">
         <v>88</v>
       </c>
       <c r="G509" t="s">
-        <v>2477</v>
+        <v>2481</v>
       </c>
       <c r="I509" t="s">
-        <v>1465</v>
+        <v>2482</v>
+      </c>
+      <c r="J509" t="s">
+        <v>2483</v>
       </c>
       <c r="K509" t="s">
-        <v>732</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="510" spans="1:11">
       <c r="A510" t="s">
-        <v>2478</v>
+        <v>2485</v>
       </c>
       <c r="B510" t="s">
         <v>12</v>
       </c>
       <c r="C510" t="s">
-        <v>2479</v>
+        <v>2486</v>
       </c>
       <c r="D510" t="s">
         <v>88</v>
       </c>
       <c r="E510" t="s">
-        <v>2456</v>
+        <v>2487</v>
       </c>
       <c r="G510" t="s">
-        <v>2480</v>
+        <v>2488</v>
       </c>
       <c r="I510" t="s">
-        <v>1230</v>
-[...2 lines deleted...]
-        <v>2481</v>
+        <v>47</v>
       </c>
       <c r="K510" t="s">
-        <v>944</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="511" spans="1:11">
       <c r="A511" t="s">
-        <v>2482</v>
+        <v>2489</v>
       </c>
       <c r="B511" t="s">
         <v>12</v>
       </c>
       <c r="C511" t="s">
-        <v>2483</v>
+        <v>2490</v>
       </c>
       <c r="D511" t="s">
         <v>88</v>
       </c>
       <c r="F511" t="s">
-        <v>2484</v>
+        <v>2491</v>
       </c>
       <c r="G511" t="s">
-        <v>2485</v>
+        <v>2492</v>
       </c>
       <c r="I511" t="s">
-        <v>2486</v>
+        <v>1206</v>
       </c>
       <c r="J511" t="s">
-        <v>2487</v>
+        <v>2493</v>
       </c>
       <c r="K511" t="s">
-        <v>654</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="512" spans="1:11">
       <c r="A512" t="s">
-        <v>2488</v>
+        <v>2494</v>
       </c>
       <c r="B512" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C512" t="s">
-        <v>2489</v>
+        <v>2495</v>
       </c>
       <c r="D512" t="s">
         <v>88</v>
       </c>
       <c r="G512" t="s">
-        <v>1402</v>
+        <v>2496</v>
       </c>
       <c r="I512" t="s">
-        <v>2490</v>
-[...2 lines deleted...]
-        <v>2491</v>
+        <v>2497</v>
       </c>
       <c r="K512" t="s">
-        <v>1404</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="513" spans="1:11">
       <c r="A513" t="s">
-        <v>2492</v>
+        <v>2498</v>
       </c>
       <c r="B513" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C513" t="s">
-        <v>2493</v>
+        <v>2499</v>
       </c>
       <c r="D513" t="s">
-        <v>124</v>
+        <v>88</v>
       </c>
       <c r="G513" t="s">
-        <v>2494</v>
+        <v>2500</v>
       </c>
       <c r="I513" t="s">
-        <v>2495</v>
+        <v>22</v>
       </c>
       <c r="J513" t="s">
-        <v>2496</v>
+        <v>2501</v>
       </c>
       <c r="K513" t="s">
-        <v>33</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="514" spans="1:11">
       <c r="A514" t="s">
-        <v>2497</v>
+        <v>2502</v>
       </c>
       <c r="B514" t="s">
         <v>12</v>
       </c>
       <c r="C514" t="s">
-        <v>2498</v>
+        <v>2503</v>
       </c>
       <c r="D514" t="s">
         <v>88</v>
       </c>
       <c r="E514" t="s">
-        <v>2499</v>
+        <v>2504</v>
       </c>
       <c r="G514" t="s">
-        <v>2500</v>
+        <v>2505</v>
       </c>
       <c r="I514" t="s">
-        <v>2501</v>
+        <v>2506</v>
       </c>
       <c r="J514" t="s">
-        <v>2502</v>
+        <v>2507</v>
       </c>
       <c r="K514" t="s">
-        <v>759</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="515" spans="1:11">
       <c r="A515" t="s">
-        <v>2503</v>
+        <v>2509</v>
       </c>
       <c r="B515" t="s">
         <v>12</v>
       </c>
       <c r="C515" t="s">
-        <v>2504</v>
+        <v>2510</v>
       </c>
       <c r="D515" t="s">
         <v>88</v>
       </c>
-      <c r="E515" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G515" t="s">
-        <v>2506</v>
+        <v>2511</v>
       </c>
       <c r="I515" t="s">
-        <v>2507</v>
+        <v>2512</v>
       </c>
       <c r="J515" t="s">
-        <v>2508</v>
+        <v>2513</v>
       </c>
       <c r="K515" t="s">
-        <v>2509</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="516" spans="1:11">
       <c r="A516" t="s">
-        <v>2510</v>
+        <v>2515</v>
       </c>
       <c r="B516" t="s">
         <v>12</v>
       </c>
       <c r="C516" t="s">
-        <v>2511</v>
+        <v>2516</v>
       </c>
       <c r="D516" t="s">
         <v>88</v>
       </c>
-      <c r="E516" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G516" t="s">
-        <v>2513</v>
+        <v>2517</v>
       </c>
       <c r="I516" t="s">
-        <v>142</v>
+        <v>823</v>
       </c>
       <c r="J516" t="s">
-        <v>2514</v>
+        <v>2518</v>
       </c>
       <c r="K516" t="s">
-        <v>33</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="517" spans="1:11">
       <c r="A517" t="s">
-        <v>2515</v>
+        <v>2519</v>
       </c>
       <c r="B517" t="s">
         <v>12</v>
       </c>
       <c r="C517" t="s">
-        <v>1568</v>
+        <v>1540</v>
       </c>
       <c r="D517" t="s">
         <v>88</v>
       </c>
       <c r="G517" t="s">
-        <v>1569</v>
+        <v>1541</v>
       </c>
       <c r="I517" t="s">
         <v>47</v>
       </c>
       <c r="J517" t="s">
-        <v>2516</v>
+        <v>2520</v>
       </c>
       <c r="K517" t="s">
-        <v>1480</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="518" spans="1:11">
       <c r="A518" t="s">
-        <v>2517</v>
+        <v>2521</v>
       </c>
       <c r="B518" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C518" t="s">
-        <v>2518</v>
+        <v>2522</v>
       </c>
       <c r="D518" t="s">
         <v>88</v>
       </c>
+      <c r="E518" t="s">
+        <v>2523</v>
+      </c>
       <c r="G518" t="s">
-        <v>2519</v>
+        <v>2524</v>
       </c>
       <c r="I518" t="s">
-        <v>763</v>
+        <v>2525</v>
       </c>
       <c r="J518" t="s">
-        <v>2520</v>
+        <v>2526</v>
       </c>
       <c r="K518" t="s">
-        <v>2216</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="519" spans="1:11">
       <c r="A519" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B519" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C519" t="s">
-        <v>2522</v>
+        <v>2528</v>
       </c>
       <c r="D519" t="s">
         <v>88</v>
       </c>
+      <c r="E519" t="s">
+        <v>2529</v>
+      </c>
       <c r="G519" t="s">
-        <v>2523</v>
+        <v>2530</v>
       </c>
       <c r="I519" t="s">
-        <v>2524</v>
+        <v>2531</v>
       </c>
       <c r="J519" t="s">
-        <v>1432</v>
+        <v>2532</v>
       </c>
       <c r="K519" t="s">
-        <v>2216</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="520" spans="1:11">
       <c r="A520" t="s">
-        <v>2525</v>
+        <v>2533</v>
       </c>
       <c r="B520" t="s">
         <v>12</v>
       </c>
       <c r="C520" t="s">
-        <v>2526</v>
+        <v>2534</v>
       </c>
       <c r="D520" t="s">
         <v>88</v>
       </c>
-      <c r="F520" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I520" t="s">
-        <v>1431</v>
-[...2 lines deleted...]
-        <v>2529</v>
+        <v>2535</v>
       </c>
       <c r="K520" t="s">
-        <v>2530</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="521" spans="1:11">
       <c r="A521" t="s">
-        <v>2531</v>
+        <v>2536</v>
       </c>
       <c r="B521" t="s">
         <v>12</v>
       </c>
       <c r="C521" t="s">
-        <v>2532</v>
+        <v>2537</v>
       </c>
       <c r="D521" t="s">
         <v>88</v>
       </c>
+      <c r="F521" t="s">
+        <v>2538</v>
+      </c>
+      <c r="G521" t="s">
+        <v>2539</v>
+      </c>
       <c r="I521" t="s">
-        <v>313</v>
+        <v>42</v>
       </c>
       <c r="K521" t="s">
-        <v>2533</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="522" spans="1:11">
       <c r="A522" t="s">
-        <v>2534</v>
+        <v>2541</v>
       </c>
       <c r="B522" t="s">
         <v>12</v>
       </c>
       <c r="C522" t="s">
-        <v>1184</v>
+        <v>2542</v>
       </c>
       <c r="D522" t="s">
         <v>88</v>
       </c>
       <c r="F522" t="s">
-        <v>2535</v>
+        <v>2543</v>
       </c>
       <c r="G522" t="s">
-        <v>2536</v>
+        <v>2544</v>
       </c>
       <c r="I522" t="s">
-        <v>60</v>
+        <v>172</v>
+      </c>
+      <c r="J522" t="s">
+        <v>2545</v>
       </c>
       <c r="K522" t="s">
-        <v>2533</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="523" spans="1:11">
       <c r="A523" t="s">
-        <v>2537</v>
+        <v>2546</v>
       </c>
       <c r="B523" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C523" t="s">
-        <v>2538</v>
+        <v>2547</v>
       </c>
       <c r="D523" t="s">
         <v>88</v>
       </c>
+      <c r="F523" t="s">
+        <v>2548</v>
+      </c>
       <c r="G523" t="s">
-        <v>2539</v>
+        <v>2549</v>
       </c>
       <c r="I523" t="s">
-        <v>313</v>
+        <v>2234</v>
+      </c>
+      <c r="J523" t="s">
+        <v>2550</v>
       </c>
       <c r="K523" t="s">
-        <v>2540</v>
+        <v>90</v>
       </c>
     </row>
     <row r="524" spans="1:11">
       <c r="A524" t="s">
-        <v>2541</v>
+        <v>2551</v>
       </c>
       <c r="B524" t="s">
         <v>12</v>
       </c>
       <c r="C524" t="s">
-        <v>2483</v>
+        <v>2552</v>
       </c>
       <c r="D524" t="s">
         <v>88</v>
       </c>
       <c r="G524" t="s">
-        <v>2485</v>
+        <v>1840</v>
       </c>
       <c r="I524" t="s">
-        <v>2486</v>
+        <v>845</v>
       </c>
       <c r="K524" t="s">
-        <v>52</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="525" spans="1:11">
       <c r="A525" t="s">
-        <v>2542</v>
+        <v>2553</v>
       </c>
       <c r="B525" t="s">
         <v>12</v>
       </c>
       <c r="C525" t="s">
-        <v>2543</v>
+        <v>2554</v>
       </c>
       <c r="D525" t="s">
         <v>88</v>
       </c>
       <c r="G525" t="s">
-        <v>2544</v>
+        <v>2555</v>
       </c>
       <c r="I525" t="s">
-        <v>2545</v>
+        <v>2556</v>
       </c>
       <c r="J525" t="s">
-        <v>2546</v>
+        <v>2557</v>
       </c>
       <c r="K525" t="s">
-        <v>2547</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="526" spans="1:11">
       <c r="A526" t="s">
-        <v>2548</v>
+        <v>2558</v>
       </c>
       <c r="B526" t="s">
         <v>12</v>
       </c>
       <c r="C526" t="s">
-        <v>2549</v>
+        <v>2559</v>
       </c>
       <c r="D526" t="s">
         <v>88</v>
       </c>
-      <c r="E526" t="s">
-        <v>2550</v>
+      <c r="F526" t="s">
+        <v>2560</v>
       </c>
       <c r="G526" t="s">
-        <v>2551</v>
+        <v>2561</v>
       </c>
       <c r="I526" t="s">
-        <v>47</v>
+        <v>2461</v>
+      </c>
+      <c r="J526" t="s">
+        <v>2562</v>
       </c>
       <c r="K526" t="s">
-        <v>1975</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="527" spans="1:11">
       <c r="A527" t="s">
-        <v>2552</v>
+        <v>2563</v>
       </c>
       <c r="B527" t="s">
         <v>12</v>
       </c>
       <c r="C527" t="s">
-        <v>2553</v>
+        <v>2564</v>
       </c>
       <c r="D527" t="s">
         <v>88</v>
       </c>
-      <c r="F527" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G527" t="s">
-        <v>2555</v>
+        <v>2565</v>
       </c>
       <c r="I527" t="s">
-        <v>1230</v>
+        <v>621</v>
       </c>
       <c r="J527" t="s">
-        <v>2556</v>
+        <v>2566</v>
       </c>
       <c r="K527" t="s">
-        <v>2557</v>
+        <v>38</v>
       </c>
     </row>
     <row r="528" spans="1:11">
       <c r="A528" t="s">
-        <v>2558</v>
+        <v>2567</v>
       </c>
       <c r="B528" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C528" t="s">
-        <v>2559</v>
+        <v>2568</v>
       </c>
       <c r="D528" t="s">
         <v>88</v>
       </c>
+      <c r="F528" t="s">
+        <v>2569</v>
+      </c>
       <c r="G528" t="s">
-        <v>2560</v>
+        <v>2570</v>
       </c>
       <c r="I528" t="s">
-        <v>2561</v>
+        <v>42</v>
+      </c>
+      <c r="J528" t="s">
+        <v>2571</v>
       </c>
       <c r="K528" t="s">
-        <v>1864</v>
+        <v>399</v>
       </c>
     </row>
     <row r="529" spans="1:11">
       <c r="A529" t="s">
-        <v>2562</v>
+        <v>2572</v>
       </c>
       <c r="B529" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C529" t="s">
-        <v>2563</v>
+        <v>2573</v>
       </c>
       <c r="D529" t="s">
         <v>88</v>
       </c>
       <c r="G529" t="s">
-        <v>2564</v>
+        <v>2574</v>
       </c>
       <c r="I529" t="s">
-        <v>22</v>
+        <v>2575</v>
       </c>
       <c r="J529" t="s">
-        <v>2565</v>
+        <v>2576</v>
       </c>
       <c r="K529" t="s">
-        <v>2308</v>
+        <v>711</v>
       </c>
     </row>
     <row r="530" spans="1:11">
       <c r="A530" t="s">
-        <v>2566</v>
+        <v>2577</v>
       </c>
       <c r="B530" t="s">
         <v>12</v>
       </c>
       <c r="C530" t="s">
-        <v>2567</v>
+        <v>2578</v>
       </c>
       <c r="D530" t="s">
         <v>88</v>
       </c>
-      <c r="E530" t="s">
-        <v>2568</v>
+      <c r="F530" t="s">
+        <v>2579</v>
       </c>
       <c r="G530" t="s">
-        <v>2569</v>
+        <v>2580</v>
       </c>
       <c r="I530" t="s">
-        <v>2570</v>
+        <v>2581</v>
       </c>
       <c r="J530" t="s">
-        <v>2571</v>
+        <v>2582</v>
       </c>
       <c r="K530" t="s">
-        <v>2572</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="531" spans="1:11">
       <c r="A531" t="s">
-        <v>2573</v>
+        <v>2584</v>
       </c>
       <c r="B531" t="s">
         <v>12</v>
       </c>
       <c r="C531" t="s">
-        <v>2574</v>
+        <v>2585</v>
       </c>
       <c r="D531" t="s">
         <v>88</v>
       </c>
       <c r="G531" t="s">
-        <v>2575</v>
+        <v>2586</v>
       </c>
       <c r="I531" t="s">
-        <v>2576</v>
+        <v>2587</v>
       </c>
       <c r="J531" t="s">
-        <v>2577</v>
+        <v>2588</v>
       </c>
       <c r="K531" t="s">
-        <v>2578</v>
+        <v>670</v>
       </c>
     </row>
     <row r="532" spans="1:11">
       <c r="A532" t="s">
-        <v>2579</v>
+        <v>2589</v>
       </c>
       <c r="B532" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C532" t="s">
-        <v>2580</v>
+        <v>2590</v>
       </c>
       <c r="D532" t="s">
         <v>88</v>
       </c>
       <c r="G532" t="s">
-        <v>2581</v>
+        <v>2591</v>
       </c>
       <c r="I532" t="s">
-        <v>846</v>
+        <v>2592</v>
       </c>
       <c r="J532" t="s">
-        <v>2582</v>
+        <v>2593</v>
       </c>
       <c r="K532" t="s">
-        <v>1122</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="533" spans="1:11">
       <c r="A533" t="s">
-        <v>2583</v>
+        <v>2595</v>
       </c>
       <c r="B533" t="s">
         <v>12</v>
       </c>
       <c r="C533" t="s">
-        <v>1568</v>
+        <v>2596</v>
       </c>
       <c r="D533" t="s">
         <v>88</v>
       </c>
       <c r="G533" t="s">
-        <v>1569</v>
+        <v>1541</v>
       </c>
       <c r="I533" t="s">
         <v>47</v>
       </c>
       <c r="J533" t="s">
-        <v>2584</v>
+        <v>2597</v>
       </c>
       <c r="K533" t="s">
-        <v>1480</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="534" spans="1:11">
       <c r="A534" t="s">
-        <v>2585</v>
+        <v>2598</v>
       </c>
       <c r="B534" t="s">
         <v>12</v>
       </c>
       <c r="C534" t="s">
-        <v>2586</v>
+        <v>2599</v>
       </c>
       <c r="D534" t="s">
         <v>88</v>
       </c>
-      <c r="E534" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G534" t="s">
-        <v>2588</v>
+        <v>2600</v>
       </c>
       <c r="I534" t="s">
-        <v>2589</v>
+        <v>2601</v>
       </c>
       <c r="J534" t="s">
-        <v>2590</v>
+        <v>2602</v>
       </c>
       <c r="K534" t="s">
-        <v>1122</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="535" spans="1:11">
       <c r="A535" t="s">
-        <v>2591</v>
+        <v>2604</v>
       </c>
       <c r="B535" t="s">
         <v>12</v>
       </c>
       <c r="C535" t="s">
-        <v>2592</v>
+        <v>506</v>
       </c>
       <c r="D535" t="s">
         <v>88</v>
       </c>
-      <c r="E535" t="s">
-        <v>2593</v>
+      <c r="F535" t="s">
+        <v>2605</v>
       </c>
       <c r="G535" t="s">
-        <v>2594</v>
+        <v>2606</v>
       </c>
       <c r="I535" t="s">
-        <v>2595</v>
+        <v>237</v>
       </c>
       <c r="J535" t="s">
-        <v>2596</v>
+        <v>2607</v>
       </c>
       <c r="K535" t="s">
-        <v>2597</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="536" spans="1:11">
       <c r="A536" t="s">
-        <v>2598</v>
+        <v>2609</v>
       </c>
       <c r="B536" t="s">
         <v>12</v>
       </c>
       <c r="C536" t="s">
-        <v>2599</v>
+        <v>2610</v>
       </c>
       <c r="D536" t="s">
         <v>88</v>
       </c>
+      <c r="E536" t="s">
+        <v>2611</v>
+      </c>
+      <c r="G536" t="s">
+        <v>2612</v>
+      </c>
       <c r="I536" t="s">
-        <v>2600</v>
+        <v>47</v>
+      </c>
+      <c r="J536" t="s">
+        <v>2613</v>
       </c>
       <c r="K536" t="s">
-        <v>2533</v>
+        <v>75</v>
       </c>
     </row>
     <row r="537" spans="1:11">
       <c r="A537" t="s">
-        <v>2601</v>
+        <v>2614</v>
       </c>
       <c r="B537" t="s">
         <v>12</v>
       </c>
       <c r="C537" t="s">
-        <v>2602</v>
+        <v>2615</v>
       </c>
       <c r="D537" t="s">
         <v>88</v>
       </c>
+      <c r="E537" t="s">
+        <v>1907</v>
+      </c>
       <c r="F537" t="s">
-        <v>2603</v>
+        <v>1908</v>
       </c>
       <c r="G537" t="s">
-        <v>2604</v>
+        <v>1909</v>
       </c>
       <c r="I537" t="s">
-        <v>42</v>
+        <v>2616</v>
+      </c>
+      <c r="J537" t="s">
+        <v>1911</v>
       </c>
       <c r="K537" t="s">
-        <v>2605</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="538" spans="1:11">
       <c r="A538" t="s">
-        <v>2606</v>
+        <v>2617</v>
       </c>
       <c r="B538" t="s">
         <v>12</v>
       </c>
       <c r="C538" t="s">
-        <v>2607</v>
+        <v>2486</v>
       </c>
       <c r="D538" t="s">
         <v>88</v>
       </c>
-      <c r="F538" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G538" t="s">
-        <v>2609</v>
+        <v>1541</v>
       </c>
       <c r="I538" t="s">
-        <v>177</v>
+        <v>47</v>
       </c>
       <c r="J538" t="s">
-        <v>2610</v>
+        <v>2618</v>
       </c>
       <c r="K538" t="s">
-        <v>2611</v>
+        <v>834</v>
       </c>
     </row>
     <row r="539" spans="1:11">
       <c r="A539" t="s">
-        <v>2612</v>
+        <v>2619</v>
       </c>
       <c r="B539" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C539" t="s">
-        <v>2613</v>
+        <v>2620</v>
       </c>
       <c r="D539" t="s">
         <v>88</v>
       </c>
-      <c r="F539" t="s">
-        <v>2614</v>
+      <c r="E539" t="s">
+        <v>2621</v>
       </c>
       <c r="G539" t="s">
-        <v>2615</v>
+        <v>2622</v>
       </c>
       <c r="I539" t="s">
-        <v>2296</v>
+        <v>288</v>
       </c>
       <c r="J539" t="s">
-        <v>2616</v>
+        <v>2623</v>
       </c>
       <c r="K539" t="s">
-        <v>2617</v>
+        <v>670</v>
       </c>
     </row>
     <row r="540" spans="1:11">
       <c r="A540" t="s">
-        <v>2618</v>
+        <v>2624</v>
       </c>
       <c r="B540" t="s">
         <v>12</v>
       </c>
       <c r="C540" t="s">
-        <v>2619</v>
+        <v>2625</v>
       </c>
       <c r="D540" t="s">
         <v>88</v>
       </c>
       <c r="G540" t="s">
-        <v>1872</v>
+        <v>2626</v>
       </c>
       <c r="I540" t="s">
-        <v>868</v>
+        <v>2388</v>
+      </c>
+      <c r="J540" t="s">
+        <v>2627</v>
       </c>
       <c r="K540" t="s">
-        <v>1859</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="541" spans="1:11">
       <c r="A541" t="s">
-        <v>2620</v>
+        <v>2628</v>
       </c>
       <c r="B541" t="s">
         <v>12</v>
       </c>
       <c r="C541" t="s">
-        <v>2621</v>
+        <v>2629</v>
       </c>
       <c r="D541" t="s">
         <v>88</v>
       </c>
+      <c r="E541" t="s">
+        <v>2630</v>
+      </c>
       <c r="G541" t="s">
-        <v>2622</v>
+        <v>2631</v>
       </c>
       <c r="I541" t="s">
-        <v>2623</v>
+        <v>2438</v>
       </c>
       <c r="J541" t="s">
-        <v>2624</v>
+        <v>2632</v>
       </c>
       <c r="K541" t="s">
-        <v>1859</v>
+        <v>38</v>
       </c>
     </row>
     <row r="542" spans="1:11">
       <c r="A542" t="s">
-        <v>2625</v>
+        <v>2633</v>
       </c>
       <c r="B542" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C542" t="s">
-        <v>2626</v>
+        <v>1379</v>
       </c>
       <c r="D542" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>2627</v>
+        <v>14</v>
       </c>
       <c r="G542" t="s">
-        <v>2628</v>
+        <v>2634</v>
       </c>
       <c r="I542" t="s">
-        <v>2524</v>
+        <v>27</v>
       </c>
       <c r="J542" t="s">
-        <v>2629</v>
+        <v>2337</v>
       </c>
       <c r="K542" t="s">
-        <v>90</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="543" spans="1:11">
       <c r="A543" t="s">
-        <v>2630</v>
+        <v>2635</v>
       </c>
       <c r="B543" t="s">
         <v>12</v>
       </c>
       <c r="C543" t="s">
-        <v>2631</v>
+        <v>2419</v>
       </c>
       <c r="D543" t="s">
         <v>88</v>
       </c>
       <c r="G543" t="s">
-        <v>2632</v>
+        <v>2421</v>
       </c>
       <c r="I543" t="s">
-        <v>643</v>
-[...2 lines deleted...]
-        <v>2633</v>
+        <v>2422</v>
       </c>
       <c r="K543" t="s">
-        <v>38</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="544" spans="1:11">
       <c r="A544" t="s">
-        <v>2634</v>
+        <v>2636</v>
       </c>
       <c r="B544" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C544" t="s">
-        <v>2635</v>
+        <v>2637</v>
       </c>
       <c r="D544" t="s">
         <v>88</v>
       </c>
+      <c r="E544" t="s">
+        <v>2638</v>
+      </c>
       <c r="F544" t="s">
-        <v>2636</v>
+        <v>2639</v>
       </c>
       <c r="G544" t="s">
-        <v>2637</v>
+        <v>2640</v>
       </c>
       <c r="I544" t="s">
-        <v>42</v>
+        <v>1713</v>
       </c>
       <c r="J544" t="s">
-        <v>2638</v>
+        <v>2641</v>
       </c>
       <c r="K544" t="s">
-        <v>414</v>
+        <v>199</v>
       </c>
     </row>
     <row r="545" spans="1:11">
       <c r="A545" t="s">
-        <v>2639</v>
+        <v>2642</v>
       </c>
       <c r="B545" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C545" t="s">
-        <v>2640</v>
+        <v>2643</v>
       </c>
       <c r="D545" t="s">
         <v>88</v>
       </c>
+      <c r="E545" t="s">
+        <v>2644</v>
+      </c>
       <c r="G545" t="s">
-        <v>2641</v>
+        <v>2645</v>
       </c>
       <c r="I545" t="s">
-        <v>2642</v>
+        <v>2646</v>
       </c>
       <c r="J545" t="s">
-        <v>2643</v>
+        <v>2647</v>
       </c>
       <c r="K545" t="s">
-        <v>732</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="546" spans="1:11">
       <c r="A546" t="s">
-        <v>2644</v>
+        <v>2648</v>
       </c>
       <c r="B546" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C546" t="s">
-        <v>2645</v>
+        <v>2649</v>
       </c>
       <c r="D546" t="s">
         <v>88</v>
       </c>
-      <c r="F546" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G546" t="s">
-        <v>2647</v>
+        <v>2561</v>
       </c>
       <c r="I546" t="s">
-        <v>2648</v>
+        <v>2461</v>
       </c>
       <c r="J546" t="s">
-        <v>2649</v>
+        <v>2650</v>
       </c>
       <c r="K546" t="s">
-        <v>2650</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="547" spans="1:11">
       <c r="A547" t="s">
-        <v>2651</v>
+        <v>2652</v>
       </c>
       <c r="B547" t="s">
         <v>12</v>
       </c>
       <c r="C547" t="s">
-        <v>2652</v>
+        <v>2653</v>
       </c>
       <c r="D547" t="s">
         <v>88</v>
       </c>
+      <c r="F547" t="s">
+        <v>2654</v>
+      </c>
       <c r="G547" t="s">
-        <v>2653</v>
+        <v>2655</v>
       </c>
       <c r="I547" t="s">
-        <v>2654</v>
+        <v>2592</v>
       </c>
       <c r="J547" t="s">
-        <v>2655</v>
+        <v>2656</v>
       </c>
       <c r="K547" t="s">
-        <v>692</v>
+        <v>2657</v>
       </c>
     </row>
     <row r="548" spans="1:11">
       <c r="A548" t="s">
-        <v>2656</v>
+        <v>2658</v>
       </c>
       <c r="B548" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C548" t="s">
-        <v>2657</v>
+        <v>2659</v>
       </c>
       <c r="D548" t="s">
         <v>88</v>
       </c>
+      <c r="E548" t="s">
+        <v>2660</v>
+      </c>
+      <c r="F548" t="s">
+        <v>2661</v>
+      </c>
       <c r="G548" t="s">
-        <v>2658</v>
+        <v>2662</v>
       </c>
       <c r="I548" t="s">
-        <v>2659</v>
+        <v>388</v>
       </c>
       <c r="J548" t="s">
-        <v>2660</v>
+        <v>2663</v>
       </c>
       <c r="K548" t="s">
-        <v>2661</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="549" spans="1:11">
       <c r="A549" t="s">
-        <v>2662</v>
+        <v>2664</v>
       </c>
       <c r="B549" t="s">
         <v>12</v>
       </c>
       <c r="C549" t="s">
-        <v>2663</v>
+        <v>212</v>
       </c>
       <c r="D549" t="s">
         <v>88</v>
       </c>
+      <c r="F549" t="s">
+        <v>2665</v>
+      </c>
       <c r="G549" t="s">
-        <v>1569</v>
+        <v>2666</v>
       </c>
       <c r="I549" t="s">
-        <v>47</v>
+        <v>214</v>
       </c>
       <c r="J549" t="s">
-        <v>2664</v>
+        <v>2667</v>
       </c>
       <c r="K549" t="s">
-        <v>1480</v>
+        <v>56</v>
       </c>
     </row>
     <row r="550" spans="1:11">
       <c r="A550" t="s">
-        <v>2665</v>
+        <v>2668</v>
       </c>
       <c r="B550" t="s">
         <v>12</v>
       </c>
       <c r="C550" t="s">
-        <v>2666</v>
+        <v>2669</v>
       </c>
       <c r="D550" t="s">
         <v>88</v>
       </c>
       <c r="G550" t="s">
-        <v>2667</v>
+        <v>2670</v>
       </c>
       <c r="I550" t="s">
-        <v>2668</v>
+        <v>303</v>
       </c>
       <c r="J550" t="s">
-        <v>2669</v>
+        <v>2671</v>
       </c>
       <c r="K550" t="s">
-        <v>692</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="551" spans="1:11">
       <c r="A551" t="s">
-        <v>2670</v>
+        <v>2672</v>
       </c>
       <c r="B551" t="s">
         <v>12</v>
       </c>
       <c r="C551" t="s">
-        <v>529</v>
+        <v>2673</v>
       </c>
       <c r="D551" t="s">
         <v>88</v>
       </c>
       <c r="F551" t="s">
-        <v>2671</v>
+        <v>2674</v>
       </c>
       <c r="G551" t="s">
-        <v>2672</v>
+        <v>2675</v>
       </c>
       <c r="I551" t="s">
-        <v>242</v>
+        <v>1206</v>
       </c>
       <c r="J551" t="s">
-        <v>2673</v>
+        <v>2402</v>
       </c>
       <c r="K551" t="s">
-        <v>2674</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="552" spans="1:11">
       <c r="A552" t="s">
-        <v>2675</v>
+        <v>2676</v>
       </c>
       <c r="B552" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C552" t="s">
-        <v>2676</v>
+        <v>2677</v>
       </c>
       <c r="D552" t="s">
         <v>88</v>
       </c>
-      <c r="E552" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G552" t="s">
         <v>2678</v>
       </c>
       <c r="I552" t="s">
-        <v>47</v>
+        <v>1442</v>
       </c>
       <c r="J552" t="s">
         <v>2679</v>
       </c>
       <c r="K552" t="s">
-        <v>75</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="553" spans="1:11">
       <c r="A553" t="s">
-        <v>2680</v>
+        <v>2681</v>
       </c>
       <c r="B553" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C553" t="s">
-        <v>2681</v>
+        <v>2682</v>
       </c>
       <c r="D553" t="s">
         <v>88</v>
       </c>
       <c r="E553" t="s">
-        <v>1939</v>
+        <v>2683</v>
       </c>
       <c r="F553" t="s">
-        <v>1940</v>
+        <v>1573</v>
       </c>
       <c r="G553" t="s">
-        <v>1941</v>
+        <v>2684</v>
       </c>
       <c r="I553" t="s">
-        <v>2682</v>
+        <v>388</v>
       </c>
       <c r="J553" t="s">
-        <v>1943</v>
+        <v>1575</v>
       </c>
       <c r="K553" t="s">
-        <v>1944</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="554" spans="1:11">
       <c r="A554" t="s">
-        <v>2683</v>
+        <v>2685</v>
       </c>
       <c r="B554" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C554" t="s">
-        <v>2549</v>
+        <v>2686</v>
       </c>
       <c r="D554" t="s">
         <v>88</v>
       </c>
+      <c r="E554" t="s">
+        <v>2687</v>
+      </c>
       <c r="G554" t="s">
-        <v>1569</v>
+        <v>2688</v>
       </c>
       <c r="I554" t="s">
-        <v>47</v>
+        <v>2646</v>
       </c>
       <c r="J554" t="s">
-        <v>2684</v>
+        <v>2689</v>
       </c>
       <c r="K554" t="s">
-        <v>857</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="555" spans="1:11">
       <c r="A555" t="s">
-        <v>2685</v>
+        <v>2691</v>
       </c>
       <c r="B555" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C555" t="s">
-        <v>2686</v>
+        <v>2692</v>
       </c>
       <c r="D555" t="s">
         <v>88</v>
       </c>
-      <c r="E555" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G555" t="s">
-        <v>2688</v>
+        <v>2693</v>
       </c>
       <c r="I555" t="s">
-        <v>298</v>
+        <v>137</v>
       </c>
       <c r="J555" t="s">
-        <v>2689</v>
+        <v>2694</v>
       </c>
       <c r="K555" t="s">
-        <v>692</v>
+        <v>664</v>
       </c>
     </row>
     <row r="556" spans="1:11">
       <c r="A556" t="s">
-        <v>2690</v>
+        <v>2695</v>
       </c>
       <c r="B556" t="s">
         <v>12</v>
       </c>
       <c r="C556" t="s">
-        <v>2691</v>
+        <v>2696</v>
       </c>
       <c r="D556" t="s">
         <v>88</v>
       </c>
       <c r="G556" t="s">
-        <v>2692</v>
+        <v>2697</v>
       </c>
       <c r="I556" t="s">
-        <v>2452</v>
+        <v>2698</v>
       </c>
       <c r="J556" t="s">
-        <v>2693</v>
+        <v>2699</v>
       </c>
       <c r="K556" t="s">
-        <v>1161</v>
+        <v>199</v>
       </c>
     </row>
     <row r="557" spans="1:11">
       <c r="A557" t="s">
-        <v>2694</v>
+        <v>2700</v>
       </c>
       <c r="B557" t="s">
         <v>12</v>
       </c>
       <c r="C557" t="s">
-        <v>2695</v>
+        <v>2701</v>
       </c>
       <c r="D557" t="s">
         <v>88</v>
       </c>
       <c r="E557" t="s">
-        <v>2696</v>
+        <v>2702</v>
       </c>
       <c r="G557" t="s">
-        <v>2697</v>
+        <v>2703</v>
       </c>
       <c r="I557" t="s">
-        <v>2501</v>
+        <v>2704</v>
       </c>
       <c r="J557" t="s">
-        <v>2698</v>
+        <v>2705</v>
       </c>
       <c r="K557" t="s">
-        <v>38</v>
+        <v>341</v>
       </c>
     </row>
     <row r="558" spans="1:11">
       <c r="A558" t="s">
-        <v>2699</v>
+        <v>2706</v>
       </c>
       <c r="B558" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C558" t="s">
-        <v>1401</v>
+        <v>2707</v>
       </c>
       <c r="D558" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="G558" t="s">
-        <v>2700</v>
+        <v>2708</v>
       </c>
       <c r="I558" t="s">
-        <v>27</v>
+        <v>2709</v>
       </c>
       <c r="J558" t="s">
-        <v>2400</v>
+        <v>2710</v>
       </c>
       <c r="K558" t="s">
-        <v>1404</v>
+        <v>2711</v>
       </c>
     </row>
     <row r="559" spans="1:11">
       <c r="A559" t="s">
-        <v>2701</v>
+        <v>2712</v>
       </c>
       <c r="B559" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C559" t="s">
-        <v>2483</v>
+        <v>2713</v>
       </c>
       <c r="D559" t="s">
         <v>88</v>
       </c>
+      <c r="E559" t="s">
+        <v>2714</v>
+      </c>
+      <c r="F559" t="s">
+        <v>2715</v>
+      </c>
       <c r="G559" t="s">
-        <v>2485</v>
+        <v>2716</v>
       </c>
       <c r="I559" t="s">
-        <v>2486</v>
+        <v>2717</v>
+      </c>
+      <c r="J559" t="s">
+        <v>2718</v>
       </c>
       <c r="K559" t="s">
-        <v>1198</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="560" spans="1:11">
       <c r="A560" t="s">
-        <v>2702</v>
+        <v>2719</v>
       </c>
       <c r="B560" t="s">
         <v>12</v>
       </c>
       <c r="C560" t="s">
-        <v>2703</v>
+        <v>2720</v>
       </c>
       <c r="D560" t="s">
         <v>88</v>
       </c>
-      <c r="E560" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G560" t="s">
-        <v>2706</v>
+        <v>2721</v>
       </c>
       <c r="I560" t="s">
-        <v>1744</v>
+        <v>2377</v>
       </c>
       <c r="J560" t="s">
-        <v>2707</v>
+        <v>2722</v>
       </c>
       <c r="K560" t="s">
-        <v>204</v>
+        <v>2723</v>
       </c>
     </row>
     <row r="561" spans="1:11">
       <c r="A561" t="s">
-        <v>2708</v>
+        <v>2724</v>
       </c>
       <c r="B561" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C561" t="s">
-        <v>2709</v>
+        <v>2725</v>
       </c>
       <c r="D561" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>2711</v>
+        <v>14</v>
       </c>
       <c r="I561" t="s">
-        <v>2712</v>
-[...2 lines deleted...]
-        <v>2713</v>
+        <v>101</v>
       </c>
       <c r="K561" t="s">
-        <v>1888</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="562" spans="1:11">
       <c r="A562" t="s">
-        <v>2714</v>
+        <v>2726</v>
       </c>
       <c r="B562" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C562" t="s">
-        <v>2715</v>
+        <v>2727</v>
       </c>
       <c r="D562" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>2628</v>
+        <v>14</v>
       </c>
       <c r="I562" t="s">
-        <v>2524</v>
-[...2 lines deleted...]
-        <v>2716</v>
+        <v>1464</v>
       </c>
       <c r="K562" t="s">
-        <v>2717</v>
+        <v>2728</v>
       </c>
     </row>
     <row r="563" spans="1:11">
       <c r="A563" t="s">
-        <v>2718</v>
+        <v>2729</v>
       </c>
       <c r="B563" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C563" t="s">
-        <v>2719</v>
+        <v>2730</v>
       </c>
       <c r="D563" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>2720</v>
+        <v>14</v>
       </c>
       <c r="G563" t="s">
-        <v>2721</v>
+        <v>2731</v>
       </c>
       <c r="I563" t="s">
-        <v>2659</v>
+        <v>2732</v>
       </c>
       <c r="J563" t="s">
-        <v>2722</v>
+        <v>2733</v>
       </c>
       <c r="K563" t="s">
-        <v>2723</v>
+        <v>2734</v>
       </c>
     </row>
     <row r="564" spans="1:11">
       <c r="A564" t="s">
-        <v>2724</v>
+        <v>2735</v>
       </c>
       <c r="B564" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C564" t="s">
-        <v>2725</v>
+        <v>2736</v>
       </c>
       <c r="D564" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>2727</v>
+        <v>14</v>
       </c>
       <c r="G564" t="s">
-        <v>2728</v>
+        <v>2737</v>
       </c>
       <c r="I564" t="s">
-        <v>403</v>
+        <v>2738</v>
       </c>
       <c r="J564" t="s">
-        <v>2729</v>
+        <v>1845</v>
       </c>
       <c r="K564" t="s">
-        <v>2244</v>
+        <v>711</v>
       </c>
     </row>
     <row r="565" spans="1:11">
       <c r="A565" t="s">
-        <v>2730</v>
+        <v>2739</v>
       </c>
       <c r="B565" t="s">
         <v>12</v>
       </c>
       <c r="C565" t="s">
-        <v>217</v>
+        <v>2740</v>
       </c>
       <c r="D565" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>2731</v>
+        <v>14</v>
       </c>
       <c r="G565" t="s">
-        <v>2732</v>
+        <v>2741</v>
       </c>
       <c r="I565" t="s">
-        <v>219</v>
+        <v>2742</v>
       </c>
       <c r="J565" t="s">
-        <v>2733</v>
+        <v>2743</v>
       </c>
       <c r="K565" t="s">
-        <v>56</v>
+        <v>738</v>
       </c>
     </row>
     <row r="566" spans="1:11">
       <c r="A566" t="s">
-        <v>2734</v>
+        <v>2744</v>
       </c>
       <c r="B566" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="C566" t="s">
-        <v>2735</v>
+        <v>2745</v>
       </c>
       <c r="D566" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="G566" t="s">
-        <v>2736</v>
+        <v>2746</v>
       </c>
       <c r="I566" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>2737</v>
+        <v>1153</v>
       </c>
       <c r="K566" t="s">
-        <v>2019</v>
+        <v>2747</v>
       </c>
     </row>
     <row r="567" spans="1:11">
       <c r="A567" t="s">
-        <v>2738</v>
+        <v>2748</v>
       </c>
       <c r="B567" t="s">
         <v>12</v>
       </c>
       <c r="C567" t="s">
-        <v>2739</v>
+        <v>2749</v>
       </c>
       <c r="D567" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>2741</v>
+        <v>14</v>
       </c>
       <c r="I567" t="s">
-        <v>1230</v>
-[...2 lines deleted...]
-        <v>2466</v>
+        <v>2750</v>
       </c>
       <c r="K567" t="s">
-        <v>1611</v>
+        <v>395</v>
       </c>
     </row>
     <row r="568" spans="1:11">
       <c r="A568" t="s">
-        <v>2742</v>
+        <v>2751</v>
       </c>
       <c r="B568" t="s">
-        <v>163</v>
+        <v>63</v>
       </c>
       <c r="C568" t="s">
-        <v>2743</v>
+        <v>2752</v>
       </c>
       <c r="D568" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="G568" t="s">
-        <v>2744</v>
+        <v>2753</v>
       </c>
       <c r="I568" t="s">
-        <v>1465</v>
-[...2 lines deleted...]
-        <v>2745</v>
+        <v>2754</v>
       </c>
       <c r="K568" t="s">
-        <v>2746</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="569" spans="1:11">
       <c r="A569" t="s">
-        <v>2747</v>
+        <v>2756</v>
       </c>
       <c r="B569" t="s">
-        <v>163</v>
+        <v>63</v>
       </c>
       <c r="C569" t="s">
-        <v>2748</v>
+        <v>2757</v>
       </c>
       <c r="D569" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>2749</v>
+        <v>14</v>
       </c>
       <c r="F569" t="s">
-        <v>1600</v>
+        <v>2758</v>
       </c>
       <c r="G569" t="s">
-        <v>2750</v>
+        <v>2759</v>
       </c>
       <c r="I569" t="s">
-        <v>403</v>
+        <v>2760</v>
       </c>
       <c r="J569" t="s">
-        <v>1602</v>
+        <v>2761</v>
       </c>
       <c r="K569" t="s">
-        <v>1603</v>
+        <v>2762</v>
       </c>
     </row>
     <row r="570" spans="1:11">
       <c r="A570" t="s">
-        <v>2751</v>
+        <v>2763</v>
       </c>
       <c r="B570" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C570" t="s">
-        <v>2752</v>
+        <v>2764</v>
       </c>
       <c r="D570" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="E570" t="s">
-        <v>2753</v>
+        <v>2765</v>
       </c>
       <c r="G570" t="s">
-        <v>2754</v>
+        <v>2766</v>
       </c>
       <c r="I570" t="s">
-        <v>2712</v>
+        <v>2767</v>
       </c>
       <c r="J570" t="s">
-        <v>2755</v>
+        <v>2768</v>
       </c>
       <c r="K570" t="s">
-        <v>2756</v>
+        <v>682</v>
       </c>
     </row>
     <row r="571" spans="1:11">
       <c r="A571" t="s">
-        <v>2757</v>
+        <v>2769</v>
       </c>
       <c r="B571" t="s">
-        <v>163</v>
+        <v>63</v>
       </c>
       <c r="C571" t="s">
-        <v>2758</v>
+        <v>2770</v>
       </c>
       <c r="D571" t="s">
-        <v>88</v>
+        <v>14</v>
+      </c>
+      <c r="E571" t="s">
+        <v>2771</v>
+      </c>
+      <c r="F571" t="s">
+        <v>2772</v>
       </c>
       <c r="G571" t="s">
-        <v>2759</v>
+        <v>2773</v>
       </c>
       <c r="I571" t="s">
-        <v>142</v>
+        <v>1426</v>
       </c>
       <c r="J571" t="s">
-        <v>2760</v>
+        <v>2774</v>
       </c>
       <c r="K571" t="s">
-        <v>2308</v>
+        <v>395</v>
       </c>
     </row>
     <row r="572" spans="1:11">
       <c r="A572" t="s">
-        <v>2761</v>
+        <v>2775</v>
       </c>
       <c r="B572" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C572" t="s">
-        <v>2762</v>
+        <v>2776</v>
       </c>
       <c r="D572" t="s">
-        <v>88</v>
+        <v>14</v>
+      </c>
+      <c r="E572" t="s">
+        <v>2777</v>
+      </c>
+      <c r="F572" t="s">
+        <v>2778</v>
       </c>
       <c r="G572" t="s">
-        <v>2763</v>
+        <v>2779</v>
       </c>
       <c r="I572" t="s">
-        <v>2764</v>
+        <v>570</v>
       </c>
       <c r="J572" t="s">
-        <v>2765</v>
+        <v>2780</v>
       </c>
       <c r="K572" t="s">
-        <v>204</v>
+        <v>85</v>
       </c>
     </row>
     <row r="573" spans="1:11">
       <c r="A573" t="s">
-        <v>2766</v>
+        <v>2781</v>
       </c>
       <c r="B573" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C573" t="s">
-        <v>2767</v>
+        <v>2782</v>
       </c>
       <c r="D573" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="E573" t="s">
-        <v>2768</v>
+        <v>2783</v>
+      </c>
+      <c r="F573" t="s">
+        <v>2784</v>
       </c>
       <c r="G573" t="s">
-        <v>2769</v>
+        <v>2785</v>
       </c>
       <c r="I573" t="s">
-        <v>2770</v>
-[...2 lines deleted...]
-        <v>2771</v>
+        <v>2000</v>
       </c>
       <c r="K573" t="s">
-        <v>356</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="574" spans="1:11">
       <c r="A574" t="s">
-        <v>2772</v>
+        <v>2787</v>
       </c>
       <c r="B574" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C574" t="s">
-        <v>2773</v>
+        <v>2788</v>
       </c>
       <c r="D574" t="s">
-        <v>88</v>
+        <v>14</v>
+      </c>
+      <c r="F574" t="s">
+        <v>2789</v>
       </c>
       <c r="G574" t="s">
-        <v>2774</v>
+        <v>2790</v>
       </c>
       <c r="I574" t="s">
-        <v>2775</v>
+        <v>2791</v>
       </c>
       <c r="J574" t="s">
-        <v>2776</v>
+        <v>2792</v>
       </c>
       <c r="K574" t="s">
-        <v>2777</v>
+        <v>2793</v>
       </c>
     </row>
     <row r="575" spans="1:11">
       <c r="A575" t="s">
-        <v>2778</v>
+        <v>2794</v>
       </c>
       <c r="B575" t="s">
-        <v>163</v>
+        <v>63</v>
       </c>
       <c r="C575" t="s">
-        <v>2779</v>
+        <v>2795</v>
       </c>
       <c r="D575" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>2780</v>
+        <v>14</v>
       </c>
       <c r="F575" t="s">
-        <v>2781</v>
+        <v>2796</v>
       </c>
       <c r="G575" t="s">
-        <v>2782</v>
+        <v>2797</v>
       </c>
       <c r="I575" t="s">
-        <v>2783</v>
+        <v>1426</v>
       </c>
       <c r="J575" t="s">
-        <v>2784</v>
+        <v>2798</v>
       </c>
       <c r="K575" t="s">
-        <v>1597</v>
+        <v>2799</v>
       </c>
     </row>
     <row r="576" spans="1:11">
       <c r="A576" t="s">
-        <v>2785</v>
+        <v>2800</v>
       </c>
       <c r="B576" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C576" t="s">
-        <v>2786</v>
+        <v>2801</v>
       </c>
       <c r="D576" t="s">
-        <v>88</v>
+        <v>14</v>
+      </c>
+      <c r="E576" t="s">
+        <v>2802</v>
+      </c>
+      <c r="F576" t="s">
+        <v>2803</v>
       </c>
       <c r="G576" t="s">
-        <v>2787</v>
+        <v>2804</v>
       </c>
       <c r="I576" t="s">
-        <v>2441</v>
+        <v>1426</v>
       </c>
       <c r="J576" t="s">
-        <v>2788</v>
+        <v>2805</v>
       </c>
       <c r="K576" t="s">
-        <v>2789</v>
+        <v>2806</v>
       </c>
     </row>
     <row r="577" spans="1:11">
       <c r="A577" t="s">
-        <v>2790</v>
+        <v>2807</v>
       </c>
       <c r="B577" t="s">
         <v>12</v>
       </c>
       <c r="C577" t="s">
-        <v>2791</v>
+        <v>2808</v>
       </c>
       <c r="D577" t="s">
         <v>14</v>
       </c>
+      <c r="E577" t="s">
+        <v>2809</v>
+      </c>
+      <c r="G577" t="s">
+        <v>2810</v>
+      </c>
       <c r="I577" t="s">
-        <v>101</v>
+        <v>700</v>
+      </c>
+      <c r="J577" t="s">
+        <v>2811</v>
       </c>
       <c r="K577" t="s">
-        <v>2533</v>
+        <v>2812</v>
       </c>
     </row>
     <row r="578" spans="1:11">
       <c r="A578" t="s">
-        <v>2792</v>
+        <v>2813</v>
       </c>
       <c r="B578" t="s">
         <v>12</v>
       </c>
       <c r="C578" t="s">
-        <v>2793</v>
+        <v>2814</v>
       </c>
       <c r="D578" t="s">
         <v>14</v>
       </c>
+      <c r="G578" t="s">
+        <v>2815</v>
+      </c>
       <c r="I578" t="s">
-        <v>1491</v>
+        <v>329</v>
+      </c>
+      <c r="J578" t="s">
+        <v>2816</v>
       </c>
       <c r="K578" t="s">
-        <v>2794</v>
+        <v>2817</v>
       </c>
     </row>
     <row r="579" spans="1:11">
       <c r="A579" t="s">
-        <v>2795</v>
+        <v>2818</v>
       </c>
       <c r="B579" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C579" t="s">
-        <v>2796</v>
+        <v>698</v>
       </c>
       <c r="D579" t="s">
         <v>14</v>
       </c>
+      <c r="E579" t="s">
+        <v>2819</v>
+      </c>
       <c r="G579" t="s">
-        <v>2797</v>
+        <v>2820</v>
       </c>
       <c r="I579" t="s">
-        <v>2798</v>
+        <v>700</v>
       </c>
       <c r="J579" t="s">
-        <v>2799</v>
+        <v>2821</v>
       </c>
       <c r="K579" t="s">
-        <v>1779</v>
+        <v>682</v>
       </c>
     </row>
     <row r="580" spans="1:11">
       <c r="A580" t="s">
-        <v>2800</v>
+        <v>2822</v>
       </c>
       <c r="B580" t="s">
         <v>12</v>
       </c>
       <c r="C580" t="s">
-        <v>2801</v>
+        <v>2823</v>
       </c>
       <c r="D580" t="s">
         <v>14</v>
       </c>
+      <c r="F580" t="s">
+        <v>2824</v>
+      </c>
       <c r="G580" t="s">
-        <v>2802</v>
+        <v>2825</v>
       </c>
       <c r="I580" t="s">
-        <v>2803</v>
+        <v>329</v>
       </c>
       <c r="J580" t="s">
-        <v>1877</v>
+        <v>1923</v>
       </c>
       <c r="K580" t="s">
-        <v>732</v>
+        <v>2826</v>
       </c>
     </row>
     <row r="581" spans="1:11">
       <c r="A581" t="s">
-        <v>2804</v>
+        <v>2827</v>
       </c>
       <c r="B581" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>2805</v>
+        <v>158</v>
       </c>
       <c r="D581" t="s">
         <v>14</v>
       </c>
       <c r="G581" t="s">
-        <v>2806</v>
-[...2 lines deleted...]
-        <v>2807</v>
+        <v>2828</v>
       </c>
       <c r="J581" t="s">
-        <v>2808</v>
+        <v>2829</v>
       </c>
       <c r="K581" t="s">
-        <v>759</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="582" spans="1:11">
       <c r="A582" t="s">
-        <v>2809</v>
+        <v>2831</v>
       </c>
       <c r="B582" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C582" t="s">
-        <v>2810</v>
+        <v>2832</v>
       </c>
       <c r="D582" t="s">
-        <v>14</v>
+        <v>293</v>
+      </c>
+      <c r="E582" t="s">
+        <v>2833</v>
       </c>
       <c r="G582" t="s">
-        <v>2811</v>
+        <v>2834</v>
       </c>
       <c r="I582" t="s">
-        <v>1178</v>
+        <v>1869</v>
+      </c>
+      <c r="J582" t="s">
+        <v>2835</v>
       </c>
       <c r="K582" t="s">
-        <v>2308</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="583" spans="1:11">
       <c r="A583" t="s">
-        <v>2812</v>
+        <v>2836</v>
       </c>
       <c r="B583" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="C583" t="s">
-        <v>2813</v>
+        <v>2837</v>
       </c>
       <c r="D583" t="s">
         <v>14</v>
       </c>
+      <c r="E583" t="s">
+        <v>2838</v>
+      </c>
+      <c r="G583" t="s">
+        <v>2839</v>
+      </c>
       <c r="I583" t="s">
-        <v>2814</v>
+        <v>2840</v>
+      </c>
+      <c r="J583" t="s">
+        <v>2841</v>
       </c>
       <c r="K583" t="s">
-        <v>410</v>
+        <v>2842</v>
       </c>
     </row>
     <row r="584" spans="1:11">
       <c r="A584" t="s">
-        <v>2815</v>
+        <v>2843</v>
       </c>
       <c r="B584" t="s">
         <v>63</v>
       </c>
       <c r="C584" t="s">
-        <v>2816</v>
+        <v>2844</v>
       </c>
       <c r="D584" t="s">
         <v>14</v>
       </c>
       <c r="G584" t="s">
-        <v>2817</v>
+        <v>2845</v>
       </c>
       <c r="I584" t="s">
-        <v>2818</v>
+        <v>2000</v>
+      </c>
+      <c r="J584" t="s">
+        <v>2846</v>
       </c>
       <c r="K584" t="s">
-        <v>2819</v>
+        <v>2847</v>
       </c>
     </row>
     <row r="585" spans="1:11">
       <c r="A585" t="s">
-        <v>2820</v>
+        <v>2848</v>
       </c>
       <c r="B585" t="s">
         <v>63</v>
       </c>
       <c r="C585" t="s">
-        <v>2821</v>
+        <v>2849</v>
       </c>
       <c r="D585" t="s">
         <v>14</v>
       </c>
       <c r="F585" t="s">
-        <v>2822</v>
+        <v>2850</v>
       </c>
       <c r="G585" t="s">
-        <v>2823</v>
+        <v>2845</v>
       </c>
       <c r="I585" t="s">
-        <v>2824</v>
+        <v>2851</v>
       </c>
       <c r="J585" t="s">
-        <v>2825</v>
+        <v>2846</v>
       </c>
       <c r="K585" t="s">
-        <v>2826</v>
+        <v>2852</v>
       </c>
     </row>
     <row r="586" spans="1:11">
       <c r="A586" t="s">
-        <v>2827</v>
+        <v>2853</v>
       </c>
       <c r="B586" t="s">
         <v>12</v>
       </c>
       <c r="C586" t="s">
-        <v>2828</v>
+        <v>2854</v>
       </c>
       <c r="D586" t="s">
         <v>14</v>
       </c>
-      <c r="E586" t="s">
-        <v>2829</v>
+      <c r="F586" t="s">
+        <v>2855</v>
       </c>
       <c r="G586" t="s">
-        <v>2830</v>
+        <v>2856</v>
       </c>
       <c r="I586" t="s">
-        <v>2831</v>
+        <v>589</v>
       </c>
       <c r="J586" t="s">
-        <v>2832</v>
+        <v>2857</v>
       </c>
       <c r="K586" t="s">
-        <v>704</v>
+        <v>2858</v>
       </c>
     </row>
     <row r="587" spans="1:11">
       <c r="A587" t="s">
-        <v>2833</v>
+        <v>2859</v>
       </c>
       <c r="B587" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="C587" t="s">
-        <v>2834</v>
+        <v>2860</v>
       </c>
       <c r="D587" t="s">
         <v>14</v>
       </c>
       <c r="E587" t="s">
-        <v>2835</v>
-[...2 lines deleted...]
-        <v>2836</v>
+        <v>2861</v>
       </c>
       <c r="G587" t="s">
-        <v>2837</v>
+        <v>2862</v>
       </c>
       <c r="I587" t="s">
-        <v>1448</v>
+        <v>959</v>
       </c>
       <c r="J587" t="s">
-        <v>2838</v>
+        <v>2863</v>
       </c>
       <c r="K587" t="s">
-        <v>410</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="588" spans="1:11">
       <c r="A588" t="s">
-        <v>2839</v>
+        <v>2864</v>
       </c>
       <c r="B588" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="C588" t="s">
-        <v>2840</v>
+        <v>1064</v>
       </c>
       <c r="D588" t="s">
         <v>14</v>
       </c>
       <c r="E588" t="s">
-        <v>2841</v>
+        <v>1065</v>
       </c>
       <c r="F588" t="s">
-        <v>2842</v>
+        <v>1066</v>
       </c>
       <c r="G588" t="s">
-        <v>2843</v>
+        <v>1067</v>
       </c>
       <c r="I588" t="s">
-        <v>593</v>
+        <v>700</v>
       </c>
       <c r="J588" t="s">
-        <v>2844</v>
+        <v>2865</v>
       </c>
       <c r="K588" t="s">
-        <v>85</v>
+        <v>922</v>
       </c>
     </row>
     <row r="589" spans="1:11">
       <c r="A589" t="s">
-        <v>2845</v>
+        <v>2866</v>
       </c>
       <c r="B589" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="C589" t="s">
-        <v>2846</v>
+        <v>2867</v>
       </c>
       <c r="D589" t="s">
         <v>14</v>
       </c>
-      <c r="E589" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G589" t="s">
-        <v>2849</v>
+        <v>1840</v>
       </c>
       <c r="I589" t="s">
-        <v>2032</v>
+        <v>329</v>
       </c>
       <c r="K589" t="s">
-        <v>2850</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="590" spans="1:11">
       <c r="A590" t="s">
-        <v>2851</v>
+        <v>2868</v>
       </c>
       <c r="B590" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="C590" t="s">
-        <v>2852</v>
+        <v>2869</v>
       </c>
       <c r="D590" t="s">
         <v>14</v>
       </c>
       <c r="F590" t="s">
-        <v>2853</v>
+        <v>2870</v>
       </c>
       <c r="G590" t="s">
-        <v>2854</v>
+        <v>1172</v>
       </c>
       <c r="I590" t="s">
-        <v>2855</v>
+        <v>1173</v>
       </c>
       <c r="J590" t="s">
-        <v>2856</v>
+        <v>1527</v>
       </c>
       <c r="K590" t="s">
-        <v>2857</v>
-[...448 lines deleted...]
-        <v>654</v>
+        <v>632</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>