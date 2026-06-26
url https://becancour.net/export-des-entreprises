--- v2 (2026-06-26)
+++ v3 (2026-06-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2871">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2864">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Secteur</t>
   </si>
   <si>
     <t>Courriel</t>
   </si>
   <si>
     <t>Siteweb</t>
   </si>
   <si>
     <t>Telephone</t>
   </si>
   <si>
     <t>Fax</t>
   </si>
   <si>
@@ -341,51 +341,51 @@
   <si>
     <t>G9H 3B9</t>
   </si>
   <si>
     <t>JOCELYN AUGER</t>
   </si>
   <si>
     <t>psychoeducation</t>
   </si>
   <si>
     <t>ENTRETIEN MT</t>
   </si>
   <si>
     <t>17670, chemin Prince</t>
   </si>
   <si>
     <t>819 266-3621</t>
   </si>
   <si>
     <t>G9H 1R6</t>
   </si>
   <si>
     <t>Maxime Tousignant-Baril</t>
   </si>
   <si>
-    <t>arbres</t>
+    <t>élagage et taille</t>
   </si>
   <si>
     <t>GROUPE LOU-TEC INC.</t>
   </si>
   <si>
     <t>8055, rue Maurice-Guillemette</t>
   </si>
   <si>
     <t>service.becancour@loutec.com</t>
   </si>
   <si>
     <t>https://www.loutec.com</t>
   </si>
   <si>
     <t>819 602-0545</t>
   </si>
   <si>
     <t>G9H 5B2</t>
   </si>
   <si>
     <t>location d'outils et d'équipement</t>
   </si>
   <si>
     <t>SALON DE COIFFURE AC (AC SALOON)</t>
   </si>
@@ -446,51 +446,51 @@
   <si>
     <t>819 233-3521</t>
   </si>
   <si>
     <t>G9H 1S4</t>
   </si>
   <si>
     <t>depute</t>
   </si>
   <si>
     <t>SARA-PIER GUEVIN, ORTHOPEDAGOGUE ET INTERVENANTE EN STIMULATION DE LANGAGE</t>
   </si>
   <si>
     <t>101-14875, boulevard Bécancour</t>
   </si>
   <si>
     <t>Sainte-Angèle-de-Laval</t>
   </si>
   <si>
     <t>819 690-4531</t>
   </si>
   <si>
     <t>Sara-Pier Guévin</t>
   </si>
   <si>
-    <t>orthopedagogue</t>
+    <t>autres services professionnels</t>
   </si>
   <si>
     <t>ZANICOM</t>
   </si>
   <si>
     <t>8309, boulevard Bécancour</t>
   </si>
   <si>
     <t>parlez@zani.ca</t>
   </si>
   <si>
     <t>819 415-1963</t>
   </si>
   <si>
     <t>G9H 4V1</t>
   </si>
   <si>
     <t>marketing</t>
   </si>
   <si>
     <t>LOCATION SAUVAGEAU (Mécanique 55 (2021) inc.)</t>
   </si>
   <si>
     <t>16555, boulevard des Acadiens</t>
   </si>
@@ -566,51 +566,51 @@
   <si>
     <t>1105, boulevard Bécancour</t>
   </si>
   <si>
     <t>819 699-9933</t>
   </si>
   <si>
     <t>G9H 3T5</t>
   </si>
   <si>
     <t>MYLENE CARLE</t>
   </si>
   <si>
     <t>SIMMER INTERNATIONAL INC.</t>
   </si>
   <si>
     <t>700, boulevard de Port-Royal</t>
   </si>
   <si>
     <t>819 293-8808</t>
   </si>
   <si>
     <t>G9H 0M5</t>
   </si>
   <si>
-    <t>alimentation - poissons</t>
+    <t>transformation du poisson</t>
   </si>
   <si>
     <t>MARIE-JOSEE CAMIRE, PSYCHOEDUCATRICE</t>
   </si>
   <si>
     <t>100-14875, boulevard Bécancour</t>
   </si>
   <si>
     <t>819 266-9193</t>
   </si>
   <si>
     <t>Marie-Josée Camiré</t>
   </si>
   <si>
     <t>MISS PLANIF</t>
   </si>
   <si>
     <t>info@missplanif.com</t>
   </si>
   <si>
     <t>819 349-8229</t>
   </si>
   <si>
     <t>Katherine Aubert-McCray</t>
   </si>
@@ -806,5291 +806,5279 @@
   <si>
     <t>info@habitationsurbania.com</t>
   </si>
   <si>
     <t>https://www.habitationsurbania.com</t>
   </si>
   <si>
     <t>819 698-4956</t>
   </si>
   <si>
     <t>Yanick Lemonde</t>
   </si>
   <si>
     <t>ENTREPRISE FORCE C INC.</t>
   </si>
   <si>
     <t>4825 B, boulevard de Port-Royal</t>
   </si>
   <si>
     <t>819 979-0029</t>
   </si>
   <si>
     <t>G9H 0N1</t>
   </si>
   <si>
+    <t>tonte de gazon</t>
+  </si>
+  <si>
+    <t>GROUPE MÉTALEX</t>
+  </si>
+  <si>
+    <t>7806, rue Maurice-Guillemette</t>
+  </si>
+  <si>
+    <t>819 297-2889</t>
+  </si>
+  <si>
+    <t>G9H 4Y7</t>
+  </si>
+  <si>
+    <t>Daniel Angers</t>
+  </si>
+  <si>
+    <t>NEAS INC.</t>
+  </si>
+  <si>
+    <t>5500, rue Yvon-Trudeau</t>
+  </si>
+  <si>
+    <t>1 877 225-6327</t>
+  </si>
+  <si>
+    <t>G9H 0G1</t>
+  </si>
+  <si>
+    <t>transport maritime</t>
+  </si>
+  <si>
+    <t>LE BARBIER 2.0</t>
+  </si>
+  <si>
+    <t>3495, avenue Voyer</t>
+  </si>
+  <si>
+    <t>819 293-7404</t>
+  </si>
+  <si>
+    <t>G9H 0J2</t>
+  </si>
+  <si>
+    <t>André Dupuis</t>
+  </si>
+  <si>
+    <t>PHARMACIE J. BARIL, J. BOISVERT ET O. TURCOTTE INC.</t>
+  </si>
+  <si>
+    <t>451, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>819 606-0106</t>
+  </si>
+  <si>
+    <t>Jacinthe Baril/Joanie Boisvert/Olivier Turcotte</t>
+  </si>
+  <si>
+    <t>pharmacie</t>
+  </si>
+  <si>
+    <t>100-4825, avenue Bouvet</t>
+  </si>
+  <si>
+    <t>RAPHA SOINS CAPILLAIRES</t>
+  </si>
+  <si>
+    <t>819 266-2974</t>
+  </si>
+  <si>
+    <t>G9H 1G4</t>
+  </si>
+  <si>
+    <t>Raphaëlle Asselin</t>
+  </si>
+  <si>
+    <t>FERME S &amp; C S.E.N.C.</t>
+  </si>
+  <si>
+    <t>Agricole</t>
+  </si>
+  <si>
+    <t>14005, chemin du St-Laurent</t>
+  </si>
+  <si>
+    <t>Précieux-Sang</t>
+  </si>
+  <si>
+    <t>constructions.r@outlook.com</t>
+  </si>
+  <si>
+    <t>https://www.fermesc.ca</t>
+  </si>
+  <si>
+    <t>819 229-1679</t>
+  </si>
+  <si>
+    <t>G9H 3G6</t>
+  </si>
+  <si>
+    <t>Chantal Bousquet</t>
+  </si>
+  <si>
+    <t>alimentation - viandes</t>
+  </si>
+  <si>
+    <t>GROUPE FILGO-SONIC</t>
+  </si>
+  <si>
+    <t>200-1580, BOULEVARD DE PORT-ROYAL</t>
+  </si>
+  <si>
+    <t>819 373-5504</t>
+  </si>
+  <si>
+    <t>G9H 1X6</t>
+  </si>
+  <si>
+    <t>bureau d'affaires</t>
+  </si>
+  <si>
+    <t>ARCHÉO-CAD</t>
+  </si>
+  <si>
+    <t>19100, chemin Prince</t>
+  </si>
+  <si>
+    <t>mfournier@archeocad.com</t>
+  </si>
+  <si>
+    <t>https://www.archeo-cad.com</t>
+  </si>
+  <si>
+    <t>819 692-1436</t>
+  </si>
+  <si>
+    <t>Marie Fournier</t>
+  </si>
+  <si>
+    <t>COIFFURE AUDREY</t>
+  </si>
+  <si>
+    <t>10945, rue des Bégonias</t>
+  </si>
+  <si>
+    <t>819 692-2814</t>
+  </si>
+  <si>
+    <t>G9H 0V4</t>
+  </si>
+  <si>
+    <t>Audrey  Croisetière</t>
+  </si>
+  <si>
+    <t>BOUTIQUE SAMADHI</t>
+  </si>
+  <si>
+    <t>4450, avenue Hébert</t>
+  </si>
+  <si>
+    <t>boutiquesamadhi@hotmail.com</t>
+  </si>
+  <si>
+    <t>https://www.boutiquesamadhi.com</t>
+  </si>
+  <si>
+    <t>819 609-5858</t>
+  </si>
+  <si>
+    <t>G9H 2B3</t>
+  </si>
+  <si>
+    <t>Marie-Josée Jacques/Gaston Richard</t>
+  </si>
+  <si>
+    <t>encens</t>
+  </si>
+  <si>
+    <t>AUGER ET DUBORD, ARPENTEURS-GÉOMÈTRES INC.</t>
+  </si>
+  <si>
+    <t>208-3075, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>https://augerdubord.com/</t>
+  </si>
+  <si>
+    <t>819 266-4685</t>
+  </si>
+  <si>
+    <t>G9H 3C1</t>
+  </si>
+  <si>
+    <t>Anthony Dubord</t>
+  </si>
+  <si>
+    <t>arpenteurs géomètres</t>
+  </si>
+  <si>
+    <t>MÉGA SERVICE DE MESSAGERIE</t>
+  </si>
+  <si>
+    <t>17530, rue Gauthier</t>
+  </si>
+  <si>
+    <t>819 609-0963</t>
+  </si>
+  <si>
+    <t>G9H 1B8</t>
+  </si>
+  <si>
+    <t>Daniel Bourgeois</t>
+  </si>
+  <si>
+    <t>livraison de courrier</t>
+  </si>
+  <si>
+    <t>ASSURANCE TOURIGNY &amp; LABARRE INC.</t>
+  </si>
+  <si>
+    <t>202-800, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 233-3344</t>
+  </si>
+  <si>
+    <t>assurances</t>
+  </si>
+  <si>
+    <t>9285-3316 QUEBEC INC.</t>
+  </si>
+  <si>
+    <t>6005, rue Yvon-Trudeau</t>
+  </si>
+  <si>
+    <t>819 377-8317</t>
+  </si>
+  <si>
+    <t>G9H 2V6</t>
+  </si>
+  <si>
+    <t>Sébastien Neault</t>
+  </si>
+  <si>
+    <t>entrepôt de sel</t>
+  </si>
+  <si>
+    <t>LA GRIFFE SANTÉ</t>
+  </si>
+  <si>
+    <t>1002, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>lagriffesante@gmail.com</t>
+  </si>
+  <si>
+    <t>https://lagriffesante.com/</t>
+  </si>
+  <si>
+    <t>819 606-0700</t>
+  </si>
+  <si>
+    <t>Paskale Méthot</t>
+  </si>
+  <si>
+    <t>animaux - nourriture et accessoires</t>
+  </si>
+  <si>
+    <t>SEIN-BIOSE</t>
+  </si>
+  <si>
+    <t>2715, rue Châtillon</t>
+  </si>
+  <si>
+    <t>info@sein-biose.com</t>
+  </si>
+  <si>
+    <t>https://www.Sein-Biose.com</t>
+  </si>
+  <si>
+    <t>819 609-3067</t>
+  </si>
+  <si>
+    <t>G9H 0X9</t>
+  </si>
+  <si>
+    <t>Marie-Ève Brouillette</t>
+  </si>
+  <si>
+    <t>FOURNELLE CO INC.</t>
+  </si>
+  <si>
+    <t>7802, rue Maurice-Guillemette</t>
+  </si>
+  <si>
+    <t>819 602-0227</t>
+  </si>
+  <si>
+    <t>Jérémie Fournelle</t>
+  </si>
+  <si>
+    <t>MASSOTHÉRAPIE JULIE MORNEAU</t>
+  </si>
+  <si>
+    <t>17807, rue Roy</t>
+  </si>
+  <si>
+    <t>514 919-9651</t>
+  </si>
+  <si>
+    <t>G9H 0X6</t>
+  </si>
+  <si>
+    <t>Julie Morneau</t>
+  </si>
+  <si>
+    <t>OXYCOUPE METAL INC.</t>
+  </si>
+  <si>
+    <t>7080, rue des Châtaigniers</t>
+  </si>
+  <si>
+    <t>873 385-1088</t>
+  </si>
+  <si>
+    <t>G9H 3K4</t>
+  </si>
+  <si>
+    <t>Michaël Collette-Maheu</t>
+  </si>
+  <si>
+    <t>MULTI-SERVICES KLA</t>
+  </si>
+  <si>
+    <t>819 380-4453</t>
+  </si>
+  <si>
+    <t>Karl Lavoie</t>
+  </si>
+  <si>
+    <t>débroussaillage</t>
+  </si>
+  <si>
+    <t>CENTRE DENTAIRE 3R BÉCANCOUR INC.</t>
+  </si>
+  <si>
+    <t>4550, avenue Arseneault</t>
+  </si>
+  <si>
+    <t>819 233-2222</t>
+  </si>
+  <si>
+    <t>Dre Sheila Lemay</t>
+  </si>
+  <si>
+    <t>HARNOIS ENERGIES INC.</t>
+  </si>
+  <si>
+    <t>2000, avenue Descôteaux</t>
+  </si>
+  <si>
+    <t>819 233-4004</t>
+  </si>
+  <si>
+    <t>G9H 1W2</t>
+  </si>
+  <si>
+    <t>gaz propane</t>
+  </si>
+  <si>
+    <t>ELYON ECOENERGIE INC.</t>
+  </si>
+  <si>
+    <t>4172, boulevard La Prade</t>
+  </si>
+  <si>
+    <t>819 698-2386</t>
+  </si>
+  <si>
+    <t>G9H 0B6</t>
+  </si>
+  <si>
+    <t>Marcellin Diha</t>
+  </si>
+  <si>
+    <t>produits chimiques</t>
+  </si>
+  <si>
+    <t>HOME HARDWARE (L'ACADIEN BRICOLEUR GENTILLY)</t>
+  </si>
+  <si>
+    <t>3625, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>G9H 3W7</t>
+  </si>
+  <si>
+    <t>quincaillerie</t>
+  </si>
+  <si>
+    <t>LE LYS BLANC (BIJOUTERIE)</t>
+  </si>
+  <si>
+    <t>16915, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 698-3812</t>
+  </si>
+  <si>
+    <t>G9H 1L3</t>
+  </si>
+  <si>
+    <t>Jacinthe Lussier/Érick Lefebvre</t>
+  </si>
+  <si>
+    <t>bijouteries</t>
+  </si>
+  <si>
+    <t>PATRICK SELLITO MASSOTHERAPEUTE</t>
+  </si>
+  <si>
+    <t>3215, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 690-5061</t>
+  </si>
+  <si>
+    <t>G9H 3V7</t>
+  </si>
+  <si>
+    <t>Patrick Sellito</t>
+  </si>
+  <si>
+    <t>10925, rue des Géraniums</t>
+  </si>
+  <si>
+    <t>G9H 0S4</t>
+  </si>
+  <si>
+    <t>Joanie Lemieux D'Anjou</t>
+  </si>
+  <si>
+    <t>CPE Chez-moi Chez-toi</t>
+  </si>
+  <si>
+    <t>2100, avenue Pierre-Robineau</t>
+  </si>
+  <si>
+    <t>https://chezmoicheztoi.com/</t>
+  </si>
+  <si>
+    <t>819 294-2345</t>
+  </si>
+  <si>
+    <t>Lucie Allard, directrice</t>
+  </si>
+  <si>
+    <t>HOTEL MUSTANG</t>
+  </si>
+  <si>
+    <t>101-1775, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>info@hotel-mustangbecancour.ca</t>
+  </si>
+  <si>
+    <t>https://hotel-mustangbecancour.ca/</t>
+  </si>
+  <si>
+    <t>450 565 2811</t>
+  </si>
+  <si>
+    <t>Sylvain Laberge</t>
+  </si>
+  <si>
+    <t>hébergement - hôtel</t>
+  </si>
+  <si>
+    <t>Garderie Mylène Viau</t>
+  </si>
+  <si>
+    <t>17665, avenue Garceau</t>
+  </si>
+  <si>
+    <t>819 606-0219</t>
+  </si>
+  <si>
+    <t>Mylène Viau</t>
+  </si>
+  <si>
+    <t>Garderie Guylaine Turcotte</t>
+  </si>
+  <si>
+    <t>3440, avenue Voyer</t>
+  </si>
+  <si>
+    <t>819 233-2837</t>
+  </si>
+  <si>
+    <t>Guylaine Turcotte</t>
+  </si>
+  <si>
+    <t>Garderie Maryse Richard</t>
+  </si>
+  <si>
+    <t>5485, avenue Cormier</t>
+  </si>
+  <si>
+    <t>819 233-2164</t>
+  </si>
+  <si>
+    <t>Maryse Richard</t>
+  </si>
+  <si>
+    <t>Garderie Valérie Lessard</t>
+  </si>
+  <si>
+    <t>5265, avenue Cormier</t>
+  </si>
+  <si>
+    <t>819 233-4474</t>
+  </si>
+  <si>
+    <t>Valérie Lessard</t>
+  </si>
+  <si>
+    <t>Garderie Mélissa Lefebvre</t>
+  </si>
+  <si>
+    <t>3585, rue Voyer</t>
+  </si>
+  <si>
+    <t>819 233-9056</t>
+  </si>
+  <si>
+    <t>Mélissa Lefebvre</t>
+  </si>
+  <si>
+    <t>Garderie Véronique Gonin</t>
+  </si>
+  <si>
+    <t>3415, avenue Dugas</t>
+  </si>
+  <si>
+    <t>819 606-0418</t>
+  </si>
+  <si>
+    <t>Véronique Gonin</t>
+  </si>
+  <si>
+    <t>Garderie Marie-Andrée Cyrenne</t>
+  </si>
+  <si>
+    <t>17270, rue Beaupré</t>
+  </si>
+  <si>
+    <t>819 233-2321</t>
+  </si>
+  <si>
+    <t>Marie-Andrée Cyrenne</t>
+  </si>
+  <si>
+    <t>Garderie Chantal Croteau</t>
+  </si>
+  <si>
+    <t>1425, Place Vigneault</t>
+  </si>
+  <si>
+    <t>819 606-0491</t>
+  </si>
+  <si>
+    <t>Chantal Croteau</t>
+  </si>
+  <si>
+    <t>Garderie Annie Blanchette</t>
+  </si>
+  <si>
+    <t>3275, avenue Pellerin</t>
+  </si>
+  <si>
+    <t>819 293-8393</t>
+  </si>
+  <si>
+    <t>Annie Blanchette</t>
+  </si>
+  <si>
+    <t>Garderie Stéphanie Leblanc</t>
+  </si>
+  <si>
+    <t>5425, rue des Bouleaux</t>
+  </si>
+  <si>
+    <t>819 297-2897</t>
+  </si>
+  <si>
+    <t>Stéphanie Leblanc</t>
+  </si>
+  <si>
+    <t>Garderie Edith Desrochers</t>
+  </si>
+  <si>
+    <t>5460, des Bouleaux</t>
+  </si>
+  <si>
+    <t>819 297-2772</t>
+  </si>
+  <si>
+    <t>Edith Desrochers</t>
+  </si>
+  <si>
+    <t>Garderie Rita Thibodeau</t>
+  </si>
+  <si>
+    <t>1395, avenue des Jasmins</t>
+  </si>
+  <si>
+    <t>819 222-9842</t>
+  </si>
+  <si>
+    <t>Rita Thibodeau</t>
+  </si>
+  <si>
+    <t>Garderie Line Lavergne</t>
+  </si>
+  <si>
+    <t>1110, avenue des Pensées</t>
+  </si>
+  <si>
+    <t>819 222-5803</t>
+  </si>
+  <si>
+    <t>Line Lavergne</t>
+  </si>
+  <si>
+    <t>Garderie Maryse Pépin</t>
+  </si>
+  <si>
+    <t>1740, rude des Capricornes</t>
+  </si>
+  <si>
+    <t>Maryse Pépin</t>
+  </si>
+  <si>
+    <t>Garderie Mélissa Houle Kean</t>
+  </si>
+  <si>
+    <t>11375 des Muguets</t>
+  </si>
+  <si>
+    <t>819 222-5522</t>
+  </si>
+  <si>
+    <t>Mélissa Houle Kean</t>
+  </si>
+  <si>
+    <t>Garderie Renée Hébert</t>
+  </si>
+  <si>
+    <t>3900, chemin des Milans</t>
+  </si>
+  <si>
+    <t>819 298-3302</t>
+  </si>
+  <si>
+    <t>Renée Hébert</t>
+  </si>
+  <si>
+    <t>Garderie Louise Gaudreault</t>
+  </si>
+  <si>
+    <t>140, boul. Bécancour</t>
+  </si>
+  <si>
+    <t>(819) 298-1811</t>
+  </si>
+  <si>
+    <t>Louise Gaudreault</t>
+  </si>
+  <si>
+    <t>Garderie Danny Gagné</t>
+  </si>
+  <si>
+    <t>1020, boul. Bécancour</t>
+  </si>
+  <si>
+    <t>(819) 298-4021</t>
+  </si>
+  <si>
+    <t>Gagné, Danny</t>
+  </si>
+  <si>
+    <t>Garderie Karine Brunelle</t>
+  </si>
+  <si>
+    <t>1214, ave des Constellations</t>
+  </si>
+  <si>
+    <t>(819) 298-2208</t>
+  </si>
+  <si>
+    <t>Brunelle, Karine</t>
+  </si>
+  <si>
+    <t>Garderie Marlène Baril</t>
+  </si>
+  <si>
+    <t>3110, rue des Canaris</t>
+  </si>
+  <si>
+    <t>(819) 298-4332</t>
+  </si>
+  <si>
+    <t>Baril, Marlène</t>
+  </si>
+  <si>
+    <t>N COIFFURE</t>
+  </si>
+  <si>
+    <t>4330, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>581 999-7871</t>
+  </si>
+  <si>
+    <t>Naomie Rainville</t>
+  </si>
+  <si>
+    <t>Garderie Josée Desruisseaux</t>
+  </si>
+  <si>
+    <t>2067, avenue Antoine-Poliquin</t>
+  </si>
+  <si>
+    <t>(819) 602-0287</t>
+  </si>
+  <si>
+    <t>Josée Desruisseaux</t>
+  </si>
+  <si>
+    <t>GOCAD, DESSIN INDUSTRIEL</t>
+  </si>
+  <si>
+    <t>1070, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>info.gocad@gmail.com</t>
+  </si>
+  <si>
+    <t>819 696-7706</t>
+  </si>
+  <si>
+    <t>Julie Bélanger</t>
+  </si>
+  <si>
+    <t>dessin industriel</t>
+  </si>
+  <si>
+    <t>NOVA BUS, DIVISION DE GROUPE VOLVO CANADA INC.</t>
+  </si>
+  <si>
+    <t>7804-7806, rue Maurice-Guillemette</t>
+  </si>
+  <si>
+    <t>450 568-3335</t>
+  </si>
+  <si>
+    <t>Daniel Guinard</t>
+  </si>
+  <si>
+    <t>ÉMILIE BERTHIAUME COMPTABILITÉ ET GESTION</t>
+  </si>
+  <si>
+    <t>008-1030, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 602-0250</t>
+  </si>
+  <si>
+    <t>G9H 1X8</t>
+  </si>
+  <si>
+    <t>Émilie Berthiaume</t>
+  </si>
+  <si>
+    <t>SACHA FERTILISATION</t>
+  </si>
+  <si>
+    <t>8155, boulevard du Danube</t>
+  </si>
+  <si>
+    <t>sachafertilisation@hotmail.com</t>
+  </si>
+  <si>
+    <t>https://www.sachafertilisation.com</t>
+  </si>
+  <si>
+    <t>819 269-8334</t>
+  </si>
+  <si>
+    <t>G9H 3H3</t>
+  </si>
+  <si>
+    <t>Sacha Jankowski</t>
+  </si>
+  <si>
+    <t>entretien de terrain</t>
+  </si>
+  <si>
+    <t>LA BOUCHERIE A. MÉLANÇON</t>
+  </si>
+  <si>
+    <t>25-1325, avenue des Pensées</t>
+  </si>
+  <si>
+    <t>laboucheriemelancon@gmail.com</t>
+  </si>
+  <si>
+    <t>819 244-0281</t>
+  </si>
+  <si>
+    <t>G9H 2T1</t>
+  </si>
+  <si>
+    <t>Alex Mélançon</t>
+  </si>
+  <si>
+    <t>alimentation - prêt-à-manger et traiteur</t>
+  </si>
+  <si>
+    <t>OSTÉOPATHIE JACINTHE BARIL</t>
+  </si>
+  <si>
+    <t>17970, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 692-1395</t>
+  </si>
+  <si>
+    <t>G9H 1M7</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Jacinthe Baril</t>
+  </si>
+  <si>
+    <t>PUR-SANG BAR ET GRILL INC.</t>
+  </si>
+  <si>
+    <t>3625, rue des Albatros</t>
+  </si>
+  <si>
+    <t>819 298-3131</t>
+  </si>
+  <si>
+    <t>G9H 3Y2</t>
+  </si>
+  <si>
+    <t>LA MAISON BLANCHE</t>
+  </si>
+  <si>
+    <t>6205, rue des Frênes</t>
+  </si>
+  <si>
+    <t>819 323-1446</t>
+  </si>
+  <si>
+    <t>G9H 4T9</t>
+  </si>
+  <si>
+    <t>Sariane Fortin Paquette</t>
+  </si>
+  <si>
+    <t>VIA 90,5 FM</t>
+  </si>
+  <si>
+    <t>4300, avenue Arseneault</t>
+  </si>
+  <si>
+    <t>819 294-2526</t>
+  </si>
+  <si>
+    <t>studio de radiodiffusion</t>
+  </si>
+  <si>
+    <t>GÎTE BIOCANCOUR</t>
+  </si>
+  <si>
+    <t>9925, chemin des Merisiers</t>
+  </si>
+  <si>
+    <t>819 297-2277</t>
+  </si>
+  <si>
+    <t>G9H 3K1</t>
+  </si>
+  <si>
+    <t>Sophie Basile/Robert Poirier</t>
+  </si>
+  <si>
+    <t>hébergement - gîte (coucher - déjeuner)</t>
+  </si>
+  <si>
+    <t>SEL ICECAT INC.</t>
+  </si>
+  <si>
+    <t>695, avenue Dutord</t>
+  </si>
+  <si>
+    <t>https://www.selicecat.com</t>
+  </si>
+  <si>
+    <t>G9H 2Z6</t>
+  </si>
+  <si>
+    <t>David Garneau</t>
+  </si>
+  <si>
+    <t>sel de déglaçage</t>
+  </si>
+  <si>
+    <t>6245, bouelvard Raoul-Duchesne</t>
+  </si>
+  <si>
+    <t>819 693-8595</t>
+  </si>
+  <si>
+    <t>G9H 2T9</t>
+  </si>
+  <si>
+    <t>RECYCLAGE DE CÈDRES INC.</t>
+  </si>
+  <si>
+    <t>19130, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 740-2436</t>
+  </si>
+  <si>
+    <t>G9H 1M8</t>
+  </si>
+  <si>
+    <t>Kaven Fleury</t>
+  </si>
+  <si>
+    <t>CAROLINE VEZINA MASSOTHERAPEUTE</t>
+  </si>
+  <si>
+    <t>3580, avenue Voyer</t>
+  </si>
+  <si>
+    <t>819 244-0042</t>
+  </si>
+  <si>
+    <t>G9H 0J4</t>
+  </si>
+  <si>
+    <t>Caroline Vézina</t>
+  </si>
+  <si>
+    <t>LES ENTREPRISES H.M. METAL INC.</t>
+  </si>
+  <si>
+    <t>477 et 479, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>819 288-5287</t>
+  </si>
+  <si>
+    <t>G9H 2E2</t>
+  </si>
+  <si>
+    <t>Gaston Aubin</t>
+  </si>
+  <si>
+    <t>LES INDUSTRIES FMA INC.</t>
+  </si>
+  <si>
+    <t>7875, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>819 297-2770</t>
+  </si>
+  <si>
+    <t>G9H 3N7</t>
+  </si>
+  <si>
+    <t>COMPTOIR GOLF ET DEPANNEUR GENTILLY</t>
+  </si>
+  <si>
+    <t>3629, rue des Albatros</t>
+  </si>
+  <si>
+    <t>YVES DUMOULIN</t>
+  </si>
+  <si>
+    <t>alimentation - dépanneur</t>
+  </si>
+  <si>
+    <t>CENTRE D'INNOVATION AGRICOLE INC.</t>
+  </si>
+  <si>
+    <t>1-1030, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 615-0220</t>
+  </si>
+  <si>
+    <t>equipements laitiers (vente</t>
+  </si>
+  <si>
+    <t>ZOOTHERAPIE, COEUR À COEUR</t>
+  </si>
+  <si>
+    <t>240, chemin des Milans</t>
+  </si>
+  <si>
+    <t>(819) 701-2564</t>
+  </si>
+  <si>
+    <t>G9H 4B8</t>
+  </si>
+  <si>
+    <t>Rénate Durrer</t>
+  </si>
+  <si>
+    <t>DISTILLERIE DU QUAI</t>
+  </si>
+  <si>
+    <t>14825, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 266-7602</t>
+  </si>
+  <si>
+    <t>G9H 2L2</t>
+  </si>
+  <si>
+    <t>Jean-François Rheault</t>
+  </si>
+  <si>
+    <t>alimentation - boissons alcoolisées</t>
+  </si>
+  <si>
+    <t>SCFP LOCAL 1677</t>
+  </si>
+  <si>
+    <t>17600, rue Béliveau, local 33</t>
+  </si>
+  <si>
+    <t>G9H 0M4</t>
+  </si>
+  <si>
+    <t>syndicat</t>
+  </si>
+  <si>
+    <t>LES DELICES D'AUDRAY RAINVILLE</t>
+  </si>
+  <si>
+    <t>17265, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-2233</t>
+  </si>
+  <si>
+    <t>G9H 1M1</t>
+  </si>
+  <si>
+    <t>Audrey Rainville et Claude Francoeur</t>
+  </si>
+  <si>
+    <t>alimentation - prêt à manger</t>
+  </si>
+  <si>
+    <t>ÉBÉNISTERIE " SUR L'EAU "</t>
+  </si>
+  <si>
+    <t>1325, avenue des Pensées</t>
+  </si>
+  <si>
+    <t>819 384-6844</t>
+  </si>
+  <si>
+    <t>Simon Laflamme</t>
+  </si>
+  <si>
+    <t>artistes - artisans</t>
+  </si>
+  <si>
+    <t>FAUBOURG MONT-BÉNILDE</t>
+  </si>
+  <si>
+    <t>819 602-8956</t>
+  </si>
+  <si>
+    <t>Karine Ouellette</t>
+  </si>
+  <si>
+    <t>hébergement - auberge</t>
+  </si>
+  <si>
+    <t>SÉCURMAX R.M. INC.</t>
+  </si>
+  <si>
+    <t>13010, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 996-9942</t>
+  </si>
+  <si>
+    <t>G9H 2J4</t>
+  </si>
+  <si>
+    <t>René Martel</t>
+  </si>
+  <si>
+    <t>vente et entretien - appareil de protection incendie à domicile</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL ACCRÉDITÉ LES PIEDS DANS L'EAU</t>
+  </si>
+  <si>
+    <t>14820, rue des Mahonias</t>
+  </si>
+  <si>
+    <t>819 603-0069</t>
+  </si>
+  <si>
+    <t>Véronique Adam</t>
+  </si>
+  <si>
+    <t>BENNY &amp; CO</t>
+  </si>
+  <si>
+    <t>4100, avenue Arseneault</t>
+  </si>
+  <si>
+    <t>https://www.benny-co.com/</t>
+  </si>
+  <si>
+    <t>(819) 233-4999</t>
+  </si>
+  <si>
+    <t>POSTUROPIED</t>
+  </si>
+  <si>
+    <t>101-523, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>info@posturopied.com</t>
+  </si>
+  <si>
+    <t>1 833 850-2730</t>
+  </si>
+  <si>
+    <t>Isabelle Duquette</t>
+  </si>
+  <si>
+    <t>orthésiste-prothésiste</t>
+  </si>
+  <si>
+    <t>MICROBRASSERIE Ô QUAI DES BRASSEURS/Ô QUAI DES GLACES (bar laitier)</t>
+  </si>
+  <si>
+    <t>805, 807 et 809, avenue des Nénuphars</t>
+  </si>
+  <si>
+    <t>819 489-8388</t>
+  </si>
+  <si>
+    <t>G9H 2T3</t>
+  </si>
+  <si>
+    <t>GESTION 3LB INC. (Lieu d'enfouissement technique)</t>
+  </si>
+  <si>
+    <t>2085, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>(819) 233-2443</t>
+  </si>
+  <si>
+    <t>G9H 3P1</t>
+  </si>
+  <si>
+    <t>sites d'enfouissement</t>
+  </si>
+  <si>
+    <t>BRIO LAVE-AUTO INC.</t>
+  </si>
+  <si>
+    <t>16742, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>lave-autos</t>
+  </si>
+  <si>
+    <t>OH! STUDIO</t>
+  </si>
+  <si>
+    <t>3148, avenue des Bécassines</t>
+  </si>
+  <si>
+    <t>819 608-0055</t>
+  </si>
+  <si>
+    <t>G9H 4A6</t>
+  </si>
+  <si>
+    <t>Lèna Strach</t>
+  </si>
+  <si>
+    <t>extension de cils</t>
+  </si>
+  <si>
+    <t>GALERIE MAVIA</t>
+  </si>
+  <si>
+    <t>14085, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5255</t>
+  </si>
+  <si>
+    <t>G9H 2K8</t>
+  </si>
+  <si>
+    <t>Marie-Véronique Bouchard</t>
+  </si>
+  <si>
+    <t>galerie d'art et musée</t>
+  </si>
+  <si>
+    <t>MAÇONNERIE BRIQUOMAX INC.</t>
+  </si>
+  <si>
+    <t>8420, boulevard Raoul-Duchesne</t>
+  </si>
+  <si>
+    <t>819 996-2225</t>
+  </si>
+  <si>
+    <t>G9H 0S1</t>
+  </si>
+  <si>
+    <t>Maxime Paré</t>
+  </si>
+  <si>
+    <t>maçonnerie</t>
+  </si>
+  <si>
+    <t>CARREFOUR DE SOUTIEN AUX AIDANTS DU CENTRE-DU-QUÉBEC (L'APPUI CENTRE-DU-QUÉBEC)</t>
+  </si>
+  <si>
+    <t>1325, avenue des Pensées, suite 209</t>
+  </si>
+  <si>
+    <t>819 293-6309</t>
+  </si>
+  <si>
+    <t>Janik Ouimet</t>
+  </si>
+  <si>
+    <t>organisme sans but lucratif</t>
+  </si>
+  <si>
+    <t>TIM HORTONS</t>
+  </si>
+  <si>
+    <t>17515, rue Damboise</t>
+  </si>
+  <si>
+    <t>Stephan Guillemette</t>
+  </si>
+  <si>
+    <t>DÉNEIGEMENT JONATHAN MARTIN</t>
+  </si>
+  <si>
+    <t>17210, chemin Prince</t>
+  </si>
+  <si>
+    <t>819 690-5515</t>
+  </si>
+  <si>
+    <t>G9H 1R4</t>
+  </si>
+  <si>
+    <t>Jonathan Martin</t>
+  </si>
+  <si>
+    <t>deneigement</t>
+  </si>
+  <si>
+    <t>MÉTAUX DMS INC.</t>
+  </si>
+  <si>
+    <t>690, avenue Jean-Demers</t>
+  </si>
+  <si>
+    <t>(819) 294-4484</t>
+  </si>
+  <si>
+    <t>G9H 3A3</t>
+  </si>
+  <si>
+    <t>Daniel Ricard</t>
+  </si>
+  <si>
+    <t>CLINIQUE PSYCHOSOCIALE MULTISERVICES BÉCANCOUR</t>
+  </si>
+  <si>
+    <t>201-17610, rue Blondin</t>
+  </si>
+  <si>
+    <t>(819) 944-0841</t>
+  </si>
+  <si>
+    <t>G9H 4X8</t>
+  </si>
+  <si>
+    <t>Lucie Cousin</t>
+  </si>
+  <si>
+    <t>travailleuse sociale</t>
+  </si>
+  <si>
+    <t>ECOLE LE RUCHER</t>
+  </si>
+  <si>
+    <t>(819) 293-5821, poste 5750</t>
+  </si>
+  <si>
+    <t>Caroline Fröhlich</t>
+  </si>
+  <si>
+    <t>école</t>
+  </si>
+  <si>
+    <t>ECOLE LES PERSEIDES</t>
+  </si>
+  <si>
+    <t>(819) 293-5821</t>
+  </si>
+  <si>
+    <t>Frédéric Pruvost</t>
+  </si>
+  <si>
+    <t>CAMIONS AUTOS &amp; CIE</t>
+  </si>
+  <si>
+    <t>7730, rue Désormeaux</t>
+  </si>
+  <si>
+    <t>819 233-3600</t>
+  </si>
+  <si>
+    <t>G9H 2W9</t>
+  </si>
+  <si>
+    <t>Kevin Lemay</t>
+  </si>
+  <si>
+    <t>automobiles usagées - vente</t>
+  </si>
+  <si>
+    <t>GRENIER D'ÉLIMAÉ</t>
+  </si>
+  <si>
+    <t>1027, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 698-7682</t>
+  </si>
+  <si>
+    <t>G9H 3T1</t>
+  </si>
+  <si>
+    <t>Sandra Pronovost</t>
+  </si>
+  <si>
+    <t>vêtements pour enfants</t>
+  </si>
+  <si>
+    <t>E2HS</t>
+  </si>
+  <si>
+    <t>900, avenue Jean-Demers</t>
+  </si>
+  <si>
+    <t>https://www.e2hs.ca</t>
+  </si>
+  <si>
+    <t>819 294-2666</t>
+  </si>
+  <si>
+    <t>Gabriel Thibault</t>
+  </si>
+  <si>
+    <t>horticulture</t>
+  </si>
+  <si>
+    <t>TOURIGNY GUY-MICHEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 705, Chemin St-Laurent </t>
+  </si>
+  <si>
+    <t>819 294-9035</t>
+  </si>
+  <si>
+    <t>G9H 3G1</t>
+  </si>
+  <si>
+    <t>Guy-Michel Tourigny</t>
+  </si>
+  <si>
+    <t>déneigement et entretien de chemins</t>
+  </si>
+  <si>
+    <t>INFORMATIQUE YAN LAROCQUE</t>
+  </si>
+  <si>
+    <t>16730, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 383-9818</t>
+  </si>
+  <si>
+    <t>G9H 1L2</t>
+  </si>
+  <si>
+    <t>Yan Larocque</t>
+  </si>
+  <si>
+    <t>informatique</t>
+  </si>
+  <si>
+    <t>ANDRÉ MASSICOTTE</t>
+  </si>
+  <si>
+    <t>17650, rue Gauthier</t>
+  </si>
+  <si>
+    <t>819 244-4087</t>
+  </si>
+  <si>
+    <t>G9H 1B9</t>
+  </si>
+  <si>
+    <t>André Massicotte</t>
+  </si>
+  <si>
+    <t>réparation - véhicules légers</t>
+  </si>
+  <si>
+    <t>CLINIQUE DE PHYSIOTHÉRAPIE PHYSIO ACTION PLUS BÉCANCOUR INC.</t>
+  </si>
+  <si>
+    <t>453, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>819 370-4545</t>
+  </si>
+  <si>
+    <t>Marie-Claude Gendron</t>
+  </si>
+  <si>
+    <t>LES INSTALLATIONS PC</t>
+  </si>
+  <si>
+    <t>7955, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>https://www.lesinstallationspc.com</t>
+  </si>
+  <si>
+    <t>819 697-5279</t>
+  </si>
+  <si>
+    <t>G9H 2A2</t>
+  </si>
+  <si>
+    <t>Pierre Chapdelaine</t>
+  </si>
+  <si>
+    <t>chauffage - fournaise</t>
+  </si>
+  <si>
+    <t>COOPÉRATIVE DE SANTÉ SOLIDARITÉ SAINTE-GERTRUDE</t>
+  </si>
+  <si>
+    <t>3-3689, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>Carine Marchand</t>
+  </si>
+  <si>
+    <t>SOINS MÉDICO-ESTHÉTIQUES NANCIE TOUTANT</t>
+  </si>
+  <si>
+    <t>1775, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2090</t>
+  </si>
+  <si>
+    <t>Nancie Toutant</t>
+  </si>
+  <si>
+    <t>GROUPE PURESPHERA INC.</t>
+  </si>
+  <si>
+    <t>4170, boulevard La Prade, suite 100</t>
+  </si>
+  <si>
+    <t>514 757-7011</t>
+  </si>
+  <si>
+    <t>Mathieu Fillion</t>
+  </si>
+  <si>
+    <t>recyclage - compostage - vente d'équipement</t>
+  </si>
+  <si>
+    <t>6445, rue des Pins</t>
+  </si>
+  <si>
+    <t>G9H 3K9</t>
+  </si>
+  <si>
+    <t>CLIMATISATION ET VENTILATION CLOUTIER INC.</t>
+  </si>
+  <si>
+    <t>980, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 233-7029</t>
+  </si>
+  <si>
+    <t>Jérôme Cloutier</t>
+  </si>
+  <si>
+    <t>LES ENTREPÔTS 30/55</t>
+  </si>
+  <si>
+    <t>480, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>819 996-4415</t>
+  </si>
+  <si>
+    <t>G9H 0T3</t>
+  </si>
+  <si>
+    <t>Alexandre Dupuis</t>
+  </si>
+  <si>
+    <t>service d'entreposage</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL RECONNU CAROLINE BRUNELLE</t>
+  </si>
+  <si>
+    <t>1725, avenue du Cygne</t>
+  </si>
+  <si>
+    <t>819 298-2525</t>
+  </si>
+  <si>
+    <t>G9H 3Z3</t>
+  </si>
+  <si>
+    <t>Caroline Brunelle</t>
+  </si>
+  <si>
+    <t>GNA - GROUPE NETTOYAGES AS INC.</t>
+  </si>
+  <si>
+    <t>003-1030, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>groupenettoyageas@outlook.com</t>
+  </si>
+  <si>
+    <t>https://www.groupenettoyageas.com</t>
+  </si>
+  <si>
+    <t>819 603-0175</t>
+  </si>
+  <si>
+    <t>André Lapointe</t>
+  </si>
+  <si>
+    <t>service d'entretien - tapis et après sinistre</t>
+  </si>
+  <si>
+    <t>PUBLISAC</t>
+  </si>
+  <si>
+    <t>4-1030, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 233-3111</t>
+  </si>
+  <si>
+    <t>centre de distribution et ensachage</t>
+  </si>
+  <si>
+    <t>Garderie Mélanie Bédard</t>
+  </si>
+  <si>
+    <t>1975, avenue des Cendrés</t>
+  </si>
+  <si>
+    <t>819 298-4329</t>
+  </si>
+  <si>
+    <t>G9H 4R8</t>
+  </si>
+  <si>
+    <t>Mélanie Bédard</t>
+  </si>
+  <si>
+    <t>NADEAU LYNE, MICROTROLYSE ET THERMOCOAGULATION</t>
+  </si>
+  <si>
+    <t>4895, boulevard Port-Royal</t>
+  </si>
+  <si>
+    <t>819 695-3028</t>
+  </si>
+  <si>
+    <t>Lyne Nadeau</t>
+  </si>
+  <si>
+    <t>etc.</t>
+  </si>
+  <si>
+    <t>FORMATION JACINTHE BOUCHARD - ZOO ACADÉMIE</t>
+  </si>
+  <si>
+    <t>4055, Rang des Soixante</t>
+  </si>
+  <si>
+    <t>info@zooacademie.com</t>
+  </si>
+  <si>
+    <t>https://www.zooacademie.com</t>
+  </si>
+  <si>
+    <t>819 293-5170</t>
+  </si>
+  <si>
+    <t>J3T 1P5</t>
+  </si>
+  <si>
+    <t>Jacinthe Bouchard</t>
+  </si>
+  <si>
+    <t>centre touristique polyvalent</t>
+  </si>
+  <si>
+    <t>Garderie Chez Danielle</t>
+  </si>
+  <si>
+    <t>21075, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-2612</t>
+  </si>
+  <si>
+    <t>G9H 1M5</t>
+  </si>
+  <si>
+    <t>Danielle Côté</t>
+  </si>
+  <si>
+    <t>A+ 9253-2415 QUÉBEC INC.</t>
+  </si>
+  <si>
+    <t>1820, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>G9H 0J1</t>
+  </si>
+  <si>
+    <t>béton</t>
+  </si>
+  <si>
+    <t>DRE KIM LEMAIRE, CHIROPRATICIENNE</t>
+  </si>
+  <si>
+    <t>17385, rue Morin</t>
+  </si>
+  <si>
+    <t>819 697-8966</t>
+  </si>
+  <si>
+    <t>G9H 0E2</t>
+  </si>
+  <si>
+    <t>Kim Lemaire</t>
+  </si>
+  <si>
+    <t>chiropraticien</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL RECONNU CHANTAL CROTEAU</t>
+  </si>
+  <si>
+    <t>1425, place Vigneault</t>
+  </si>
+  <si>
+    <t>G9H 0B2</t>
+  </si>
+  <si>
+    <t>ÉCOLE DE MUSIQUE AUDREY NADEAU</t>
+  </si>
+  <si>
+    <t>3430, chemin des Milans</t>
+  </si>
+  <si>
+    <t>819 690-5913 / 819 298-2200</t>
+  </si>
+  <si>
+    <t>G9H 4C5</t>
+  </si>
+  <si>
+    <t>Audrey Nadeau</t>
+  </si>
+  <si>
+    <t>musique - enseignement</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL RECONNU LE MONDE DU BOUT DE CHOUX</t>
+  </si>
+  <si>
+    <t>G9H 1X2</t>
+  </si>
+  <si>
+    <t>HAUT COMME TROIS POMMES</t>
+  </si>
+  <si>
+    <t>690, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2195</t>
+  </si>
+  <si>
+    <t>G9H 3T6</t>
+  </si>
+  <si>
+    <t>Linda Demers</t>
+  </si>
+  <si>
+    <t>chenils - élevage</t>
+  </si>
+  <si>
+    <t>OSTÉOPATHIE JULIE HAMEL</t>
+  </si>
+  <si>
+    <t>1480, avenue du Sextant</t>
+  </si>
+  <si>
+    <t>819 608-0156</t>
+  </si>
+  <si>
+    <t>G9H 4H3</t>
+  </si>
+  <si>
+    <t>Julie Hamel</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL LES COPAINS D'ABORD</t>
+  </si>
+  <si>
+    <t>17665, rue Garceau</t>
+  </si>
+  <si>
+    <t>G9H 1G6</t>
+  </si>
+  <si>
+    <t>CARMEN BROUILLETTE, NOTAIRE</t>
+  </si>
+  <si>
+    <t>455 ½, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>cbrouill@notarius.net</t>
+  </si>
+  <si>
+    <t>819 228-9779</t>
+  </si>
+  <si>
+    <t>Carmen Bouillette</t>
+  </si>
+  <si>
+    <t>notaire</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL RECONNU MÉLI ET SES AMI (E) S</t>
+  </si>
+  <si>
+    <t>3585 avenue Voyer</t>
+  </si>
+  <si>
+    <t>(819) 233-9056</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL CHEZ GEGE</t>
+  </si>
+  <si>
+    <t>5225, avenue Cormier</t>
+  </si>
+  <si>
+    <t>819 233-2764</t>
+  </si>
+  <si>
+    <t>G9H 0A2</t>
+  </si>
+  <si>
+    <t>Geneviève Gagnon</t>
+  </si>
+  <si>
+    <t>AIREX ÉNERGIE INC.</t>
+  </si>
+  <si>
+    <t>103-4170, boulevard La Prade</t>
+  </si>
+  <si>
+    <t>https://www.airex-energy.com</t>
+  </si>
+  <si>
+    <t>Guy Veilleux</t>
+  </si>
+  <si>
+    <t>usine - transformation biomasse en biocharbon</t>
+  </si>
+  <si>
+    <t>CHÈVRERIE GENTILLY INC.</t>
+  </si>
+  <si>
+    <t>3835, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2769</t>
+  </si>
+  <si>
+    <t>G9H 3W8</t>
+  </si>
+  <si>
+    <t>Lanie Audy</t>
+  </si>
+  <si>
+    <t>STRATÉGIE CARRIÈRE</t>
+  </si>
+  <si>
+    <t>207-3689, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.strategiecarriere.com</t>
+  </si>
+  <si>
+    <t>819 373-1726</t>
+  </si>
+  <si>
+    <t>services d'aide à l'emploi</t>
+  </si>
+  <si>
+    <t>GARDERIE LES PETITS GOURMANDS</t>
+  </si>
+  <si>
+    <t>3710, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 801-2303</t>
+  </si>
+  <si>
+    <t>G9H 3W5</t>
+  </si>
+  <si>
+    <t>Lysanne O'Bonsawin</t>
+  </si>
+  <si>
+    <t>GARDERIE LE JARDIN DES MOUSSES</t>
+  </si>
+  <si>
+    <t>2650,avenue Garon</t>
+  </si>
+  <si>
+    <t>514 996-6993</t>
+  </si>
+  <si>
+    <t>G9H 2A6</t>
+  </si>
+  <si>
+    <t>Sylvie Jarry</t>
+  </si>
+  <si>
+    <t>ORIENS TECHNOLOGIES INC.</t>
+  </si>
+  <si>
+    <t>6245, boulevard Raoul-Duchesne</t>
+  </si>
+  <si>
+    <t>https://www.oriens.ca</t>
+  </si>
+  <si>
+    <t>Pierre Desrochers</t>
+  </si>
+  <si>
+    <t>usine - revalorisation de résidus</t>
+  </si>
+  <si>
+    <t>SINTRA INC.</t>
+  </si>
+  <si>
+    <t>590, boulevard Arthur-Sicard</t>
+  </si>
+  <si>
+    <t>steb@sintra.ca</t>
+  </si>
+  <si>
+    <t>819 294-1052</t>
+  </si>
+  <si>
+    <t>G9H 2Z7</t>
+  </si>
+  <si>
+    <t>Bernard Tessier</t>
+  </si>
+  <si>
+    <t>usine d'émulsion et de bitume</t>
+  </si>
+  <si>
+    <t>FRANÇOIS PILON, PHOTOGRAPHE</t>
+  </si>
+  <si>
+    <t>https://www.francoispilonphotographe.com</t>
+  </si>
+  <si>
+    <t>819 384-4545</t>
+  </si>
+  <si>
+    <t>François Pilon</t>
+  </si>
+  <si>
+    <t>photographes/studio</t>
+  </si>
+  <si>
+    <t>L'ACADÉMIE LES P'TITS BONZAÏ</t>
+  </si>
+  <si>
+    <t>201-1325, avenue des Pensées</t>
+  </si>
+  <si>
+    <t>Julie Véronneau</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION JEAN-FRANCOIS BARIL</t>
+  </si>
+  <si>
+    <t>819 603-0201</t>
+  </si>
+  <si>
+    <t>Jean-François Baril</t>
+  </si>
+  <si>
+    <t>entrepreneur - construction et rénovation</t>
+  </si>
+  <si>
+    <t>Garderie Chez Chantal</t>
+  </si>
+  <si>
+    <t>1130, avenue des Hémérocalles</t>
+  </si>
+  <si>
+    <t>819 692-6838</t>
+  </si>
+  <si>
+    <t>G9H 0G3</t>
+  </si>
+  <si>
+    <t>Chantal Héon</t>
+  </si>
+  <si>
+    <t>GARDERIE LES PETITS COCOS</t>
+  </si>
+  <si>
+    <t>11250, rue des Glaïeuls</t>
+  </si>
+  <si>
+    <t>819 222-9993</t>
+  </si>
+  <si>
+    <t>G9H 2N9</t>
+  </si>
+  <si>
+    <t>Hélène Croteau</t>
+  </si>
+  <si>
+    <t>CLIN D'OEIL COIFFURE POUR ELLE ET LUI</t>
+  </si>
+  <si>
+    <t>8955, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>819 297-2558</t>
+  </si>
+  <si>
+    <t>Hélène Mailhot</t>
+  </si>
+  <si>
+    <t>PEINTURE ALLIANCE INC.</t>
+  </si>
+  <si>
+    <t>1-2130, avenue Laterrière</t>
+  </si>
+  <si>
+    <t>81) 294-1243</t>
+  </si>
+  <si>
+    <t>G9H 3A7</t>
+  </si>
+  <si>
+    <t>Steve Gervais</t>
+  </si>
+  <si>
+    <t>peintre en bâtiment</t>
+  </si>
+  <si>
+    <t>ESTHÉTIQUE ANNIE ALLARD</t>
+  </si>
+  <si>
+    <t>8245, rue Angus-MacDonald</t>
+  </si>
+  <si>
+    <t>819 602-0088</t>
+  </si>
+  <si>
+    <t>G9H 4W3</t>
+  </si>
+  <si>
+    <t>Annie Allard</t>
+  </si>
+  <si>
+    <t>GARDERIE LES PETITS MINOUS</t>
+  </si>
+  <si>
+    <t>4000, route des Ormes</t>
+  </si>
+  <si>
+    <t>819 668-4694</t>
+  </si>
+  <si>
+    <t>Stéphanie Desgranges</t>
+  </si>
+  <si>
+    <t>DÉNEIGEMENT DOMINIC MAILHOT</t>
+  </si>
+  <si>
+    <t>3090, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>819 383-6166</t>
+  </si>
+  <si>
+    <t>Dominic Maiilhot</t>
+  </si>
+  <si>
+    <t>GARDERIE LES PETITES SAUTERELLES</t>
+  </si>
+  <si>
+    <t>2105, avenue Mgr-Moreau</t>
+  </si>
+  <si>
+    <t>819 995-2624</t>
+  </si>
+  <si>
+    <t>G9H 2W8</t>
+  </si>
+  <si>
+    <t>Pascale Morin Van Themsche</t>
+  </si>
+  <si>
+    <t>GARDERIE LES PETITES GIRAFES</t>
+  </si>
+  <si>
+    <t>2035, avenue Henri-Bergeron</t>
+  </si>
+  <si>
+    <t>819 371-4304</t>
+  </si>
+  <si>
+    <t>G9H 0C4</t>
+  </si>
+  <si>
+    <t>Geneviève Boisvert</t>
+  </si>
+  <si>
+    <t>RÉFRIGÉRATION BÉCANCOUR</t>
+  </si>
+  <si>
+    <t>7945, chemin des Cerisiers</t>
+  </si>
+  <si>
+    <t>info@refrigerationbecancour.com</t>
+  </si>
+  <si>
+    <t>https://www.refrigerationbecancour.com</t>
+  </si>
+  <si>
+    <t>819 979-0203</t>
+  </si>
+  <si>
+    <t>G9H 3L9</t>
+  </si>
+  <si>
+    <t>Patrick Milot</t>
+  </si>
+  <si>
+    <t>REMORQUAGE J2 - MONTPAS INC.</t>
+  </si>
+  <si>
+    <t>1835, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>STOLT LNGAZ</t>
+  </si>
+  <si>
+    <t>209-3075, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>819 668-2948</t>
+  </si>
+  <si>
+    <t>Luc Rousseau</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL LES PETITS CAPUCINS</t>
+  </si>
+  <si>
+    <t>2140, avenue Laurier</t>
+  </si>
+  <si>
+    <t>819 294-2003</t>
+  </si>
+  <si>
+    <t>G9H 2W4</t>
+  </si>
+  <si>
+    <t>Julie Martel</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL RECONNU MARIE-JOSÉE TOUSIGNANT</t>
+  </si>
+  <si>
+    <t>5400 boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>(819) 979-2188</t>
+  </si>
+  <si>
+    <t>Marie-Josée Tousignant</t>
+  </si>
+  <si>
+    <t>M. COIFFURE</t>
+  </si>
+  <si>
+    <t>17775, rue Roy</t>
+  </si>
+  <si>
+    <t>819 606-0222</t>
+  </si>
+  <si>
+    <t>Maxime Durand</t>
+  </si>
+  <si>
+    <t>TECHNIDOM</t>
+  </si>
+  <si>
+    <t>16800, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>info@technidom.ca</t>
+  </si>
+  <si>
+    <t>819 840-3755</t>
+  </si>
+  <si>
+    <t>G9H 1L4</t>
+  </si>
+  <si>
+    <t>David Richard</t>
+  </si>
+  <si>
+    <t>GROUPE MÉTALEX INC.</t>
+  </si>
+  <si>
+    <t>7850, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>info@groupemetalex.com</t>
+  </si>
+  <si>
+    <t>G9H 3N5</t>
+  </si>
+  <si>
+    <t>MICHELLE CÔTÉ, ARCHITECTE</t>
+  </si>
+  <si>
+    <t>1310, avenue des Hémérocalles</t>
+  </si>
+  <si>
+    <t>819 603-0308</t>
+  </si>
+  <si>
+    <t>Michelle Côté</t>
+  </si>
+  <si>
+    <t>architectes et technologues en architecture</t>
+  </si>
+  <si>
+    <t>FORMAT DESIGN ET ARCHITECTURE</t>
+  </si>
+  <si>
+    <t>819 380-8602</t>
+  </si>
+  <si>
+    <t>Guy  Turner</t>
+  </si>
+  <si>
+    <t>REMORQUAGE J2 INC.</t>
+  </si>
+  <si>
+    <t>101-17530, rue Gauthier</t>
+  </si>
+  <si>
+    <t>Jason Julien</t>
+  </si>
+  <si>
+    <t>remorquage</t>
+  </si>
+  <si>
+    <t>RESTAURANT RÔTISSERIE GUAY ET LE PORT-ROYAL LOUNGE</t>
+  </si>
+  <si>
+    <t>1006, boulevard de Port--Royal</t>
+  </si>
+  <si>
+    <t>819 233-2211</t>
+  </si>
+  <si>
+    <t>Michaël Guay</t>
+  </si>
+  <si>
+    <t>STRATOS PIZZÉRIA</t>
+  </si>
+  <si>
+    <t>521, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>819 233-4441</t>
+  </si>
+  <si>
+    <t>Suzanne Côté</t>
+  </si>
+  <si>
+    <t>CENTRE ATHLÉTIQUE T-R 3.0 INC.</t>
+  </si>
+  <si>
+    <t>523, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>https://www.centreathletiquetr.com</t>
+  </si>
+  <si>
+    <t>819 602-8949</t>
+  </si>
+  <si>
+    <t>Laurie Bellerive</t>
+  </si>
+  <si>
+    <t>centre de conditionnement physique</t>
+  </si>
+  <si>
+    <t>DÉNEIGEMENT ROBIN LAMOTHE</t>
+  </si>
+  <si>
+    <t>15675, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-9928</t>
+  </si>
+  <si>
+    <t>G9H 2J9</t>
+  </si>
+  <si>
+    <t>Robin Lamothe</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE LE MONDE IMAGINAIRE D'AMÉLY</t>
+  </si>
+  <si>
+    <t>1100, avenue des Hémérocalles</t>
+  </si>
+  <si>
+    <t>819 603-0305</t>
+  </si>
+  <si>
+    <t>Amélie Beauchemin</t>
+  </si>
+  <si>
+    <t>DM MÉCANIQUE</t>
+  </si>
+  <si>
+    <t>15095, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>dmmecanique@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 222-5552</t>
+  </si>
+  <si>
+    <t>G9H 2M2</t>
+  </si>
+  <si>
+    <t>Dany Mailhot</t>
+  </si>
+  <si>
+    <t>automobiles - mécanique générale</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE LES PETITES MERVEILLES</t>
+  </si>
+  <si>
+    <t>1235, avenue des Marguerites</t>
+  </si>
+  <si>
+    <t>819 603-0108</t>
+  </si>
+  <si>
+    <t>G9H 2R8</t>
+  </si>
+  <si>
+    <t>Colette Tremblay</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL LE PETIT MONDE DE MÉLI</t>
+  </si>
+  <si>
+    <t>11375, rue des Muguets</t>
+  </si>
+  <si>
+    <t>G9H 0J5</t>
+  </si>
+  <si>
+    <t>Mélissa Kean</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL CHEZ KIMETTE</t>
+  </si>
+  <si>
+    <t>1385, avenue des Jasmins</t>
+  </si>
+  <si>
+    <t>G9H 2S4</t>
+  </si>
+  <si>
+    <t>Kim St-Louis</t>
+  </si>
+  <si>
+    <t>JULIEN JEAN-MARC, AGENT IMMOBILIER</t>
+  </si>
+  <si>
+    <t>19180, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>jjulien@sutton.com</t>
+  </si>
+  <si>
+    <t>819 697-6888</t>
+  </si>
+  <si>
+    <t>Jean-Marc Julien</t>
+  </si>
+  <si>
+    <t>GROUPE LAVIGNE &amp; BARIL INC.</t>
+  </si>
+  <si>
+    <t>680, avenue Jean-Demers</t>
+  </si>
+  <si>
+    <t>lavignebaril@gr-lavignebaril.com</t>
+  </si>
+  <si>
+    <t>https://www.gr-lavignebaril.com</t>
+  </si>
+  <si>
+    <t>819 294-2811</t>
+  </si>
+  <si>
+    <t>COFFRAGE BIONIQUE LTÉE</t>
+  </si>
+  <si>
+    <t>15495, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>soumissions@coffragesbionique.com</t>
+  </si>
+  <si>
+    <t>https://www.coffragesbionique.com</t>
+  </si>
+  <si>
+    <t>819 222-9801</t>
+  </si>
+  <si>
+    <t>G9H 4T1</t>
+  </si>
+  <si>
+    <t>entrepreneur - fondations</t>
+  </si>
+  <si>
+    <t>CENTRE ÉQUESTRE BÉCANCOUR ENR.</t>
+  </si>
+  <si>
+    <t>935, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-4504</t>
+  </si>
+  <si>
+    <t>Jean Bécotte</t>
+  </si>
+  <si>
+    <t>équitation - écurie</t>
+  </si>
+  <si>
+    <t>BAGEL ST-GRÉGOIRE</t>
+  </si>
+  <si>
+    <t>3678, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>bagelstgreg@lino.com</t>
+  </si>
+  <si>
+    <t>819 233-2244</t>
+  </si>
+  <si>
+    <t>G9H 1Y7</t>
+  </si>
+  <si>
+    <t>Louis Dionne</t>
+  </si>
+  <si>
+    <t>PORTES &amp; FENÊTRES MLD</t>
+  </si>
+  <si>
+    <t>3300, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 608-0300</t>
+  </si>
+  <si>
+    <t>G9H 3W2</t>
+  </si>
+  <si>
+    <t>Luc Durand</t>
+  </si>
+  <si>
+    <t>portes et fenêtres</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL LE JARDIN DES FRIMOUSSES</t>
+  </si>
+  <si>
+    <t>G9H 1V2</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL LES TRÉSORS DE LA VIE</t>
+  </si>
+  <si>
+    <t>TRANSPORT RP MAILHOT INC.</t>
+  </si>
+  <si>
+    <t>9100, avenue des Érables</t>
+  </si>
+  <si>
+    <t>819 297-2026</t>
+  </si>
+  <si>
+    <t>G9H 3P7</t>
+  </si>
+  <si>
+    <t>PASCAL MAILHOT</t>
+  </si>
+  <si>
+    <t>transport</t>
+  </si>
+  <si>
+    <t>PATRICE LAVIGNE</t>
+  </si>
+  <si>
+    <t>1525, avenue des Hirondelles</t>
+  </si>
+  <si>
+    <t>819 298-3612</t>
+  </si>
+  <si>
+    <t>G9H 4L5</t>
+  </si>
+  <si>
+    <t>Patrice Lavigne</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL ÉDITH DESROCHERS</t>
+  </si>
+  <si>
+    <t>5460, rue  des Bouleaux</t>
+  </si>
+  <si>
+    <t>G9H 3K5</t>
+  </si>
+  <si>
+    <t>EDITH DESROCHERS</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL MARLENE BARIL</t>
+  </si>
+  <si>
+    <t>819 298-4332</t>
+  </si>
+  <si>
+    <t>G9H 3Y8</t>
+  </si>
+  <si>
+    <t>Marlene Baril</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL LE JARDIN DE L'ENFANCE</t>
+  </si>
+  <si>
+    <t>1740, rue du Capricorne</t>
+  </si>
+  <si>
+    <t>819 407-2010</t>
+  </si>
+  <si>
+    <t>G9H 4A1</t>
+  </si>
+  <si>
+    <t>RÉSIDENCE INTERMÉDIAIRE</t>
+  </si>
+  <si>
+    <t>19004, rue Lapierre</t>
+  </si>
+  <si>
+    <t>819 233-4969</t>
+  </si>
+  <si>
+    <t>G9H 2H1</t>
+  </si>
+  <si>
+    <t>Sandra Allaire</t>
+  </si>
+  <si>
+    <t>résidence d’accueil pour personnes déficientes</t>
+  </si>
+  <si>
+    <t>CAISSE DESJARDINS GODEFROY</t>
+  </si>
+  <si>
+    <t>459, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>https://www.desjardins.com</t>
+  </si>
+  <si>
+    <t>819 233-2333</t>
+  </si>
+  <si>
+    <t>institution financière</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE LES PETITES ABEILLES</t>
+  </si>
+  <si>
+    <t>819 602-0287</t>
+  </si>
+  <si>
+    <t>G9H 0K9</t>
+  </si>
+  <si>
+    <t>V.I.P. COIFFURE ET ESTHÉTIQUE</t>
+  </si>
+  <si>
+    <t>457, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>819 233-3353</t>
+  </si>
+  <si>
+    <t>Jacques Laquerre &amp; Renée Devault Laquerre</t>
+  </si>
+  <si>
+    <t>salon de coiffure et d'esthétique</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE LES PETITS PILOTES</t>
+  </si>
+  <si>
+    <t>1090, avenue des Marguerites</t>
+  </si>
+  <si>
+    <t>819 244-4432</t>
+  </si>
+  <si>
+    <t>G9H 2R6</t>
+  </si>
+  <si>
+    <t>Isabelle Lavigne</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL ANNIE BLANCHETTE</t>
+  </si>
+  <si>
+    <t>G9H 1J5</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL MARYSE RICHARD</t>
+  </si>
+  <si>
+    <t>G9H 2E1</t>
+  </si>
+  <si>
+    <t>SMDM (2013) INC.</t>
+  </si>
+  <si>
+    <t>7900, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>819 297-2600</t>
+  </si>
+  <si>
+    <t>mécanique - service de maintenance mécanique et autres</t>
+  </si>
+  <si>
+    <t>PIZZERIA DU PARC BÉCAN</t>
+  </si>
+  <si>
+    <t>8410, Boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 602-0062</t>
+  </si>
+  <si>
+    <t>G9H 3A5</t>
+  </si>
+  <si>
+    <t>Christine De Clery</t>
+  </si>
+  <si>
+    <t>CULTURE CENTRE-DU-QUÉBEC</t>
+  </si>
+  <si>
+    <t>17600, rue Béliveau, bureau 201</t>
+  </si>
+  <si>
+    <t>819 606-0313</t>
+  </si>
+  <si>
+    <t>TÉLÉBEC</t>
+  </si>
+  <si>
+    <t>625, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>819 233-6141</t>
+  </si>
+  <si>
+    <t>télécommunication</t>
+  </si>
+  <si>
+    <t>H.M. MÉTAL INC.</t>
+  </si>
+  <si>
+    <t>5395, boulevard Raoul-Duchesne</t>
+  </si>
+  <si>
+    <t>G9H 2T8</t>
+  </si>
+  <si>
+    <t>Michel Neault</t>
+  </si>
+  <si>
+    <t>SERVICE DE TRANSFORMATION BÉCANCOUR</t>
+  </si>
+  <si>
+    <t>7000, rue Yvon-Trudeau</t>
+  </si>
+  <si>
+    <t>819 294-9961</t>
+  </si>
+  <si>
+    <t>atelier d'usinage et de transformation de métal en feuille</t>
+  </si>
+  <si>
+    <t>PUB AU COCHON FUMÉ</t>
+  </si>
+  <si>
+    <t>1625, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>https://www.pubaucochonfume.com</t>
+  </si>
+  <si>
+    <t>819 294-9068</t>
+  </si>
+  <si>
+    <t>G9H 3C2</t>
+  </si>
+  <si>
+    <t>LES ENTREPRISES M.E.M.R. DOUCET INC.</t>
+  </si>
+  <si>
+    <t>477, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>819 293-5556</t>
+  </si>
+  <si>
+    <t>René Doucet</t>
+  </si>
+  <si>
+    <t>alimentation - grossiste</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL RECONNU GUYLAINE TURCOTTE</t>
+  </si>
+  <si>
+    <t>G9H 0J3</t>
+  </si>
+  <si>
+    <t>SERVICE DE MAINTENANCE JMOL INC.</t>
+  </si>
+  <si>
+    <t>6575, route des Ormes</t>
+  </si>
+  <si>
+    <t>olivia.levesque@sogetel.net</t>
+  </si>
+  <si>
+    <t>819 380-7965</t>
+  </si>
+  <si>
+    <t>G9H 3P9</t>
+  </si>
+  <si>
+    <t>Olivia Lévesque</t>
+  </si>
+  <si>
+    <t>LES ENTREPRISES S.G.</t>
+  </si>
+  <si>
+    <t>12550, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>819 297-2345</t>
+  </si>
+  <si>
+    <t>G9H 3P3</t>
+  </si>
+  <si>
+    <t>Jean-François Gabillaud</t>
+  </si>
+  <si>
+    <t>gazon - coupe et entretien</t>
+  </si>
+  <si>
+    <t>CAMION BÉCANCOUR INC. ET LOCATION CAMBEC INC.</t>
+  </si>
+  <si>
+    <t>1700, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 222-9955</t>
+  </si>
+  <si>
+    <t>Gestion Gaston Charland inc.</t>
+  </si>
+  <si>
+    <t>PRODUCTIONS ZANI</t>
+  </si>
+  <si>
+    <t>3310, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>SYLVAIN GUIMOND</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION ET PAVAGE PORTNEUF INC</t>
+  </si>
+  <si>
+    <t>1630, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>819 233-2778</t>
+  </si>
+  <si>
+    <t>G9H 2E4</t>
+  </si>
+  <si>
+    <t>pavage</t>
+  </si>
+  <si>
+    <t>HAMEL PROPANE TROIS-RIVIÈRES INC.</t>
+  </si>
+  <si>
+    <t>1295, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>819 378-5555</t>
+  </si>
+  <si>
+    <t>G9H 2E3</t>
+  </si>
+  <si>
+    <t>EXCAVATION FMK</t>
+  </si>
+  <si>
+    <t>3025, chemin des Verdiers</t>
+  </si>
+  <si>
+    <t>819 298-4390</t>
+  </si>
+  <si>
+    <t>G9H 4G3</t>
+  </si>
+  <si>
+    <t>François Martel</t>
+  </si>
+  <si>
+    <t>entrepreneur - excavation</t>
+  </si>
+  <si>
+    <t>GARDERIE LES PETITS FRIPONS</t>
+  </si>
+  <si>
+    <t>3130, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2330</t>
+  </si>
+  <si>
+    <t>G9H 3V9</t>
+  </si>
+  <si>
+    <t>Mélanie St-Louis</t>
+  </si>
+  <si>
+    <t>ESTHÉTIQUES AUTOMOBILES NORD-SUD</t>
+  </si>
+  <si>
+    <t>1180, avenue des Marguerites</t>
+  </si>
+  <si>
+    <t>819 603-0260</t>
+  </si>
+  <si>
+    <t>G9H 2R9</t>
+  </si>
+  <si>
+    <t>Richard Tousignant</t>
+  </si>
+  <si>
+    <t>automobiles - entretien esthétique</t>
+  </si>
+  <si>
+    <t>LE P'TIT CAFÉ</t>
+  </si>
+  <si>
+    <t>14840, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5800</t>
+  </si>
+  <si>
+    <t>G9H 2L5</t>
+  </si>
+  <si>
+    <t>Brigitte Bastien</t>
+  </si>
+  <si>
+    <t>SALON LA MÈCHE ROSE</t>
+  </si>
+  <si>
+    <t>753, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>rose-anne82@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 298-2003</t>
+  </si>
+  <si>
+    <t>G9H 3S9</t>
+  </si>
+  <si>
+    <t>Rose-Anne Lafond</t>
+  </si>
+  <si>
+    <t>CENTRE MÉDICAL DE GENTILLY</t>
+  </si>
+  <si>
+    <t>Garderie Karine Champagne</t>
+  </si>
+  <si>
+    <t>18120, rue Gauthier</t>
+  </si>
+  <si>
+    <t>819 233-1711</t>
+  </si>
+  <si>
+    <t>Karine Champagne</t>
+  </si>
+  <si>
+    <t>ACADÉMIE DE TAEKWONDO PIERRE LAQUERRE (POUR ENFANTS DE 3 À 5 ANS)</t>
+  </si>
+  <si>
+    <t>819 377-3210</t>
+  </si>
+  <si>
+    <t>Caroline Mélançon</t>
+  </si>
+  <si>
+    <t>CLAUDE BERNIER, cours d'anglais aux enfants de 3 à 5 ans</t>
+  </si>
+  <si>
+    <t>203-17610, rue Blondin</t>
+  </si>
+  <si>
+    <t>Claude Bernier</t>
+  </si>
+  <si>
+    <t>ÉCOLE DE LANGUE ESPANGLO</t>
+  </si>
+  <si>
+    <t>204-17610, rue Blondin</t>
+  </si>
+  <si>
+    <t>PATRICK RAYMOND</t>
+  </si>
+  <si>
+    <t>5510, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 233-4777</t>
+  </si>
+  <si>
+    <t>G9H 1Z9</t>
+  </si>
+  <si>
+    <t>Patrick Raymond</t>
+  </si>
+  <si>
+    <t>FONDATIONS 55</t>
+  </si>
+  <si>
+    <t>515, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>819 377-5172 ou 819 233-4404</t>
+  </si>
+  <si>
+    <t>Patrick Vigneault</t>
+  </si>
+  <si>
+    <t>ANDRÉ BOUVET LTÉE</t>
+  </si>
+  <si>
+    <t>1840, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>http://www.andrebouvet.com</t>
+  </si>
+  <si>
+    <t>819 233-2357</t>
+  </si>
+  <si>
+    <t>G9H 0K7</t>
+  </si>
+  <si>
+    <t>Claude Bouvet</t>
+  </si>
+  <si>
+    <t>CLINIQUE DE MASSOTHÉRAPIE JULIE PERREAULT</t>
+  </si>
+  <si>
+    <t>12500, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5061</t>
+  </si>
+  <si>
+    <t>G9H 2J3</t>
+  </si>
+  <si>
+    <t>Julie Perreault</t>
+  </si>
+  <si>
+    <t>L'UNI-VERRE CONSTRUCTION (SERGE LELIÈVRE)</t>
+  </si>
+  <si>
+    <t>1585, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>univerredesartisans@gmail.com</t>
+  </si>
+  <si>
+    <t>819 697-9732</t>
+  </si>
+  <si>
+    <t>G9H 3B8</t>
+  </si>
+  <si>
+    <t>Serge Lelièvre</t>
+  </si>
+  <si>
+    <t>artistes-artisans - bois</t>
+  </si>
+  <si>
+    <t>SALON DE COIFFURE LOUISE CÔTÉ UNISEXE</t>
+  </si>
+  <si>
+    <t>1120 avenue des Hirondelles</t>
+  </si>
+  <si>
+    <t>819-294-2578</t>
+  </si>
+  <si>
+    <t>G9H 4L6</t>
+  </si>
+  <si>
+    <t>Louise Côté</t>
+  </si>
+  <si>
+    <t>Garderie Karine Michel (Agence Chez-moi Chez-toi)</t>
+  </si>
+  <si>
+    <t>475, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2334</t>
+  </si>
+  <si>
+    <t>G9H 3S6</t>
+  </si>
+  <si>
+    <t>Karine Michel</t>
+  </si>
+  <si>
+    <t>VOYAGES AQUA TERRA</t>
+  </si>
+  <si>
+    <t>2345, avenue du Sagittaire</t>
+  </si>
+  <si>
+    <t>michelbogus@voyagesaquaterra.com</t>
+  </si>
+  <si>
+    <t>http://www.voyagesaquaterra.com/michelbogus</t>
+  </si>
+  <si>
+    <t>819 298-3833</t>
+  </si>
+  <si>
+    <t>G9H 4V4</t>
+  </si>
+  <si>
+    <t>Linda et Michel Bogus</t>
+  </si>
+  <si>
+    <t>agence de voyage</t>
+  </si>
+  <si>
+    <t>TOILES DESIGN INC.</t>
+  </si>
+  <si>
+    <t>475, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>https://toilesdesign.com</t>
+  </si>
+  <si>
+    <t>819 694-5082</t>
+  </si>
+  <si>
+    <t>Guy Ricard</t>
+  </si>
+  <si>
+    <t>rembourrage</t>
+  </si>
+  <si>
+    <t>ORTHOPÉDAGOGIE CAROLINE LECHASSEUR</t>
+  </si>
+  <si>
+    <t>4775, boulevard Port-Royal</t>
+  </si>
+  <si>
+    <t>819 606-0216</t>
+  </si>
+  <si>
+    <t>LUMIFAB INC.</t>
+  </si>
+  <si>
+    <t>2-1030, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>info@lumifab.ca</t>
+  </si>
+  <si>
+    <t>https://www.lumifab.ca</t>
+  </si>
+  <si>
+    <t>819 233-3883 ou 866 233-7915</t>
+  </si>
+  <si>
+    <t>Frédéric Gagnon</t>
+  </si>
+  <si>
+    <t>articles promotionnels</t>
+  </si>
+  <si>
+    <t>BOULANGERIE LA GERTRUDOISE</t>
+  </si>
+  <si>
+    <t>8188, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>lagertrudoise@gmail.com</t>
+  </si>
+  <si>
+    <t>819 297-2796</t>
+  </si>
+  <si>
+    <t>G9H 3N9</t>
+  </si>
+  <si>
+    <t>BRYKO</t>
+  </si>
+  <si>
+    <t>1020, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-4021</t>
+  </si>
+  <si>
+    <t>LEBEL ÉNERGIE</t>
+  </si>
+  <si>
+    <t>3295, rtue des Sittelles</t>
+  </si>
+  <si>
+    <t>819 298-3460</t>
+  </si>
+  <si>
+    <t>G9H 4B1</t>
+  </si>
+  <si>
+    <t>reiki (traitement et initiation)</t>
+  </si>
+  <si>
+    <t>GROUPE CONSEIL MCG</t>
+  </si>
+  <si>
+    <t>17600, rue Béliveau, bureau 300</t>
+  </si>
+  <si>
+    <t>819 233-4222</t>
+  </si>
+  <si>
+    <t>gestion des ressources humaines</t>
+  </si>
+  <si>
+    <t>LUCE GAUDET, ENTRETIEN MÉNAGER</t>
+  </si>
+  <si>
+    <t>17800, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233 3063</t>
+  </si>
+  <si>
+    <t>G9H 1M6</t>
+  </si>
+  <si>
+    <t>service d'entretien ménager</t>
+  </si>
+  <si>
+    <t>CENTRE DU POIDS LOURD DANIEL LEMIRE INC</t>
+  </si>
+  <si>
+    <t>7720, rue Désormeaux</t>
+  </si>
+  <si>
+    <t>cpldl@hotmail.ca</t>
+  </si>
+  <si>
+    <t>819 692-8947</t>
+  </si>
+  <si>
+    <t>Daniel Lemire</t>
+  </si>
+  <si>
+    <t>camions - réparation de véhicules lourds et service de soudure</t>
+  </si>
+  <si>
+    <t>GLAM</t>
+  </si>
+  <si>
+    <t>1705, chemin des Bouvreuils</t>
+  </si>
+  <si>
+    <t>819 298-4841</t>
+  </si>
+  <si>
+    <t>G9H 4C9</t>
+  </si>
+  <si>
+    <t>Harold Boivin</t>
+  </si>
+  <si>
+    <t>GARDERIE LES P'TITS TRÉSORS</t>
+  </si>
+  <si>
+    <t>819 298-2208</t>
+  </si>
+  <si>
+    <t>Karine Brunelle</t>
+  </si>
+  <si>
+    <t>DUO ÉNERGIE GRAPHIQUE</t>
+  </si>
+  <si>
+    <t>4605, avenue Arseneault</t>
+  </si>
+  <si>
+    <t>819 233-4656</t>
+  </si>
+  <si>
+    <t>G9H  1V9</t>
+  </si>
+  <si>
+    <t>David Jutras</t>
+  </si>
+  <si>
+    <t>publicité</t>
+  </si>
+  <si>
+    <t>L'ÎLE AUX PETITS TRÉSORS</t>
+  </si>
+  <si>
+    <t>1450, avenue des Constellations</t>
+  </si>
+  <si>
+    <t>819 298-2907</t>
+  </si>
+  <si>
+    <t>G9H 0G6</t>
+  </si>
+  <si>
+    <t>Caroline Mailhot</t>
+  </si>
+  <si>
+    <t>ESTHÉTIQUE MARYSE DUSSAULT</t>
+  </si>
+  <si>
+    <t>2-1300, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 448-3822</t>
+  </si>
+  <si>
+    <t>G9H 3T8</t>
+  </si>
+  <si>
+    <t>Maryse Dussault</t>
+  </si>
+  <si>
+    <t>CENTRE SANTÉ MINCEUR ROXANN MARTEL</t>
+  </si>
+  <si>
+    <t>1485, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2244</t>
+  </si>
+  <si>
+    <t>G9H 3V2</t>
+  </si>
+  <si>
+    <t>Roxann Martel</t>
+  </si>
+  <si>
+    <t>amaigrissement - produits</t>
+  </si>
+  <si>
+    <t>MINI EXCAVATION GHISLAIN MAILHOT</t>
+  </si>
+  <si>
+    <t>1660, chemin des Milans</t>
+  </si>
+  <si>
+    <t>819 609-3470</t>
+  </si>
+  <si>
+    <t>G9H 4C1</t>
+  </si>
+  <si>
+    <t>Ghislain Mailhot</t>
+  </si>
+  <si>
     <t>entrepreneur -terrassement</t>
   </si>
   <si>
-    <t>GROUPE MÉTALEX</t>
-[...2723 lines deleted...]
-    <t>G9H 3C2</t>
+    <t>DESHAIES J-P - SIÈGE SOCIAL</t>
+  </si>
+  <si>
+    <t>14875, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5623</t>
+  </si>
+  <si>
+    <t>J-P Deshaies</t>
+  </si>
+  <si>
+    <t>produits pétroliers - distribution</t>
+  </si>
+  <si>
+    <t>INSTALLATIONS ÉLECTRIQUES L.M.</t>
+  </si>
+  <si>
+    <t>10330, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>laumon1@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 222-9848</t>
+  </si>
+  <si>
+    <t>G9H 0N6</t>
+  </si>
+  <si>
+    <t>Laurent Mongrain</t>
+  </si>
+  <si>
+    <t>DÉMÉNAGEMENT PRO-EXTRÊME</t>
+  </si>
+  <si>
+    <t>17 715, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-4133</t>
+  </si>
+  <si>
+    <t>G9H 1M4</t>
+  </si>
+  <si>
+    <t>Michaël Jasmins</t>
+  </si>
+  <si>
+    <t>déménagement et transport</t>
+  </si>
+  <si>
+    <t>GÉOMATIQUE BLP INC., ARPENTEURS-GÉOMÈTRES</t>
+  </si>
+  <si>
+    <t>1045, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>geomatiqueblp.becancour@blpag.com</t>
+  </si>
+  <si>
+    <t>819-294-1248</t>
+  </si>
+  <si>
+    <t>G9H 3B7</t>
+  </si>
+  <si>
+    <t>Martin Rheault</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL STÉPHANIE BELLEMARE</t>
+  </si>
+  <si>
+    <t>13050, rue des Campanules</t>
+  </si>
+  <si>
+    <t>819 222-5098</t>
+  </si>
+  <si>
+    <t>G9H 4X2</t>
+  </si>
+  <si>
+    <t>Stéphanie Bellemare</t>
+  </si>
+  <si>
+    <t>RESTO LE GODEFROY/TERRAIN DE PRATIQUE</t>
+  </si>
+  <si>
+    <t>17550, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 233-4884</t>
+  </si>
+  <si>
+    <t>G9H 1A4</t>
+  </si>
+  <si>
+    <t>Lise Proulx</t>
+  </si>
+  <si>
+    <t>location - bâtons de golf et balles pour champ de pratique</t>
+  </si>
+  <si>
+    <t>SPORTS MOTORISÉS</t>
+  </si>
+  <si>
+    <t>220-1580, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 233-3330</t>
+  </si>
+  <si>
+    <t>G9H 1X9</t>
+  </si>
+  <si>
+    <t>Pierre Harvey</t>
+  </si>
+  <si>
+    <t>magazine - publication</t>
+  </si>
+  <si>
+    <t>LA PRESSE NAUTIQUE</t>
+  </si>
+  <si>
+    <t>FLEURISTE ST-GREGOIRE</t>
+  </si>
+  <si>
+    <t>17240, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-4111</t>
+  </si>
+  <si>
+    <t>G9H 1L9</t>
+  </si>
+  <si>
+    <t>fleuriste</t>
+  </si>
+  <si>
+    <t>VITERRA INC. (TRT-ETGO DU QUÉBEC ULC)</t>
+  </si>
+  <si>
+    <t>555, boulevard Alphonse-Deshaies</t>
+  </si>
+  <si>
+    <t>819 294-1330</t>
+  </si>
+  <si>
+    <t>G9H 2Y8</t>
+  </si>
+  <si>
+    <t>usine de transformation - grains de canola et de soya en huile</t>
+  </si>
+  <si>
+    <t>REMBOURRAGE RENÉ ROSS</t>
+  </si>
+  <si>
+    <t>5600, chemin des Trembles</t>
+  </si>
+  <si>
+    <t>rembourragerross@tlb.sympatico.ca</t>
+  </si>
+  <si>
+    <t>819 297-2531</t>
+  </si>
+  <si>
+    <t>G9H 3M3</t>
+  </si>
+  <si>
+    <t>René Ross</t>
+  </si>
+  <si>
+    <t>STUDIO ANDRÉE BERNET</t>
+  </si>
+  <si>
+    <t>13075, rue des Pétunias</t>
+  </si>
+  <si>
+    <t>info@studioandree.ca</t>
+  </si>
+  <si>
+    <t>819 222-5948</t>
+  </si>
+  <si>
+    <t>G9H 2N4</t>
+  </si>
+  <si>
+    <t>Andrée Bernet</t>
+  </si>
+  <si>
+    <t>4850, avenue Fardel</t>
+  </si>
+  <si>
+    <t>819 233-4422</t>
+  </si>
+  <si>
+    <t>G9H 1V7</t>
+  </si>
+  <si>
+    <t>Stéphane Guillemette</t>
+  </si>
+  <si>
+    <t>LOCATION D'OUTILS SIMPLEX S.E.N.C.</t>
+  </si>
+  <si>
+    <t>6905, rue Yvon-Trudeau</t>
+  </si>
+  <si>
+    <t>819 294-2779</t>
+  </si>
+  <si>
+    <t>G9H  0H9</t>
+  </si>
+  <si>
+    <t>ÉLEVAGE IMIER</t>
+  </si>
+  <si>
+    <t>7950, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>https://www.lesbernoisdimier.ca</t>
+  </si>
+  <si>
+    <t>819 294-2424</t>
+  </si>
+  <si>
+    <t>G9H 3C3</t>
+  </si>
+  <si>
+    <t>Nicole Racine</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL VALÉRIE LESSARD</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION S. R.</t>
+  </si>
+  <si>
+    <t>9595, rue de la Tamise</t>
+  </si>
+  <si>
+    <t>819 448-1139</t>
+  </si>
+  <si>
+    <t>G9H 3G8</t>
+  </si>
+  <si>
+    <t>Steve Rheault</t>
+  </si>
+  <si>
+    <t>L'USINE 700</t>
+  </si>
+  <si>
+    <t>700, boulevard Alphonse-Deshaies</t>
+  </si>
+  <si>
+    <t>https://www.locauxindustrielsalouer.com - https://www.usine700.com</t>
+  </si>
+  <si>
+    <t>819 692-8800</t>
+  </si>
+  <si>
+    <t>G9H 2Y9</t>
+  </si>
+  <si>
+    <t>Louis-Georges Morrissette</t>
+  </si>
+  <si>
+    <t>DOMAINE DU CLOS DE L'ISLE</t>
+  </si>
+  <si>
+    <t>11100, chemin des  Coquelicots</t>
+  </si>
+  <si>
+    <t>danielharrisson@hotmail.com</t>
+  </si>
+  <si>
+    <t>https://www.hemerocalles-isle.ca</t>
+  </si>
+  <si>
+    <t>819 222-5210</t>
+  </si>
+  <si>
+    <t>G9H 4X3</t>
+  </si>
+  <si>
+    <t>Daniel Harrisson</t>
+  </si>
+  <si>
+    <t>vignoble</t>
+  </si>
+  <si>
+    <t>KORVETTE LTÉE</t>
+  </si>
+  <si>
+    <t>4930, avenue Fardel</t>
+  </si>
+  <si>
+    <t>819 233-2303</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Daniel Binette</t>
+  </si>
+  <si>
+    <t>magasin à rayon</t>
+  </si>
+  <si>
+    <t>BERGERON BAPTISTE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>11235, chemin Héon</t>
+  </si>
+  <si>
+    <t>G9H 3E7</t>
+  </si>
+  <si>
+    <t>Baptiste Bergeron</t>
+  </si>
+  <si>
+    <t>CLOS DES VIEUX CHÊNES S.E.N.C.</t>
+  </si>
+  <si>
+    <t>16475, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>closdesvieuxchenes@gmail.com</t>
+  </si>
+  <si>
+    <t>819 222-8392</t>
+  </si>
+  <si>
+    <t>Gilles Harbour</t>
+  </si>
+  <si>
+    <t>METALTEK LASER INC.</t>
+  </si>
+  <si>
+    <t>800, avenue Jean-Demers</t>
+  </si>
+  <si>
+    <t>info@metalteklaser.com</t>
+  </si>
+  <si>
+    <t>819 294-1208</t>
+  </si>
+  <si>
+    <t>Sylvain Vouligny</t>
+  </si>
+  <si>
+    <t>FERME GRÉGORIENNE S.E.N.C.</t>
+  </si>
+  <si>
+    <t>18375, rue Gauthier</t>
+  </si>
+  <si>
+    <t>819 233-3280</t>
+  </si>
+  <si>
+    <t>G9H 1C1</t>
+  </si>
+  <si>
+    <t>Steve Gauthier</t>
+  </si>
+  <si>
+    <t>sangliers - élevage</t>
+  </si>
+  <si>
+    <t>SALON JOSÉE</t>
+  </si>
+  <si>
+    <t>5335, avenue Cormier</t>
+  </si>
+  <si>
+    <t>819 233-3939</t>
+  </si>
+  <si>
+    <t>Josée Parr</t>
+  </si>
+  <si>
+    <t>GILL RICHARD</t>
+  </si>
+  <si>
+    <t>19780, rue Sicard</t>
+  </si>
+  <si>
+    <t>819 233-9585</t>
+  </si>
+  <si>
+    <t>G9H 1A2</t>
+  </si>
+  <si>
+    <t>Richard Gill</t>
+  </si>
+  <si>
+    <t>meubles - fabricant</t>
+  </si>
+  <si>
+    <t>D COMMUNICATION GRAPHIQUE</t>
+  </si>
+  <si>
+    <t>8A - 1030, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>claudia@dcommunication.net</t>
+  </si>
+  <si>
+    <t>https://www.dcommunication.net</t>
+  </si>
+  <si>
+    <t>819 233-3541</t>
+  </si>
+  <si>
+    <t>Denis-Pierre Beauchesne</t>
+  </si>
+  <si>
+    <t>graphisme</t>
+  </si>
+  <si>
+    <t>CLINIQUE CHIROPRATIQUE FAMILIALE ST-GRÉGOIRE</t>
+  </si>
+  <si>
+    <t>4755, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>https://www.chirostgregoire.com</t>
+  </si>
+  <si>
+    <t>819 233-4848</t>
+  </si>
+  <si>
+    <t>Nancy Mayrand</t>
+  </si>
+  <si>
+    <t>DÉNEIGEMENT SAINT-GRÉGOIRE JOHNNY ALIE</t>
+  </si>
+  <si>
+    <t>19015, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>deneigement.stgregoire@gmail.com</t>
+  </si>
+  <si>
+    <t>819 697-5557</t>
+  </si>
+  <si>
+    <t>Johnny Alie</t>
+  </si>
+  <si>
+    <t>HÉBERT HOTEL</t>
+  </si>
+  <si>
+    <t>Jasmine Hébert</t>
+  </si>
+  <si>
+    <t>hébergement - motels</t>
+  </si>
+  <si>
+    <t>CARPE DIEM, SAVONNERIE ARTISANALE</t>
+  </si>
+  <si>
+    <t>https://www.savoncarpediem.com/francais/index.html</t>
+  </si>
+  <si>
+    <t>fabrication et vente de produits pour le bain</t>
+  </si>
+  <si>
+    <t>J.B. VITRAIL</t>
+  </si>
+  <si>
+    <t>3310, avenue Dugas</t>
+  </si>
+  <si>
+    <t>j.bouvette@sogetel.net</t>
+  </si>
+  <si>
+    <t>819 293-2796</t>
+  </si>
+  <si>
+    <t>G9H 1K1</t>
+  </si>
+  <si>
+    <t>Josée Bouvette</t>
+  </si>
+  <si>
+    <t>atelier de vitrail</t>
+  </si>
+  <si>
+    <t>LANGLOIS GUILLAUME DR</t>
+  </si>
+  <si>
+    <t>4825, avenue Bouvet</t>
+  </si>
+  <si>
+    <t>819 233-3123</t>
+  </si>
+  <si>
+    <t>GUILLAUME LANGLOIS</t>
+  </si>
+  <si>
+    <t>médecin</t>
+  </si>
+  <si>
+    <t>COOPÉRATIVE DES AMBULANCIERS DE LA MAURICIE</t>
+  </si>
+  <si>
+    <t>4552, avanue Arseneault</t>
+  </si>
+  <si>
+    <t>Jacques Duhamel</t>
+  </si>
+  <si>
+    <t>ambulance</t>
+  </si>
+  <si>
+    <t>FERME SYLVANIE ENR</t>
+  </si>
+  <si>
+    <t>20430, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-3050</t>
+  </si>
+  <si>
+    <t>SYLVAIN RICHARD</t>
+  </si>
+  <si>
+    <t>ÉQUIPEMENTS DES ACADIENS</t>
+  </si>
+  <si>
+    <t>19065, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-3800</t>
+  </si>
+  <si>
+    <t>FRANÇOIS DOUCET</t>
+  </si>
+  <si>
+    <t>roulottes et tentes roulottes (vente et réparation)</t>
+  </si>
+  <si>
+    <t>TRANSCANADA ÉNERGIE LTÉE</t>
+  </si>
+  <si>
+    <t>7005, boulevard Raoul-Duchesne</t>
+  </si>
+  <si>
+    <t>admin@transcanada-qc.com</t>
+  </si>
+  <si>
+    <t>https://www.transcanada.com</t>
+  </si>
+  <si>
+    <t>819 294-4700</t>
+  </si>
+  <si>
+    <t>G9H 4X6</t>
+  </si>
+  <si>
+    <t>Jacques Otis</t>
+  </si>
+  <si>
+    <t>parc industriel</t>
+  </si>
+  <si>
+    <t>ÉBÉNISTERIE R.L.</t>
+  </si>
+  <si>
+    <t>18175, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>ebenisterie.r.l@hotmail.ca</t>
+  </si>
+  <si>
+    <t>819 384-3452</t>
+  </si>
+  <si>
+    <t>Monsieur Richard Lévesque</t>
+  </si>
+  <si>
+    <t>ébénisterie</t>
+  </si>
+  <si>
+    <t>MARCHÉ GODEFROY</t>
+  </si>
+  <si>
+    <t>1030, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>https://www.marchegodefroy.com</t>
+  </si>
+  <si>
+    <t>819 233-3700 (bureau)</t>
+  </si>
+  <si>
+    <t>Marianne Mathis</t>
+  </si>
+  <si>
+    <t>alimentation - marché public - saisonnier</t>
+  </si>
+  <si>
+    <t>ACADÉMIE ÉQUESTRE DE BÉCANCOUR ENR.</t>
+  </si>
+  <si>
+    <t>équitation - écurie et cours</t>
+  </si>
+  <si>
+    <t>N. SIMARD ET FRÈRES INC.</t>
+  </si>
+  <si>
+    <t>7705, boulevard Raoul-Duchesne</t>
+  </si>
+  <si>
+    <t>819 294-2880</t>
+  </si>
+  <si>
+    <t>G9H 2V4</t>
+  </si>
+  <si>
+    <t>Normand Simard</t>
+  </si>
+  <si>
+    <t>camions - entretien mécanique</t>
+  </si>
+  <si>
+    <t>COOPÉRATIVE DE SOLIDARITÉ D'INTÉGRATION SOCIO-PROFESSIONNELLE ADIRONDAK</t>
+  </si>
+  <si>
+    <t>1090, Boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2298</t>
+  </si>
+  <si>
+    <t>coopérative de solidarité</t>
+  </si>
+  <si>
+    <t>FERME DU JOUAL VAIR SENC</t>
+  </si>
+  <si>
+    <t>3225, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>https://www.fermedujoualvair.com</t>
+  </si>
+  <si>
+    <t>819 297-2107</t>
+  </si>
+  <si>
+    <t>G9H 3N1</t>
+  </si>
+  <si>
+    <t>Bernard Giles et Thérèse Asselin</t>
+  </si>
+  <si>
+    <t>RICHARD CÉLINE</t>
+  </si>
+  <si>
+    <t>11105, chemin du Saint-Laurent</t>
+  </si>
+  <si>
+    <t>celiner49@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 294-2512</t>
+  </si>
+  <si>
+    <t>service d'entretien</t>
+  </si>
+  <si>
+    <t>CIE 9091-9192 QUÉBEC INC.</t>
+  </si>
+  <si>
+    <t>7395, chemin Louis-Riel</t>
+  </si>
+  <si>
+    <t>819 294-2290</t>
+  </si>
+  <si>
+    <t>sabliere</t>
+  </si>
+  <si>
+    <t>DÉNEIGEMENT GAMELIN INC.</t>
+  </si>
+  <si>
+    <t>19625, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-9262</t>
+  </si>
+  <si>
+    <t>Steeve Gamelin et Sophie Labarre</t>
+  </si>
+  <si>
+    <t>ENTREPRISES THÉRÈSE AUCLAIR INC. (LES)</t>
+  </si>
+  <si>
+    <t>1075, avenue des Nénuphars</t>
+  </si>
+  <si>
+    <t>entreprisesta@gmail.com</t>
+  </si>
+  <si>
+    <t>819 222-9988</t>
+  </si>
+  <si>
+    <t>G9H 2T4</t>
+  </si>
+  <si>
+    <t>Stéphane Baril</t>
+  </si>
+  <si>
+    <t>fabrication de toiles et abris d'auto</t>
+  </si>
+  <si>
+    <t>SOLUTIONS LOGISTIQUES PHILIPS</t>
+  </si>
+  <si>
+    <t>6195, avenue Laperrière</t>
+  </si>
+  <si>
+    <t>https://www.slp.qc.ca</t>
+  </si>
+  <si>
+    <t>819 372-9863</t>
+  </si>
+  <si>
+    <t>G9H 1R9</t>
+  </si>
+  <si>
+    <t>Daniel Giroux</t>
+  </si>
+  <si>
+    <t>transbordement-manutention-entreposage</t>
+  </si>
+  <si>
+    <t>MINI EXCAVATION PREMIER CHOIX</t>
+  </si>
+  <si>
+    <t>1300, avenue des Marguerites</t>
+  </si>
+  <si>
+    <t>premierchoix@outlook.fr</t>
+  </si>
+  <si>
+    <t>819 222-8846</t>
+  </si>
+  <si>
+    <t>G9H 4W1</t>
+  </si>
+  <si>
+    <t>Christian Richard</t>
+  </si>
+  <si>
+    <t>CENTRE DE MÉDECINE NATURELLE</t>
+  </si>
+  <si>
+    <t>1100, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-3313</t>
+  </si>
+  <si>
+    <t>Julie Desaultels</t>
+  </si>
+  <si>
+    <t>médecine douce</t>
+  </si>
+  <si>
+    <t>A. SAVOIE T.V.</t>
+  </si>
+  <si>
+    <t>8005, boulevard du Parc-Industriel</t>
+  </si>
+  <si>
+    <t>819 698-4329</t>
+  </si>
+  <si>
+    <t>G9H 3N8</t>
+  </si>
+  <si>
+    <t>Germain Lavigne</t>
+  </si>
+  <si>
+    <t>télévision - réparation</t>
+  </si>
+  <si>
+    <t>MICHEL MARCHAND, CADRANIER</t>
+  </si>
+  <si>
+    <t>1095, avenue des Violettes</t>
+  </si>
+  <si>
+    <t>cadransolaire@cgocable.ca</t>
+  </si>
+  <si>
+    <t>https://www.cadransolaire.ca</t>
+  </si>
+  <si>
+    <t>819 222-9717</t>
+  </si>
+  <si>
+    <t>G9H 2R5</t>
+  </si>
+  <si>
+    <t>Michel Marchard</t>
+  </si>
+  <si>
+    <t>cadrans solaires</t>
+  </si>
+  <si>
+    <t>3627, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.korvette.ca</t>
+  </si>
+  <si>
+    <t>819 298-6028</t>
+  </si>
+  <si>
+    <t>Daniel Binette</t>
+  </si>
+  <si>
+    <t>BÉCANCOUR HARLEY-DAVIDSON</t>
+  </si>
+  <si>
+    <t>4350, avenue Arseneault</t>
+  </si>
+  <si>
+    <t>https://www.becancourharley.com</t>
+  </si>
+  <si>
+    <t>819 233-3303</t>
+  </si>
+  <si>
+    <t>motos - vente et réparation</t>
+  </si>
+  <si>
+    <t>GROUPE YANCO  INC.</t>
+  </si>
+  <si>
+    <t>900, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>https://www.groupeyanco.com</t>
+  </si>
+  <si>
+    <t>819 233-2666</t>
+  </si>
+  <si>
+    <t>Yanick Deshaies et Olivier Fontaine</t>
+  </si>
+  <si>
+    <t>produits sanitaires et d'entretien</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL CHANTAL ST-LOUIS</t>
+  </si>
+  <si>
+    <t>8380 rue Cartier</t>
+  </si>
+  <si>
+    <t>819 294-1079</t>
+  </si>
+  <si>
+    <t>G9H3B1</t>
+  </si>
+  <si>
+    <t>Chantal  St-Louis</t>
+  </si>
+  <si>
+    <t>Garderie Le gros calin</t>
+  </si>
+  <si>
+    <t>819 294-6603</t>
+  </si>
+  <si>
+    <t>Julie Jutras</t>
+  </si>
+  <si>
+    <t>POLYCLINIQUE 55</t>
+  </si>
+  <si>
+    <t>SAC-VRAC GENTILLY INC.</t>
+  </si>
+  <si>
+    <t>3100 avenue des Hirondelles</t>
+  </si>
+  <si>
+    <t>(819) 386-2134</t>
+  </si>
+  <si>
+    <t>G9H 4M6</t>
+  </si>
+  <si>
+    <t>Roger Gervais</t>
+  </si>
+  <si>
+    <t>sacs industriels</t>
+  </si>
+  <si>
+    <t>CYRENNE RENÉ</t>
+  </si>
+  <si>
+    <t>3950, boulevard du Danube</t>
+  </si>
+  <si>
+    <t>819 294-2529</t>
+  </si>
+  <si>
+    <t>G9H 3E2</t>
+  </si>
+  <si>
+    <t>SERVITANK INC.</t>
+  </si>
+  <si>
+    <t>375, boulevard Alphonse-Deshaies</t>
+  </si>
+  <si>
+    <t>https://www.groupesomavrac.com</t>
+  </si>
+  <si>
+    <t>819 294-9255</t>
+  </si>
+  <si>
+    <t>G9H 2Y7</t>
+  </si>
+  <si>
+    <t>Eric Olsen</t>
+  </si>
+  <si>
+    <t>réservoirs d'entreposage</t>
+  </si>
+  <si>
+    <t>RIGIDBNY (RÉGIE INTERMUNICIPALE DE GESTION INTÉGRÉE DES DÉCHETS BÉCANCOUR, NICOLET YAMASKA</t>
+  </si>
+  <si>
+    <t>204-3075, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>info@rigidbny.com</t>
+  </si>
+  <si>
+    <t>https://www.rigidbny.com</t>
+  </si>
+  <si>
+    <t>819 294-2999</t>
+  </si>
+  <si>
+    <t>Manon Poliquin</t>
+  </si>
+  <si>
+    <t>régie des déchets</t>
+  </si>
+  <si>
+    <t>LEMTECK INC.</t>
+  </si>
+  <si>
+    <t>19080, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-2282</t>
+  </si>
+  <si>
+    <t>Jean-Philippe et Marie-Hélène Alie Lemire</t>
+  </si>
+  <si>
+    <t>entrepreneur - électriciens</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION PROMAG SENC</t>
+  </si>
+  <si>
+    <t>5380, avenue Cormier</t>
+  </si>
+  <si>
+    <t>819 233-4945</t>
+  </si>
+  <si>
+    <t>G9H 0A3</t>
+  </si>
+  <si>
+    <t>Marc-André Houle</t>
+  </si>
+  <si>
+    <t>entrepreneur en construction (finition intérieure)</t>
+  </si>
+  <si>
+    <t>DG EXPRESS INC</t>
+  </si>
+  <si>
+    <t>819 233-2705</t>
+  </si>
+  <si>
+    <t>Dominic Goudreau</t>
+  </si>
+  <si>
+    <t>TOIT DESIGN</t>
+  </si>
+  <si>
+    <t>1625, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>https://www.toitdesign.ca</t>
+  </si>
+  <si>
+    <t>819 233-9059</t>
+  </si>
+  <si>
+    <t>G9H 2E5</t>
+  </si>
+  <si>
+    <t>Gaétan Tousignant</t>
+  </si>
+  <si>
+    <t>toits de remorques</t>
+  </si>
+  <si>
+    <t>ENFOUI-BEC INC.</t>
+  </si>
+  <si>
+    <t>18055, rue Gauthier</t>
+  </si>
+  <si>
+    <t>https://www.enfouibec.com</t>
+  </si>
+  <si>
+    <t>819 233-2443</t>
+  </si>
+  <si>
+    <t>Simone Bourgouin</t>
+  </si>
+  <si>
+    <t>récupération et déchiquetage de matière ligneuse et de bois</t>
+  </si>
+  <si>
+    <t>LE CENTRE JEUNESSE DE LA MAURICIE ET DU CENTRE-DU-QUÉBEC</t>
+  </si>
+  <si>
+    <t>819 222-5444</t>
+  </si>
+  <si>
+    <t>centre jeunesse</t>
+  </si>
+  <si>
+    <t>ADN COMMUNICATION</t>
+  </si>
+  <si>
+    <t>1045, avenue Nicolas-Perrot, bureau 202</t>
+  </si>
+  <si>
+    <t>https://www.adncomm.com</t>
+  </si>
+  <si>
+    <t>819-233-9688, 819-840-2757</t>
+  </si>
+  <si>
+    <t>Jean-François Giroux</t>
+  </si>
+  <si>
+    <t>technologie de l'information - site internet et documents multimédia</t>
+  </si>
+  <si>
+    <t>GROUPE LABONTÉ PROVENCHER</t>
+  </si>
+  <si>
+    <t>3770, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>https://www.glpassurance.com</t>
+  </si>
+  <si>
+    <t>819 233-4480</t>
+  </si>
+  <si>
+    <t>G9H 1Y8</t>
+  </si>
+  <si>
+    <t>Véronique Béliveau</t>
+  </si>
+  <si>
+    <t>CUISIFAB INC.</t>
+  </si>
+  <si>
+    <t>17610, rue Blondin</t>
+  </si>
+  <si>
+    <t>https://www.cuisifab.com</t>
+  </si>
+  <si>
+    <t>819 233-4592</t>
+  </si>
+  <si>
+    <t>Luigi Capovilla et Serbe Beaulieu</t>
+  </si>
+  <si>
+    <t>armoires et meubles de cuisine</t>
+  </si>
+  <si>
+    <t>FERME PIERRE CARIGNAN</t>
+  </si>
+  <si>
+    <t>12545, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5823</t>
+  </si>
+  <si>
+    <t>G9H 2K5</t>
+  </si>
+  <si>
+    <t>Pierre Carignan</t>
+  </si>
+  <si>
+    <t>alimentation - fruits et légumes</t>
+  </si>
+  <si>
+    <t>MEUNERIE ACADIENNE INC.</t>
+  </si>
+  <si>
+    <t>17785, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.meunerieacadienne.com</t>
+  </si>
+  <si>
+    <t>819 233-3017</t>
+  </si>
+  <si>
+    <t>G9H 0C5</t>
+  </si>
+  <si>
+    <t>Bernard Bergeron</t>
+  </si>
+  <si>
+    <t>meunerie</t>
+  </si>
+  <si>
+    <t>LES ARÔMES DE LA TERRE</t>
+  </si>
+  <si>
+    <t>930, rang St-Michel</t>
+  </si>
+  <si>
+    <t>info@lesaromesdelaterre.ca</t>
+  </si>
+  <si>
+    <t>819 229-1271</t>
+  </si>
+  <si>
+    <t>G9H 3J3</t>
+  </si>
+  <si>
+    <t>Anne-Marie Tanguay</t>
+  </si>
+  <si>
+    <t>alimentation - légumes bio</t>
+  </si>
+  <si>
+    <t>DÉPANNEUR SONICHOIX</t>
+  </si>
+  <si>
+    <t>3800, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2879</t>
+  </si>
+  <si>
+    <t>Michel Gagnon</t>
+  </si>
+  <si>
+    <t>alimentation - épiceries</t>
+  </si>
+  <si>
+    <t>LAROUCHE ANDRÉE</t>
+  </si>
+  <si>
+    <t>11145, rue des Glaïeuls</t>
+  </si>
+  <si>
+    <t>819 222-5753</t>
+  </si>
+  <si>
+    <t>G9H 2P1</t>
+  </si>
+  <si>
+    <t>SERVICES FINANCIERS M. MASSÉ INC.</t>
+  </si>
+  <si>
+    <t>4825, avenue Bouvet, bureau 111</t>
+  </si>
+  <si>
+    <t>serv.finmmasse@cgocable.ca</t>
+  </si>
+  <si>
+    <t>OMNIMEDIA INTERNET</t>
+  </si>
+  <si>
+    <t>17095, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>info@omnimedia.qc.ca</t>
+  </si>
+  <si>
+    <t>https://www.omnimedia.qc.ca</t>
+  </si>
+  <si>
+    <t>819 601-8230</t>
+  </si>
+  <si>
+    <t>Gaëtan Bouchard</t>
+  </si>
+  <si>
+    <t>LA CHRYSALIDE</t>
+  </si>
+  <si>
+    <t>2150, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>lachrysalide@tlb.sympatico.ca</t>
+  </si>
+  <si>
+    <t>819 294-9292</t>
+  </si>
+  <si>
+    <t>Sébastien Auger</t>
+  </si>
+  <si>
+    <t>hébergement commumautaire en santé mentale</t>
+  </si>
+  <si>
+    <t>CLUB DE GOLF GENTILLY</t>
+  </si>
+  <si>
+    <t>info@golfgentilly.ca</t>
+  </si>
+  <si>
+    <t>https://www.golfgentilly.ca</t>
+  </si>
+  <si>
+    <t>Steve Garceau</t>
+  </si>
+  <si>
+    <t>golf</t>
+  </si>
+  <si>
+    <t>SUBWAY SAINT-GRÉGOIRE</t>
+  </si>
+  <si>
+    <t>16660, boulevard. des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-2429</t>
+  </si>
+  <si>
+    <t>Martine Tourangeau</t>
+  </si>
+  <si>
+    <t>SUBWAY GENTILLY (9078-5379 Québec Inc.)</t>
+  </si>
+  <si>
+    <t>1905, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2112</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION RÉJEAN DÉSILETS</t>
+  </si>
+  <si>
+    <t>17550, rue Garceau</t>
+  </si>
+  <si>
+    <t>819 233-3477</t>
+  </si>
+  <si>
+    <t>Réjean Désilets</t>
+  </si>
+  <si>
+    <t>BMI 2000 (BÉCANCOUR MÉTAL) INC.</t>
+  </si>
+  <si>
+    <t>720, avenue Jean-Demers</t>
+  </si>
+  <si>
+    <t>admin@bmi2000.ca</t>
+  </si>
+  <si>
+    <t>https://www.bmi2000.ca</t>
+  </si>
+  <si>
+    <t>819 294-2727</t>
+  </si>
+  <si>
+    <t>Jean Huppé, président-directeur général</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION C. CÔTÉ INC. (9119-0900 Québec Inc.)</t>
+  </si>
+  <si>
+    <t>2635, avenue Garon</t>
+  </si>
+  <si>
+    <t>819 233-3168</t>
+  </si>
+  <si>
+    <t>G9H 2A5</t>
+  </si>
+  <si>
+    <t>Christian Côté</t>
+  </si>
+  <si>
+    <t>VIANDES SEFICLO INC.</t>
+  </si>
+  <si>
+    <t>1660, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>info@seficlo.com</t>
+  </si>
+  <si>
+    <t>819 233-2653</t>
+  </si>
+  <si>
+    <t>Francis Picory</t>
+  </si>
+  <si>
+    <t>transformation des viandes</t>
+  </si>
+  <si>
+    <t>LAVE-AUTO STE-ANGÈLE</t>
+  </si>
+  <si>
+    <t>OFFICE MUNICIPAL D'HABITATION DE BÉCANCOUR (Bureau)</t>
+  </si>
+  <si>
+    <t>1A place des Coquelicots</t>
+  </si>
+  <si>
+    <t>omhbecancour@cgocable.ca</t>
+  </si>
+  <si>
+    <t>819-222-5628</t>
+  </si>
+  <si>
+    <t>G9H 2N7</t>
+  </si>
+  <si>
+    <t>Roger Delage</t>
+  </si>
+  <si>
+    <t>résidence pour personnes âgées</t>
+  </si>
+  <si>
+    <t>BUREAU DE POSTE –SAINTE-ANGÈLE-DE-LAVAL</t>
+  </si>
+  <si>
+    <t>230-1325, avenue des Pensées</t>
+  </si>
+  <si>
+    <t>819 222-5853</t>
+  </si>
+  <si>
+    <t>Stéphanie Godin</t>
+  </si>
+  <si>
+    <t>postes canada</t>
+  </si>
+  <si>
+    <t>COIFFURE HÉLÈNE CHAMPAGNE</t>
+  </si>
+  <si>
+    <t>930, avenue des Tulipes</t>
+  </si>
+  <si>
+    <t>819 222-5139</t>
+  </si>
+  <si>
+    <t>G9H 2S8</t>
+  </si>
+  <si>
+    <t>Hélène Champagne</t>
+  </si>
+  <si>
+    <t>OFFICE MUNICIPAL D'HABITATION - RÉSIDENCES DE L'ISLE - SAINTE-ANGÈLE-DE-LAVAL (HLM)</t>
+  </si>
+  <si>
+    <t>14180, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5628</t>
+  </si>
+  <si>
+    <t>G9H 2J5</t>
+  </si>
+  <si>
+    <t>ÉCOLE BOUTON D’OR</t>
+  </si>
+  <si>
+    <t>11005, chemin du Saint-Laurent</t>
+  </si>
+  <si>
+    <t>819 936-5822</t>
+  </si>
+  <si>
+    <t>Johanne Croteau</t>
+  </si>
+  <si>
+    <t>DOMAINE GOLDEN MANIA</t>
+  </si>
+  <si>
+    <t>13400, chemin du Saint-Laurent</t>
+  </si>
+  <si>
+    <t>819 294-4108</t>
+  </si>
+  <si>
+    <t>G9H 3G3</t>
+  </si>
+  <si>
+    <t>Paule Gaudreault</t>
+  </si>
+  <si>
+    <t>chenils - pension</t>
+  </si>
+  <si>
+    <t>GARAGE A.G. BERGERON INC.</t>
+  </si>
+  <si>
+    <t>11505, chemin du Saint-Laurent</t>
+  </si>
+  <si>
+    <t>819 294-2571</t>
+  </si>
+  <si>
+    <t>André Bergeron</t>
+  </si>
+  <si>
+    <t>automobiles - vente et/ou réparation</t>
+  </si>
+  <si>
+    <t>TECHNIGAZ</t>
+  </si>
+  <si>
+    <t>https://www.technigaz.ca</t>
+  </si>
+  <si>
+    <t>819 294-1899</t>
+  </si>
+  <si>
+    <t>G9H OJ1</t>
+  </si>
+  <si>
+    <t>Denis Allard</t>
+  </si>
+  <si>
+    <t>chauffage et climatisation -vente</t>
+  </si>
+  <si>
+    <t>OFFICE MUNICIPAL D'HABITATION - PRÉCIEUX-SANG (HLM)</t>
+  </si>
+  <si>
+    <t>7300, route du Missouri</t>
+  </si>
+  <si>
+    <t>G9H 3H9</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION RÉJEAN PELLERIN INC.</t>
+  </si>
+  <si>
+    <t>7195, route du Missouri</t>
+  </si>
+  <si>
+    <t>819 294-9854 ou 819 233-3072</t>
+  </si>
+  <si>
+    <t>G9H 3H7</t>
+  </si>
+  <si>
+    <t>Étienne Pellerin</t>
+  </si>
+  <si>
+    <t>FERME LA BUTINEUSE L. ENR.</t>
+  </si>
+  <si>
+    <t>14835, chemin du Saint-Laurent</t>
+  </si>
+  <si>
+    <t>fermelabutineuse@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 294-2751</t>
+  </si>
+  <si>
+    <t>André Leblanc</t>
+  </si>
+  <si>
+    <t>alimentation - miel</t>
+  </si>
+  <si>
+    <t>RÉSIDENCE AU SOLEIL LEVANT</t>
+  </si>
+  <si>
+    <t>11000, chemin du Saint-Laurent</t>
+  </si>
+  <si>
+    <t>soleil.levant@sogetel.net</t>
+  </si>
+  <si>
+    <t>819 294-1161</t>
+  </si>
+  <si>
+    <t>G9H 3E9</t>
+  </si>
+  <si>
+    <t>LES LOISIRS JENLUMIRI INC</t>
+  </si>
+  <si>
+    <t>11001, chemin du Saint-Laurent</t>
+  </si>
+  <si>
+    <t>mathieu_potiron@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 995-2325</t>
+  </si>
+  <si>
+    <t>Mathieu Provencher, président</t>
+  </si>
+  <si>
+    <t>loisirs</t>
+  </si>
+  <si>
+    <t>GARAGE SYLVAIN POISSON</t>
+  </si>
+  <si>
+    <t>2295, avenue des Hirondelles</t>
+  </si>
+  <si>
+    <t>819 298-3328</t>
+  </si>
+  <si>
+    <t>G9H 4L8</t>
+  </si>
+  <si>
+    <t>Sylvain Poisson</t>
+  </si>
+  <si>
+    <t>RESTAURANT STRATOS GENTILLY ENR.</t>
+  </si>
+  <si>
+    <t>3665, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819-298-4444</t>
+  </si>
+  <si>
+    <t>Stéphane Beaudet</t>
+  </si>
+  <si>
+    <t>LA CABANE À PATATES FRITES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1975, boulevard Bécancour  </t>
+  </si>
+  <si>
+    <t>819 298-2685</t>
+  </si>
+  <si>
+    <t>Pierre Bécotte</t>
+  </si>
+  <si>
+    <t>BUREAU DE POSTE –GENTILLY</t>
+  </si>
+  <si>
+    <t>3687, boulevard Bécancour, bureau 7</t>
+  </si>
+  <si>
+    <t>819 298-2312</t>
+  </si>
+  <si>
+    <t>G9H 1C0</t>
+  </si>
+  <si>
+    <t>SALON L. GASTON GAUDET INC. - GENTILLY</t>
+  </si>
+  <si>
+    <t>2415, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>info@lgastongaudet.ca</t>
+  </si>
+  <si>
+    <t>https://www.lgastongaudet.ca</t>
+  </si>
+  <si>
+    <t>819 297-2928</t>
+  </si>
+  <si>
+    <t>G9H 3V5</t>
+  </si>
+  <si>
+    <t>Denise Gaudet</t>
+  </si>
+  <si>
+    <t>salon funéraire</t>
+  </si>
+  <si>
+    <t>CLINIQUE SANTÉ CHIROPRATIQUE</t>
+  </si>
+  <si>
+    <t>2340, avenue des Galaxies</t>
+  </si>
+  <si>
+    <t>yolandguimond@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 298-3444</t>
+  </si>
+  <si>
+    <t>G9H 4K2</t>
+  </si>
+  <si>
+    <t>Yoland Guimond</t>
+  </si>
+  <si>
+    <t>LES ENTREPRISES GENTILLY</t>
+  </si>
+  <si>
+    <t>2400, avenue des Galaxies</t>
+  </si>
+  <si>
+    <t>819 298-3528</t>
+  </si>
+  <si>
+    <t>G9H 4K6</t>
+  </si>
+  <si>
+    <t>Pierre Baril</t>
+  </si>
+  <si>
+    <t>CLINIQUE DENTAIRE MARIE-PIERRE LEMIRE</t>
+  </si>
+  <si>
+    <t>1475, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>cliniquemplemire@hotmail.com</t>
+  </si>
+  <si>
+    <t>https://www.cliniquedentairemplemire.com</t>
+  </si>
+  <si>
+    <t>819 298-3058</t>
+  </si>
+  <si>
+    <t>Marie-Pierre Lemire</t>
+  </si>
+  <si>
+    <t>DEVEAULT ALAIN DR</t>
+  </si>
+  <si>
+    <t>Alain Deveault</t>
+  </si>
+  <si>
+    <t>CUISINES JACQUES BERNIER</t>
+  </si>
+  <si>
+    <t>8425, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>cuisinesjbernier@hotmail.com</t>
+  </si>
+  <si>
+    <t>https://www.cuisinesbernier.com</t>
+  </si>
+  <si>
+    <t>819 294-9046</t>
+  </si>
+  <si>
+    <t>Jacques Bernier</t>
+  </si>
+  <si>
+    <t>armoires et meubles de cuisines</t>
+  </si>
+  <si>
+    <t>POULIOT, LOUIS DR.</t>
+  </si>
+  <si>
+    <t>Louis Pouliot</t>
+  </si>
+  <si>
+    <t>CLINIQUE D'OPTOMÉTRIE DE GENTILLY</t>
+  </si>
+  <si>
+    <t>819 298-3232</t>
+  </si>
+  <si>
+    <t>optométriste</t>
+  </si>
+  <si>
+    <t>CLINIQUE DENTAIRE GAUVIN ET MICHAUD</t>
+  </si>
+  <si>
+    <t>3695, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2725</t>
+  </si>
+  <si>
+    <t>Cimon Gauvin et Madame Caroline Michaud</t>
+  </si>
+  <si>
+    <t>JADE COIFFURE</t>
+  </si>
+  <si>
+    <t>3440, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-3045</t>
+  </si>
+  <si>
+    <t>Aline Labarre</t>
+  </si>
+  <si>
+    <t>COIFFURE À LA CARTE</t>
+  </si>
+  <si>
+    <t>980, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-4224</t>
+  </si>
+  <si>
+    <t>Manon Savard</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION IBERJEAN</t>
+  </si>
+  <si>
+    <t>1025, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-3001</t>
+  </si>
+  <si>
+    <t>Yves Guimond</t>
+  </si>
+  <si>
+    <t>CSSS DE BÉCANCOUR-NICOLET-YAMASKA</t>
+  </si>
+  <si>
+    <t>3689, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2144</t>
+  </si>
+  <si>
+    <t>L.-Marcel Lortie</t>
+  </si>
+  <si>
+    <t>CHAUSSURES MAXIME ENR./SÉCURITÉ MAX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3671, boulevard Bécancour </t>
+  </si>
+  <si>
+    <t>https://www.securitemax.ca</t>
+  </si>
+  <si>
+    <t>819 298-2498</t>
+  </si>
+  <si>
+    <t>Diane Giasson</t>
+  </si>
+  <si>
+    <t>chaussures</t>
+  </si>
+  <si>
+    <t>CYRENNE DANNY</t>
+  </si>
+  <si>
+    <t>3750, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-3441</t>
+  </si>
+  <si>
+    <t>Danny Cyrenne</t>
+  </si>
+  <si>
+    <t>MOULIN MICHEL DE GENTILLY</t>
+  </si>
+  <si>
+    <t>675, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>moulinmichel@ville.becancour.qc.ca</t>
+  </si>
+  <si>
+    <t>https://www.moulinmichel.qc.ca</t>
+  </si>
+  <si>
+    <t>819 298-2882</t>
+  </si>
+  <si>
+    <t>Anne-Marie Schaerli, directrice générale</t>
+  </si>
+  <si>
+    <t>centre d’interprétation</t>
+  </si>
+  <si>
+    <t>SERVICES INTÉGRÉS POUR L'EMPLOI</t>
+  </si>
+  <si>
+    <t>7-1750, avenue des Hirondelles</t>
+  </si>
+  <si>
+    <t>819 298-2047</t>
+  </si>
+  <si>
+    <t>G9H 4L7</t>
+  </si>
+  <si>
+    <t>Annick Bernier</t>
+  </si>
+  <si>
+    <t>centres d'emploi - aide à l’emploi</t>
+  </si>
+  <si>
+    <t>SOCIÉTÉ D'ASSURANCE AUTOMOBILE DU QUÉBEC (SAAQ)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2730, avenue des Hirondelles </t>
+  </si>
+  <si>
+    <t>819 298-3916</t>
+  </si>
+  <si>
+    <t>G9H 4M4</t>
+  </si>
+  <si>
+    <t>Centre d'action bénévole</t>
+  </si>
+  <si>
+    <t>immatriculation</t>
+  </si>
+  <si>
+    <t>CENTRE LOCAL D'EMPLOI NICOLET-BÉCANCOUR</t>
+  </si>
+  <si>
+    <t>1300, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 233-3711/1 866 523-3711</t>
+  </si>
+  <si>
+    <t>CENTRALE BÉCANCOUR - HYDRO-QUÉBEC</t>
+  </si>
+  <si>
+    <t>4880, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2943</t>
+  </si>
+  <si>
+    <t>G9H 3X3</t>
+  </si>
+  <si>
+    <t>centrale électrique</t>
+  </si>
+  <si>
+    <t>CENTRALE GENTILLY 2 - HYDRO-QUÉBEC</t>
+  </si>
+  <si>
+    <t>4900, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>BANQUE NATIONALE DU CANADA</t>
+  </si>
+  <si>
+    <t>819 298-2202</t>
+  </si>
+  <si>
+    <t>Raymond Parent</t>
+  </si>
+  <si>
+    <t>BISTROT CÔTÉ SUD (LES ENTREPRISES  J. &amp; B. BEGIN INC.)</t>
+  </si>
+  <si>
+    <t>2105, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2460</t>
+  </si>
+  <si>
+    <t>Kathleen Côté</t>
   </si>
   <si>
     <t>bar</t>
   </si>
   <si>
-    <t>LES ENTREPRISES M.E.M.R. DOUCET INC.</t>
-[...2506 lines deleted...]
-  <si>
     <t>CLINIQUE D'ESTHÉTIQUE " JOSÉE MAGNY CENTRE DE SANTÉ "</t>
   </si>
   <si>
     <t>1420, boulevard Bécancour</t>
   </si>
   <si>
     <t>https://www.beautesantejoseemagny.ca</t>
   </si>
   <si>
     <t>819 298-3470</t>
   </si>
   <si>
     <t>Josée Magny</t>
   </si>
   <si>
     <t>BÉCOTTE EXCAVATION Cie 3103 9753 Québec inc.</t>
   </si>
   <si>
     <t>1110A, avenue du Cardinal</t>
   </si>
   <si>
     <t>bexcavat@cgocable.ca</t>
   </si>
   <si>
     <t>819 298-2973</t>
@@ -6116,53 +6104,50 @@
   <si>
     <t>ANDRÉ BOUVET LTÉE ET EXCAVATION GENTILLY INC.</t>
   </si>
   <si>
     <t>570, boulevard Alphonse-Deshaies</t>
   </si>
   <si>
     <t>https://www.andrebouvet.com</t>
   </si>
   <si>
     <t>G9H 2Y6</t>
   </si>
   <si>
     <t>ACIER BÉCANCOUR INC.</t>
   </si>
   <si>
     <t>749, boulevard Bécancour</t>
   </si>
   <si>
     <t>819 298-4266</t>
   </si>
   <si>
     <t>Yvon Chastenay</t>
   </si>
   <si>
-    <t>métal - vente</t>
-[...1 lines deleted...]
-  <si>
     <t>ATELIER GO-ELAN INC.</t>
   </si>
   <si>
     <t xml:space="preserve">630, boulevard Bécancour </t>
   </si>
   <si>
     <t>https://www.goelan.com</t>
   </si>
   <si>
     <t>819 298-3431 - 1 888 878-3431</t>
   </si>
   <si>
     <t>G9H 3S7</t>
   </si>
   <si>
     <t>Caroline Gagné</t>
   </si>
   <si>
     <t>manufacturier d'espace récréatif ingénieux</t>
   </si>
   <si>
     <t>FORAGE TECHNI-CIMENT</t>
   </si>
   <si>
     <t>3990, boulevard Bécancour</t>
@@ -6686,50 +6671,53 @@
   <si>
     <t>CONSTRUCTION DE VILLERS INC.</t>
   </si>
   <si>
     <t>8145, boulevard du Parc-Industriel</t>
   </si>
   <si>
     <t>819 297-2948</t>
   </si>
   <si>
     <t>Manon Perreault</t>
   </si>
   <si>
     <t>JULIEN BARON EXCAVATION ENR.</t>
   </si>
   <si>
     <t>8140, boulevard du Parc-industriel</t>
   </si>
   <si>
     <t>819 297-2396</t>
   </si>
   <si>
     <t>Julien Baron</t>
   </si>
   <si>
+    <t>entreposage de terre</t>
+  </si>
+  <si>
     <t>BEAUDOIN NANCY  (POUR L'AGENCE CHEZ-MOI, CHEZ-TOI)</t>
   </si>
   <si>
     <t>7990, avenue des Cormiers</t>
   </si>
   <si>
     <t>819 297-2329</t>
   </si>
   <si>
     <t>G9H 3M9</t>
   </si>
   <si>
     <t>HYDRO-QUÉBEC</t>
   </si>
   <si>
     <t>1200, boulevard du Parc-Industriel</t>
   </si>
   <si>
     <t>819 372-3726</t>
   </si>
   <si>
     <t>sous-station électrique</t>
   </si>
   <si>
     <t>CAMIONS BÉCANCOUR  INC.</t>
@@ -7028,53 +7016,50 @@
   <si>
     <t>1629, avenue Leneuf</t>
   </si>
   <si>
     <t>819 233-2148</t>
   </si>
   <si>
     <t>Yvon Chartier</t>
   </si>
   <si>
     <t>maçonnerie - entrepôt</t>
   </si>
   <si>
     <t>LOCATION D'OUTILS SAINT-GRÉGOIRE 2005</t>
   </si>
   <si>
     <t>3850, avenue Arseneault</t>
   </si>
   <si>
     <t>819 233-9292</t>
   </si>
   <si>
     <t>Maryse Béliveau</t>
   </si>
   <si>
-    <t>réparations et ventes de petits moteurs</t>
-[...1 lines deleted...]
-  <si>
     <t>TOURISME  BÉCANCOUR</t>
   </si>
   <si>
     <t>1005, boulevard de Port-Royal</t>
   </si>
   <si>
     <t>https://www.tourismebecancour.com</t>
   </si>
   <si>
     <t>819 233-4636/1-888-233-9676</t>
   </si>
   <si>
     <t>G9H 4Y2</t>
   </si>
   <si>
     <t>Marie-Michelle Barette</t>
   </si>
   <si>
     <t>information touristique</t>
   </si>
   <si>
     <t>PAGÉ CONSTRUCTION (DIVISION SINTRA INC.)</t>
   </si>
   <si>
     <t xml:space="preserve">17905, rue Gauthier </t>
@@ -7151,512 +7136,509 @@
   <si>
     <t>Pierre Paré</t>
   </si>
   <si>
     <t>PARC DE MOTORISÉS GODEFROY</t>
   </si>
   <si>
     <t>181, avenue Godefroy</t>
   </si>
   <si>
     <t>pdmgodefroy@hotmail.ca</t>
   </si>
   <si>
     <t>https://www.pdmgodefroy.com</t>
   </si>
   <si>
     <t>819 606-0200</t>
   </si>
   <si>
     <t>G9H 1S1</t>
   </si>
   <si>
     <t>Jean-Yves Côté</t>
   </si>
   <si>
+    <t>parc de véhicules motorisés</t>
+  </si>
+  <si>
+    <t>LEVASSEUR &amp; THISDALE, S.E.N.C.R.L.</t>
+  </si>
+  <si>
+    <t>125-4825, avenue Bouvet, bureau 125</t>
+  </si>
+  <si>
+    <t>819 233-4001</t>
+  </si>
+  <si>
+    <t>Me André Levasseur</t>
+  </si>
+  <si>
+    <t>ÉTUDE DES NOTAIRES BLONDIN ET LEBOEUF INC.</t>
+  </si>
+  <si>
+    <t>3325, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>jblondin@lml-associes.com</t>
+  </si>
+  <si>
+    <t>819 233-2350</t>
+  </si>
+  <si>
+    <t>G9H 1Y1</t>
+  </si>
+  <si>
+    <t>Jacques Blondin</t>
+  </si>
+  <si>
+    <t>ASSÈCHEMENT QUÉBESEC INC.</t>
+  </si>
+  <si>
+    <t>1600, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>info@quebesec.com</t>
+  </si>
+  <si>
+    <t>https://www.quebesec.com</t>
+  </si>
+  <si>
+    <t>819 233-4009</t>
+  </si>
+  <si>
+    <t>G9H 2A4</t>
+  </si>
+  <si>
+    <t>Roland Trudel</t>
+  </si>
+  <si>
+    <t>entrepreneur - assèchement et contrôle des eaux souterraines</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION FÉ-LAIN INC.</t>
+  </si>
+  <si>
+    <t>fe-lain@tlb.sympatico.ca ou fe-lain@gus.qc.ca</t>
+  </si>
+  <si>
+    <t>https://www.constructionsfelain.com</t>
+  </si>
+  <si>
+    <t>819 233-2324</t>
+  </si>
+  <si>
+    <t>Yvan Joyal</t>
+  </si>
+  <si>
+    <t>RÉFRIGÉRATION M.R.</t>
+  </si>
+  <si>
+    <t>19290, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-2946</t>
+  </si>
+  <si>
+    <t>Michel Richard</t>
+  </si>
+  <si>
+    <t>électroménagers - réparation</t>
+  </si>
+  <si>
+    <t>LETTREUR NORD-SUD INC.</t>
+  </si>
+  <si>
+    <t>G9H 1V9</t>
+  </si>
+  <si>
+    <t>enseigne et affichage</t>
+  </si>
+  <si>
+    <t>ÉCOLE COMMERCIALE DE LA COMMISSION SCOLAIRE LA RIVERAINE</t>
+  </si>
+  <si>
+    <t>4950, avenue Fardel, bureau 100</t>
+  </si>
+  <si>
+    <t>819 233-2757</t>
+  </si>
+  <si>
+    <t>CONSTRUCTIONS GART INC. (LES)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1600, avenue Le Neuf </t>
+  </si>
+  <si>
+    <t>819 233-2649</t>
+  </si>
+  <si>
+    <t>Mireille Ricard</t>
+  </si>
+  <si>
+    <t>AUBERGE GODEFROY</t>
+  </si>
+  <si>
+    <t>17575, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.aubergegodefroy.com</t>
+  </si>
+  <si>
+    <t>819 233-2200</t>
+  </si>
+  <si>
+    <t>G9H 1A5</t>
+  </si>
+  <si>
+    <t>Francine Bouffard</t>
+  </si>
+  <si>
+    <t>héliport</t>
+  </si>
+  <si>
+    <t>JEAN-PAUL DESHAIES INC. – Entrepôt</t>
+  </si>
+  <si>
+    <t>17605, rue Blondin</t>
+  </si>
+  <si>
+    <t>G9H 1E5</t>
+  </si>
+  <si>
+    <t>Jean-Paul Deshaies</t>
+  </si>
+  <si>
+    <t>RÉGIMBALD MÉLANIE</t>
+  </si>
+  <si>
+    <t>3195, rue des Sittelles</t>
+  </si>
+  <si>
+    <t>819 298-2075</t>
+  </si>
+  <si>
+    <t>G9H 4A8</t>
+  </si>
+  <si>
+    <t>Mélanie Régimbald</t>
+  </si>
+  <si>
+    <t>THERRIEN, ALBERT INC.</t>
+  </si>
+  <si>
+    <t>5515, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>atherrieninc@gmail.com</t>
+  </si>
+  <si>
+    <t>819 233-2514</t>
+  </si>
+  <si>
+    <t>G9H 1Z8</t>
+  </si>
+  <si>
+    <t>Albert Therrien</t>
+  </si>
+  <si>
+    <t>EXCAVATION PIERRE BERGERON</t>
+  </si>
+  <si>
+    <t>15660, boulevard des Acadiens, Bécancour</t>
+  </si>
+  <si>
+    <t>info@expbergeron.com</t>
+  </si>
+  <si>
+    <t>819 233-2876</t>
+  </si>
+  <si>
+    <t>G9H 1K8</t>
+  </si>
+  <si>
+    <t>Suzanne Lemay</t>
+  </si>
+  <si>
+    <t>installations fosses septiques</t>
+  </si>
+  <si>
+    <t>GARDERIE LES APPRENTI-SAGES</t>
+  </si>
+  <si>
+    <t>905, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>apprentissages@tlb.sympatico.ca</t>
+  </si>
+  <si>
+    <t>819 233-4000</t>
+  </si>
+  <si>
+    <t>Nancy Cullen</t>
+  </si>
+  <si>
+    <t>HÉBERT JOCELYN DR</t>
+  </si>
+  <si>
+    <t>Jocelyn Hébert</t>
+  </si>
+  <si>
+    <t>DÉPANNEUR 55 - CIE 9105-6747 QUÉBEC INC.</t>
+  </si>
+  <si>
+    <t>16670, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-3120</t>
+  </si>
+  <si>
+    <t>Henri Chouinard</t>
+  </si>
+  <si>
+    <t>PÉTRO CANADA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4800, avenue Fardel </t>
+  </si>
+  <si>
+    <t>819 233-2193</t>
+  </si>
+  <si>
+    <t>G9H 1V6</t>
+  </si>
+  <si>
+    <t>CLUB DE GOLF GODEFROY INC.</t>
+  </si>
+  <si>
+    <t>17500, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.golfgodefroy.qc.ca</t>
+  </si>
+  <si>
+    <t>819 233-2255</t>
+  </si>
+  <si>
+    <t>Alain Guilbert</t>
+  </si>
+  <si>
+    <t>TÉLÉBEC LTÉE (ENTREPÔT)</t>
+  </si>
+  <si>
+    <t>1030, boulevard de Port-Royal, porte 5</t>
+  </si>
+  <si>
+    <t>TÉLÉBEC LTÉE  (IMMEUBLE À BUREAUX)</t>
+  </si>
+  <si>
+    <t>https://www.telebec.com</t>
+  </si>
+  <si>
+    <t>1 888 737-6673</t>
+  </si>
+  <si>
+    <t>CRDI DE LA MAURICIE ET DU CENTRE DU QUÉBEC</t>
+  </si>
+  <si>
+    <t>1582, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 379-6868</t>
+  </si>
+  <si>
+    <t>services de 2e ligne</t>
+  </si>
+  <si>
+    <t>CENTRE DE SANTÉ GODEFROY</t>
+  </si>
+  <si>
+    <t>VÉZINA ANNICK</t>
+  </si>
+  <si>
+    <t>17660, rue Garceau</t>
+  </si>
+  <si>
+    <t>819 233-9093</t>
+  </si>
+  <si>
+    <t>G9H 1G5</t>
+  </si>
+  <si>
+    <t>Annick Vézina</t>
+  </si>
+  <si>
+    <t>orthophoniste</t>
+  </si>
+  <si>
+    <t>DE MONTIGNY, PRUD'HOMME ET ASSOCIÉ, OPTOMÉTRISTES INC.</t>
+  </si>
+  <si>
+    <t>4825, avenue Bouvet, bureau 126</t>
+  </si>
+  <si>
+    <t>stg.opto@cgocable.ca</t>
+  </si>
+  <si>
+    <t>819 233-4242</t>
+  </si>
+  <si>
+    <t>TRANSPORT ET ENTREPOSAGE PARADIS INC.</t>
+  </si>
+  <si>
+    <t>1300, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>https://www.transportparadis.com</t>
+  </si>
+  <si>
+    <t>819 233-3100/1 -800 567-6725</t>
+  </si>
+  <si>
+    <t>Jacques Paradis</t>
+  </si>
+  <si>
+    <t>BUREAU DE POSTE – SAINT-GRÉGOIRE</t>
+  </si>
+  <si>
+    <t>17270, rue Gaudet</t>
+  </si>
+  <si>
+    <t>819 233-2621</t>
+  </si>
+  <si>
+    <t>G9H 1G0</t>
+  </si>
+  <si>
+    <t>DÉPANNEUR CLUB VIDÉO PREMIER CHOIX</t>
+  </si>
+  <si>
+    <t>4825, boulevard Port-Royal</t>
+  </si>
+  <si>
+    <t>819 233-2368</t>
+  </si>
+  <si>
+    <t>Alain Zhao</t>
+  </si>
+  <si>
+    <t>TRANSPORTEURS EN VRAC DE NICOLET INC.</t>
+  </si>
+  <si>
+    <t>4802, avenue Bouvet, bureau A</t>
+  </si>
+  <si>
+    <t>tranvrac@cgocable.ca</t>
+  </si>
+  <si>
+    <t>819 233-9545</t>
+  </si>
+  <si>
+    <t>G9H 0J9</t>
+  </si>
+  <si>
+    <t>Robert Tessier</t>
+  </si>
+  <si>
+    <t>transport en vrac</t>
+  </si>
+  <si>
+    <t>HÔPITAL VÉTÉRINAIRE SAINT-GRÉGOIRE</t>
+  </si>
+  <si>
+    <t>16930, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-2020</t>
+  </si>
+  <si>
+    <t>G9H 1L5</t>
+  </si>
+  <si>
+    <t>Katia St-Onge</t>
+  </si>
+  <si>
+    <t>vétérinaires</t>
+  </si>
+  <si>
+    <t>TRANSPORT GUY FOREST</t>
+  </si>
+  <si>
+    <t>19425, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-2924</t>
+  </si>
+  <si>
+    <t>Guy Forest et Guylaine Raymond</t>
+  </si>
+  <si>
+    <t>GIRARD LUC</t>
+  </si>
+  <si>
+    <t>Luc Girard</t>
+  </si>
+  <si>
+    <t>TRANSPORT CHAMPION INC.</t>
+  </si>
+  <si>
+    <t>16425, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>abouvet@transportchampion.com</t>
+  </si>
+  <si>
+    <t>819 233-2381</t>
+  </si>
+  <si>
+    <t>G9H 1K9</t>
+  </si>
+  <si>
+    <t>François Bouvet</t>
+  </si>
+  <si>
+    <t>LE REFUGE DU CAMPEUR (2007) INC.</t>
+  </si>
+  <si>
+    <t>18600, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>lerefugeducampeur@gmail.com</t>
+  </si>
+  <si>
+    <t>819 233-3598</t>
+  </si>
+  <si>
+    <t>G9H 1A8</t>
+  </si>
+  <si>
+    <t>Claude Gravel</t>
+  </si>
+  <si>
     <t>terrain de camping</t>
   </si>
   <si>
-    <t>LEVASSEUR &amp; THISDALE, S.E.N.C.R.L.</t>
-[...457 lines deleted...]
-  <si>
     <t>TÉLÉBEC LTÉE (CENTRALE TÉLÉPHONIQUE)</t>
   </si>
   <si>
     <t>4910, avenue Lamothe</t>
   </si>
   <si>
     <t>G9H 2A9</t>
   </si>
   <si>
     <t>QUILLES ST-GRÉGOIRE INC.</t>
   </si>
   <si>
     <t>4250, avenue Arseneault</t>
   </si>
   <si>
     <t>https://www.quillesstgregoire.com</t>
   </si>
   <si>
     <t>819 233-2228</t>
   </si>
   <si>
     <t>salle de quilles</t>
   </si>
   <si>
     <t>ATELIER DU MEUBLE REMBOURRÉ DM</t>
@@ -8216,92 +8198,86 @@
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>750, boulevard Alphonse-Deshaies</t>
   </si>
   <si>
     <t>transport par train</t>
   </si>
   <si>
     <t>FERME PIERRE DUPLESSIS, PRODUCTION LÉGUMIÈRE ET FRUITIÈRE</t>
   </si>
   <si>
     <t>7955, rue Désormeaux</t>
   </si>
   <si>
     <t>819 294-2209</t>
   </si>
   <si>
     <t>G9H 2X1</t>
   </si>
   <si>
     <t>Pierre Duplessis</t>
   </si>
   <si>
-    <t>horticulture - vente de plantes annuelles et plants de légumes</t>
-[...1 lines deleted...]
-  <si>
     <t>ÉCOLE TERRE-DES-JEUNES</t>
   </si>
   <si>
     <t>8260, rue Cartier</t>
   </si>
   <si>
     <t>819 936-5821</t>
   </si>
   <si>
     <t>G9H 3B1</t>
   </si>
   <si>
     <t>CYRENNE GILLES</t>
   </si>
   <si>
     <t>11050,chemin Leblanc</t>
   </si>
   <si>
     <t>819 294-2239</t>
   </si>
   <si>
     <t>G9H 3E4</t>
   </si>
   <si>
     <t>Gilles G. Cyrenne</t>
   </si>
   <si>
     <t>STATION DE SERVICE RELAIS DU PARC INC. (SHELL)</t>
   </si>
   <si>
     <t>8460, boulevard Bécancour</t>
   </si>
   <si>
     <t>819 294-2585</t>
   </si>
   <si>
-    <t>boucheries</t>
-[...1 lines deleted...]
-  <si>
     <t>PRODUITS CHIMIQUES OLIN CANADA INC. (SITE D'ENFOUISSEMENT)</t>
   </si>
   <si>
     <t>6005, rue du Chemin-de-fer</t>
   </si>
   <si>
     <t>G9H 2X7</t>
   </si>
   <si>
     <t>NORSK HYDRO CANADA INC.</t>
   </si>
   <si>
     <t>7000, boulevard Raoul-Duchesne</t>
   </si>
   <si>
     <t>819 294-4500</t>
   </si>
   <si>
     <t>G9H 2V3</t>
   </si>
   <si>
     <t>magnésium (usine)</t>
   </si>
   <si>
     <t>ALCOA PREMIÈRE FUSION – USINE DE TIGE DE BÉCANCOUR (SOCIÉTÉ CANADIENNE DE MÉTAUX REYNOLDS LTÉE)</t>
@@ -8357,50 +8333,53 @@
   <si>
     <t>819 294-6633</t>
   </si>
   <si>
     <t>Pierre Ducharme, directeur d'usine</t>
   </si>
   <si>
     <t>HYDREXCEL INC.</t>
   </si>
   <si>
     <t>665, avenue Dutord</t>
   </si>
   <si>
     <t>hydrexcel@hydrexcel.com</t>
   </si>
   <si>
     <t>https://www.hydrexcel.com</t>
   </si>
   <si>
     <t>819 294-2728</t>
   </si>
   <si>
     <t xml:space="preserve"> Mario Blanchette</t>
   </si>
   <si>
+    <t>mécanique - soudure - hydraulique</t>
+  </si>
+  <si>
     <t>CEPSA CHIMIE BÉCANCOUR INC.</t>
   </si>
   <si>
     <t>5250, boulevard Bécancour</t>
   </si>
   <si>
     <t>contactcqb@cepsa.com</t>
   </si>
   <si>
     <t>https://www.cepsa.ca</t>
   </si>
   <si>
     <t>819 294-1414</t>
   </si>
   <si>
     <t>produits chimiques - alkylbenzène linéaire</t>
   </si>
   <si>
     <t>HYDROGÉNAL</t>
   </si>
   <si>
     <t>5400 et 5425, boulevard Raoul-Duchesne</t>
   </si>
   <si>
     <t>https://www.airliquide.ca</t>
@@ -8492,51 +8471,51 @@
   <si>
     <t>ENTREPRISES RÉFRACTAIRES DE LA MAURICIE INC.</t>
   </si>
   <si>
     <t>r.m.i.@sogetel.net</t>
   </si>
   <si>
     <t>819 294-4111</t>
   </si>
   <si>
     <t>Jacques Limoges</t>
   </si>
   <si>
     <t>MAXI-CONCEPT J.L.P. INC.</t>
   </si>
   <si>
     <t>3075, avenue Nicolas-Perrot</t>
   </si>
   <si>
     <t>https://www.maxi-concept.qc.ca</t>
   </si>
   <si>
     <t>819 294-1892</t>
   </si>
   <si>
-    <t>structure</t>
+    <t>électricité</t>
   </si>
   <si>
     <t>BATIK SUSAN WARD</t>
   </si>
   <si>
     <t>819 294-2486</t>
   </si>
   <si>
     <t>Susan Ward</t>
   </si>
   <si>
     <t>artistes-artisans - art visuel 3d et 2d</t>
   </si>
   <si>
     <t>COOPÉRATIVE DE SOLIDARITÉ D’AIDE À DOMICILE DE LA MRC DE BÉCANCOUR</t>
   </si>
   <si>
     <t>7425, route du Missouri</t>
   </si>
   <si>
     <t>coopbec@hotmail.com</t>
   </si>
   <si>
     <t>873 887-1210</t>
   </si>
@@ -8588,51 +8567,51 @@
   <si>
     <t>https://www.abi.qc.ca</t>
   </si>
   <si>
     <t>G9H 2T7</t>
   </si>
   <si>
     <t>aluminerie</t>
   </si>
   <si>
     <t>AUTOMATISATION BARIL</t>
   </si>
   <si>
     <t>535, avenue Le Neuf</t>
   </si>
   <si>
     <t>https://www.automatisationbaril.com</t>
   </si>
   <si>
     <t>819 233-3160</t>
   </si>
   <si>
     <t>Sylvain Baril</t>
   </si>
   <si>
-    <t>programmation</t>
+    <t>consultants - automatisation</t>
   </si>
   <si>
     <t>VILLA DES CYGNES</t>
   </si>
   <si>
     <t>2015, avenue Mgr Moreau</t>
   </si>
   <si>
     <t>lavilladescygnes@hotmail.com</t>
   </si>
   <si>
     <t>819 294-1834</t>
   </si>
   <si>
     <t>Régent Ouellet</t>
   </si>
   <si>
     <t>CONSTRUCTION LAVIGNE &amp; BARIL INC.</t>
   </si>
   <si>
     <t>Yvon Lavigne</t>
   </si>
   <si>
     <t>OMH RÉSIDENCES MGR MOREAU - BÉCANCOUR (HLM)</t>
   </si>
@@ -10487,14174 +10466,14174 @@
       <c r="B58" t="s">
         <v>12</v>
       </c>
       <c r="C58" t="s">
         <v>306</v>
       </c>
       <c r="D58" t="s">
         <v>88</v>
       </c>
       <c r="E58" t="s">
         <v>307</v>
       </c>
       <c r="F58" t="s">
         <v>308</v>
       </c>
       <c r="G58" t="s">
         <v>309</v>
       </c>
       <c r="I58" t="s">
         <v>107</v>
       </c>
       <c r="J58" t="s">
         <v>310</v>
       </c>
       <c r="K58" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" t="s">
+        <v>311</v>
+      </c>
+      <c r="B59" t="s">
+        <v>12</v>
+      </c>
+      <c r="C59" t="s">
         <v>312</v>
-      </c>
-[...4 lines deleted...]
-        <v>313</v>
       </c>
       <c r="D59" t="s">
         <v>141</v>
       </c>
       <c r="G59" t="s">
+        <v>313</v>
+      </c>
+      <c r="I59" t="s">
         <v>314</v>
       </c>
-      <c r="I59" t="s">
+      <c r="J59" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="K59" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="B60" t="s">
         <v>158</v>
       </c>
       <c r="C60" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="D60" t="s">
         <v>88</v>
       </c>
       <c r="E60" t="s">
+        <v>318</v>
+      </c>
+      <c r="F60" t="s">
         <v>319</v>
       </c>
-      <c r="F60" t="s">
+      <c r="G60" t="s">
         <v>320</v>
       </c>
-      <c r="G60" t="s">
+      <c r="I60" t="s">
         <v>321</v>
       </c>
-      <c r="I60" t="s">
+      <c r="J60" t="s">
         <v>322</v>
       </c>
-      <c r="J60" t="s">
+      <c r="K60" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" t="s">
+        <v>324</v>
+      </c>
+      <c r="B61" t="s">
+        <v>12</v>
+      </c>
+      <c r="C61" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
       <c r="D61" t="s">
         <v>14</v>
       </c>
       <c r="F61" t="s">
+        <v>326</v>
+      </c>
+      <c r="G61" t="s">
         <v>327</v>
       </c>
-      <c r="G61" t="s">
+      <c r="I61" t="s">
         <v>328</v>
       </c>
-      <c r="I61" t="s">
+      <c r="J61" t="s">
         <v>329</v>
       </c>
-      <c r="J61" t="s">
+      <c r="K61" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" t="s">
+        <v>331</v>
+      </c>
+      <c r="B62" t="s">
+        <v>12</v>
+      </c>
+      <c r="C62" t="s">
         <v>332</v>
-      </c>
-[...4 lines deleted...]
-        <v>333</v>
       </c>
       <c r="D62" t="s">
         <v>88</v>
       </c>
       <c r="G62" t="s">
+        <v>333</v>
+      </c>
+      <c r="I62" t="s">
         <v>334</v>
       </c>
-      <c r="I62" t="s">
+      <c r="J62" t="s">
         <v>335</v>
       </c>
-      <c r="J62" t="s">
+      <c r="K62" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" t="s">
+        <v>337</v>
+      </c>
+      <c r="B63" t="s">
+        <v>12</v>
+      </c>
+      <c r="C63" t="s">
         <v>338</v>
-      </c>
-[...4 lines deleted...]
-        <v>339</v>
       </c>
       <c r="D63" t="s">
         <v>88</v>
       </c>
       <c r="G63" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="I63" t="s">
         <v>183</v>
       </c>
       <c r="K63" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="B64" t="s">
         <v>63</v>
       </c>
       <c r="C64" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="D64" t="s">
         <v>14</v>
       </c>
       <c r="G64" t="s">
+        <v>343</v>
+      </c>
+      <c r="I64" t="s">
         <v>344</v>
       </c>
-      <c r="I64" t="s">
+      <c r="J64" t="s">
         <v>345</v>
       </c>
-      <c r="J64" t="s">
+      <c r="K64" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="B65" t="s">
         <v>158</v>
       </c>
       <c r="C65" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="D65" t="s">
         <v>88</v>
       </c>
       <c r="E65" t="s">
+        <v>349</v>
+      </c>
+      <c r="F65" t="s">
         <v>350</v>
       </c>
-      <c r="F65" t="s">
+      <c r="G65" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="I65" t="s">
         <v>303</v>
       </c>
       <c r="J65" t="s">
+        <v>352</v>
+      </c>
+      <c r="K65" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" t="s">
+        <v>354</v>
+      </c>
+      <c r="B66" t="s">
+        <v>12</v>
+      </c>
+      <c r="C66" t="s">
         <v>355</v>
-      </c>
-[...4 lines deleted...]
-        <v>356</v>
       </c>
       <c r="D66" t="s">
         <v>88</v>
       </c>
       <c r="E66" t="s">
+        <v>356</v>
+      </c>
+      <c r="F66" t="s">
         <v>357</v>
       </c>
-      <c r="F66" t="s">
+      <c r="G66" t="s">
         <v>358</v>
       </c>
-      <c r="G66" t="s">
+      <c r="I66" t="s">
         <v>359</v>
       </c>
-      <c r="I66" t="s">
+      <c r="J66" t="s">
         <v>360</v>
       </c>
-      <c r="J66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K66" t="s">
-        <v>362</v>
+        <v>144</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="B67" t="s">
         <v>12</v>
       </c>
       <c r="C67" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="D67" t="s">
         <v>14</v>
       </c>
       <c r="G67" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="I67" t="s">
         <v>268</v>
       </c>
       <c r="J67" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="K67" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="B68" t="s">
         <v>12</v>
       </c>
       <c r="C68" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="D68" t="s">
         <v>88</v>
       </c>
       <c r="G68" t="s">
+        <v>367</v>
+      </c>
+      <c r="I68" t="s">
+        <v>368</v>
+      </c>
+      <c r="J68" t="s">
         <v>369</v>
-      </c>
-[...4 lines deleted...]
-        <v>371</v>
       </c>
       <c r="K68" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="B69" t="s">
         <v>63</v>
       </c>
       <c r="C69" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="D69" t="s">
         <v>119</v>
       </c>
       <c r="G69" t="s">
+        <v>372</v>
+      </c>
+      <c r="I69" t="s">
+        <v>373</v>
+      </c>
+      <c r="J69" t="s">
         <v>374</v>
-      </c>
-[...4 lines deleted...]
-        <v>376</v>
       </c>
       <c r="K69" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B70" t="s">
         <v>12</v>
       </c>
       <c r="D70" t="s">
         <v>141</v>
       </c>
       <c r="G70" t="s">
+        <v>376</v>
+      </c>
+      <c r="J70" t="s">
+        <v>377</v>
+      </c>
+      <c r="K70" t="s">
         <v>378</v>
-      </c>
-[...4 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="B71" t="s">
         <v>12</v>
       </c>
       <c r="C71" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="D71" t="s">
         <v>88</v>
       </c>
       <c r="G71" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="I71" t="s">
         <v>42</v>
       </c>
       <c r="J71" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="K71" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="B72" t="s">
         <v>63</v>
       </c>
       <c r="C72" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="D72" t="s">
         <v>88</v>
       </c>
       <c r="G72" t="s">
+        <v>385</v>
+      </c>
+      <c r="I72" t="s">
+        <v>386</v>
+      </c>
+      <c r="K72" t="s">
         <v>387</v>
-      </c>
-[...4 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="B73" t="s">
         <v>63</v>
       </c>
       <c r="C73" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="D73" t="s">
         <v>124</v>
       </c>
       <c r="G73" t="s">
+        <v>390</v>
+      </c>
+      <c r="I73" t="s">
+        <v>391</v>
+      </c>
+      <c r="J73" t="s">
         <v>392</v>
       </c>
-      <c r="I73" t="s">
+      <c r="K73" t="s">
         <v>393</v>
-      </c>
-[...4 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="B74" t="s">
         <v>158</v>
       </c>
       <c r="C74" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="D74" t="s">
         <v>124</v>
       </c>
       <c r="I74" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="K74" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="B75" t="s">
         <v>158</v>
       </c>
       <c r="C75" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="D75" t="s">
         <v>88</v>
       </c>
       <c r="G75" t="s">
+        <v>400</v>
+      </c>
+      <c r="I75" t="s">
+        <v>401</v>
+      </c>
+      <c r="J75" t="s">
         <v>402</v>
       </c>
-      <c r="I75" t="s">
+      <c r="K75" t="s">
         <v>403</v>
-      </c>
-[...4 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="B76" t="s">
         <v>12</v>
       </c>
       <c r="C76" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="D76" t="s">
         <v>124</v>
       </c>
       <c r="G76" t="s">
+        <v>406</v>
+      </c>
+      <c r="I76" t="s">
+        <v>407</v>
+      </c>
+      <c r="J76" t="s">
         <v>408</v>
-      </c>
-[...4 lines deleted...]
-        <v>410</v>
       </c>
       <c r="K76" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" t="s">
         <v>29</v>
       </c>
       <c r="B77" t="s">
         <v>12</v>
       </c>
       <c r="C77" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="D77" t="s">
         <v>141</v>
       </c>
       <c r="G77" t="s">
         <v>31</v>
       </c>
       <c r="I77" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="J77" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="K77" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="B78" t="s">
         <v>12</v>
       </c>
       <c r="C78" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="D78" t="s">
         <v>14</v>
       </c>
       <c r="F78" t="s">
+        <v>414</v>
+      </c>
+      <c r="G78" t="s">
+        <v>415</v>
+      </c>
+      <c r="J78" t="s">
         <v>416</v>
-      </c>
-[...4 lines deleted...]
-        <v>418</v>
       </c>
       <c r="K78" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="B79" t="s">
         <v>12</v>
       </c>
       <c r="C79" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="D79" t="s">
         <v>124</v>
       </c>
       <c r="E79" t="s">
+        <v>419</v>
+      </c>
+      <c r="F79" t="s">
+        <v>420</v>
+      </c>
+      <c r="G79" t="s">
         <v>421</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
       <c r="I79" t="s">
         <v>126</v>
       </c>
       <c r="J79" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="K79" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="B80" t="s">
         <v>12</v>
       </c>
       <c r="C80" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="D80" t="s">
         <v>88</v>
       </c>
       <c r="G80" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="J80" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="K80" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="B81" t="s">
         <v>12</v>
       </c>
       <c r="C81" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="D81" t="s">
         <v>88</v>
       </c>
       <c r="G81" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="J81" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="K81" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="B82" t="s">
         <v>12</v>
       </c>
       <c r="C82" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="D82" t="s">
         <v>88</v>
       </c>
       <c r="G82" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="J82" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="K82" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="B83" t="s">
         <v>12</v>
       </c>
       <c r="C83" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="D83" t="s">
         <v>88</v>
       </c>
       <c r="G83" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="J83" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="K83" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="B84" t="s">
         <v>12</v>
       </c>
       <c r="C84" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="D84" t="s">
         <v>88</v>
       </c>
       <c r="G84" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="J84" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="K84" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="B85" t="s">
         <v>12</v>
       </c>
       <c r="C85" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="D85" t="s">
         <v>88</v>
       </c>
       <c r="G85" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="J85" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="K85" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="B86" t="s">
         <v>12</v>
       </c>
       <c r="C86" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="D86" t="s">
         <v>88</v>
       </c>
       <c r="G86" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="J86" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="K86" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="B87" t="s">
         <v>12</v>
       </c>
       <c r="C87" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="D87" t="s">
         <v>88</v>
       </c>
       <c r="G87" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="J87" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="K87" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="B88" t="s">
         <v>12</v>
       </c>
       <c r="C88" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="D88" t="s">
         <v>88</v>
       </c>
       <c r="G88" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="J88" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="K88" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="B89" t="s">
         <v>12</v>
       </c>
       <c r="C89" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="D89" t="s">
         <v>119</v>
       </c>
       <c r="G89" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="J89" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="K89" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="B90" t="s">
         <v>12</v>
       </c>
       <c r="C90" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="D90" t="s">
         <v>119</v>
       </c>
       <c r="G90" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="J90" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="K90" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="B91" t="s">
         <v>12</v>
       </c>
       <c r="C91" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="D91" t="s">
         <v>141</v>
       </c>
       <c r="G91" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="J91" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="K91" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="B92" t="s">
         <v>12</v>
       </c>
       <c r="C92" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="D92" t="s">
         <v>141</v>
       </c>
       <c r="G92" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="J92" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="K92" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="B93" t="s">
         <v>12</v>
       </c>
       <c r="C93" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="D93" t="s">
         <v>124</v>
       </c>
       <c r="J93" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="K93" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="B94" t="s">
         <v>12</v>
       </c>
       <c r="C94" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="D94" t="s">
         <v>141</v>
       </c>
       <c r="G94" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="J94" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="K94" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="B95" t="s">
         <v>12</v>
       </c>
       <c r="C95" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="D95" t="s">
         <v>124</v>
       </c>
       <c r="G95" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="J95" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="K95" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="B96" t="s">
         <v>12</v>
       </c>
       <c r="C96" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="D96" t="s">
         <v>124</v>
       </c>
       <c r="G96" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="J96" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="K96" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="B97" t="s">
         <v>12</v>
       </c>
       <c r="C97" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="D97" t="s">
         <v>124</v>
       </c>
       <c r="G97" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="J97" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="K97" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="B98" t="s">
         <v>12</v>
       </c>
       <c r="C98" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="D98" t="s">
         <v>124</v>
       </c>
       <c r="G98" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="J98" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="K98" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="B99" t="s">
         <v>12</v>
       </c>
       <c r="C99" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="D99" t="s">
         <v>124</v>
       </c>
       <c r="G99" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="J99" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="K99" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="B100" t="s">
         <v>12</v>
       </c>
       <c r="C100" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="D100" t="s">
         <v>88</v>
       </c>
       <c r="G100" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="I100" t="s">
         <v>237</v>
       </c>
       <c r="J100" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="K100" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="B101" t="s">
         <v>12</v>
       </c>
       <c r="C101" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D101" t="s">
         <v>14</v>
       </c>
       <c r="G101" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="J101" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="K101" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="B102" t="s">
         <v>12</v>
       </c>
       <c r="C102" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="D102" t="s">
         <v>14</v>
       </c>
       <c r="E102" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="G102" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="I102" t="s">
         <v>101</v>
       </c>
       <c r="J102" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="K102" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="B103" t="s">
         <v>63</v>
       </c>
       <c r="C103" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="D103" t="s">
         <v>14</v>
       </c>
       <c r="G103" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="I103" t="s">
         <v>268</v>
       </c>
       <c r="J103" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="K103" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="B104" t="s">
         <v>12</v>
       </c>
       <c r="C104" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="D104" t="s">
         <v>88</v>
       </c>
       <c r="G104" t="s">
+        <v>523</v>
+      </c>
+      <c r="I104" t="s">
+        <v>524</v>
+      </c>
+      <c r="J104" t="s">
         <v>525</v>
-      </c>
-[...4 lines deleted...]
-        <v>527</v>
       </c>
       <c r="K104" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="B105" t="s">
         <v>12</v>
       </c>
       <c r="C105" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="D105" t="s">
         <v>293</v>
       </c>
       <c r="E105" t="s">
+        <v>528</v>
+      </c>
+      <c r="F105" t="s">
+        <v>529</v>
+      </c>
+      <c r="G105" t="s">
         <v>530</v>
       </c>
-      <c r="F105" t="s">
+      <c r="I105" t="s">
         <v>531</v>
       </c>
-      <c r="G105" t="s">
+      <c r="J105" t="s">
         <v>532</v>
       </c>
-      <c r="I105" t="s">
+      <c r="K105" t="s">
         <v>533</v>
-      </c>
-[...4 lines deleted...]
-        <v>535</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="B106" t="s">
         <v>158</v>
       </c>
       <c r="C106" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="D106" t="s">
         <v>141</v>
       </c>
       <c r="E106" t="s">
+        <v>536</v>
+      </c>
+      <c r="G106" t="s">
+        <v>537</v>
+      </c>
+      <c r="I106" t="s">
         <v>538</v>
       </c>
-      <c r="G106" t="s">
+      <c r="J106" t="s">
         <v>539</v>
       </c>
-      <c r="I106" t="s">
+      <c r="K106" t="s">
         <v>540</v>
-      </c>
-[...4 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="B107" t="s">
         <v>12</v>
       </c>
       <c r="C107" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="D107" t="s">
         <v>88</v>
       </c>
       <c r="G107" t="s">
+        <v>543</v>
+      </c>
+      <c r="I107" t="s">
+        <v>544</v>
+      </c>
+      <c r="J107" t="s">
         <v>545</v>
-      </c>
-[...4 lines deleted...]
-        <v>547</v>
       </c>
       <c r="K107" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="B108" t="s">
         <v>12</v>
       </c>
       <c r="C108" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="D108" t="s">
         <v>124</v>
       </c>
       <c r="G108" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="I108" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="K108" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="B109" t="s">
         <v>12</v>
       </c>
       <c r="C109" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="D109" t="s">
         <v>119</v>
       </c>
       <c r="G109" t="s">
+        <v>552</v>
+      </c>
+      <c r="I109" t="s">
+        <v>553</v>
+      </c>
+      <c r="J109" t="s">
         <v>554</v>
-      </c>
-[...4 lines deleted...]
-        <v>556</v>
       </c>
       <c r="K109" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="B110" t="s">
         <v>12</v>
       </c>
       <c r="C110" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="D110" t="s">
         <v>88</v>
       </c>
       <c r="G110" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="I110" t="s">
         <v>42</v>
       </c>
       <c r="K110" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="B111" t="s">
         <v>12</v>
       </c>
       <c r="C111" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="D111" t="s">
         <v>119</v>
       </c>
       <c r="G111" t="s">
+        <v>561</v>
+      </c>
+      <c r="I111" t="s">
+        <v>562</v>
+      </c>
+      <c r="J111" t="s">
         <v>563</v>
       </c>
-      <c r="I111" t="s">
+      <c r="K111" t="s">
         <v>564</v>
-      </c>
-[...4 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="B112" t="s">
         <v>63</v>
       </c>
       <c r="C112" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="D112" t="s">
         <v>14</v>
       </c>
       <c r="F112" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="G112">
         <v>8196938595</v>
       </c>
       <c r="I112" t="s">
+        <v>568</v>
+      </c>
+      <c r="J112" t="s">
+        <v>569</v>
+      </c>
+      <c r="K112" t="s">
         <v>570</v>
-      </c>
-[...4 lines deleted...]
-        <v>572</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="B113" t="s">
         <v>63</v>
       </c>
       <c r="C113" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="D113" t="s">
         <v>14</v>
       </c>
       <c r="F113" t="s">
+        <v>567</v>
+      </c>
+      <c r="G113" t="s">
+        <v>572</v>
+      </c>
+      <c r="I113" t="s">
+        <v>573</v>
+      </c>
+      <c r="J113" t="s">
         <v>569</v>
       </c>
-      <c r="G113" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K113" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="B114" t="s">
         <v>158</v>
       </c>
       <c r="C114" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="D114" t="s">
         <v>88</v>
       </c>
       <c r="G114" t="s">
+        <v>576</v>
+      </c>
+      <c r="I114" t="s">
+        <v>577</v>
+      </c>
+      <c r="J114" t="s">
         <v>578</v>
-      </c>
-[...4 lines deleted...]
-        <v>580</v>
       </c>
       <c r="K114" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="B115" t="s">
         <v>12</v>
       </c>
       <c r="C115" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="D115" t="s">
         <v>88</v>
       </c>
       <c r="G115" t="s">
+        <v>581</v>
+      </c>
+      <c r="I115" t="s">
+        <v>582</v>
+      </c>
+      <c r="J115" t="s">
         <v>583</v>
-      </c>
-[...4 lines deleted...]
-        <v>585</v>
       </c>
       <c r="K115" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="B116" t="s">
         <v>63</v>
       </c>
       <c r="C116" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="D116" t="s">
         <v>88</v>
       </c>
       <c r="G116" t="s">
+        <v>586</v>
+      </c>
+      <c r="I116" t="s">
+        <v>587</v>
+      </c>
+      <c r="J116" t="s">
         <v>588</v>
-      </c>
-[...4 lines deleted...]
-        <v>590</v>
       </c>
       <c r="K116" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="B117" t="s">
         <v>12</v>
       </c>
       <c r="C117" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="D117" t="s">
         <v>119</v>
       </c>
       <c r="G117" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="I117" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="J117" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="K117" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="B118" t="s">
         <v>158</v>
       </c>
       <c r="C118" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="D118" t="s">
         <v>124</v>
       </c>
       <c r="G118" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="I118" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="J118" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="K118" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="B119" t="s">
         <v>158</v>
       </c>
       <c r="C119" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="D119" t="s">
         <v>88</v>
       </c>
       <c r="G119" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="I119" t="s">
         <v>303</v>
       </c>
       <c r="K119" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="B120" t="s">
         <v>12</v>
       </c>
       <c r="C120" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="D120" t="s">
         <v>124</v>
       </c>
       <c r="G120" t="s">
+        <v>603</v>
+      </c>
+      <c r="I120" t="s">
+        <v>604</v>
+      </c>
+      <c r="J120" t="s">
         <v>605</v>
       </c>
-      <c r="I120" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K120" t="s">
-        <v>362</v>
+        <v>144</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="B121" t="s">
         <v>12</v>
       </c>
       <c r="C121" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="D121" t="s">
         <v>141</v>
       </c>
       <c r="G121" t="s">
+        <v>608</v>
+      </c>
+      <c r="I121" t="s">
+        <v>609</v>
+      </c>
+      <c r="J121" t="s">
         <v>610</v>
       </c>
-      <c r="I121" t="s">
+      <c r="K121" t="s">
         <v>611</v>
-      </c>
-[...4 lines deleted...]
-        <v>613</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="B122" t="s">
         <v>12</v>
       </c>
       <c r="C122" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="D122" t="s">
         <v>88</v>
       </c>
       <c r="I122" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="K122" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="B123" t="s">
         <v>158</v>
       </c>
       <c r="C123" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="D123" t="s">
         <v>88</v>
       </c>
       <c r="G123" t="s">
+        <v>618</v>
+      </c>
+      <c r="I123" t="s">
+        <v>619</v>
+      </c>
+      <c r="J123" t="s">
         <v>620</v>
       </c>
-      <c r="I123" t="s">
+      <c r="K123" t="s">
         <v>621</v>
-      </c>
-[...4 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="B124" t="s">
         <v>158</v>
       </c>
       <c r="C124" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="D124" t="s">
         <v>141</v>
       </c>
       <c r="G124" t="s">
+        <v>624</v>
+      </c>
+      <c r="I124" t="s">
+        <v>538</v>
+      </c>
+      <c r="J124" t="s">
+        <v>625</v>
+      </c>
+      <c r="K124" t="s">
         <v>626</v>
-      </c>
-[...7 lines deleted...]
-        <v>628</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="B125" t="s">
         <v>12</v>
       </c>
       <c r="C125" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="D125" t="s">
         <v>141</v>
       </c>
       <c r="G125" t="s">
+        <v>628</v>
+      </c>
+      <c r="I125" t="s">
+        <v>538</v>
+      </c>
+      <c r="J125" t="s">
+        <v>629</v>
+      </c>
+      <c r="K125" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>632</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" t="s">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="B126" t="s">
         <v>12</v>
       </c>
       <c r="C126" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="D126" t="s">
         <v>141</v>
       </c>
       <c r="G126" t="s">
+        <v>633</v>
+      </c>
+      <c r="I126" t="s">
+        <v>634</v>
+      </c>
+      <c r="J126" t="s">
         <v>635</v>
       </c>
-      <c r="I126" t="s">
+      <c r="K126" t="s">
         <v>636</v>
-      </c>
-[...4 lines deleted...]
-        <v>638</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="B127" t="s">
         <v>12</v>
       </c>
       <c r="C127" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="D127" t="s">
         <v>141</v>
       </c>
       <c r="G127" t="s">
-        <v>641</v>
+        <v>639</v>
       </c>
       <c r="I127" t="s">
         <v>252</v>
       </c>
       <c r="J127" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="K127" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="B128" t="s">
         <v>12</v>
       </c>
       <c r="C128" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="D128" t="s">
         <v>88</v>
       </c>
       <c r="F128" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="G128" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="I128" t="s">
         <v>42</v>
       </c>
       <c r="K128" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="B129" t="s">
         <v>12</v>
       </c>
       <c r="C129" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="D129" t="s">
         <v>88</v>
       </c>
       <c r="E129" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="G129" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="I129" t="s">
         <v>60</v>
       </c>
       <c r="J129" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="K129" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="B130" t="s">
         <v>12</v>
       </c>
       <c r="C130" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="D130" t="s">
         <v>141</v>
       </c>
       <c r="G130" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="I130" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="K130" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131" t="s">
-        <v>657</v>
+        <v>655</v>
       </c>
       <c r="B131" t="s">
         <v>12</v>
       </c>
       <c r="C131" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="D131" t="s">
         <v>14</v>
       </c>
       <c r="G131" t="s">
+        <v>657</v>
+      </c>
+      <c r="I131" t="s">
+        <v>658</v>
+      </c>
+      <c r="K131" t="s">
         <v>659</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="B132" t="s">
         <v>12</v>
       </c>
       <c r="C132" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="D132" t="s">
         <v>88</v>
       </c>
       <c r="I132" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="K132" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="B133" t="s">
         <v>12</v>
       </c>
       <c r="C133" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="D133" t="s">
         <v>124</v>
       </c>
       <c r="G133" t="s">
+        <v>665</v>
+      </c>
+      <c r="I133" t="s">
+        <v>666</v>
+      </c>
+      <c r="J133" t="s">
         <v>667</v>
       </c>
-      <c r="I133" t="s">
+      <c r="K133" t="s">
         <v>668</v>
-      </c>
-[...4 lines deleted...]
-        <v>670</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="B134" t="s">
         <v>158</v>
       </c>
       <c r="C134" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="D134" t="s">
         <v>141</v>
       </c>
       <c r="G134" t="s">
+        <v>671</v>
+      </c>
+      <c r="I134" t="s">
+        <v>672</v>
+      </c>
+      <c r="J134" t="s">
         <v>673</v>
       </c>
-      <c r="I134" t="s">
+      <c r="K134" t="s">
         <v>674</v>
-      </c>
-[...4 lines deleted...]
-        <v>676</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
       <c r="B135" t="s">
         <v>12</v>
       </c>
       <c r="C135" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="D135" t="s">
         <v>14</v>
       </c>
       <c r="G135" t="s">
+        <v>677</v>
+      </c>
+      <c r="I135" t="s">
+        <v>678</v>
+      </c>
+      <c r="J135" t="s">
         <v>679</v>
       </c>
-      <c r="I135" t="s">
+      <c r="K135" t="s">
         <v>680</v>
-      </c>
-[...4 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="B136" t="s">
         <v>12</v>
       </c>
       <c r="C136" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="D136" t="s">
         <v>141</v>
       </c>
       <c r="G136" t="s">
+        <v>683</v>
+      </c>
+      <c r="I136" t="s">
+        <v>538</v>
+      </c>
+      <c r="J136" t="s">
+        <v>684</v>
+      </c>
+      <c r="K136" t="s">
         <v>685</v>
-      </c>
-[...7 lines deleted...]
-        <v>687</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="B137" t="s">
         <v>158</v>
       </c>
       <c r="C137" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="D137" t="s">
         <v>88</v>
       </c>
       <c r="I137" t="s">
         <v>225</v>
       </c>
       <c r="J137" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="K137" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="B138" t="s">
         <v>12</v>
       </c>
       <c r="C138" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="D138" t="s">
         <v>88</v>
       </c>
       <c r="G138" t="s">
+        <v>691</v>
+      </c>
+      <c r="I138" t="s">
+        <v>692</v>
+      </c>
+      <c r="J138" t="s">
         <v>693</v>
       </c>
-      <c r="I138" t="s">
+      <c r="K138" t="s">
         <v>694</v>
-      </c>
-[...4 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="B139" t="s">
         <v>63</v>
       </c>
       <c r="C139" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="D139" t="s">
         <v>14</v>
       </c>
       <c r="G139" t="s">
+        <v>697</v>
+      </c>
+      <c r="I139" t="s">
+        <v>698</v>
+      </c>
+      <c r="J139" t="s">
         <v>699</v>
-      </c>
-[...4 lines deleted...]
-        <v>701</v>
       </c>
       <c r="K139" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="B140" t="s">
         <v>12</v>
       </c>
       <c r="C140" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="D140" t="s">
         <v>88</v>
       </c>
       <c r="G140" t="s">
+        <v>702</v>
+      </c>
+      <c r="I140" t="s">
+        <v>703</v>
+      </c>
+      <c r="J140" t="s">
         <v>704</v>
       </c>
-      <c r="I140" t="s">
+      <c r="K140" t="s">
         <v>705</v>
-      </c>
-[...4 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="B141" t="s">
         <v>12</v>
       </c>
       <c r="C141" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="D141" t="s">
         <v>141</v>
       </c>
       <c r="G141" t="s">
+        <v>707</v>
+      </c>
+      <c r="I141" t="s">
+        <v>538</v>
+      </c>
+      <c r="J141" t="s">
+        <v>708</v>
+      </c>
+      <c r="K141" t="s">
         <v>709</v>
-      </c>
-[...7 lines deleted...]
-        <v>711</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142" t="s">
-        <v>712</v>
+        <v>710</v>
       </c>
       <c r="B142" t="s">
         <v>12</v>
       </c>
       <c r="C142" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="D142" t="s">
         <v>141</v>
       </c>
       <c r="G142" t="s">
-        <v>713</v>
+        <v>711</v>
       </c>
       <c r="I142" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="J142" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="K142" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
       <c r="B143" t="s">
         <v>12</v>
       </c>
       <c r="C143" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="D143" t="s">
         <v>14</v>
       </c>
       <c r="G143" t="s">
+        <v>715</v>
+      </c>
+      <c r="I143" t="s">
+        <v>716</v>
+      </c>
+      <c r="J143" t="s">
         <v>717</v>
       </c>
-      <c r="I143" t="s">
+      <c r="K143" t="s">
         <v>718</v>
-      </c>
-[...4 lines deleted...]
-        <v>720</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144" t="s">
-        <v>721</v>
+        <v>719</v>
       </c>
       <c r="B144" t="s">
         <v>158</v>
       </c>
       <c r="C144" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="D144" t="s">
         <v>124</v>
       </c>
       <c r="G144" t="s">
+        <v>721</v>
+      </c>
+      <c r="I144" t="s">
+        <v>722</v>
+      </c>
+      <c r="J144" t="s">
         <v>723</v>
       </c>
-      <c r="I144" t="s">
+      <c r="K144" t="s">
         <v>724</v>
-      </c>
-[...4 lines deleted...]
-        <v>726</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
       <c r="B145" t="s">
         <v>158</v>
       </c>
       <c r="C145" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="D145" t="s">
         <v>14</v>
       </c>
       <c r="F145" t="s">
+        <v>727</v>
+      </c>
+      <c r="G145" t="s">
+        <v>728</v>
+      </c>
+      <c r="I145" t="s">
+        <v>698</v>
+      </c>
+      <c r="J145" t="s">
         <v>729</v>
       </c>
-      <c r="G145" t="s">
+      <c r="K145" t="s">
         <v>730</v>
-      </c>
-[...7 lines deleted...]
-        <v>732</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="B146" t="s">
         <v>12</v>
       </c>
       <c r="C146" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="D146" t="s">
         <v>293</v>
       </c>
       <c r="G146" t="s">
+        <v>733</v>
+      </c>
+      <c r="I146" t="s">
+        <v>734</v>
+      </c>
+      <c r="J146" t="s">
         <v>735</v>
       </c>
-      <c r="I146" t="s">
+      <c r="K146" t="s">
         <v>736</v>
-      </c>
-[...4 lines deleted...]
-        <v>738</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="B147" t="s">
         <v>158</v>
       </c>
       <c r="C147" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
       <c r="D147" t="s">
         <v>88</v>
       </c>
       <c r="G147" t="s">
+        <v>739</v>
+      </c>
+      <c r="I147" t="s">
+        <v>740</v>
+      </c>
+      <c r="J147" t="s">
         <v>741</v>
       </c>
-      <c r="I147" t="s">
+      <c r="K147" t="s">
         <v>742</v>
-      </c>
-[...4 lines deleted...]
-        <v>744</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" t="s">
-        <v>745</v>
+        <v>743</v>
       </c>
       <c r="B148" t="s">
         <v>12</v>
       </c>
       <c r="C148" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="D148" t="s">
         <v>88</v>
       </c>
       <c r="G148" t="s">
+        <v>745</v>
+      </c>
+      <c r="I148" t="s">
+        <v>746</v>
+      </c>
+      <c r="J148" t="s">
         <v>747</v>
       </c>
-      <c r="I148" t="s">
+      <c r="K148" t="s">
         <v>748</v>
-      </c>
-[...4 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B149" t="s">
         <v>12</v>
       </c>
       <c r="C149" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="D149" t="s">
         <v>88</v>
       </c>
       <c r="G149" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
       <c r="I149" t="s">
         <v>60</v>
       </c>
       <c r="J149" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="K149" t="s">
-        <v>52</v>
+        <v>174</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="B150" t="s">
         <v>12</v>
       </c>
       <c r="C150" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
       <c r="D150" t="s">
         <v>88</v>
       </c>
       <c r="F150" t="s">
+        <v>755</v>
+      </c>
+      <c r="G150" t="s">
+        <v>756</v>
+      </c>
+      <c r="I150" t="s">
         <v>757</v>
       </c>
-      <c r="G150" t="s">
+      <c r="J150" t="s">
         <v>758</v>
       </c>
-      <c r="I150" t="s">
+      <c r="K150" t="s">
         <v>759</v>
-      </c>
-[...4 lines deleted...]
-        <v>761</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151" t="s">
-        <v>762</v>
+        <v>760</v>
       </c>
       <c r="B151" t="s">
         <v>12</v>
       </c>
       <c r="C151" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
       <c r="D151" t="s">
         <v>124</v>
       </c>
       <c r="G151" t="s">
         <v>246</v>
       </c>
       <c r="I151" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="J151" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="K151" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="B152" t="s">
         <v>12</v>
       </c>
       <c r="C152" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="D152" t="s">
         <v>124</v>
       </c>
       <c r="G152" t="s">
-        <v>767</v>
+        <v>765</v>
       </c>
       <c r="I152" t="s">
         <v>126</v>
       </c>
       <c r="J152" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="K152" t="s">
-        <v>769</v>
+        <v>668</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
       <c r="B153" t="s">
         <v>63</v>
       </c>
       <c r="C153" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="D153" t="s">
         <v>124</v>
       </c>
       <c r="G153" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="I153" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="J153" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="K153" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="B154" t="s">
         <v>12</v>
       </c>
       <c r="C154" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
       <c r="D154" t="s">
         <v>119</v>
       </c>
       <c r="G154" t="s">
-        <v>767</v>
+        <v>765</v>
       </c>
       <c r="I154" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="J154" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="K154" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="B155" t="s">
         <v>12</v>
       </c>
       <c r="C155" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
       <c r="D155" t="s">
         <v>88</v>
       </c>
       <c r="G155" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="I155" t="s">
         <v>303</v>
       </c>
       <c r="J155" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="K155" t="s">
-        <v>781</v>
+        <v>97</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" t="s">
-        <v>782</v>
+        <v>778</v>
       </c>
       <c r="B156" t="s">
         <v>12</v>
       </c>
       <c r="C156" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="D156" t="s">
         <v>88</v>
       </c>
       <c r="G156" t="s">
-        <v>784</v>
+        <v>780</v>
       </c>
       <c r="I156" t="s">
-        <v>785</v>
+        <v>781</v>
       </c>
       <c r="J156" t="s">
-        <v>786</v>
+        <v>782</v>
       </c>
       <c r="K156" t="s">
-        <v>67</v>
+        <v>783</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
       <c r="B157" t="s">
         <v>12</v>
       </c>
       <c r="C157" t="s">
-        <v>788</v>
+        <v>785</v>
       </c>
       <c r="D157" t="s">
         <v>124</v>
       </c>
       <c r="G157" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="I157" t="s">
-        <v>790</v>
+        <v>787</v>
       </c>
       <c r="J157" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="K157" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="B158" t="s">
         <v>12</v>
       </c>
       <c r="C158" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
       <c r="D158" t="s">
         <v>88</v>
       </c>
       <c r="E158" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F158" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="G158" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
       <c r="I158" t="s">
         <v>303</v>
       </c>
       <c r="J158" t="s">
-        <v>797</v>
+        <v>794</v>
       </c>
       <c r="K158" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="B159" t="s">
         <v>12</v>
       </c>
       <c r="C159" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="D159" t="s">
         <v>88</v>
       </c>
       <c r="G159" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="I159" t="s">
         <v>303</v>
       </c>
       <c r="K159" t="s">
-        <v>802</v>
+        <v>799</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="B160" t="s">
         <v>12</v>
       </c>
       <c r="C160" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
       <c r="D160" t="s">
         <v>124</v>
       </c>
       <c r="G160" t="s">
-        <v>805</v>
+        <v>802</v>
       </c>
       <c r="I160" t="s">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="J160" t="s">
-        <v>807</v>
+        <v>804</v>
       </c>
       <c r="K160" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
       <c r="B161" t="s">
         <v>12</v>
       </c>
       <c r="C161" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
       <c r="D161" t="s">
         <v>88</v>
       </c>
       <c r="G161" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="I161" t="s">
         <v>22</v>
       </c>
       <c r="J161" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
       <c r="K161" t="s">
-        <v>670</v>
+        <v>809</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
       <c r="B162" t="s">
         <v>291</v>
       </c>
       <c r="C162" t="s">
-        <v>813</v>
+        <v>811</v>
       </c>
       <c r="D162" t="s">
         <v>88</v>
       </c>
       <c r="E162" t="s">
+        <v>812</v>
+      </c>
+      <c r="F162" t="s">
+        <v>813</v>
+      </c>
+      <c r="G162" t="s">
         <v>814</v>
       </c>
-      <c r="F162" t="s">
+      <c r="I162" t="s">
         <v>815</v>
       </c>
-      <c r="G162" t="s">
+      <c r="J162" t="s">
         <v>816</v>
       </c>
-      <c r="I162" t="s">
+      <c r="K162" t="s">
         <v>817</v>
-      </c>
-[...4 lines deleted...]
-        <v>819</v>
       </c>
     </row>
     <row r="163" spans="1:11">
       <c r="A163" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B163" t="s">
         <v>12</v>
       </c>
       <c r="C163" t="s">
-        <v>821</v>
+        <v>819</v>
       </c>
       <c r="D163" t="s">
         <v>88</v>
       </c>
       <c r="G163" t="s">
+        <v>820</v>
+      </c>
+      <c r="I163" t="s">
+        <v>821</v>
+      </c>
+      <c r="J163" t="s">
         <v>822</v>
-      </c>
-[...4 lines deleted...]
-        <v>824</v>
       </c>
       <c r="K163" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B164" t="s">
         <v>63</v>
       </c>
       <c r="C164" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="D164" t="s">
         <v>88</v>
       </c>
       <c r="I164" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="K164" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165" t="s">
-        <v>829</v>
+        <v>827</v>
       </c>
       <c r="B165" t="s">
         <v>12</v>
       </c>
       <c r="C165" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="D165" t="s">
         <v>88</v>
       </c>
       <c r="G165" t="s">
+        <v>829</v>
+      </c>
+      <c r="I165" t="s">
+        <v>830</v>
+      </c>
+      <c r="J165" t="s">
         <v>831</v>
       </c>
-      <c r="I165" t="s">
+      <c r="K165" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>834</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166" t="s">
-        <v>835</v>
+        <v>833</v>
       </c>
       <c r="B166" t="s">
         <v>12</v>
       </c>
       <c r="C166" t="s">
-        <v>836</v>
+        <v>834</v>
       </c>
       <c r="D166" t="s">
         <v>88</v>
       </c>
       <c r="G166" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="I166" t="s">
-        <v>837</v>
+        <v>835</v>
       </c>
       <c r="J166" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="K166" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167" t="s">
-        <v>838</v>
+        <v>836</v>
       </c>
       <c r="B167" t="s">
         <v>12</v>
       </c>
       <c r="C167" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="D167" t="s">
         <v>124</v>
       </c>
       <c r="G167" t="s">
+        <v>838</v>
+      </c>
+      <c r="I167" t="s">
+        <v>839</v>
+      </c>
+      <c r="J167" t="s">
         <v>840</v>
       </c>
-      <c r="I167" t="s">
+      <c r="K167" t="s">
         <v>841</v>
-      </c>
-[...4 lines deleted...]
-        <v>843</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168" t="s">
-        <v>844</v>
+        <v>842</v>
       </c>
       <c r="B168" t="s">
         <v>12</v>
       </c>
       <c r="C168" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="D168" t="s">
         <v>88</v>
       </c>
       <c r="G168" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="I168" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="J168" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="K168" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="B169" t="s">
         <v>291</v>
       </c>
       <c r="C169" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
       <c r="D169" t="s">
         <v>124</v>
       </c>
       <c r="G169" t="s">
+        <v>846</v>
+      </c>
+      <c r="I169" t="s">
+        <v>847</v>
+      </c>
+      <c r="J169" t="s">
         <v>848</v>
       </c>
-      <c r="I169" t="s">
+      <c r="K169" t="s">
         <v>849</v>
-      </c>
-[...4 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170" t="s">
-        <v>852</v>
+        <v>850</v>
       </c>
       <c r="B170" t="s">
         <v>12</v>
       </c>
       <c r="C170" t="s">
-        <v>853</v>
+        <v>851</v>
       </c>
       <c r="D170" t="s">
         <v>124</v>
       </c>
       <c r="G170" t="s">
+        <v>852</v>
+      </c>
+      <c r="I170" t="s">
+        <v>853</v>
+      </c>
+      <c r="J170" t="s">
         <v>854</v>
-      </c>
-[...4 lines deleted...]
-        <v>856</v>
       </c>
       <c r="K170" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="B171" t="s">
         <v>12</v>
       </c>
       <c r="C171" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="D171" t="s">
         <v>88</v>
       </c>
       <c r="G171" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="I171" t="s">
-        <v>859</v>
+        <v>857</v>
       </c>
       <c r="J171" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="K171" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172" t="s">
-        <v>860</v>
+        <v>858</v>
       </c>
       <c r="B172" t="s">
         <v>12</v>
       </c>
       <c r="C172" t="s">
-        <v>861</v>
+        <v>859</v>
       </c>
       <c r="D172" t="s">
         <v>88</v>
       </c>
       <c r="E172" t="s">
-        <v>862</v>
+        <v>860</v>
       </c>
       <c r="G172" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
       <c r="I172" t="s">
         <v>60</v>
       </c>
       <c r="J172" t="s">
-        <v>864</v>
+        <v>862</v>
       </c>
       <c r="K172" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173" t="s">
-        <v>866</v>
+        <v>864</v>
       </c>
       <c r="B173" t="s">
         <v>12</v>
       </c>
       <c r="C173" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
       <c r="D173" t="s">
         <v>88</v>
       </c>
       <c r="G173" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="I173" t="s">
         <v>278</v>
       </c>
       <c r="J173" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="K173" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174" t="s">
-        <v>869</v>
+        <v>867</v>
       </c>
       <c r="B174" t="s">
         <v>12</v>
       </c>
       <c r="C174" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="D174" t="s">
         <v>88</v>
       </c>
       <c r="G174" t="s">
+        <v>869</v>
+      </c>
+      <c r="I174" t="s">
+        <v>870</v>
+      </c>
+      <c r="J174" t="s">
         <v>871</v>
-      </c>
-[...4 lines deleted...]
-        <v>873</v>
       </c>
       <c r="K174" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175" t="s">
-        <v>874</v>
+        <v>872</v>
       </c>
       <c r="B175" t="s">
         <v>63</v>
       </c>
       <c r="C175" t="s">
-        <v>875</v>
+        <v>873</v>
       </c>
       <c r="D175" t="s">
         <v>124</v>
       </c>
       <c r="F175" t="s">
+        <v>874</v>
+      </c>
+      <c r="I175" t="s">
+        <v>391</v>
+      </c>
+      <c r="J175" t="s">
+        <v>875</v>
+      </c>
+      <c r="K175" t="s">
         <v>876</v>
-      </c>
-[...7 lines deleted...]
-        <v>878</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
       <c r="B176" t="s">
         <v>291</v>
       </c>
       <c r="C176" t="s">
-        <v>880</v>
+        <v>878</v>
       </c>
       <c r="D176" t="s">
         <v>124</v>
       </c>
       <c r="G176" t="s">
+        <v>879</v>
+      </c>
+      <c r="I176" t="s">
+        <v>880</v>
+      </c>
+      <c r="J176" t="s">
         <v>881</v>
       </c>
-      <c r="I176" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K176" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="B177" t="s">
         <v>12</v>
       </c>
       <c r="C177" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="D177" t="s">
         <v>124</v>
       </c>
       <c r="F177" t="s">
+        <v>884</v>
+      </c>
+      <c r="G177" t="s">
+        <v>885</v>
+      </c>
+      <c r="I177" t="s">
+        <v>396</v>
+      </c>
+      <c r="K177" t="s">
         <v>886</v>
-      </c>
-[...7 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
       <c r="B178" t="s">
         <v>12</v>
       </c>
       <c r="C178" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="D178" t="s">
         <v>124</v>
       </c>
       <c r="G178" t="s">
+        <v>889</v>
+      </c>
+      <c r="I178" t="s">
+        <v>890</v>
+      </c>
+      <c r="J178" t="s">
         <v>891</v>
-      </c>
-[...4 lines deleted...]
-        <v>893</v>
       </c>
       <c r="K178" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="B179" t="s">
         <v>12</v>
       </c>
       <c r="C179" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
       <c r="D179" t="s">
         <v>88</v>
       </c>
       <c r="G179" t="s">
+        <v>894</v>
+      </c>
+      <c r="I179" t="s">
+        <v>895</v>
+      </c>
+      <c r="J179" t="s">
         <v>896</v>
-      </c>
-[...4 lines deleted...]
-        <v>898</v>
       </c>
       <c r="K179" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="B180" t="s">
         <v>63</v>
       </c>
       <c r="C180" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="D180" t="s">
         <v>14</v>
       </c>
       <c r="F180" t="s">
+        <v>899</v>
+      </c>
+      <c r="I180" t="s">
+        <v>573</v>
+      </c>
+      <c r="J180" t="s">
+        <v>900</v>
+      </c>
+      <c r="K180" t="s">
         <v>901</v>
-      </c>
-[...7 lines deleted...]
-        <v>903</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
       <c r="B181" t="s">
         <v>63</v>
       </c>
       <c r="C181" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="D181" t="s">
         <v>14</v>
       </c>
       <c r="E181" t="s">
+        <v>904</v>
+      </c>
+      <c r="G181" t="s">
+        <v>905</v>
+      </c>
+      <c r="I181" t="s">
         <v>906</v>
       </c>
-      <c r="G181" t="s">
+      <c r="J181" t="s">
         <v>907</v>
       </c>
-      <c r="I181" t="s">
+      <c r="K181" t="s">
         <v>908</v>
-      </c>
-[...4 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="B182" t="s">
         <v>12</v>
       </c>
       <c r="D182" t="s">
         <v>124</v>
       </c>
       <c r="F182" t="s">
+        <v>910</v>
+      </c>
+      <c r="G182" t="s">
+        <v>911</v>
+      </c>
+      <c r="J182" t="s">
         <v>912</v>
       </c>
-      <c r="G182" t="s">
+      <c r="K182" t="s">
         <v>913</v>
-      </c>
-[...4 lines deleted...]
-        <v>915</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
       <c r="B183" t="s">
         <v>12</v>
       </c>
       <c r="C183" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="D183" t="s">
         <v>141</v>
       </c>
       <c r="I183" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="J183" t="s">
-        <v>918</v>
+        <v>916</v>
       </c>
       <c r="K183" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
       <c r="B184" t="s">
         <v>12</v>
       </c>
       <c r="D184" t="s">
         <v>141</v>
       </c>
       <c r="G184" t="s">
+        <v>918</v>
+      </c>
+      <c r="J184" t="s">
+        <v>919</v>
+      </c>
+      <c r="K184" t="s">
         <v>920</v>
-      </c>
-[...4 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185" t="s">
-        <v>923</v>
+        <v>921</v>
       </c>
       <c r="B185" t="s">
         <v>12</v>
       </c>
       <c r="C185" t="s">
-        <v>924</v>
+        <v>922</v>
       </c>
       <c r="D185" t="s">
         <v>141</v>
       </c>
       <c r="G185" t="s">
+        <v>923</v>
+      </c>
+      <c r="I185" t="s">
+        <v>924</v>
+      </c>
+      <c r="J185" t="s">
         <v>925</v>
-      </c>
-[...4 lines deleted...]
-        <v>927</v>
       </c>
       <c r="K185" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186" t="s">
-        <v>928</v>
+        <v>926</v>
       </c>
       <c r="B186" t="s">
         <v>12</v>
       </c>
       <c r="C186" t="s">
-        <v>929</v>
+        <v>927</v>
       </c>
       <c r="D186" t="s">
         <v>141</v>
       </c>
       <c r="G186" t="s">
+        <v>928</v>
+      </c>
+      <c r="I186" t="s">
+        <v>929</v>
+      </c>
+      <c r="J186" t="s">
         <v>930</v>
-      </c>
-[...4 lines deleted...]
-        <v>932</v>
       </c>
       <c r="K186" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187" t="s">
-        <v>933</v>
+        <v>931</v>
       </c>
       <c r="B187" t="s">
         <v>12</v>
       </c>
       <c r="C187" t="s">
-        <v>934</v>
+        <v>932</v>
       </c>
       <c r="D187" t="s">
         <v>119</v>
       </c>
       <c r="G187" t="s">
-        <v>935</v>
+        <v>933</v>
       </c>
       <c r="I187" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="J187" t="s">
-        <v>936</v>
+        <v>934</v>
       </c>
       <c r="K187" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
       <c r="B188" t="s">
         <v>12</v>
       </c>
       <c r="C188" t="s">
-        <v>938</v>
+        <v>936</v>
       </c>
       <c r="D188" t="s">
         <v>14</v>
       </c>
       <c r="G188" t="s">
+        <v>937</v>
+      </c>
+      <c r="I188" t="s">
+        <v>938</v>
+      </c>
+      <c r="J188" t="s">
         <v>939</v>
       </c>
-      <c r="I188" t="s">
+      <c r="K188" t="s">
         <v>940</v>
-      </c>
-[...4 lines deleted...]
-        <v>942</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189" t="s">
-        <v>943</v>
+        <v>941</v>
       </c>
       <c r="B189" t="s">
         <v>12</v>
       </c>
       <c r="C189" t="s">
-        <v>944</v>
+        <v>942</v>
       </c>
       <c r="D189" t="s">
         <v>14</v>
       </c>
       <c r="G189" t="s">
+        <v>943</v>
+      </c>
+      <c r="I189" t="s">
+        <v>944</v>
+      </c>
+      <c r="J189" t="s">
         <v>945</v>
       </c>
-      <c r="I189" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K189" t="s">
-        <v>670</v>
+        <v>48</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190" t="s">
-        <v>948</v>
+        <v>946</v>
       </c>
       <c r="B190" t="s">
         <v>12</v>
       </c>
       <c r="C190" t="s">
-        <v>949</v>
+        <v>947</v>
       </c>
       <c r="D190" t="s">
         <v>14</v>
       </c>
       <c r="G190" t="s">
-        <v>950</v>
+        <v>948</v>
       </c>
       <c r="I190" t="s">
-        <v>841</v>
+        <v>839</v>
       </c>
       <c r="J190" t="s">
-        <v>951</v>
+        <v>949</v>
       </c>
       <c r="K190" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
       <c r="B191" t="s">
         <v>12</v>
       </c>
       <c r="C191" t="s">
-        <v>953</v>
+        <v>951</v>
       </c>
       <c r="D191" t="s">
         <v>14</v>
       </c>
       <c r="G191" t="s">
-        <v>954</v>
+        <v>952</v>
       </c>
       <c r="I191" t="s">
         <v>101</v>
       </c>
       <c r="J191" t="s">
-        <v>955</v>
+        <v>953</v>
       </c>
       <c r="K191" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192" t="s">
-        <v>956</v>
+        <v>954</v>
       </c>
       <c r="B192" t="s">
         <v>12</v>
       </c>
       <c r="C192" t="s">
-        <v>957</v>
+        <v>955</v>
       </c>
       <c r="D192" t="s">
         <v>14</v>
       </c>
       <c r="G192" t="s">
+        <v>956</v>
+      </c>
+      <c r="I192" t="s">
+        <v>957</v>
+      </c>
+      <c r="J192" t="s">
         <v>958</v>
-      </c>
-[...4 lines deleted...]
-        <v>960</v>
       </c>
       <c r="K192" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="193" spans="1:11">
       <c r="A193" t="s">
-        <v>961</v>
+        <v>959</v>
       </c>
       <c r="B193" t="s">
         <v>12</v>
       </c>
       <c r="C193" t="s">
-        <v>962</v>
+        <v>960</v>
       </c>
       <c r="D193" t="s">
         <v>14</v>
       </c>
       <c r="G193" t="s">
+        <v>961</v>
+      </c>
+      <c r="I193" t="s">
+        <v>962</v>
+      </c>
+      <c r="J193" t="s">
         <v>963</v>
-      </c>
-[...4 lines deleted...]
-        <v>965</v>
       </c>
       <c r="K193" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="194" spans="1:11">
       <c r="A194" t="s">
-        <v>966</v>
+        <v>964</v>
       </c>
       <c r="B194" t="s">
         <v>12</v>
       </c>
       <c r="C194" t="s">
-        <v>967</v>
+        <v>965</v>
       </c>
       <c r="D194" t="s">
         <v>119</v>
       </c>
       <c r="E194" t="s">
+        <v>966</v>
+      </c>
+      <c r="F194" t="s">
+        <v>967</v>
+      </c>
+      <c r="G194" t="s">
         <v>968</v>
       </c>
-      <c r="F194" t="s">
+      <c r="I194" t="s">
         <v>969</v>
       </c>
-      <c r="G194" t="s">
+      <c r="J194" t="s">
         <v>970</v>
       </c>
-      <c r="I194" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K194" t="s">
-        <v>973</v>
+        <v>97</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
       <c r="B195" t="s">
         <v>12</v>
       </c>
       <c r="C195" t="s">
-        <v>975</v>
+        <v>972</v>
       </c>
       <c r="D195" t="s">
         <v>88</v>
       </c>
       <c r="G195" t="s">
-        <v>717</v>
+        <v>715</v>
       </c>
       <c r="I195" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="K195" t="s">
-        <v>976</v>
+        <v>783</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196" t="s">
-        <v>977</v>
+        <v>973</v>
       </c>
       <c r="B196" t="s">
         <v>12</v>
       </c>
       <c r="C196" t="s">
-        <v>978</v>
+        <v>974</v>
       </c>
       <c r="D196" t="s">
         <v>14</v>
       </c>
       <c r="G196" t="s">
-        <v>979</v>
+        <v>975</v>
       </c>
       <c r="I196" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="J196" t="s">
-        <v>980</v>
+        <v>976</v>
       </c>
       <c r="K196" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197" t="s">
-        <v>981</v>
+        <v>977</v>
       </c>
       <c r="B197" t="s">
         <v>12</v>
       </c>
       <c r="C197" t="s">
-        <v>982</v>
+        <v>978</v>
       </c>
       <c r="D197" t="s">
         <v>14</v>
       </c>
       <c r="G197" t="s">
-        <v>983</v>
+        <v>979</v>
       </c>
       <c r="I197" t="s">
-        <v>984</v>
+        <v>980</v>
       </c>
       <c r="J197" t="s">
-        <v>985</v>
+        <v>981</v>
       </c>
       <c r="K197" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198" t="s">
-        <v>986</v>
+        <v>982</v>
       </c>
       <c r="B198" t="s">
         <v>12</v>
       </c>
       <c r="C198" t="s">
-        <v>987</v>
+        <v>983</v>
       </c>
       <c r="D198" t="s">
         <v>119</v>
       </c>
       <c r="G198" t="s">
-        <v>988</v>
+        <v>984</v>
       </c>
       <c r="I198" t="s">
         <v>16</v>
       </c>
       <c r="J198" t="s">
-        <v>989</v>
+        <v>985</v>
       </c>
       <c r="K198" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199" t="s">
-        <v>990</v>
+        <v>986</v>
       </c>
       <c r="B199" t="s">
         <v>12</v>
       </c>
       <c r="C199" t="s">
-        <v>991</v>
+        <v>987</v>
       </c>
       <c r="D199" t="s">
         <v>88</v>
       </c>
       <c r="G199" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="I199" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="J199" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
       <c r="K199" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200" t="s">
-        <v>994</v>
+        <v>990</v>
       </c>
       <c r="B200" t="s">
         <v>158</v>
       </c>
       <c r="C200" t="s">
-        <v>995</v>
+        <v>991</v>
       </c>
       <c r="D200" t="s">
         <v>88</v>
       </c>
       <c r="E200" t="s">
-        <v>996</v>
+        <v>992</v>
       </c>
       <c r="G200" t="s">
-        <v>997</v>
+        <v>993</v>
       </c>
       <c r="I200" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="J200" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
       <c r="K200" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="B201" t="s">
         <v>63</v>
       </c>
       <c r="C201" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="D201" t="s">
         <v>119</v>
       </c>
       <c r="E201" t="s">
-        <v>1002</v>
+        <v>998</v>
       </c>
       <c r="G201" t="s">
         <v>267</v>
       </c>
       <c r="I201" t="s">
-        <v>1003</v>
+        <v>999</v>
       </c>
       <c r="J201" t="s">
         <v>269</v>
       </c>
       <c r="K201" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="B202" t="s">
         <v>12</v>
       </c>
       <c r="C202" t="s">
-        <v>1005</v>
+        <v>1001</v>
       </c>
       <c r="D202" t="s">
         <v>141</v>
       </c>
       <c r="G202" t="s">
-        <v>1006</v>
+        <v>1002</v>
       </c>
       <c r="I202" t="s">
-        <v>926</v>
+        <v>924</v>
       </c>
       <c r="J202" t="s">
-        <v>1007</v>
+        <v>1003</v>
       </c>
       <c r="K202" t="s">
-        <v>1008</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="B203" t="s">
         <v>12</v>
       </c>
       <c r="C203" t="s">
-        <v>1005</v>
+        <v>1001</v>
       </c>
       <c r="D203" t="s">
         <v>141</v>
       </c>
       <c r="G203" t="s">
-        <v>1010</v>
+        <v>1006</v>
       </c>
       <c r="I203" t="s">
-        <v>926</v>
+        <v>924</v>
       </c>
       <c r="J203" t="s">
-        <v>1011</v>
+        <v>1007</v>
       </c>
       <c r="K203" t="s">
-        <v>1008</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204" t="s">
-        <v>1012</v>
+        <v>1008</v>
       </c>
       <c r="B204" t="s">
         <v>12</v>
       </c>
       <c r="C204" t="s">
-        <v>1013</v>
+        <v>1009</v>
       </c>
       <c r="D204" t="s">
         <v>14</v>
       </c>
       <c r="G204" t="s">
-        <v>717</v>
+        <v>715</v>
       </c>
       <c r="I204" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="J204" t="s">
-        <v>1014</v>
+        <v>1010</v>
       </c>
       <c r="K204" t="s">
-        <v>976</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="B205" t="s">
         <v>12</v>
       </c>
       <c r="C205" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="D205" t="s">
         <v>88</v>
       </c>
       <c r="G205" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
       <c r="I205" t="s">
         <v>303</v>
       </c>
       <c r="J205" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="K205" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="B206" t="s">
         <v>12</v>
       </c>
       <c r="C206" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
       <c r="D206" t="s">
         <v>88</v>
       </c>
       <c r="G206" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="I206" t="s">
         <v>60</v>
       </c>
       <c r="J206" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="K206" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="207" spans="1:11">
       <c r="A207" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
       <c r="B207" t="s">
         <v>12</v>
       </c>
       <c r="C207" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="D207" t="s">
         <v>88</v>
       </c>
       <c r="F207" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="G207" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
       <c r="I207" t="s">
         <v>60</v>
       </c>
       <c r="J207" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="K207" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="B208" t="s">
         <v>12</v>
       </c>
       <c r="C208" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="D208" t="s">
         <v>141</v>
       </c>
       <c r="G208" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="I208" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
       <c r="J208" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="K208" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="B209" t="s">
         <v>12</v>
       </c>
       <c r="C209" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
       <c r="D209" t="s">
         <v>141</v>
       </c>
       <c r="G209" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="I209" t="s">
-        <v>926</v>
+        <v>924</v>
       </c>
       <c r="J209" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="K209" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="210" spans="1:11">
       <c r="A210" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
       <c r="B210" t="s">
         <v>12</v>
       </c>
       <c r="C210" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="D210" t="s">
         <v>141</v>
       </c>
       <c r="E210" t="s">
+        <v>1037</v>
+      </c>
+      <c r="G210" t="s">
+        <v>1038</v>
+      </c>
+      <c r="I210" t="s">
+        <v>1039</v>
+      </c>
+      <c r="J210" t="s">
         <v>1040</v>
       </c>
-      <c r="G210" t="s">
+      <c r="K210" t="s">
         <v>1041</v>
-      </c>
-[...7 lines deleted...]
-        <v>1044</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
       <c r="B211" t="s">
         <v>12</v>
       </c>
       <c r="C211" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="D211" t="s">
         <v>141</v>
       </c>
       <c r="G211" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
       <c r="I211" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="J211" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="K211" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
       <c r="B212" t="s">
         <v>12</v>
       </c>
       <c r="C212" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="D212" t="s">
         <v>141</v>
       </c>
       <c r="G212" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="I212" t="s">
-        <v>1052</v>
+        <v>1049</v>
       </c>
       <c r="J212" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
       <c r="K212" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="B213" t="s">
         <v>12</v>
       </c>
       <c r="C213" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="D213" t="s">
         <v>141</v>
       </c>
       <c r="G213" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="I213" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
       <c r="J213" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="K213" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214" t="s">
-        <v>1058</v>
+        <v>1055</v>
       </c>
       <c r="B214" t="s">
         <v>12</v>
       </c>
       <c r="C214" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="D214" t="s">
         <v>88</v>
       </c>
       <c r="E214" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="G214" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
       <c r="I214" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="J214" t="s">
-        <v>1062</v>
+        <v>1059</v>
       </c>
       <c r="K214" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="B215" t="s">
         <v>12</v>
       </c>
       <c r="C215" t="s">
-        <v>1064</v>
+        <v>1061</v>
       </c>
       <c r="D215" t="s">
         <v>14</v>
       </c>
       <c r="E215" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F215" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
       <c r="G215" t="s">
-        <v>1067</v>
+        <v>1064</v>
       </c>
       <c r="I215" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
       <c r="K215" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216" t="s">
-        <v>1068</v>
+        <v>1065</v>
       </c>
       <c r="B216" t="s">
         <v>12</v>
       </c>
       <c r="C216" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="D216" t="s">
         <v>141</v>
       </c>
       <c r="E216" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F216" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G216" t="s">
+        <v>1069</v>
+      </c>
+      <c r="I216" t="s">
         <v>1070</v>
       </c>
-      <c r="F216" t="s">
+      <c r="K216" t="s">
         <v>1071</v>
-      </c>
-[...7 lines deleted...]
-        <v>1074</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217" t="s">
-        <v>1075</v>
+        <v>1072</v>
       </c>
       <c r="B217" t="s">
         <v>12</v>
       </c>
       <c r="C217" t="s">
-        <v>1076</v>
+        <v>1073</v>
       </c>
       <c r="D217" t="s">
         <v>124</v>
       </c>
       <c r="G217" t="s">
-        <v>1077</v>
+        <v>1074</v>
       </c>
       <c r="I217" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
       <c r="J217" t="s">
-        <v>1078</v>
+        <v>1075</v>
       </c>
       <c r="K217" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="B218" t="s">
         <v>158</v>
       </c>
       <c r="C218" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
       <c r="D218" t="s">
         <v>88</v>
       </c>
       <c r="E218" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G218" t="s">
+        <v>1080</v>
+      </c>
+      <c r="I218" t="s">
+        <v>1081</v>
+      </c>
+      <c r="J218" t="s">
         <v>1082</v>
-      </c>
-[...7 lines deleted...]
-        <v>1085</v>
       </c>
       <c r="K218" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="B219" t="s">
         <v>158</v>
       </c>
       <c r="C219" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="D219" t="s">
         <v>124</v>
       </c>
       <c r="G219" t="s">
+        <v>1085</v>
+      </c>
+      <c r="I219" t="s">
+        <v>1086</v>
+      </c>
+      <c r="J219" t="s">
+        <v>1087</v>
+      </c>
+      <c r="K219" t="s">
         <v>1088</v>
-      </c>
-[...7 lines deleted...]
-        <v>1091</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
       <c r="B220" t="s">
         <v>12</v>
       </c>
       <c r="C220" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="D220" t="s">
         <v>88</v>
       </c>
       <c r="G220" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="I220" t="s">
-        <v>1093</v>
+        <v>1090</v>
       </c>
       <c r="J220" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="K220" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221" t="s">
-        <v>1094</v>
+        <v>1091</v>
       </c>
       <c r="B221" t="s">
         <v>12</v>
       </c>
       <c r="C221" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="D221" t="s">
         <v>124</v>
       </c>
       <c r="G221" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="I221" t="s">
-        <v>841</v>
+        <v>839</v>
       </c>
       <c r="J221" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="K221" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
       <c r="B222" t="s">
         <v>12</v>
       </c>
       <c r="C222" t="s">
-        <v>1096</v>
+        <v>1093</v>
       </c>
       <c r="D222" t="s">
         <v>119</v>
       </c>
       <c r="G222" t="s">
+        <v>1094</v>
+      </c>
+      <c r="I222" t="s">
+        <v>1095</v>
+      </c>
+      <c r="J222" t="s">
+        <v>1096</v>
+      </c>
+      <c r="K222" t="s">
         <v>1097</v>
-      </c>
-[...7 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223" t="s">
-        <v>1101</v>
+        <v>1098</v>
       </c>
       <c r="B223" t="s">
         <v>12</v>
       </c>
       <c r="C223" t="s">
-        <v>1102</v>
+        <v>1099</v>
       </c>
       <c r="D223" t="s">
         <v>14</v>
       </c>
       <c r="G223" t="s">
-        <v>1103</v>
+        <v>1100</v>
       </c>
       <c r="I223" t="s">
-        <v>1104</v>
+        <v>1101</v>
       </c>
       <c r="J223" t="s">
-        <v>1105</v>
+        <v>1102</v>
       </c>
       <c r="K223" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224" t="s">
-        <v>1106</v>
+        <v>1103</v>
       </c>
       <c r="B224" t="s">
         <v>12</v>
       </c>
       <c r="C224" t="s">
-        <v>1107</v>
+        <v>1104</v>
       </c>
       <c r="D224" t="s">
         <v>119</v>
       </c>
       <c r="G224" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="I224" t="s">
-        <v>1108</v>
+        <v>1105</v>
       </c>
       <c r="J224" t="s">
-        <v>1109</v>
+        <v>1106</v>
       </c>
       <c r="K224" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225" t="s">
-        <v>1110</v>
+        <v>1107</v>
       </c>
       <c r="B225" t="s">
         <v>12</v>
       </c>
       <c r="C225" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="D225" t="s">
         <v>124</v>
       </c>
       <c r="G225" t="s">
-        <v>1111</v>
+        <v>1108</v>
       </c>
       <c r="I225" t="s">
-        <v>1112</v>
+        <v>1109</v>
       </c>
       <c r="J225" t="s">
-        <v>1113</v>
+        <v>1110</v>
       </c>
       <c r="K225" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226" t="s">
-        <v>1114</v>
+        <v>1111</v>
       </c>
       <c r="B226" t="s">
         <v>12</v>
       </c>
       <c r="C226" t="s">
-        <v>1115</v>
+        <v>1112</v>
       </c>
       <c r="D226" t="s">
         <v>124</v>
       </c>
       <c r="G226" t="s">
-        <v>1116</v>
+        <v>1113</v>
       </c>
       <c r="I226" t="s">
-        <v>1117</v>
+        <v>1114</v>
       </c>
       <c r="J226" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="K226" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="227" spans="1:11">
       <c r="A227" t="s">
-        <v>1118</v>
+        <v>1115</v>
       </c>
       <c r="B227" t="s">
         <v>12</v>
       </c>
       <c r="C227" t="s">
-        <v>1119</v>
+        <v>1116</v>
       </c>
       <c r="D227" t="s">
         <v>88</v>
       </c>
       <c r="G227" t="s">
+        <v>1117</v>
+      </c>
+      <c r="I227" t="s">
+        <v>1118</v>
+      </c>
+      <c r="J227" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K227" t="s">
         <v>1120</v>
-      </c>
-[...7 lines deleted...]
-        <v>1123</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228" t="s">
-        <v>1124</v>
+        <v>1121</v>
       </c>
       <c r="B228" t="s">
         <v>12</v>
       </c>
       <c r="C228" t="s">
-        <v>1125</v>
+        <v>1122</v>
       </c>
       <c r="D228" t="s">
         <v>88</v>
       </c>
       <c r="F228" t="s">
-        <v>1126</v>
+        <v>1123</v>
       </c>
       <c r="G228" t="s">
-        <v>1127</v>
+        <v>1124</v>
       </c>
       <c r="I228" t="s">
         <v>60</v>
       </c>
       <c r="K228" t="s">
-        <v>1128</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229" t="s">
-        <v>1129</v>
+        <v>1126</v>
       </c>
       <c r="B229" t="s">
         <v>12</v>
       </c>
       <c r="C229" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D229" t="s">
         <v>14</v>
       </c>
       <c r="G229" t="s">
-        <v>1130</v>
+        <v>1127</v>
       </c>
       <c r="I229" t="s">
-        <v>1131</v>
+        <v>1128</v>
       </c>
       <c r="J229" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="K229" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230" t="s">
-        <v>1132</v>
+        <v>1129</v>
       </c>
       <c r="B230" t="s">
         <v>12</v>
       </c>
       <c r="C230" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="D230" t="s">
         <v>88</v>
       </c>
       <c r="G230" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="I230" t="s">
         <v>60</v>
       </c>
       <c r="J230" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
       <c r="K230" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="B231" t="s">
         <v>12</v>
       </c>
       <c r="C231" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
       <c r="D231" t="s">
         <v>141</v>
       </c>
       <c r="G231" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="I231" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="J231" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
       <c r="K231" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="B232" t="s">
         <v>12</v>
       </c>
       <c r="C232" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="D232" t="s">
         <v>88</v>
       </c>
       <c r="G232" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="I232" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="J232" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="K232" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
       <c r="B233" t="s">
         <v>12</v>
       </c>
       <c r="C233" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="D233" t="s">
         <v>88</v>
       </c>
       <c r="G233" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="I233" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="J233" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="K233" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="B234" t="s">
         <v>63</v>
       </c>
       <c r="C234" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
       <c r="D234" t="s">
         <v>119</v>
       </c>
       <c r="G234" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="I234" t="s">
-        <v>1003</v>
+        <v>999</v>
       </c>
       <c r="K234" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="235" spans="1:11">
       <c r="A235" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
       <c r="B235" t="s">
         <v>12</v>
       </c>
       <c r="C235" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="D235" t="s">
         <v>14</v>
       </c>
       <c r="G235" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="I235" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
       <c r="J235" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="K235" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="B236" t="s">
         <v>12</v>
       </c>
       <c r="C236" t="s">
-        <v>1156</v>
+        <v>1153</v>
       </c>
       <c r="D236" t="s">
         <v>88</v>
       </c>
       <c r="G236" t="s">
-        <v>1157</v>
+        <v>1154</v>
       </c>
       <c r="I236" t="s">
         <v>95</v>
       </c>
       <c r="K236" t="s">
-        <v>362</v>
+        <v>144</v>
       </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237" t="s">
-        <v>1158</v>
+        <v>1155</v>
       </c>
       <c r="B237" t="s">
         <v>12</v>
       </c>
       <c r="C237" t="s">
-        <v>1159</v>
+        <v>1156</v>
       </c>
       <c r="D237" t="s">
         <v>88</v>
       </c>
       <c r="G237" t="s">
-        <v>1160</v>
+        <v>1157</v>
       </c>
       <c r="I237" t="s">
         <v>60</v>
       </c>
       <c r="K237" t="s">
-        <v>304</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238" t="s">
-        <v>1161</v>
+        <v>1159</v>
       </c>
       <c r="B238" t="s">
         <v>63</v>
       </c>
       <c r="C238" t="s">
-        <v>1162</v>
+        <v>1160</v>
       </c>
       <c r="D238" t="s">
         <v>14</v>
       </c>
       <c r="G238" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="I238" t="s">
-        <v>1163</v>
+        <v>1161</v>
       </c>
       <c r="J238" t="s">
-        <v>1164</v>
+        <v>1162</v>
       </c>
       <c r="K238" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239" t="s">
-        <v>1165</v>
+        <v>1163</v>
       </c>
       <c r="B239" t="s">
         <v>63</v>
       </c>
       <c r="C239" t="s">
-        <v>1166</v>
+        <v>1164</v>
       </c>
       <c r="D239" t="s">
         <v>14</v>
       </c>
       <c r="G239" t="s">
-        <v>1167</v>
+        <v>1165</v>
       </c>
       <c r="I239" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="K239" t="s">
-        <v>1168</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240" t="s">
-        <v>1169</v>
+        <v>1167</v>
       </c>
       <c r="B240" t="s">
         <v>12</v>
       </c>
       <c r="C240" t="s">
-        <v>1170</v>
+        <v>1168</v>
       </c>
       <c r="D240" t="s">
         <v>14</v>
       </c>
       <c r="F240" t="s">
+        <v>1169</v>
+      </c>
+      <c r="G240" t="s">
+        <v>1170</v>
+      </c>
+      <c r="I240" t="s">
         <v>1171</v>
       </c>
-      <c r="G240" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K240" t="s">
-        <v>1174</v>
+        <v>90</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241" t="s">
-        <v>1175</v>
+        <v>1172</v>
       </c>
       <c r="B241" t="s">
         <v>158</v>
       </c>
       <c r="C241" t="s">
-        <v>1176</v>
+        <v>1173</v>
       </c>
       <c r="D241" t="s">
         <v>88</v>
       </c>
       <c r="G241" t="s">
-        <v>1177</v>
+        <v>1174</v>
       </c>
       <c r="I241" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="J241" t="s">
-        <v>1178</v>
+        <v>1175</v>
       </c>
       <c r="K241" t="s">
-        <v>1179</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242" t="s">
-        <v>1180</v>
+        <v>1177</v>
       </c>
       <c r="B242" t="s">
         <v>12</v>
       </c>
       <c r="C242" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="D242" t="s">
         <v>88</v>
       </c>
       <c r="G242" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="I242" t="s">
-        <v>1181</v>
+        <v>1178</v>
       </c>
       <c r="J242" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="K242" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243" t="s">
-        <v>1182</v>
+        <v>1179</v>
       </c>
       <c r="B243" t="s">
         <v>12</v>
       </c>
       <c r="C243" t="s">
-        <v>1183</v>
+        <v>1180</v>
       </c>
       <c r="D243" t="s">
         <v>119</v>
       </c>
       <c r="E243" t="s">
+        <v>1181</v>
+      </c>
+      <c r="G243" t="s">
+        <v>1182</v>
+      </c>
+      <c r="I243" t="s">
+        <v>1183</v>
+      </c>
+      <c r="J243" t="s">
         <v>1184</v>
       </c>
-      <c r="G243" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K243" t="s">
-        <v>1188</v>
+        <v>71</v>
       </c>
     </row>
     <row r="244" spans="1:11">
       <c r="A244" t="s">
-        <v>1189</v>
+        <v>1185</v>
       </c>
       <c r="B244" t="s">
         <v>12</v>
       </c>
       <c r="C244" t="s">
-        <v>1190</v>
+        <v>1186</v>
       </c>
       <c r="D244" t="s">
         <v>119</v>
       </c>
       <c r="G244" t="s">
-        <v>1191</v>
+        <v>1187</v>
       </c>
       <c r="I244" t="s">
-        <v>1192</v>
+        <v>1188</v>
       </c>
       <c r="J244" t="s">
-        <v>1193</v>
+        <v>1189</v>
       </c>
       <c r="K244" t="s">
-        <v>1194</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="245" spans="1:11">
       <c r="A245" t="s">
-        <v>1195</v>
+        <v>1191</v>
       </c>
       <c r="B245" t="s">
         <v>158</v>
       </c>
       <c r="C245" t="s">
-        <v>1196</v>
+        <v>1192</v>
       </c>
       <c r="D245" t="s">
         <v>88</v>
       </c>
       <c r="G245" t="s">
-        <v>1197</v>
+        <v>1193</v>
       </c>
       <c r="I245" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="J245" t="s">
-        <v>1198</v>
+        <v>1194</v>
       </c>
       <c r="K245" t="s">
-        <v>1199</v>
+        <v>156</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246" t="s">
-        <v>1200</v>
+        <v>1195</v>
       </c>
       <c r="B246" t="s">
         <v>12</v>
       </c>
       <c r="C246" t="s">
-        <v>1201</v>
+        <v>1196</v>
       </c>
       <c r="D246" t="s">
         <v>124</v>
       </c>
       <c r="G246" t="s">
         <v>148</v>
       </c>
       <c r="I246" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="J246" t="s">
-        <v>1202</v>
+        <v>1197</v>
       </c>
       <c r="K246" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247" t="s">
-        <v>1203</v>
+        <v>1198</v>
       </c>
       <c r="B247" t="s">
         <v>12</v>
       </c>
       <c r="C247" t="s">
-        <v>1204</v>
+        <v>1199</v>
       </c>
       <c r="D247" t="s">
         <v>88</v>
       </c>
       <c r="G247" t="s">
-        <v>1205</v>
+        <v>1200</v>
       </c>
       <c r="I247" t="s">
-        <v>1206</v>
+        <v>1201</v>
       </c>
       <c r="K247" t="s">
-        <v>1207</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248" t="s">
-        <v>1208</v>
+        <v>1203</v>
       </c>
       <c r="B248" t="s">
         <v>158</v>
       </c>
       <c r="C248" t="s">
-        <v>1209</v>
+        <v>1204</v>
       </c>
       <c r="D248" t="s">
         <v>88</v>
       </c>
       <c r="G248" t="s">
-        <v>1210</v>
+        <v>1205</v>
       </c>
       <c r="I248" t="s">
-        <v>1211</v>
+        <v>1206</v>
       </c>
       <c r="K248" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249" t="s">
-        <v>1212</v>
+        <v>1207</v>
       </c>
       <c r="B249" t="s">
         <v>12</v>
       </c>
       <c r="C249" t="s">
-        <v>1213</v>
+        <v>1208</v>
       </c>
       <c r="D249" t="s">
         <v>124</v>
       </c>
       <c r="G249" t="s">
-        <v>1214</v>
+        <v>1209</v>
       </c>
       <c r="I249" t="s">
-        <v>1215</v>
+        <v>1210</v>
       </c>
       <c r="J249" t="s">
-        <v>1216</v>
+        <v>1211</v>
       </c>
       <c r="K249" t="s">
-        <v>1217</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250" t="s">
-        <v>1218</v>
+        <v>1213</v>
       </c>
       <c r="B250" t="s">
         <v>12</v>
       </c>
       <c r="C250" t="s">
-        <v>1219</v>
+        <v>1214</v>
       </c>
       <c r="D250" t="s">
         <v>124</v>
       </c>
       <c r="G250" t="s">
-        <v>1220</v>
+        <v>1215</v>
       </c>
       <c r="I250" t="s">
-        <v>1221</v>
+        <v>1216</v>
       </c>
       <c r="J250" t="s">
-        <v>1222</v>
+        <v>1217</v>
       </c>
       <c r="K250" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251" t="s">
-        <v>1223</v>
+        <v>1218</v>
       </c>
       <c r="B251" t="s">
         <v>158</v>
       </c>
       <c r="C251" t="s">
-        <v>1224</v>
+        <v>1219</v>
       </c>
       <c r="D251" t="s">
         <v>141</v>
       </c>
       <c r="G251" t="s">
-        <v>1225</v>
+        <v>1220</v>
       </c>
       <c r="I251" t="s">
-        <v>1226</v>
+        <v>1221</v>
       </c>
       <c r="J251" t="s">
-        <v>1227</v>
+        <v>1222</v>
       </c>
       <c r="K251" t="s">
-        <v>1228</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252" t="s">
-        <v>1229</v>
+        <v>1224</v>
       </c>
       <c r="B252" t="s">
         <v>158</v>
       </c>
       <c r="C252" t="s">
-        <v>1230</v>
+        <v>1225</v>
       </c>
       <c r="D252" t="s">
         <v>141</v>
       </c>
       <c r="G252" t="s">
-        <v>1231</v>
+        <v>1226</v>
       </c>
       <c r="I252" t="s">
-        <v>1232</v>
+        <v>1227</v>
       </c>
       <c r="J252" t="s">
-        <v>1233</v>
+        <v>1228</v>
       </c>
       <c r="K252" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253" t="s">
-        <v>1234</v>
+        <v>1229</v>
       </c>
       <c r="B253" t="s">
         <v>12</v>
       </c>
       <c r="C253" t="s">
-        <v>1235</v>
+        <v>1230</v>
       </c>
       <c r="D253" t="s">
         <v>124</v>
       </c>
       <c r="E253" t="s">
-        <v>1236</v>
+        <v>1231</v>
       </c>
       <c r="G253" t="s">
-        <v>1237</v>
+        <v>1232</v>
       </c>
       <c r="I253" t="s">
-        <v>1238</v>
+        <v>1233</v>
       </c>
       <c r="J253" t="s">
-        <v>1239</v>
+        <v>1234</v>
       </c>
       <c r="K253" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254" t="s">
-        <v>1240</v>
+        <v>1235</v>
       </c>
       <c r="B254" t="s">
         <v>12</v>
       </c>
       <c r="C254" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="D254" t="s">
         <v>124</v>
       </c>
       <c r="G254" t="s">
         <v>246</v>
       </c>
       <c r="I254" t="s">
         <v>126</v>
       </c>
       <c r="K254" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255" t="s">
-        <v>1241</v>
+        <v>1236</v>
       </c>
       <c r="B255" t="s">
         <v>12</v>
       </c>
       <c r="C255" t="s">
-        <v>1242</v>
+        <v>1237</v>
       </c>
       <c r="D255" t="s">
         <v>88</v>
       </c>
       <c r="G255" t="s">
-        <v>1243</v>
+        <v>1238</v>
       </c>
       <c r="I255" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="J255" t="s">
-        <v>1244</v>
+        <v>1239</v>
       </c>
       <c r="K255" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256" t="s">
-        <v>1245</v>
+        <v>1240</v>
       </c>
       <c r="B256" t="s">
         <v>12</v>
       </c>
       <c r="C256" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="D256" t="s">
         <v>88</v>
       </c>
       <c r="G256" t="s">
-        <v>1246</v>
+        <v>1241</v>
       </c>
       <c r="I256" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="J256" t="s">
-        <v>1247</v>
+        <v>1242</v>
       </c>
       <c r="K256" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
     </row>
     <row r="257" spans="1:11">
       <c r="A257" t="s">
-        <v>1248</v>
+        <v>1243</v>
       </c>
       <c r="B257" t="s">
         <v>12</v>
       </c>
       <c r="C257" t="s">
-        <v>1249</v>
+        <v>1244</v>
       </c>
       <c r="D257" t="s">
         <v>88</v>
       </c>
       <c r="G257" t="s">
-        <v>1246</v>
+        <v>1241</v>
       </c>
       <c r="I257" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="J257" t="s">
-        <v>1250</v>
+        <v>1245</v>
       </c>
       <c r="K257" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
     </row>
     <row r="258" spans="1:11">
       <c r="A258" t="s">
-        <v>1251</v>
+        <v>1246</v>
       </c>
       <c r="B258" t="s">
         <v>12</v>
       </c>
       <c r="C258" t="s">
-        <v>1252</v>
+        <v>1247</v>
       </c>
       <c r="D258" t="s">
         <v>88</v>
       </c>
       <c r="G258" t="s">
-        <v>1246</v>
+        <v>1241</v>
       </c>
       <c r="I258" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="K258" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259" t="s">
-        <v>1253</v>
+        <v>1248</v>
       </c>
       <c r="B259" t="s">
         <v>158</v>
       </c>
       <c r="C259" t="s">
-        <v>1254</v>
+        <v>1249</v>
       </c>
       <c r="D259" t="s">
         <v>88</v>
       </c>
       <c r="G259" t="s">
-        <v>1255</v>
+        <v>1250</v>
       </c>
       <c r="I259" t="s">
-        <v>1256</v>
+        <v>1251</v>
       </c>
       <c r="J259" t="s">
-        <v>1257</v>
+        <v>1252</v>
       </c>
       <c r="K259" t="s">
-        <v>1100</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260" t="s">
-        <v>1258</v>
+        <v>1253</v>
       </c>
       <c r="B260" t="s">
         <v>158</v>
       </c>
       <c r="C260" t="s">
-        <v>1259</v>
+        <v>1254</v>
       </c>
       <c r="D260" t="s">
         <v>88</v>
       </c>
       <c r="G260" t="s">
-        <v>1260</v>
+        <v>1255</v>
       </c>
       <c r="I260" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="J260" t="s">
-        <v>1261</v>
+        <v>1256</v>
       </c>
       <c r="K260" t="s">
-        <v>1074</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261" t="s">
-        <v>1262</v>
+        <v>1257</v>
       </c>
       <c r="B261" t="s">
         <v>158</v>
       </c>
       <c r="C261" t="s">
-        <v>1263</v>
+        <v>1258</v>
       </c>
       <c r="D261" t="s">
         <v>88</v>
       </c>
       <c r="F261" t="s">
-        <v>1264</v>
+        <v>1259</v>
       </c>
       <c r="G261" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="I261" t="s">
-        <v>1266</v>
+        <v>1261</v>
       </c>
       <c r="J261" t="s">
-        <v>1267</v>
+        <v>1262</v>
       </c>
       <c r="K261" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262" t="s">
-        <v>1268</v>
+        <v>1263</v>
       </c>
       <c r="B262" t="s">
         <v>12</v>
       </c>
       <c r="C262" t="s">
-        <v>1269</v>
+        <v>1264</v>
       </c>
       <c r="D262" t="s">
         <v>141</v>
       </c>
       <c r="G262" t="s">
-        <v>1270</v>
+        <v>1265</v>
       </c>
       <c r="I262" t="s">
-        <v>1271</v>
+        <v>1266</v>
       </c>
       <c r="J262" t="s">
-        <v>1272</v>
+        <v>1267</v>
       </c>
       <c r="K262" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263" t="s">
-        <v>1273</v>
+        <v>1268</v>
       </c>
       <c r="B263" t="s">
         <v>63</v>
       </c>
       <c r="C263" t="s">
-        <v>1274</v>
+        <v>1269</v>
       </c>
       <c r="D263" t="s">
         <v>14</v>
       </c>
       <c r="E263" t="s">
-        <v>1275</v>
+        <v>1270</v>
       </c>
       <c r="G263" t="s">
-        <v>1276</v>
+        <v>1271</v>
       </c>
       <c r="I263" t="s">
-        <v>1277</v>
+        <v>1272</v>
       </c>
       <c r="J263" t="s">
-        <v>1278</v>
+        <v>1273</v>
       </c>
       <c r="K263" t="s">
-        <v>1279</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264" t="s">
-        <v>1280</v>
+        <v>1275</v>
       </c>
       <c r="B264" t="s">
         <v>12</v>
       </c>
       <c r="C264" t="s">
-        <v>1281</v>
+        <v>1276</v>
       </c>
       <c r="D264" t="s">
         <v>124</v>
       </c>
       <c r="G264" t="s">
-        <v>1282</v>
+        <v>1277</v>
       </c>
       <c r="I264" t="s">
-        <v>1283</v>
+        <v>1278</v>
       </c>
       <c r="J264" t="s">
-        <v>1284</v>
+        <v>1279</v>
       </c>
       <c r="K264" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265" t="s">
-        <v>1285</v>
+        <v>1280</v>
       </c>
       <c r="B265" t="s">
         <v>12</v>
       </c>
       <c r="C265" t="s">
-        <v>1286</v>
+        <v>1281</v>
       </c>
       <c r="D265" t="s">
         <v>124</v>
       </c>
       <c r="G265" t="s">
-        <v>1287</v>
+        <v>1282</v>
       </c>
       <c r="I265" t="s">
-        <v>1288</v>
+        <v>1283</v>
       </c>
       <c r="J265" t="s">
-        <v>1289</v>
+        <v>1284</v>
       </c>
       <c r="K265" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266" t="s">
-        <v>1290</v>
+        <v>1285</v>
       </c>
       <c r="B266" t="s">
         <v>158</v>
       </c>
       <c r="C266" t="s">
-        <v>1291</v>
+        <v>1286</v>
       </c>
       <c r="D266" t="s">
         <v>124</v>
       </c>
       <c r="E266" t="s">
+        <v>1287</v>
+      </c>
+      <c r="F266" t="s">
+        <v>1288</v>
+      </c>
+      <c r="G266" t="s">
+        <v>1289</v>
+      </c>
+      <c r="I266" t="s">
+        <v>1290</v>
+      </c>
+      <c r="J266" t="s">
+        <v>1291</v>
+      </c>
+      <c r="K266" t="s">
         <v>1292</v>
-      </c>
-[...13 lines deleted...]
-        <v>1297</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267" t="s">
-        <v>1298</v>
+        <v>1293</v>
       </c>
       <c r="B267" t="s">
         <v>158</v>
       </c>
       <c r="C267" t="s">
-        <v>1299</v>
+        <v>1294</v>
       </c>
       <c r="D267" t="s">
         <v>88</v>
       </c>
       <c r="F267" t="s">
-        <v>1300</v>
+        <v>1295</v>
       </c>
       <c r="G267" t="s">
-        <v>1301</v>
+        <v>1296</v>
       </c>
       <c r="I267" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="J267" t="s">
-        <v>1302</v>
+        <v>1297</v>
       </c>
       <c r="K267" t="s">
-        <v>1303</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="268" spans="1:11">
       <c r="A268" t="s">
-        <v>1304</v>
+        <v>1299</v>
       </c>
       <c r="B268" t="s">
         <v>12</v>
       </c>
       <c r="C268" t="s">
-        <v>1305</v>
+        <v>1300</v>
       </c>
       <c r="D268" t="s">
         <v>88</v>
       </c>
       <c r="G268" t="s">
-        <v>1306</v>
+        <v>1301</v>
       </c>
       <c r="I268" t="s">
         <v>22</v>
       </c>
       <c r="K268" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269" t="s">
-        <v>1307</v>
+        <v>1302</v>
       </c>
       <c r="B269" t="s">
         <v>63</v>
       </c>
       <c r="C269" t="s">
-        <v>1308</v>
+        <v>1303</v>
       </c>
       <c r="D269" t="s">
         <v>88</v>
       </c>
       <c r="E269" t="s">
-        <v>1309</v>
+        <v>1304</v>
       </c>
       <c r="F269" t="s">
-        <v>1310</v>
+        <v>1305</v>
       </c>
       <c r="G269" t="s">
-        <v>1311</v>
+        <v>1306</v>
       </c>
       <c r="I269" t="s">
         <v>303</v>
       </c>
       <c r="J269" t="s">
-        <v>1312</v>
+        <v>1307</v>
       </c>
       <c r="K269" t="s">
-        <v>1313</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270" t="s">
-        <v>1314</v>
+        <v>1309</v>
       </c>
       <c r="B270" t="s">
         <v>158</v>
       </c>
       <c r="C270" t="s">
-        <v>1315</v>
+        <v>1310</v>
       </c>
       <c r="D270" t="s">
         <v>119</v>
       </c>
       <c r="E270" t="s">
-        <v>1316</v>
+        <v>1311</v>
       </c>
       <c r="G270" t="s">
-        <v>1317</v>
+        <v>1312</v>
       </c>
       <c r="I270" t="s">
-        <v>1318</v>
+        <v>1313</v>
       </c>
       <c r="K270" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="271" spans="1:11">
       <c r="A271" t="s">
-        <v>1319</v>
+        <v>1314</v>
       </c>
       <c r="B271" t="s">
         <v>12</v>
       </c>
       <c r="C271" t="s">
-        <v>1320</v>
+        <v>1315</v>
       </c>
       <c r="D271" t="s">
         <v>124</v>
       </c>
       <c r="G271" t="s">
-        <v>1321</v>
+        <v>1316</v>
       </c>
       <c r="I271" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
       <c r="K271" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="272" spans="1:11">
       <c r="A272" t="s">
-        <v>1322</v>
+        <v>1317</v>
       </c>
       <c r="B272" t="s">
         <v>12</v>
       </c>
       <c r="C272" t="s">
-        <v>1323</v>
+        <v>1318</v>
       </c>
       <c r="D272" t="s">
         <v>124</v>
       </c>
       <c r="G272" t="s">
-        <v>1324</v>
+        <v>1319</v>
       </c>
       <c r="I272" t="s">
-        <v>1325</v>
+        <v>1320</v>
       </c>
       <c r="K272" t="s">
-        <v>1326</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="273" spans="1:11">
       <c r="A273" t="s">
-        <v>1327</v>
+        <v>1322</v>
       </c>
       <c r="B273" t="s">
         <v>12</v>
       </c>
       <c r="C273" t="s">
-        <v>1328</v>
+        <v>1323</v>
       </c>
       <c r="D273" t="s">
         <v>88</v>
       </c>
       <c r="G273" t="s">
-        <v>1329</v>
+        <v>1324</v>
       </c>
       <c r="I273" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="K273" t="s">
-        <v>1330</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="274" spans="1:11">
       <c r="A274" t="s">
-        <v>1331</v>
+        <v>1326</v>
       </c>
       <c r="B274" t="s">
         <v>12</v>
       </c>
       <c r="C274" t="s">
-        <v>1332</v>
+        <v>1327</v>
       </c>
       <c r="D274" t="s">
         <v>88</v>
       </c>
       <c r="G274" t="s">
-        <v>1333</v>
+        <v>1328</v>
       </c>
       <c r="I274" t="s">
-        <v>1334</v>
+        <v>1329</v>
       </c>
       <c r="K274" t="s">
-        <v>1335</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="275" spans="1:11">
       <c r="A275" t="s">
-        <v>1336</v>
+        <v>1331</v>
       </c>
       <c r="B275" t="s">
         <v>12</v>
       </c>
       <c r="C275" t="s">
-        <v>1337</v>
+        <v>1332</v>
       </c>
       <c r="D275" t="s">
         <v>14</v>
       </c>
       <c r="E275" t="s">
-        <v>1338</v>
+        <v>1333</v>
       </c>
       <c r="G275" t="s">
-        <v>1339</v>
+        <v>1334</v>
       </c>
       <c r="I275" t="s">
-        <v>718</v>
+        <v>716</v>
       </c>
       <c r="J275" t="s">
-        <v>1340</v>
+        <v>1335</v>
       </c>
       <c r="K275" t="s">
-        <v>1341</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276" t="s">
-        <v>1342</v>
+        <v>1337</v>
       </c>
       <c r="B276" t="s">
         <v>158</v>
       </c>
       <c r="C276" t="s">
-        <v>1343</v>
+        <v>1338</v>
       </c>
       <c r="D276" t="s">
         <v>124</v>
       </c>
       <c r="G276" t="s">
-        <v>1344</v>
+        <v>1339</v>
       </c>
       <c r="I276" t="s">
-        <v>1345</v>
+        <v>1340</v>
       </c>
       <c r="J276" t="s">
-        <v>1346</v>
+        <v>1341</v>
       </c>
       <c r="K276" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277" t="s">
-        <v>1347</v>
+        <v>1342</v>
       </c>
       <c r="B277" t="s">
         <v>12</v>
       </c>
       <c r="D277" t="s">
         <v>124</v>
       </c>
       <c r="G277" t="s">
-        <v>1348</v>
+        <v>1343</v>
       </c>
       <c r="J277" t="s">
-        <v>1349</v>
+        <v>1344</v>
       </c>
       <c r="K277" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="278" spans="1:11">
       <c r="A278" t="s">
-        <v>1350</v>
+        <v>1345</v>
       </c>
       <c r="B278" t="s">
         <v>12</v>
       </c>
       <c r="C278" t="s">
-        <v>1351</v>
+        <v>1346</v>
       </c>
       <c r="D278" t="s">
         <v>88</v>
       </c>
       <c r="G278" t="s">
-        <v>1352</v>
+        <v>1347</v>
       </c>
       <c r="I278" t="s">
-        <v>1353</v>
+        <v>1348</v>
       </c>
       <c r="J278" t="s">
-        <v>1354</v>
+        <v>1349</v>
       </c>
       <c r="K278" t="s">
-        <v>1355</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279" t="s">
-        <v>1356</v>
+        <v>1351</v>
       </c>
       <c r="B279" t="s">
         <v>12</v>
       </c>
       <c r="C279" t="s">
-        <v>1357</v>
+        <v>1352</v>
       </c>
       <c r="D279" t="s">
         <v>124</v>
       </c>
       <c r="G279" t="s">
-        <v>1358</v>
+        <v>1353</v>
       </c>
       <c r="I279" t="s">
-        <v>1359</v>
+        <v>1354</v>
       </c>
       <c r="J279" t="s">
-        <v>1360</v>
+        <v>1355</v>
       </c>
       <c r="K279" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280" t="s">
-        <v>1361</v>
+        <v>1356</v>
       </c>
       <c r="B280" t="s">
         <v>12</v>
       </c>
       <c r="C280" t="s">
-        <v>1362</v>
+        <v>1357</v>
       </c>
       <c r="D280" t="s">
         <v>124</v>
       </c>
       <c r="G280" t="s">
-        <v>1363</v>
+        <v>1358</v>
       </c>
       <c r="I280" t="s">
-        <v>1364</v>
+        <v>1359</v>
       </c>
       <c r="J280" t="s">
-        <v>1365</v>
+        <v>1360</v>
       </c>
       <c r="K280" t="s">
-        <v>1366</v>
+        <v>48</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281" t="s">
-        <v>1367</v>
+        <v>1361</v>
       </c>
       <c r="B281" t="s">
         <v>12</v>
       </c>
       <c r="C281" t="s">
-        <v>1368</v>
+        <v>1362</v>
       </c>
       <c r="D281" t="s">
         <v>124</v>
       </c>
       <c r="G281" t="s">
-        <v>1369</v>
+        <v>1363</v>
       </c>
       <c r="I281" t="s">
-        <v>1370</v>
+        <v>1364</v>
       </c>
       <c r="J281" t="s">
-        <v>1371</v>
+        <v>1365</v>
       </c>
       <c r="K281" t="s">
-        <v>1372</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="282" spans="1:11">
       <c r="A282" t="s">
-        <v>1373</v>
+        <v>1367</v>
       </c>
       <c r="B282" t="s">
         <v>12</v>
       </c>
       <c r="C282" t="s">
-        <v>1374</v>
+        <v>1368</v>
       </c>
       <c r="D282" t="s">
         <v>124</v>
       </c>
       <c r="G282" t="s">
-        <v>1375</v>
+        <v>1369</v>
       </c>
       <c r="I282" t="s">
-        <v>1376</v>
+        <v>1370</v>
       </c>
       <c r="J282" t="s">
-        <v>1377</v>
+        <v>1371</v>
       </c>
       <c r="K282" t="s">
-        <v>304</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="283" spans="1:11">
       <c r="A283" t="s">
-        <v>1378</v>
+        <v>1373</v>
       </c>
       <c r="B283" t="s">
         <v>12</v>
       </c>
       <c r="C283" t="s">
-        <v>1379</v>
+        <v>1374</v>
       </c>
       <c r="D283" t="s">
         <v>141</v>
       </c>
       <c r="G283" t="s">
-        <v>1380</v>
+        <v>1375</v>
       </c>
       <c r="I283" t="s">
         <v>27</v>
       </c>
       <c r="J283" t="s">
-        <v>1381</v>
+        <v>1376</v>
       </c>
       <c r="K283" t="s">
-        <v>1382</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284" t="s">
-        <v>1383</v>
+        <v>1378</v>
       </c>
       <c r="B284" t="s">
         <v>12</v>
       </c>
       <c r="C284" t="s">
-        <v>1384</v>
+        <v>1379</v>
       </c>
       <c r="D284" t="s">
         <v>141</v>
       </c>
       <c r="E284" t="s">
-        <v>1385</v>
+        <v>1380</v>
       </c>
       <c r="G284" t="s">
-        <v>1386</v>
+        <v>1381</v>
       </c>
       <c r="I284" t="s">
-        <v>1387</v>
+        <v>1382</v>
       </c>
       <c r="J284" t="s">
-        <v>1388</v>
+        <v>1383</v>
       </c>
       <c r="K284" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="285" spans="1:11">
       <c r="A285" t="s">
-        <v>1389</v>
+        <v>1384</v>
       </c>
       <c r="B285" t="s">
         <v>12</v>
       </c>
       <c r="C285" t="s">
-        <v>1390</v>
+        <v>1385</v>
       </c>
       <c r="D285" t="s">
         <v>88</v>
       </c>
       <c r="G285" t="s">
-        <v>1391</v>
+        <v>1386</v>
       </c>
       <c r="I285" t="s">
-        <v>1392</v>
+        <v>1387</v>
       </c>
       <c r="J285" t="s">
-        <v>1393</v>
+        <v>1388</v>
       </c>
       <c r="K285" t="s">
-        <v>1394</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="286" spans="1:11">
       <c r="A286" t="s">
-        <v>1395</v>
+        <v>1390</v>
       </c>
       <c r="B286" t="s">
         <v>12</v>
       </c>
       <c r="C286" t="s">
-        <v>1396</v>
+        <v>1391</v>
       </c>
       <c r="D286" t="s">
         <v>14</v>
       </c>
       <c r="E286" t="s">
-        <v>1397</v>
+        <v>1392</v>
       </c>
       <c r="G286" t="s">
-        <v>1398</v>
+        <v>1393</v>
       </c>
       <c r="I286" t="s">
-        <v>1399</v>
+        <v>1394</v>
       </c>
       <c r="J286" t="s">
-        <v>1400</v>
+        <v>1395</v>
       </c>
       <c r="K286" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="287" spans="1:11">
       <c r="A287" t="s">
-        <v>1401</v>
+        <v>1396</v>
       </c>
       <c r="B287" t="s">
         <v>12</v>
       </c>
       <c r="C287" t="s">
-        <v>1402</v>
+        <v>1397</v>
       </c>
       <c r="D287" t="s">
         <v>141</v>
       </c>
       <c r="G287" t="s">
-        <v>1403</v>
+        <v>1398</v>
       </c>
       <c r="I287" t="s">
-        <v>1404</v>
+        <v>1399</v>
       </c>
       <c r="J287" t="s">
-        <v>1405</v>
+        <v>1400</v>
       </c>
       <c r="K287" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288" t="s">
-        <v>1406</v>
+        <v>1401</v>
       </c>
       <c r="B288" t="s">
         <v>158</v>
       </c>
       <c r="C288" t="s">
-        <v>1407</v>
+        <v>1402</v>
       </c>
       <c r="D288" t="s">
         <v>88</v>
       </c>
       <c r="G288" t="s">
-        <v>1408</v>
+        <v>1403</v>
       </c>
       <c r="I288" t="s">
-        <v>1409</v>
+        <v>1404</v>
       </c>
       <c r="J288" t="s">
-        <v>1410</v>
+        <v>1405</v>
       </c>
       <c r="K288" t="s">
-        <v>90</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289" t="s">
-        <v>1411</v>
+        <v>1407</v>
       </c>
       <c r="B289" t="s">
         <v>158</v>
       </c>
       <c r="C289" t="s">
-        <v>1412</v>
+        <v>1408</v>
       </c>
       <c r="D289" t="s">
         <v>88</v>
       </c>
       <c r="G289" t="s">
-        <v>1413</v>
+        <v>1409</v>
       </c>
       <c r="I289" t="s">
-        <v>1414</v>
+        <v>1410</v>
       </c>
       <c r="J289" t="s">
-        <v>1415</v>
+        <v>1411</v>
       </c>
       <c r="K289" t="s">
-        <v>1416</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290" t="s">
-        <v>1417</v>
+        <v>1413</v>
       </c>
       <c r="B290" t="s">
         <v>12</v>
       </c>
       <c r="C290" t="s">
-        <v>1412</v>
+        <v>1408</v>
       </c>
       <c r="D290" t="s">
         <v>88</v>
       </c>
       <c r="G290" t="s">
-        <v>1413</v>
+        <v>1409</v>
       </c>
       <c r="I290" t="s">
-        <v>1414</v>
+        <v>1410</v>
       </c>
       <c r="J290" t="s">
-        <v>1415</v>
+        <v>1411</v>
       </c>
       <c r="K290" t="s">
-        <v>1416</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="291" spans="1:11">
       <c r="A291" t="s">
-        <v>1418</v>
+        <v>1414</v>
       </c>
       <c r="B291" t="s">
         <v>158</v>
       </c>
       <c r="C291" t="s">
-        <v>1419</v>
+        <v>1415</v>
       </c>
       <c r="D291" t="s">
         <v>88</v>
       </c>
       <c r="G291" t="s">
-        <v>1420</v>
+        <v>1416</v>
       </c>
       <c r="I291" t="s">
-        <v>1421</v>
+        <v>1417</v>
       </c>
       <c r="J291" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="K291" t="s">
-        <v>1422</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292" t="s">
-        <v>1423</v>
+        <v>1419</v>
       </c>
       <c r="B292" t="s">
         <v>63</v>
       </c>
       <c r="C292" t="s">
-        <v>1424</v>
+        <v>1420</v>
       </c>
       <c r="D292" t="s">
         <v>14</v>
       </c>
       <c r="G292" t="s">
-        <v>1425</v>
+        <v>1421</v>
       </c>
       <c r="I292" t="s">
-        <v>1426</v>
+        <v>1422</v>
       </c>
       <c r="K292" t="s">
-        <v>1427</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="293" spans="1:11">
       <c r="A293" t="s">
-        <v>1428</v>
+        <v>1424</v>
       </c>
       <c r="B293" t="s">
         <v>158</v>
       </c>
       <c r="C293" t="s">
-        <v>1429</v>
+        <v>1425</v>
       </c>
       <c r="D293" t="s">
         <v>119</v>
       </c>
       <c r="E293" t="s">
-        <v>1430</v>
+        <v>1426</v>
       </c>
       <c r="G293" t="s">
-        <v>1431</v>
+        <v>1427</v>
       </c>
       <c r="I293" t="s">
-        <v>1432</v>
+        <v>1428</v>
       </c>
       <c r="J293" t="s">
-        <v>1433</v>
+        <v>1429</v>
       </c>
       <c r="K293" t="s">
-        <v>1303</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="294" spans="1:11">
       <c r="A294" t="s">
-        <v>1434</v>
+        <v>1430</v>
       </c>
       <c r="B294" t="s">
         <v>12</v>
       </c>
       <c r="C294" t="s">
-        <v>1435</v>
+        <v>1431</v>
       </c>
       <c r="D294" t="s">
         <v>141</v>
       </c>
       <c r="E294" t="s">
-        <v>1436</v>
+        <v>1432</v>
       </c>
       <c r="G294" t="s">
-        <v>1437</v>
+        <v>1433</v>
       </c>
       <c r="I294" t="s">
-        <v>1438</v>
+        <v>1434</v>
       </c>
       <c r="J294" t="s">
-        <v>1439</v>
+        <v>1435</v>
       </c>
       <c r="K294" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
     </row>
     <row r="295" spans="1:11">
       <c r="A295" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="B295" t="s">
         <v>158</v>
       </c>
       <c r="C295" t="s">
-        <v>1440</v>
+        <v>1436</v>
       </c>
       <c r="D295" t="s">
         <v>88</v>
       </c>
       <c r="G295" t="s">
-        <v>1441</v>
+        <v>1437</v>
       </c>
       <c r="I295" t="s">
-        <v>1442</v>
+        <v>1438</v>
       </c>
       <c r="J295" t="s">
-        <v>1443</v>
+        <v>1439</v>
       </c>
       <c r="K295" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="296" spans="1:11">
       <c r="A296" t="s">
-        <v>1444</v>
+        <v>1440</v>
       </c>
       <c r="B296" t="s">
         <v>158</v>
       </c>
       <c r="C296" t="s">
-        <v>1445</v>
+        <v>1441</v>
       </c>
       <c r="D296" t="s">
         <v>14</v>
       </c>
       <c r="G296" t="s">
-        <v>1446</v>
+        <v>1442</v>
       </c>
       <c r="I296" t="s">
-        <v>1447</v>
+        <v>1443</v>
       </c>
       <c r="K296" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="297" spans="1:11">
       <c r="A297" t="s">
-        <v>1448</v>
+        <v>1444</v>
       </c>
       <c r="B297" t="s">
         <v>291</v>
       </c>
       <c r="C297" t="s">
-        <v>1449</v>
+        <v>1445</v>
       </c>
       <c r="D297" t="s">
         <v>14</v>
       </c>
       <c r="F297" t="s">
-        <v>1450</v>
+        <v>1446</v>
       </c>
       <c r="G297" t="s">
-        <v>1451</v>
+        <v>1447</v>
       </c>
       <c r="I297" t="s">
-        <v>1452</v>
+        <v>1448</v>
       </c>
       <c r="J297" t="s">
-        <v>1453</v>
+        <v>1449</v>
       </c>
       <c r="K297" t="s">
-        <v>851</v>
+        <v>849</v>
       </c>
     </row>
     <row r="298" spans="1:11">
       <c r="A298" t="s">
-        <v>1454</v>
+        <v>1450</v>
       </c>
       <c r="B298" t="s">
         <v>12</v>
       </c>
       <c r="C298" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="D298" t="s">
         <v>88</v>
       </c>
       <c r="G298" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="I298" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="J298" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="K298" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="299" spans="1:11">
       <c r="A299" t="s">
-        <v>1455</v>
+        <v>1451</v>
       </c>
       <c r="B299" t="s">
         <v>12</v>
       </c>
       <c r="C299" t="s">
-        <v>1456</v>
+        <v>1452</v>
       </c>
       <c r="D299" t="s">
         <v>293</v>
       </c>
       <c r="G299" t="s">
-        <v>1457</v>
+        <v>1453</v>
       </c>
       <c r="I299" t="s">
-        <v>1458</v>
+        <v>1454</v>
       </c>
       <c r="J299" t="s">
-        <v>1459</v>
+        <v>1455</v>
       </c>
       <c r="K299" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="300" spans="1:11">
       <c r="A300" t="s">
-        <v>1460</v>
+        <v>1456</v>
       </c>
       <c r="B300" t="s">
         <v>12</v>
       </c>
       <c r="C300" t="s">
-        <v>1461</v>
+        <v>1457</v>
       </c>
       <c r="D300" t="s">
         <v>14</v>
       </c>
       <c r="F300" t="s">
-        <v>1462</v>
+        <v>1458</v>
       </c>
       <c r="G300" t="s">
-        <v>1463</v>
+        <v>1459</v>
       </c>
       <c r="I300" t="s">
-        <v>1464</v>
+        <v>1460</v>
       </c>
       <c r="J300" t="s">
-        <v>1465</v>
+        <v>1461</v>
       </c>
       <c r="K300" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="301" spans="1:11">
       <c r="A301" t="s">
-        <v>1466</v>
+        <v>1462</v>
       </c>
       <c r="B301" t="s">
         <v>158</v>
       </c>
       <c r="C301" t="s">
-        <v>1467</v>
+        <v>1463</v>
       </c>
       <c r="D301" t="s">
         <v>141</v>
       </c>
       <c r="E301" t="s">
+        <v>1464</v>
+      </c>
+      <c r="F301" t="s">
+        <v>1465</v>
+      </c>
+      <c r="G301" t="s">
+        <v>1466</v>
+      </c>
+      <c r="I301" t="s">
+        <v>1467</v>
+      </c>
+      <c r="J301" t="s">
         <v>1468</v>
       </c>
-      <c r="F301" t="s">
+      <c r="K301" t="s">
         <v>1469</v>
-      </c>
-[...10 lines deleted...]
-        <v>1473</v>
       </c>
     </row>
     <row r="302" spans="1:11">
       <c r="A302" t="s">
-        <v>1474</v>
+        <v>1470</v>
       </c>
       <c r="B302" t="s">
         <v>158</v>
       </c>
       <c r="C302" t="s">
-        <v>1475</v>
+        <v>1471</v>
       </c>
       <c r="D302" t="s">
         <v>88</v>
       </c>
       <c r="G302" t="s">
-        <v>1476</v>
+        <v>1472</v>
       </c>
       <c r="I302" t="s">
-        <v>1442</v>
+        <v>1438</v>
       </c>
       <c r="J302" t="s">
-        <v>1477</v>
+        <v>1473</v>
       </c>
       <c r="K302" t="s">
-        <v>1478</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="303" spans="1:11">
       <c r="A303" t="s">
-        <v>1479</v>
+        <v>1475</v>
       </c>
       <c r="B303" t="s">
         <v>12</v>
       </c>
       <c r="C303" t="s">
-        <v>1480</v>
+        <v>1476</v>
       </c>
       <c r="D303" t="s">
         <v>293</v>
       </c>
       <c r="G303" t="s">
         <v>229</v>
       </c>
       <c r="I303" t="s">
-        <v>1481</v>
+        <v>1477</v>
       </c>
       <c r="J303" t="s">
-        <v>1482</v>
+        <v>1478</v>
       </c>
       <c r="K303" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="304" spans="1:11">
       <c r="A304" t="s">
-        <v>1483</v>
+        <v>1479</v>
       </c>
       <c r="B304" t="s">
         <v>63</v>
       </c>
       <c r="C304" t="s">
-        <v>1484</v>
+        <v>1480</v>
       </c>
       <c r="D304" t="s">
         <v>141</v>
       </c>
       <c r="E304" t="s">
-        <v>1485</v>
+        <v>1481</v>
       </c>
       <c r="G304" t="s">
-        <v>1486</v>
+        <v>1482</v>
       </c>
       <c r="I304" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
       <c r="J304" t="s">
-        <v>1487</v>
+        <v>1483</v>
       </c>
       <c r="K304" t="s">
-        <v>1473</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="305" spans="1:11">
       <c r="A305" t="s">
-        <v>1488</v>
+        <v>1484</v>
       </c>
       <c r="B305" t="s">
         <v>63</v>
       </c>
       <c r="C305" t="s">
-        <v>1489</v>
+        <v>1485</v>
       </c>
       <c r="D305" t="s">
         <v>14</v>
       </c>
       <c r="E305" t="s">
-        <v>1490</v>
+        <v>1486</v>
       </c>
       <c r="G305" t="s">
-        <v>1491</v>
+        <v>1487</v>
       </c>
       <c r="I305" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
       <c r="J305" t="s">
-        <v>1492</v>
+        <v>1488</v>
       </c>
       <c r="K305" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="306" spans="1:11">
       <c r="A306" t="s">
-        <v>1493</v>
+        <v>1489</v>
       </c>
       <c r="B306" t="s">
         <v>12</v>
       </c>
       <c r="C306" t="s">
-        <v>1494</v>
+        <v>1490</v>
       </c>
       <c r="D306" t="s">
         <v>88</v>
       </c>
       <c r="G306" t="s">
-        <v>1495</v>
+        <v>1491</v>
       </c>
       <c r="I306" t="s">
-        <v>1496</v>
+        <v>1492</v>
       </c>
       <c r="J306" t="s">
-        <v>1497</v>
+        <v>1493</v>
       </c>
       <c r="K306" t="s">
-        <v>1498</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="307" spans="1:11">
       <c r="A307" t="s">
-        <v>1499</v>
+        <v>1495</v>
       </c>
       <c r="B307" t="s">
         <v>12</v>
       </c>
       <c r="C307" t="s">
-        <v>1500</v>
+        <v>1496</v>
       </c>
       <c r="D307" t="s">
         <v>88</v>
       </c>
       <c r="G307" t="s">
-        <v>1501</v>
+        <v>1497</v>
       </c>
       <c r="I307" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="J307" t="s">
-        <v>1502</v>
+        <v>1498</v>
       </c>
       <c r="K307" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="308" spans="1:11">
       <c r="A308" t="s">
-        <v>1503</v>
+        <v>1499</v>
       </c>
       <c r="B308" t="s">
         <v>63</v>
       </c>
       <c r="C308" t="s">
-        <v>1504</v>
+        <v>1500</v>
       </c>
       <c r="D308" t="s">
         <v>88</v>
       </c>
       <c r="G308" t="s">
-        <v>1505</v>
+        <v>1501</v>
       </c>
       <c r="I308" t="s">
-        <v>1506</v>
+        <v>1502</v>
       </c>
       <c r="J308" t="s">
-        <v>1507</v>
+        <v>1503</v>
       </c>
       <c r="K308" t="s">
-        <v>1508</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="309" spans="1:11">
       <c r="A309" t="s">
-        <v>1509</v>
+        <v>1505</v>
       </c>
       <c r="B309" t="s">
         <v>12</v>
       </c>
       <c r="C309" t="s">
-        <v>1510</v>
+        <v>1506</v>
       </c>
       <c r="D309" t="s">
         <v>88</v>
       </c>
       <c r="E309" t="s">
-        <v>1511</v>
+        <v>1507</v>
       </c>
       <c r="F309" t="s">
-        <v>1512</v>
+        <v>1508</v>
       </c>
       <c r="G309" t="s">
-        <v>1513</v>
+        <v>1509</v>
       </c>
       <c r="I309" t="s">
         <v>303</v>
       </c>
       <c r="J309" t="s">
-        <v>1514</v>
+        <v>1510</v>
       </c>
       <c r="K309" t="s">
-        <v>1515</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="310" spans="1:11">
       <c r="A310" t="s">
-        <v>1516</v>
+        <v>1512</v>
       </c>
       <c r="B310" t="s">
         <v>12</v>
       </c>
       <c r="C310" t="s">
-        <v>1517</v>
+        <v>1513</v>
       </c>
       <c r="D310" t="s">
         <v>88</v>
       </c>
       <c r="F310" t="s">
-        <v>1518</v>
+        <v>1514</v>
       </c>
       <c r="G310" t="s">
-        <v>1519</v>
+        <v>1515</v>
       </c>
       <c r="I310" t="s">
         <v>22</v>
       </c>
       <c r="J310" t="s">
-        <v>1520</v>
+        <v>1516</v>
       </c>
       <c r="K310" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
     </row>
     <row r="311" spans="1:11">
       <c r="A311" t="s">
-        <v>1521</v>
+        <v>1517</v>
       </c>
       <c r="B311" t="s">
         <v>12</v>
       </c>
       <c r="C311" t="s">
-        <v>1522</v>
+        <v>1518</v>
       </c>
       <c r="D311" t="s">
         <v>88</v>
       </c>
       <c r="E311" t="s">
-        <v>1523</v>
+        <v>1519</v>
       </c>
       <c r="G311" t="s">
-        <v>1524</v>
+        <v>1520</v>
       </c>
       <c r="I311" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
       <c r="J311" t="s">
-        <v>1525</v>
+        <v>1521</v>
       </c>
       <c r="K311" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="312" spans="1:11">
       <c r="A312" t="s">
-        <v>1526</v>
+        <v>1522</v>
       </c>
       <c r="B312" t="s">
         <v>12</v>
       </c>
       <c r="C312" t="s">
-        <v>1170</v>
+        <v>1168</v>
       </c>
       <c r="D312" t="s">
         <v>14</v>
       </c>
       <c r="F312" t="s">
-        <v>1171</v>
+        <v>1169</v>
       </c>
       <c r="G312" t="s">
-        <v>1172</v>
+        <v>1170</v>
       </c>
       <c r="I312" t="s">
-        <v>1277</v>
+        <v>1272</v>
       </c>
       <c r="J312" t="s">
-        <v>1527</v>
+        <v>1523</v>
       </c>
       <c r="K312" t="s">
-        <v>1528</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="313" spans="1:11">
       <c r="A313" t="s">
-        <v>1529</v>
+        <v>1525</v>
       </c>
       <c r="B313" t="s">
         <v>12</v>
       </c>
       <c r="C313" t="s">
-        <v>1230</v>
+        <v>1225</v>
       </c>
       <c r="D313" t="s">
         <v>141</v>
       </c>
       <c r="F313" t="s">
-        <v>1530</v>
+        <v>1526</v>
       </c>
       <c r="G313" t="s">
-        <v>1231</v>
+        <v>1226</v>
       </c>
       <c r="I313" t="s">
-        <v>1232</v>
+        <v>1227</v>
       </c>
       <c r="J313" t="s">
-        <v>1233</v>
+        <v>1228</v>
       </c>
       <c r="K313" t="s">
-        <v>1531</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="314" spans="1:11">
       <c r="A314" t="s">
-        <v>1532</v>
+        <v>1528</v>
       </c>
       <c r="B314" t="s">
         <v>12</v>
       </c>
       <c r="C314" t="s">
-        <v>1533</v>
+        <v>1529</v>
       </c>
       <c r="D314" t="s">
         <v>88</v>
       </c>
       <c r="E314" t="s">
+        <v>1530</v>
+      </c>
+      <c r="G314" t="s">
+        <v>1531</v>
+      </c>
+      <c r="I314" t="s">
+        <v>1532</v>
+      </c>
+      <c r="J314" t="s">
+        <v>1533</v>
+      </c>
+      <c r="K314" t="s">
         <v>1534</v>
-      </c>
-[...10 lines deleted...]
-        <v>1538</v>
       </c>
     </row>
     <row r="315" spans="1:11">
       <c r="A315" t="s">
-        <v>1539</v>
+        <v>1535</v>
       </c>
       <c r="B315" t="s">
         <v>12</v>
       </c>
       <c r="C315" t="s">
-        <v>1540</v>
+        <v>1536</v>
       </c>
       <c r="D315" t="s">
         <v>88</v>
       </c>
       <c r="G315" t="s">
-        <v>1541</v>
+        <v>1537</v>
       </c>
       <c r="I315" t="s">
         <v>47</v>
       </c>
       <c r="J315" t="s">
-        <v>1542</v>
+        <v>1538</v>
       </c>
       <c r="K315" t="s">
-        <v>1543</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="316" spans="1:11">
       <c r="A316" t="s">
-        <v>1544</v>
+        <v>1540</v>
       </c>
       <c r="B316" t="s">
         <v>12</v>
       </c>
       <c r="C316" t="s">
-        <v>1545</v>
+        <v>1541</v>
       </c>
       <c r="D316" t="s">
         <v>88</v>
       </c>
       <c r="G316">
         <v>911</v>
       </c>
       <c r="I316" t="s">
         <v>42</v>
       </c>
       <c r="J316" t="s">
-        <v>1546</v>
+        <v>1542</v>
       </c>
       <c r="K316" t="s">
-        <v>1547</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="317" spans="1:11">
       <c r="A317" t="s">
-        <v>1548</v>
+        <v>1544</v>
       </c>
       <c r="B317" t="s">
         <v>12</v>
       </c>
       <c r="C317" t="s">
-        <v>1549</v>
+        <v>1545</v>
       </c>
       <c r="D317" t="s">
         <v>88</v>
       </c>
       <c r="G317" t="s">
-        <v>1550</v>
+        <v>1546</v>
       </c>
       <c r="I317" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="J317" t="s">
-        <v>1551</v>
+        <v>1547</v>
       </c>
       <c r="K317" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="318" spans="1:11">
       <c r="A318" t="s">
-        <v>1552</v>
+        <v>1548</v>
       </c>
       <c r="B318" t="s">
         <v>158</v>
       </c>
       <c r="C318" t="s">
-        <v>1553</v>
+        <v>1549</v>
       </c>
       <c r="D318" t="s">
         <v>88</v>
       </c>
       <c r="G318" t="s">
-        <v>1554</v>
+        <v>1550</v>
       </c>
       <c r="I318" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
       <c r="J318" t="s">
-        <v>1555</v>
+        <v>1551</v>
       </c>
       <c r="K318" t="s">
-        <v>1556</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="319" spans="1:11">
       <c r="A319" t="s">
-        <v>1557</v>
+        <v>1553</v>
       </c>
       <c r="B319" t="s">
         <v>63</v>
       </c>
       <c r="C319" t="s">
-        <v>1558</v>
+        <v>1554</v>
       </c>
       <c r="D319" t="s">
         <v>14</v>
       </c>
       <c r="E319" t="s">
+        <v>1555</v>
+      </c>
+      <c r="F319" t="s">
+        <v>1556</v>
+      </c>
+      <c r="G319" t="s">
+        <v>1557</v>
+      </c>
+      <c r="I319" t="s">
+        <v>1558</v>
+      </c>
+      <c r="J319" t="s">
         <v>1559</v>
       </c>
-      <c r="F319" t="s">
+      <c r="K319" t="s">
         <v>1560</v>
-      </c>
-[...10 lines deleted...]
-        <v>1564</v>
       </c>
     </row>
     <row r="320" spans="1:11">
       <c r="A320" t="s">
-        <v>1565</v>
+        <v>1561</v>
       </c>
       <c r="B320" t="s">
         <v>158</v>
       </c>
       <c r="C320" t="s">
-        <v>1566</v>
+        <v>1562</v>
       </c>
       <c r="D320" t="s">
         <v>88</v>
       </c>
       <c r="E320" t="s">
-        <v>1567</v>
+        <v>1563</v>
       </c>
       <c r="G320" t="s">
-        <v>1568</v>
+        <v>1564</v>
       </c>
       <c r="I320" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
       <c r="J320" t="s">
-        <v>1569</v>
+        <v>1565</v>
       </c>
       <c r="K320" t="s">
-        <v>1570</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="321" spans="1:11">
       <c r="A321" t="s">
-        <v>1571</v>
+        <v>1567</v>
       </c>
       <c r="B321" t="s">
         <v>158</v>
       </c>
       <c r="C321" t="s">
-        <v>1572</v>
+        <v>1568</v>
       </c>
       <c r="D321" t="s">
         <v>88</v>
       </c>
       <c r="F321" t="s">
-        <v>1573</v>
+        <v>1569</v>
       </c>
       <c r="G321" t="s">
-        <v>1574</v>
+        <v>1570</v>
       </c>
       <c r="I321" t="s">
         <v>303</v>
       </c>
       <c r="J321" t="s">
-        <v>1575</v>
+        <v>1571</v>
       </c>
       <c r="K321" t="s">
-        <v>1576</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="322" spans="1:11">
       <c r="A322" t="s">
-        <v>1577</v>
+        <v>1573</v>
       </c>
       <c r="B322" t="s">
         <v>12</v>
       </c>
       <c r="C322" t="s">
-        <v>1076</v>
+        <v>1073</v>
       </c>
       <c r="D322" t="s">
         <v>124</v>
       </c>
       <c r="G322" t="s">
-        <v>1077</v>
+        <v>1074</v>
       </c>
       <c r="I322" t="s">
-        <v>1238</v>
+        <v>1233</v>
       </c>
       <c r="J322" t="s">
-        <v>1233</v>
+        <v>1228</v>
       </c>
       <c r="K322" t="s">
-        <v>1578</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="323" spans="1:11">
       <c r="A323" t="s">
-        <v>1579</v>
+        <v>1575</v>
       </c>
       <c r="B323" t="s">
         <v>63</v>
       </c>
       <c r="C323" t="s">
-        <v>1580</v>
+        <v>1576</v>
       </c>
       <c r="D323" t="s">
         <v>14</v>
       </c>
       <c r="G323" t="s">
-        <v>1581</v>
+        <v>1577</v>
       </c>
       <c r="I323" t="s">
-        <v>1582</v>
+        <v>1578</v>
       </c>
       <c r="J323" t="s">
-        <v>1583</v>
+        <v>1579</v>
       </c>
       <c r="K323" t="s">
-        <v>1584</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="324" spans="1:11">
       <c r="A324" t="s">
-        <v>1585</v>
+        <v>1581</v>
       </c>
       <c r="B324" t="s">
         <v>12</v>
       </c>
       <c r="C324" t="s">
-        <v>1586</v>
+        <v>1582</v>
       </c>
       <c r="D324" t="s">
         <v>124</v>
       </c>
       <c r="G324" t="s">
-        <v>1587</v>
+        <v>1583</v>
       </c>
       <c r="I324" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
       <c r="K324" t="s">
-        <v>1588</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="325" spans="1:11">
       <c r="A325" t="s">
-        <v>1589</v>
+        <v>1585</v>
       </c>
       <c r="B325" t="s">
         <v>12</v>
       </c>
       <c r="C325" t="s">
-        <v>1590</v>
+        <v>1586</v>
       </c>
       <c r="D325" t="s">
         <v>119</v>
       </c>
       <c r="F325" t="s">
-        <v>1591</v>
+        <v>1587</v>
       </c>
       <c r="G325" t="s">
-        <v>1592</v>
+        <v>1588</v>
       </c>
       <c r="I325" t="s">
-        <v>1593</v>
+        <v>1589</v>
       </c>
       <c r="J325" t="s">
-        <v>1594</v>
+        <v>1590</v>
       </c>
       <c r="K325" t="s">
-        <v>1578</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="326" spans="1:11">
       <c r="A326" t="s">
-        <v>1595</v>
+        <v>1591</v>
       </c>
       <c r="B326" t="s">
         <v>12</v>
       </c>
       <c r="C326" t="s">
-        <v>1596</v>
+        <v>1592</v>
       </c>
       <c r="D326" t="s">
         <v>293</v>
       </c>
       <c r="E326" t="s">
-        <v>1597</v>
+        <v>1593</v>
       </c>
       <c r="G326" t="s">
-        <v>1598</v>
+        <v>1594</v>
       </c>
       <c r="I326" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="K326" t="s">
-        <v>1599</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="327" spans="1:11">
       <c r="A327" t="s">
-        <v>1600</v>
+        <v>1596</v>
       </c>
       <c r="B327" t="s">
         <v>12</v>
       </c>
       <c r="C327" t="s">
-        <v>1601</v>
+        <v>1597</v>
       </c>
       <c r="D327" t="s">
         <v>14</v>
       </c>
       <c r="G327" t="s">
-        <v>1602</v>
+        <v>1598</v>
       </c>
       <c r="K327" t="s">
-        <v>1603</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="328" spans="1:11">
       <c r="A328" t="s">
-        <v>1604</v>
+        <v>1600</v>
       </c>
       <c r="B328" t="s">
         <v>12</v>
       </c>
       <c r="C328" t="s">
-        <v>1605</v>
+        <v>1601</v>
       </c>
       <c r="D328" t="s">
         <v>88</v>
       </c>
       <c r="G328" t="s">
-        <v>1606</v>
+        <v>1602</v>
       </c>
       <c r="I328" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
       <c r="J328" t="s">
-        <v>1607</v>
+        <v>1603</v>
       </c>
       <c r="K328" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="329" spans="1:11">
       <c r="A329" t="s">
-        <v>1608</v>
+        <v>1604</v>
       </c>
       <c r="B329" t="s">
         <v>158</v>
       </c>
       <c r="C329" t="s">
-        <v>1609</v>
+        <v>1605</v>
       </c>
       <c r="D329" t="s">
         <v>141</v>
       </c>
       <c r="E329" t="s">
+        <v>1606</v>
+      </c>
+      <c r="G329" t="s">
+        <v>1607</v>
+      </c>
+      <c r="I329" t="s">
+        <v>1608</v>
+      </c>
+      <c r="J329" t="s">
+        <v>1609</v>
+      </c>
+      <c r="K329" t="s">
         <v>1610</v>
-      </c>
-[...10 lines deleted...]
-        <v>1614</v>
       </c>
     </row>
     <row r="330" spans="1:11">
       <c r="A330" t="s">
-        <v>1615</v>
+        <v>1611</v>
       </c>
       <c r="B330" t="s">
         <v>12</v>
       </c>
       <c r="C330" t="s">
-        <v>1616</v>
+        <v>1612</v>
       </c>
       <c r="D330" t="s">
         <v>88</v>
       </c>
       <c r="F330" t="s">
+        <v>1613</v>
+      </c>
+      <c r="G330" t="s">
+        <v>1614</v>
+      </c>
+      <c r="I330" t="s">
+        <v>1615</v>
+      </c>
+      <c r="J330" t="s">
+        <v>1616</v>
+      </c>
+      <c r="K330" t="s">
         <v>1617</v>
-      </c>
-[...10 lines deleted...]
-        <v>1621</v>
       </c>
     </row>
     <row r="331" spans="1:11">
       <c r="A331" t="s">
-        <v>1622</v>
+        <v>1618</v>
       </c>
       <c r="B331" t="s">
         <v>12</v>
       </c>
       <c r="C331" t="s">
-        <v>1623</v>
+        <v>1619</v>
       </c>
       <c r="D331" t="s">
         <v>141</v>
       </c>
       <c r="E331" t="s">
-        <v>1624</v>
+        <v>1620</v>
       </c>
       <c r="G331" t="s">
-        <v>1625</v>
+        <v>1621</v>
       </c>
       <c r="I331" t="s">
-        <v>1626</v>
+        <v>1622</v>
       </c>
       <c r="J331" t="s">
-        <v>1627</v>
+        <v>1623</v>
       </c>
       <c r="K331" t="s">
-        <v>1217</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="332" spans="1:11">
       <c r="A332" t="s">
-        <v>1628</v>
+        <v>1624</v>
       </c>
       <c r="B332" t="s">
         <v>12</v>
       </c>
       <c r="C332" t="s">
-        <v>1629</v>
+        <v>1625</v>
       </c>
       <c r="D332" t="s">
         <v>124</v>
       </c>
       <c r="G332" t="s">
-        <v>1630</v>
+        <v>1626</v>
       </c>
       <c r="I332" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
       <c r="J332" t="s">
-        <v>1631</v>
+        <v>1627</v>
       </c>
       <c r="K332" t="s">
-        <v>1632</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="333" spans="1:11">
       <c r="A333" t="s">
-        <v>1633</v>
+        <v>1629</v>
       </c>
       <c r="B333" t="s">
         <v>12</v>
       </c>
       <c r="C333" t="s">
-        <v>1634</v>
+        <v>1630</v>
       </c>
       <c r="D333" t="s">
         <v>119</v>
       </c>
       <c r="G333" t="s">
-        <v>1635</v>
+        <v>1631</v>
       </c>
       <c r="I333" t="s">
-        <v>1636</v>
+        <v>1632</v>
       </c>
       <c r="J333" t="s">
-        <v>1637</v>
+        <v>1633</v>
       </c>
       <c r="K333" t="s">
-        <v>1638</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="334" spans="1:11">
       <c r="A334" t="s">
-        <v>1639</v>
+        <v>1635</v>
       </c>
       <c r="B334" t="s">
         <v>158</v>
       </c>
       <c r="C334" t="s">
-        <v>1640</v>
+        <v>1636</v>
       </c>
       <c r="D334" t="s">
         <v>141</v>
       </c>
       <c r="E334" t="s">
+        <v>1637</v>
+      </c>
+      <c r="F334" t="s">
+        <v>1638</v>
+      </c>
+      <c r="G334" t="s">
+        <v>1639</v>
+      </c>
+      <c r="I334" t="s">
+        <v>1640</v>
+      </c>
+      <c r="J334" t="s">
         <v>1641</v>
       </c>
-      <c r="F334" t="s">
+      <c r="K334" t="s">
         <v>1642</v>
-      </c>
-[...10 lines deleted...]
-        <v>1646</v>
       </c>
     </row>
     <row r="335" spans="1:11">
       <c r="A335" t="s">
-        <v>1474</v>
+        <v>1470</v>
       </c>
       <c r="B335" t="s">
         <v>158</v>
       </c>
       <c r="C335" t="s">
-        <v>1647</v>
+        <v>1643</v>
       </c>
       <c r="D335" t="s">
         <v>124</v>
       </c>
       <c r="F335" t="s">
-        <v>1648</v>
+        <v>1644</v>
       </c>
       <c r="G335" t="s">
-        <v>1649</v>
+        <v>1645</v>
       </c>
       <c r="I335" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="J335" t="s">
-        <v>1650</v>
+        <v>1646</v>
       </c>
       <c r="K335" t="s">
-        <v>1478</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="336" spans="1:11">
       <c r="A336" t="s">
-        <v>1651</v>
+        <v>1647</v>
       </c>
       <c r="B336" t="s">
         <v>158</v>
       </c>
       <c r="C336" t="s">
-        <v>1652</v>
+        <v>1648</v>
       </c>
       <c r="D336" t="s">
         <v>88</v>
       </c>
       <c r="F336" t="s">
-        <v>1653</v>
+        <v>1649</v>
       </c>
       <c r="G336" t="s">
-        <v>1654</v>
+        <v>1650</v>
       </c>
       <c r="I336" t="s">
         <v>42</v>
       </c>
       <c r="K336" t="s">
-        <v>1655</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="337" spans="1:11">
       <c r="A337" t="s">
-        <v>1656</v>
+        <v>1652</v>
       </c>
       <c r="B337" t="s">
         <v>12</v>
       </c>
       <c r="C337" t="s">
-        <v>1657</v>
+        <v>1653</v>
       </c>
       <c r="D337" t="s">
         <v>88</v>
       </c>
       <c r="F337" t="s">
-        <v>1658</v>
+        <v>1654</v>
       </c>
       <c r="G337" t="s">
-        <v>1659</v>
+        <v>1655</v>
       </c>
       <c r="I337" t="s">
         <v>303</v>
       </c>
       <c r="J337" t="s">
-        <v>1660</v>
+        <v>1656</v>
       </c>
       <c r="K337" t="s">
-        <v>1661</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="338" spans="1:11">
       <c r="A338" t="s">
-        <v>1662</v>
+        <v>1658</v>
       </c>
       <c r="B338" t="s">
         <v>12</v>
       </c>
       <c r="C338" t="s">
-        <v>1663</v>
+        <v>1659</v>
       </c>
       <c r="D338" t="s">
         <v>14</v>
       </c>
       <c r="G338" t="s">
-        <v>1664</v>
+        <v>1660</v>
       </c>
       <c r="I338" t="s">
-        <v>1665</v>
+        <v>1661</v>
       </c>
       <c r="J338" t="s">
-        <v>1666</v>
+        <v>1662</v>
       </c>
       <c r="K338" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="339" spans="1:11">
       <c r="A339" t="s">
-        <v>1667</v>
+        <v>1663</v>
       </c>
       <c r="B339" t="s">
         <v>12</v>
       </c>
       <c r="C339" t="s">
-        <v>953</v>
+        <v>951</v>
       </c>
       <c r="D339" t="s">
         <v>14</v>
       </c>
       <c r="G339" t="s">
-        <v>1668</v>
+        <v>1664</v>
       </c>
       <c r="I339" t="s">
         <v>101</v>
       </c>
       <c r="J339" t="s">
-        <v>1669</v>
+        <v>1665</v>
       </c>
       <c r="K339" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="340" spans="1:11">
       <c r="A340" t="s">
-        <v>1670</v>
+        <v>1666</v>
       </c>
       <c r="B340" t="s">
         <v>12</v>
       </c>
       <c r="C340" t="s">
-        <v>1540</v>
+        <v>1536</v>
       </c>
       <c r="D340" t="s">
         <v>88</v>
       </c>
       <c r="G340" t="s">
-        <v>1541</v>
+        <v>1537</v>
       </c>
       <c r="I340" t="s">
         <v>47</v>
       </c>
       <c r="K340" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="341" spans="1:11">
       <c r="A341" t="s">
-        <v>1671</v>
+        <v>1667</v>
       </c>
       <c r="B341" t="s">
         <v>158</v>
       </c>
       <c r="C341" t="s">
-        <v>1672</v>
+        <v>1668</v>
       </c>
       <c r="D341" t="s">
         <v>124</v>
       </c>
       <c r="G341" t="s">
-        <v>1673</v>
+        <v>1669</v>
       </c>
       <c r="I341" t="s">
-        <v>1674</v>
+        <v>1670</v>
       </c>
       <c r="J341" t="s">
-        <v>1675</v>
+        <v>1671</v>
       </c>
       <c r="K341" t="s">
-        <v>1676</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="342" spans="1:11">
       <c r="A342" t="s">
-        <v>1677</v>
+        <v>1673</v>
       </c>
       <c r="B342" t="s">
         <v>12</v>
       </c>
       <c r="C342" t="s">
-        <v>1678</v>
+        <v>1674</v>
       </c>
       <c r="D342" t="s">
         <v>293</v>
       </c>
       <c r="G342" t="s">
-        <v>1679</v>
+        <v>1675</v>
       </c>
       <c r="I342" t="s">
-        <v>1680</v>
+        <v>1676</v>
       </c>
       <c r="K342" t="s">
-        <v>1217</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:11">
       <c r="A343" t="s">
-        <v>1681</v>
+        <v>1677</v>
       </c>
       <c r="B343" t="s">
         <v>12</v>
       </c>
       <c r="C343" t="s">
-        <v>1682</v>
+        <v>1678</v>
       </c>
       <c r="D343" t="s">
         <v>14</v>
       </c>
       <c r="F343" t="s">
+        <v>1679</v>
+      </c>
+      <c r="G343" t="s">
+        <v>1680</v>
+      </c>
+      <c r="I343" t="s">
+        <v>1681</v>
+      </c>
+      <c r="J343" t="s">
+        <v>1682</v>
+      </c>
+      <c r="K343" t="s">
         <v>1683</v>
-      </c>
-[...10 lines deleted...]
-        <v>1687</v>
       </c>
     </row>
     <row r="344" spans="1:11">
       <c r="A344" t="s">
-        <v>1688</v>
+        <v>1684</v>
       </c>
       <c r="B344" t="s">
         <v>12</v>
       </c>
       <c r="C344" t="s">
-        <v>1689</v>
+        <v>1685</v>
       </c>
       <c r="D344" t="s">
         <v>14</v>
       </c>
       <c r="E344" t="s">
+        <v>1686</v>
+      </c>
+      <c r="F344" t="s">
+        <v>1687</v>
+      </c>
+      <c r="G344" t="s">
+        <v>1688</v>
+      </c>
+      <c r="I344" t="s">
+        <v>328</v>
+      </c>
+      <c r="J344" t="s">
+        <v>1689</v>
+      </c>
+      <c r="K344" t="s">
         <v>1690</v>
-      </c>
-[...13 lines deleted...]
-        <v>1694</v>
       </c>
     </row>
     <row r="345" spans="1:11">
       <c r="A345" t="s">
-        <v>1695</v>
+        <v>1691</v>
       </c>
       <c r="B345" t="s">
         <v>12</v>
       </c>
       <c r="C345" t="s">
-        <v>1696</v>
+        <v>1692</v>
       </c>
       <c r="D345" t="s">
         <v>88</v>
       </c>
       <c r="G345" t="s">
-        <v>1697</v>
+        <v>1693</v>
       </c>
       <c r="I345" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="J345" t="s">
-        <v>1698</v>
+        <v>1694</v>
       </c>
       <c r="K345" t="s">
-        <v>1699</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="346" spans="1:11">
       <c r="A346" t="s">
-        <v>1700</v>
+        <v>1696</v>
       </c>
       <c r="B346" t="s">
         <v>12</v>
       </c>
       <c r="C346" t="s">
-        <v>1701</v>
+        <v>1697</v>
       </c>
       <c r="D346" t="s">
         <v>88</v>
       </c>
       <c r="G346" t="s">
-        <v>1702</v>
+        <v>1698</v>
       </c>
       <c r="I346" t="s">
-        <v>1703</v>
+        <v>1699</v>
       </c>
       <c r="J346" t="s">
-        <v>1704</v>
+        <v>1700</v>
       </c>
       <c r="K346" t="s">
-        <v>1705</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="347" spans="1:11">
       <c r="A347" t="s">
-        <v>1706</v>
+        <v>1702</v>
       </c>
       <c r="B347" t="s">
         <v>12</v>
       </c>
       <c r="C347" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="D347" t="s">
         <v>88</v>
       </c>
       <c r="G347" t="s">
-        <v>1707</v>
+        <v>1703</v>
       </c>
       <c r="I347" t="s">
         <v>303</v>
       </c>
       <c r="J347" t="s">
-        <v>1708</v>
+        <v>1704</v>
       </c>
       <c r="K347" t="s">
-        <v>1100</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="348" spans="1:11">
       <c r="A348" t="s">
-        <v>1709</v>
+        <v>1705</v>
       </c>
       <c r="B348" t="s">
         <v>158</v>
       </c>
       <c r="C348" t="s">
-        <v>1710</v>
+        <v>1706</v>
       </c>
       <c r="D348" t="s">
         <v>88</v>
       </c>
       <c r="F348" t="s">
+        <v>1707</v>
+      </c>
+      <c r="G348" t="s">
+        <v>1708</v>
+      </c>
+      <c r="I348" t="s">
+        <v>1709</v>
+      </c>
+      <c r="J348" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K348" t="s">
         <v>1711</v>
-      </c>
-[...10 lines deleted...]
-        <v>1715</v>
       </c>
     </row>
     <row r="349" spans="1:11">
       <c r="A349" t="s">
-        <v>1716</v>
+        <v>1712</v>
       </c>
       <c r="B349" t="s">
         <v>12</v>
       </c>
       <c r="C349" t="s">
-        <v>1717</v>
+        <v>1713</v>
       </c>
       <c r="D349" t="s">
         <v>88</v>
       </c>
       <c r="F349" t="s">
-        <v>1718</v>
+        <v>1714</v>
       </c>
       <c r="G349" t="s">
-        <v>1719</v>
+        <v>1715</v>
       </c>
       <c r="I349" t="s">
-        <v>1496</v>
+        <v>1492</v>
       </c>
       <c r="J349" t="s">
-        <v>1720</v>
+        <v>1716</v>
       </c>
       <c r="K349" t="s">
-        <v>1721</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="350" spans="1:11">
       <c r="A350" t="s">
-        <v>1722</v>
+        <v>1718</v>
       </c>
       <c r="B350" t="s">
         <v>12</v>
       </c>
       <c r="C350" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="D350" t="s">
         <v>141</v>
       </c>
       <c r="G350" t="s">
-        <v>1723</v>
+        <v>1719</v>
       </c>
       <c r="I350" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="K350" t="s">
-        <v>1724</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="351" spans="1:11">
       <c r="A351" t="s">
-        <v>1725</v>
+        <v>1721</v>
       </c>
       <c r="B351" t="s">
         <v>12</v>
       </c>
       <c r="C351" t="s">
-        <v>1726</v>
+        <v>1722</v>
       </c>
       <c r="D351" t="s">
         <v>14</v>
       </c>
       <c r="F351" t="s">
-        <v>1727</v>
+        <v>1723</v>
       </c>
       <c r="G351" t="s">
-        <v>1728</v>
+        <v>1724</v>
       </c>
       <c r="I351" t="s">
-        <v>1399</v>
+        <v>1394</v>
       </c>
       <c r="J351" t="s">
-        <v>1729</v>
+        <v>1725</v>
       </c>
       <c r="K351" t="s">
-        <v>1730</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="352" spans="1:11">
       <c r="A352" t="s">
-        <v>1731</v>
+        <v>1727</v>
       </c>
       <c r="B352" t="s">
         <v>12</v>
       </c>
       <c r="C352" t="s">
-        <v>1732</v>
+        <v>1728</v>
       </c>
       <c r="D352" t="s">
         <v>88</v>
       </c>
       <c r="F352" t="s">
-        <v>1733</v>
+        <v>1729</v>
       </c>
       <c r="G352" t="s">
-        <v>1734</v>
+        <v>1730</v>
       </c>
       <c r="I352" t="s">
-        <v>1735</v>
+        <v>1731</v>
       </c>
       <c r="J352" t="s">
-        <v>1736</v>
+        <v>1732</v>
       </c>
       <c r="K352" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="353" spans="1:11">
       <c r="A353" t="s">
-        <v>1737</v>
+        <v>1733</v>
       </c>
       <c r="B353" t="s">
         <v>158</v>
       </c>
       <c r="C353" t="s">
-        <v>1738</v>
+        <v>1734</v>
       </c>
       <c r="D353" t="s">
         <v>88</v>
       </c>
       <c r="F353" t="s">
-        <v>1739</v>
+        <v>1735</v>
       </c>
       <c r="G353" t="s">
-        <v>1740</v>
+        <v>1736</v>
       </c>
       <c r="I353" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="J353" t="s">
-        <v>1741</v>
+        <v>1737</v>
       </c>
       <c r="K353" t="s">
-        <v>1742</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="354" spans="1:11">
       <c r="A354" t="s">
-        <v>1743</v>
+        <v>1739</v>
       </c>
       <c r="B354" t="s">
         <v>158</v>
       </c>
       <c r="C354" t="s">
-        <v>1744</v>
+        <v>1740</v>
       </c>
       <c r="D354" t="s">
         <v>141</v>
       </c>
       <c r="G354" t="s">
-        <v>1745</v>
+        <v>1741</v>
       </c>
       <c r="I354" t="s">
-        <v>1746</v>
+        <v>1742</v>
       </c>
       <c r="J354" t="s">
-        <v>1747</v>
+        <v>1743</v>
       </c>
       <c r="K354" t="s">
-        <v>1748</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="355" spans="1:11">
       <c r="A355" t="s">
-        <v>1749</v>
+        <v>1745</v>
       </c>
       <c r="B355" t="s">
         <v>158</v>
       </c>
       <c r="C355" t="s">
-        <v>1750</v>
+        <v>1746</v>
       </c>
       <c r="D355" t="s">
         <v>88</v>
       </c>
       <c r="F355" t="s">
+        <v>1747</v>
+      </c>
+      <c r="G355" t="s">
+        <v>1748</v>
+      </c>
+      <c r="I355" t="s">
+        <v>1749</v>
+      </c>
+      <c r="J355" t="s">
+        <v>1750</v>
+      </c>
+      <c r="K355" t="s">
         <v>1751</v>
-      </c>
-[...10 lines deleted...]
-        <v>1755</v>
       </c>
     </row>
     <row r="356" spans="1:11">
       <c r="A356" t="s">
-        <v>1756</v>
+        <v>1752</v>
       </c>
       <c r="B356" t="s">
         <v>158</v>
       </c>
       <c r="C356" t="s">
-        <v>1757</v>
+        <v>1753</v>
       </c>
       <c r="D356" t="s">
         <v>293</v>
       </c>
       <c r="E356" t="s">
+        <v>1754</v>
+      </c>
+      <c r="G356" t="s">
+        <v>1755</v>
+      </c>
+      <c r="I356" t="s">
+        <v>1756</v>
+      </c>
+      <c r="J356" t="s">
+        <v>1757</v>
+      </c>
+      <c r="K356" t="s">
         <v>1758</v>
-      </c>
-[...10 lines deleted...]
-        <v>1762</v>
       </c>
     </row>
     <row r="357" spans="1:11">
       <c r="A357" t="s">
-        <v>1763</v>
+        <v>1759</v>
       </c>
       <c r="B357" t="s">
         <v>158</v>
       </c>
       <c r="C357" t="s">
-        <v>1764</v>
+        <v>1760</v>
       </c>
       <c r="D357" t="s">
         <v>124</v>
       </c>
       <c r="G357" t="s">
-        <v>1765</v>
+        <v>1761</v>
       </c>
       <c r="I357" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
       <c r="J357" t="s">
-        <v>1766</v>
+        <v>1762</v>
       </c>
       <c r="K357" t="s">
-        <v>1767</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="358" spans="1:11">
       <c r="A358" t="s">
-        <v>1768</v>
+        <v>1764</v>
       </c>
       <c r="B358" t="s">
         <v>12</v>
       </c>
       <c r="C358" t="s">
-        <v>1769</v>
+        <v>1765</v>
       </c>
       <c r="D358" t="s">
         <v>141</v>
       </c>
       <c r="G358" t="s">
-        <v>1770</v>
+        <v>1766</v>
       </c>
       <c r="I358" t="s">
-        <v>1771</v>
+        <v>1767</v>
       </c>
       <c r="K358" t="s">
-        <v>1599</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="359" spans="1:11">
       <c r="A359" t="s">
-        <v>1772</v>
+        <v>1768</v>
       </c>
       <c r="B359" t="s">
         <v>12</v>
       </c>
       <c r="C359" t="s">
-        <v>1773</v>
+        <v>1769</v>
       </c>
       <c r="D359" t="s">
         <v>88</v>
       </c>
       <c r="E359" t="s">
-        <v>1774</v>
+        <v>1770</v>
       </c>
       <c r="I359" t="s">
         <v>47</v>
       </c>
       <c r="K359" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="360" spans="1:11">
       <c r="A360" t="s">
-        <v>1775</v>
+        <v>1771</v>
       </c>
       <c r="B360" t="s">
         <v>12</v>
       </c>
       <c r="C360" t="s">
-        <v>1776</v>
+        <v>1772</v>
       </c>
       <c r="D360" t="s">
         <v>88</v>
       </c>
       <c r="E360" t="s">
-        <v>1777</v>
+        <v>1773</v>
       </c>
       <c r="F360" t="s">
-        <v>1778</v>
+        <v>1774</v>
       </c>
       <c r="G360" t="s">
-        <v>1779</v>
+        <v>1775</v>
       </c>
       <c r="I360" t="s">
-        <v>1093</v>
+        <v>1090</v>
       </c>
       <c r="J360" t="s">
-        <v>1780</v>
+        <v>1776</v>
       </c>
       <c r="K360" t="s">
-        <v>1730</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="361" spans="1:11">
       <c r="A361" t="s">
-        <v>1781</v>
+        <v>1777</v>
       </c>
       <c r="B361" t="s">
         <v>12</v>
       </c>
       <c r="C361" t="s">
-        <v>1782</v>
+        <v>1778</v>
       </c>
       <c r="D361" t="s">
         <v>14</v>
       </c>
       <c r="E361" t="s">
-        <v>1783</v>
+        <v>1779</v>
       </c>
       <c r="G361" t="s">
-        <v>1784</v>
+        <v>1780</v>
       </c>
       <c r="I361" t="s">
         <v>101</v>
       </c>
       <c r="J361" t="s">
-        <v>1785</v>
+        <v>1781</v>
       </c>
       <c r="K361" t="s">
-        <v>1786</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="362" spans="1:11">
       <c r="A362" t="s">
-        <v>1787</v>
+        <v>1783</v>
       </c>
       <c r="B362" t="s">
         <v>12</v>
       </c>
       <c r="C362" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="D362" t="s">
         <v>124</v>
       </c>
       <c r="E362" t="s">
-        <v>1788</v>
+        <v>1784</v>
       </c>
       <c r="F362" t="s">
-        <v>1789</v>
+        <v>1785</v>
       </c>
       <c r="G362" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="I362" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="J362" t="s">
-        <v>1790</v>
+        <v>1786</v>
       </c>
       <c r="K362" t="s">
-        <v>1791</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="363" spans="1:11">
       <c r="A363" t="s">
-        <v>1792</v>
+        <v>1788</v>
       </c>
       <c r="B363" t="s">
         <v>12</v>
       </c>
       <c r="C363" t="s">
-        <v>1793</v>
+        <v>1789</v>
       </c>
       <c r="D363" t="s">
         <v>88</v>
       </c>
       <c r="G363" t="s">
-        <v>1794</v>
+        <v>1790</v>
       </c>
       <c r="I363" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="J363" t="s">
-        <v>1795</v>
+        <v>1791</v>
       </c>
       <c r="K363" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="364" spans="1:11">
       <c r="A364" t="s">
-        <v>1796</v>
+        <v>1792</v>
       </c>
       <c r="B364" t="s">
         <v>12</v>
       </c>
       <c r="C364" t="s">
-        <v>1797</v>
+        <v>1793</v>
       </c>
       <c r="D364" t="s">
         <v>124</v>
       </c>
       <c r="G364" t="s">
-        <v>1798</v>
+        <v>1794</v>
       </c>
       <c r="I364" t="s">
         <v>126</v>
       </c>
       <c r="J364" t="s">
-        <v>1795</v>
+        <v>1791</v>
       </c>
       <c r="K364" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="365" spans="1:11">
       <c r="A365" t="s">
-        <v>1799</v>
+        <v>1795</v>
       </c>
       <c r="B365" t="s">
         <v>12</v>
       </c>
       <c r="C365" t="s">
-        <v>1800</v>
+        <v>1796</v>
       </c>
       <c r="D365" t="s">
         <v>88</v>
       </c>
       <c r="G365" t="s">
-        <v>1801</v>
+        <v>1797</v>
       </c>
       <c r="I365" t="s">
         <v>288</v>
       </c>
       <c r="J365" t="s">
-        <v>1802</v>
+        <v>1798</v>
       </c>
       <c r="K365" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="366" spans="1:11">
       <c r="A366" t="s">
-        <v>1803</v>
+        <v>1799</v>
       </c>
       <c r="B366" t="s">
         <v>63</v>
       </c>
       <c r="C366" t="s">
-        <v>1804</v>
+        <v>1800</v>
       </c>
       <c r="D366" t="s">
         <v>14</v>
       </c>
       <c r="E366" t="s">
-        <v>1805</v>
+        <v>1801</v>
       </c>
       <c r="F366" t="s">
-        <v>1806</v>
+        <v>1802</v>
       </c>
       <c r="G366" t="s">
-        <v>1807</v>
+        <v>1803</v>
       </c>
       <c r="I366" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
       <c r="J366" t="s">
-        <v>1808</v>
+        <v>1804</v>
       </c>
       <c r="K366" t="s">
-        <v>1168</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="367" spans="1:11">
       <c r="A367" t="s">
-        <v>1809</v>
+        <v>1805</v>
       </c>
       <c r="B367" t="s">
         <v>12</v>
       </c>
       <c r="C367" t="s">
-        <v>1810</v>
+        <v>1806</v>
       </c>
       <c r="D367" t="s">
         <v>88</v>
       </c>
       <c r="G367" t="s">
-        <v>1811</v>
+        <v>1807</v>
       </c>
       <c r="I367" t="s">
-        <v>1812</v>
+        <v>1808</v>
       </c>
       <c r="J367" t="s">
-        <v>1813</v>
+        <v>1809</v>
       </c>
       <c r="K367" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="368" spans="1:11">
       <c r="A368" t="s">
-        <v>1814</v>
+        <v>1810</v>
       </c>
       <c r="B368" t="s">
         <v>12</v>
       </c>
       <c r="C368" t="s">
-        <v>1815</v>
+        <v>1811</v>
       </c>
       <c r="D368" t="s">
         <v>88</v>
       </c>
       <c r="E368" t="s">
-        <v>1816</v>
+        <v>1812</v>
       </c>
       <c r="G368" t="s">
-        <v>1817</v>
+        <v>1813</v>
       </c>
       <c r="I368" t="s">
-        <v>1206</v>
+        <v>1201</v>
       </c>
       <c r="J368" t="s">
-        <v>1818</v>
+        <v>1814</v>
       </c>
       <c r="K368" t="s">
-        <v>1819</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="369" spans="1:11">
       <c r="A369" t="s">
-        <v>1820</v>
+        <v>1816</v>
       </c>
       <c r="B369" t="s">
         <v>158</v>
       </c>
       <c r="C369" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="D369" t="s">
         <v>88</v>
       </c>
       <c r="G369" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="I369" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
       <c r="J369" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="K369" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
     </row>
     <row r="370" spans="1:11">
       <c r="A370" t="s">
-        <v>1821</v>
+        <v>1817</v>
       </c>
       <c r="B370" t="s">
         <v>12</v>
       </c>
       <c r="C370" t="s">
-        <v>1822</v>
+        <v>1818</v>
       </c>
       <c r="D370" t="s">
         <v>141</v>
       </c>
       <c r="E370" t="s">
+        <v>1819</v>
+      </c>
+      <c r="G370" t="s">
+        <v>1820</v>
+      </c>
+      <c r="I370" t="s">
+        <v>1821</v>
+      </c>
+      <c r="J370" t="s">
+        <v>1822</v>
+      </c>
+      <c r="K370" t="s">
         <v>1823</v>
-      </c>
-[...10 lines deleted...]
-        <v>1827</v>
       </c>
     </row>
     <row r="371" spans="1:11">
       <c r="A371" t="s">
-        <v>1828</v>
+        <v>1824</v>
       </c>
       <c r="B371" t="s">
         <v>12</v>
       </c>
       <c r="C371" t="s">
-        <v>1829</v>
+        <v>1825</v>
       </c>
       <c r="D371" t="s">
         <v>141</v>
       </c>
       <c r="G371" t="s">
-        <v>1830</v>
+        <v>1826</v>
       </c>
       <c r="I371" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="J371" t="s">
-        <v>1831</v>
+        <v>1827</v>
       </c>
       <c r="K371" t="s">
-        <v>1832</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="372" spans="1:11">
       <c r="A372" t="s">
-        <v>1833</v>
+        <v>1829</v>
       </c>
       <c r="B372" t="s">
         <v>12</v>
       </c>
       <c r="C372" t="s">
-        <v>1834</v>
+        <v>1830</v>
       </c>
       <c r="D372" t="s">
         <v>88</v>
       </c>
       <c r="G372" t="s">
-        <v>1835</v>
+        <v>1831</v>
       </c>
       <c r="I372" t="s">
-        <v>1836</v>
+        <v>1832</v>
       </c>
       <c r="J372" t="s">
-        <v>1837</v>
+        <v>1833</v>
       </c>
       <c r="K372" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="373" spans="1:11">
       <c r="A373" t="s">
-        <v>1838</v>
+        <v>1834</v>
       </c>
       <c r="B373" t="s">
         <v>12</v>
       </c>
       <c r="C373" t="s">
-        <v>1839</v>
+        <v>1835</v>
       </c>
       <c r="D373" t="s">
         <v>141</v>
       </c>
       <c r="G373" t="s">
-        <v>1840</v>
+        <v>1836</v>
       </c>
       <c r="I373" t="s">
-        <v>1841</v>
+        <v>1837</v>
       </c>
       <c r="K373" t="s">
-        <v>1827</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="374" spans="1:11">
       <c r="A374" t="s">
-        <v>1842</v>
+        <v>1838</v>
       </c>
       <c r="B374" t="s">
         <v>12</v>
       </c>
       <c r="C374" t="s">
-        <v>1843</v>
+        <v>1839</v>
       </c>
       <c r="D374" t="s">
         <v>293</v>
       </c>
       <c r="G374" t="s">
-        <v>1844</v>
+        <v>1840</v>
       </c>
       <c r="I374" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="J374" t="s">
-        <v>1845</v>
+        <v>1841</v>
       </c>
       <c r="K374" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
     </row>
     <row r="375" spans="1:11">
       <c r="A375" t="s">
-        <v>1846</v>
+        <v>1842</v>
       </c>
       <c r="B375" t="s">
         <v>12</v>
       </c>
       <c r="C375" t="s">
-        <v>1847</v>
+        <v>1843</v>
       </c>
       <c r="D375" t="s">
         <v>293</v>
       </c>
       <c r="G375" t="s">
-        <v>1848</v>
+        <v>1844</v>
       </c>
       <c r="I375" t="s">
-        <v>1849</v>
+        <v>1845</v>
       </c>
       <c r="J375" t="s">
-        <v>1850</v>
+        <v>1846</v>
       </c>
       <c r="K375" t="s">
-        <v>1851</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="376" spans="1:11">
       <c r="A376" t="s">
-        <v>1852</v>
+        <v>1848</v>
       </c>
       <c r="B376" t="s">
         <v>12</v>
       </c>
       <c r="C376" t="s">
-        <v>1853</v>
+        <v>1849</v>
       </c>
       <c r="D376" t="s">
         <v>293</v>
       </c>
       <c r="G376" t="s">
-        <v>1854</v>
+        <v>1850</v>
       </c>
       <c r="I376" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="J376" t="s">
-        <v>1855</v>
+        <v>1851</v>
       </c>
       <c r="K376" t="s">
-        <v>1856</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="377" spans="1:11">
       <c r="A377" t="s">
-        <v>1857</v>
+        <v>1853</v>
       </c>
       <c r="B377" t="s">
         <v>12</v>
       </c>
       <c r="C377" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="D377" t="s">
         <v>293</v>
       </c>
       <c r="F377" t="s">
+        <v>1854</v>
+      </c>
+      <c r="G377" t="s">
+        <v>1855</v>
+      </c>
+      <c r="I377" t="s">
+        <v>1856</v>
+      </c>
+      <c r="J377" t="s">
+        <v>1857</v>
+      </c>
+      <c r="K377" t="s">
         <v>1858</v>
-      </c>
-[...10 lines deleted...]
-        <v>1862</v>
       </c>
     </row>
     <row r="378" spans="1:11">
       <c r="A378" t="s">
-        <v>1863</v>
+        <v>1859</v>
       </c>
       <c r="B378" t="s">
         <v>12</v>
       </c>
       <c r="C378" t="s">
-        <v>1864</v>
+        <v>1860</v>
       </c>
       <c r="D378" t="s">
         <v>293</v>
       </c>
       <c r="G378" t="s">
-        <v>1840</v>
+        <v>1836</v>
       </c>
       <c r="I378" t="s">
-        <v>1865</v>
+        <v>1861</v>
       </c>
       <c r="K378" t="s">
-        <v>1827</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="379" spans="1:11">
       <c r="A379" t="s">
-        <v>1866</v>
+        <v>1862</v>
       </c>
       <c r="B379" t="s">
         <v>12</v>
       </c>
       <c r="C379" t="s">
-        <v>1867</v>
+        <v>1863</v>
       </c>
       <c r="D379" t="s">
         <v>293</v>
       </c>
       <c r="G379" t="s">
-        <v>1868</v>
+        <v>1864</v>
       </c>
       <c r="I379" t="s">
-        <v>1869</v>
+        <v>1865</v>
       </c>
       <c r="J379" t="s">
-        <v>1870</v>
+        <v>1866</v>
       </c>
       <c r="K379" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="380" spans="1:11">
       <c r="A380" t="s">
-        <v>1871</v>
+        <v>1867</v>
       </c>
       <c r="B380" t="s">
         <v>158</v>
       </c>
       <c r="C380" t="s">
-        <v>1872</v>
+        <v>1868</v>
       </c>
       <c r="D380" t="s">
         <v>293</v>
       </c>
       <c r="E380" t="s">
-        <v>1873</v>
+        <v>1869</v>
       </c>
       <c r="G380" t="s">
-        <v>1874</v>
+        <v>1870</v>
       </c>
       <c r="I380" t="s">
         <v>297</v>
       </c>
       <c r="J380" t="s">
-        <v>1875</v>
+        <v>1871</v>
       </c>
       <c r="K380" t="s">
-        <v>1876</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="381" spans="1:11">
       <c r="A381" t="s">
-        <v>1877</v>
+        <v>1873</v>
       </c>
       <c r="B381" t="s">
         <v>12</v>
       </c>
       <c r="C381" t="s">
-        <v>1878</v>
+        <v>1874</v>
       </c>
       <c r="D381" t="s">
         <v>293</v>
       </c>
       <c r="E381" t="s">
-        <v>1879</v>
+        <v>1875</v>
       </c>
       <c r="G381" t="s">
-        <v>1880</v>
+        <v>1876</v>
       </c>
       <c r="I381" t="s">
-        <v>1881</v>
+        <v>1877</v>
       </c>
       <c r="K381" t="s">
-        <v>1827</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="382" spans="1:11">
       <c r="A382" t="s">
-        <v>1882</v>
+        <v>1878</v>
       </c>
       <c r="B382" t="s">
         <v>12</v>
       </c>
       <c r="C382" t="s">
-        <v>1883</v>
+        <v>1879</v>
       </c>
       <c r="D382" t="s">
         <v>293</v>
       </c>
       <c r="E382" t="s">
-        <v>1884</v>
+        <v>1880</v>
       </c>
       <c r="G382" t="s">
-        <v>1885</v>
+        <v>1881</v>
       </c>
       <c r="I382" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="J382" t="s">
-        <v>1886</v>
+        <v>1882</v>
       </c>
       <c r="K382" t="s">
-        <v>1887</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="383" spans="1:11">
       <c r="A383" t="s">
-        <v>1888</v>
+        <v>1884</v>
       </c>
       <c r="B383" t="s">
         <v>158</v>
       </c>
       <c r="C383" t="s">
-        <v>1889</v>
+        <v>1885</v>
       </c>
       <c r="D383" t="s">
         <v>124</v>
       </c>
       <c r="G383" t="s">
-        <v>1890</v>
+        <v>1886</v>
       </c>
       <c r="I383" t="s">
-        <v>1891</v>
+        <v>1887</v>
       </c>
       <c r="J383" t="s">
-        <v>1892</v>
+        <v>1888</v>
       </c>
       <c r="K383" t="s">
-        <v>1856</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="384" spans="1:11">
       <c r="A384" t="s">
-        <v>1893</v>
+        <v>1889</v>
       </c>
       <c r="B384" t="s">
         <v>12</v>
       </c>
       <c r="C384" t="s">
-        <v>1894</v>
+        <v>1890</v>
       </c>
       <c r="D384" t="s">
         <v>124</v>
       </c>
       <c r="G384" t="s">
-        <v>1895</v>
+        <v>1891</v>
       </c>
       <c r="I384" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="J384" t="s">
-        <v>1896</v>
+        <v>1892</v>
       </c>
       <c r="K384" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="385" spans="1:11">
       <c r="A385" t="s">
-        <v>1897</v>
+        <v>1893</v>
       </c>
       <c r="B385" t="s">
         <v>12</v>
       </c>
       <c r="C385" t="s">
-        <v>1898</v>
+        <v>1894</v>
       </c>
       <c r="D385" t="s">
         <v>124</v>
       </c>
       <c r="G385" t="s">
-        <v>1899</v>
+        <v>1895</v>
       </c>
       <c r="I385" t="s">
         <v>126</v>
       </c>
       <c r="J385" t="s">
-        <v>1900</v>
+        <v>1896</v>
       </c>
       <c r="K385" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="386" spans="1:11">
       <c r="A386" t="s">
-        <v>1901</v>
+        <v>1897</v>
       </c>
       <c r="B386" t="s">
         <v>12</v>
       </c>
       <c r="C386" t="s">
-        <v>1902</v>
+        <v>1898</v>
       </c>
       <c r="D386" t="s">
         <v>124</v>
       </c>
       <c r="G386" t="s">
-        <v>1903</v>
+        <v>1899</v>
       </c>
       <c r="I386" t="s">
-        <v>1904</v>
+        <v>1900</v>
       </c>
       <c r="K386" t="s">
-        <v>1832</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="387" spans="1:11">
       <c r="A387" t="s">
-        <v>1905</v>
+        <v>1901</v>
       </c>
       <c r="B387" t="s">
         <v>12</v>
       </c>
       <c r="C387" t="s">
-        <v>1906</v>
+        <v>1902</v>
       </c>
       <c r="D387" t="s">
         <v>124</v>
       </c>
       <c r="E387" t="s">
+        <v>1903</v>
+      </c>
+      <c r="F387" t="s">
+        <v>1904</v>
+      </c>
+      <c r="G387" t="s">
+        <v>1905</v>
+      </c>
+      <c r="I387" t="s">
+        <v>1906</v>
+      </c>
+      <c r="J387" t="s">
         <v>1907</v>
       </c>
-      <c r="F387" t="s">
+      <c r="K387" t="s">
         <v>1908</v>
-      </c>
-[...10 lines deleted...]
-        <v>1912</v>
       </c>
     </row>
     <row r="388" spans="1:11">
       <c r="A388" t="s">
-        <v>1913</v>
+        <v>1909</v>
       </c>
       <c r="B388" t="s">
         <v>12</v>
       </c>
       <c r="C388" t="s">
-        <v>1914</v>
+        <v>1910</v>
       </c>
       <c r="D388" t="s">
         <v>124</v>
       </c>
       <c r="E388" t="s">
-        <v>1915</v>
+        <v>1911</v>
       </c>
       <c r="G388" t="s">
-        <v>1916</v>
+        <v>1912</v>
       </c>
       <c r="I388" t="s">
-        <v>1917</v>
+        <v>1913</v>
       </c>
       <c r="J388" t="s">
-        <v>1918</v>
+        <v>1914</v>
       </c>
       <c r="K388" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
     </row>
     <row r="389" spans="1:11">
       <c r="A389" t="s">
-        <v>1919</v>
+        <v>1915</v>
       </c>
       <c r="B389" t="s">
         <v>158</v>
       </c>
       <c r="C389" t="s">
-        <v>1920</v>
+        <v>1916</v>
       </c>
       <c r="D389" t="s">
         <v>124</v>
       </c>
       <c r="G389" t="s">
-        <v>1921</v>
+        <v>1917</v>
       </c>
       <c r="I389" t="s">
-        <v>1922</v>
+        <v>1918</v>
       </c>
       <c r="J389" t="s">
-        <v>1923</v>
+        <v>1919</v>
       </c>
       <c r="K389" t="s">
-        <v>1335</v>
+        <v>264</v>
       </c>
     </row>
     <row r="390" spans="1:11">
       <c r="A390" t="s">
-        <v>1924</v>
+        <v>1920</v>
       </c>
       <c r="B390" t="s">
         <v>12</v>
       </c>
       <c r="C390" t="s">
-        <v>1925</v>
+        <v>1921</v>
       </c>
       <c r="D390" t="s">
         <v>124</v>
       </c>
       <c r="E390" t="s">
-        <v>1926</v>
+        <v>1922</v>
       </c>
       <c r="F390" t="s">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="G390" t="s">
-        <v>1928</v>
+        <v>1924</v>
       </c>
       <c r="I390" t="s">
-        <v>1370</v>
+        <v>1364</v>
       </c>
       <c r="J390" t="s">
-        <v>1929</v>
+        <v>1925</v>
       </c>
       <c r="K390" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="391" spans="1:11">
       <c r="A391" t="s">
-        <v>1930</v>
+        <v>1926</v>
       </c>
       <c r="B391" t="s">
         <v>12</v>
       </c>
       <c r="C391" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="D391" t="s">
         <v>124</v>
       </c>
       <c r="G391" t="s">
         <v>246</v>
       </c>
       <c r="I391" t="s">
         <v>126</v>
       </c>
       <c r="J391" t="s">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="K391" t="s">
-        <v>1543</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="392" spans="1:11">
       <c r="A392" t="s">
-        <v>1932</v>
+        <v>1928</v>
       </c>
       <c r="B392" t="s">
         <v>158</v>
       </c>
       <c r="C392" t="s">
-        <v>1933</v>
+        <v>1929</v>
       </c>
       <c r="D392" t="s">
         <v>14</v>
       </c>
       <c r="E392" t="s">
-        <v>1934</v>
+        <v>1930</v>
       </c>
       <c r="F392" t="s">
-        <v>1935</v>
+        <v>1931</v>
       </c>
       <c r="G392" t="s">
-        <v>1936</v>
+        <v>1932</v>
       </c>
       <c r="I392" t="s">
         <v>149</v>
       </c>
       <c r="J392" t="s">
-        <v>1937</v>
+        <v>1933</v>
       </c>
       <c r="K392" t="s">
-        <v>1938</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="393" spans="1:11">
       <c r="A393" t="s">
-        <v>1939</v>
+        <v>1935</v>
       </c>
       <c r="B393" t="s">
         <v>12</v>
       </c>
       <c r="C393" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="D393" t="s">
         <v>124</v>
       </c>
       <c r="G393" t="s">
         <v>246</v>
       </c>
       <c r="I393" t="s">
         <v>126</v>
       </c>
       <c r="J393" t="s">
-        <v>1940</v>
+        <v>1936</v>
       </c>
       <c r="K393" t="s">
-        <v>1543</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="394" spans="1:11">
       <c r="A394" t="s">
-        <v>1941</v>
+        <v>1937</v>
       </c>
       <c r="B394" t="s">
         <v>12</v>
       </c>
       <c r="C394" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="D394" t="s">
         <v>124</v>
       </c>
       <c r="G394" t="s">
-        <v>1942</v>
+        <v>1938</v>
       </c>
       <c r="I394" t="s">
         <v>126</v>
       </c>
       <c r="K394" t="s">
-        <v>1943</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="395" spans="1:11">
       <c r="A395" t="s">
-        <v>1944</v>
+        <v>1940</v>
       </c>
       <c r="B395" t="s">
         <v>12</v>
       </c>
       <c r="C395" t="s">
-        <v>1945</v>
+        <v>1941</v>
       </c>
       <c r="D395" t="s">
         <v>124</v>
       </c>
       <c r="G395" t="s">
-        <v>1946</v>
+        <v>1942</v>
       </c>
       <c r="I395" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="J395" t="s">
-        <v>1947</v>
+        <v>1943</v>
       </c>
       <c r="K395" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="396" spans="1:11">
       <c r="A396" t="s">
-        <v>1948</v>
+        <v>1944</v>
       </c>
       <c r="B396" t="s">
         <v>12</v>
       </c>
       <c r="C396" t="s">
-        <v>1949</v>
+        <v>1945</v>
       </c>
       <c r="D396" t="s">
         <v>124</v>
       </c>
       <c r="G396" t="s">
-        <v>1950</v>
+        <v>1946</v>
       </c>
       <c r="I396" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="J396" t="s">
-        <v>1951</v>
+        <v>1947</v>
       </c>
       <c r="K396" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="397" spans="1:11">
       <c r="A397" t="s">
-        <v>1952</v>
+        <v>1948</v>
       </c>
       <c r="B397" t="s">
         <v>12</v>
       </c>
       <c r="C397" t="s">
-        <v>1953</v>
+        <v>1949</v>
       </c>
       <c r="D397" t="s">
         <v>124</v>
       </c>
       <c r="G397" t="s">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="I397" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
       <c r="J397" t="s">
-        <v>1955</v>
+        <v>1951</v>
       </c>
       <c r="K397" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="398" spans="1:11">
       <c r="A398" t="s">
-        <v>1956</v>
+        <v>1952</v>
       </c>
       <c r="B398" t="s">
         <v>12</v>
       </c>
       <c r="C398" t="s">
-        <v>1957</v>
+        <v>1953</v>
       </c>
       <c r="D398" t="s">
         <v>124</v>
       </c>
       <c r="G398" t="s">
-        <v>1958</v>
+        <v>1954</v>
       </c>
       <c r="I398" t="s">
-        <v>724</v>
+        <v>722</v>
       </c>
       <c r="J398" t="s">
-        <v>1959</v>
+        <v>1955</v>
       </c>
       <c r="K398" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="399" spans="1:11">
       <c r="A399" t="s">
-        <v>1960</v>
+        <v>1956</v>
       </c>
       <c r="B399" t="s">
         <v>12</v>
       </c>
       <c r="C399" t="s">
-        <v>1961</v>
+        <v>1957</v>
       </c>
       <c r="D399" t="s">
         <v>124</v>
       </c>
       <c r="G399" t="s">
-        <v>1962</v>
+        <v>1958</v>
       </c>
       <c r="I399" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="J399" t="s">
-        <v>1963</v>
+        <v>1959</v>
       </c>
       <c r="K399" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="400" spans="1:11">
       <c r="A400" t="s">
-        <v>1964</v>
+        <v>1960</v>
       </c>
       <c r="B400" t="s">
         <v>158</v>
       </c>
       <c r="C400" t="s">
-        <v>1965</v>
+        <v>1961</v>
       </c>
       <c r="D400" t="s">
         <v>124</v>
       </c>
       <c r="F400" t="s">
-        <v>1966</v>
+        <v>1962</v>
       </c>
       <c r="G400" t="s">
-        <v>1967</v>
+        <v>1963</v>
       </c>
       <c r="I400" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="J400" t="s">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="K400" t="s">
-        <v>1969</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="401" spans="1:11">
       <c r="A401" t="s">
-        <v>1970</v>
+        <v>1966</v>
       </c>
       <c r="B401" t="s">
         <v>12</v>
       </c>
       <c r="C401" t="s">
-        <v>1971</v>
+        <v>1967</v>
       </c>
       <c r="D401" t="s">
         <v>124</v>
       </c>
       <c r="G401" t="s">
-        <v>1972</v>
+        <v>1968</v>
       </c>
       <c r="I401" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
       <c r="J401" t="s">
-        <v>1973</v>
+        <v>1969</v>
       </c>
       <c r="K401" t="s">
-        <v>1974</v>
+        <v>736</v>
       </c>
     </row>
     <row r="402" spans="1:11">
       <c r="A402" t="s">
-        <v>1975</v>
+        <v>1970</v>
       </c>
       <c r="B402" t="s">
         <v>12</v>
       </c>
       <c r="C402" t="s">
-        <v>1976</v>
+        <v>1971</v>
       </c>
       <c r="D402" t="s">
         <v>124</v>
       </c>
       <c r="E402" t="s">
-        <v>1977</v>
+        <v>1972</v>
       </c>
       <c r="F402" t="s">
-        <v>1978</v>
+        <v>1973</v>
       </c>
       <c r="G402" t="s">
-        <v>1979</v>
+        <v>1974</v>
       </c>
       <c r="I402" t="s">
-        <v>1238</v>
+        <v>1233</v>
       </c>
       <c r="J402" t="s">
-        <v>1980</v>
+        <v>1975</v>
       </c>
       <c r="K402" t="s">
-        <v>1981</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="403" spans="1:11">
       <c r="A403" t="s">
-        <v>1982</v>
+        <v>1977</v>
       </c>
       <c r="B403" t="s">
         <v>12</v>
       </c>
       <c r="C403" t="s">
-        <v>1983</v>
+        <v>1978</v>
       </c>
       <c r="D403" t="s">
         <v>124</v>
       </c>
       <c r="G403" t="s">
-        <v>1984</v>
+        <v>1979</v>
       </c>
       <c r="I403" t="s">
-        <v>1985</v>
+        <v>1980</v>
       </c>
       <c r="J403" t="s">
-        <v>1986</v>
+        <v>1981</v>
       </c>
       <c r="K403" t="s">
-        <v>1987</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="404" spans="1:11">
       <c r="A404" t="s">
-        <v>1988</v>
+        <v>1983</v>
       </c>
       <c r="B404" t="s">
         <v>12</v>
       </c>
       <c r="C404" t="s">
-        <v>1989</v>
+        <v>1984</v>
       </c>
       <c r="D404" t="s">
         <v>124</v>
       </c>
       <c r="G404" t="s">
-        <v>1990</v>
+        <v>1985</v>
       </c>
       <c r="I404" t="s">
-        <v>1991</v>
+        <v>1986</v>
       </c>
       <c r="J404" t="s">
-        <v>1992</v>
+        <v>1987</v>
       </c>
       <c r="K404" t="s">
-        <v>1993</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="405" spans="1:11">
       <c r="A405" t="s">
-        <v>1994</v>
+        <v>1989</v>
       </c>
       <c r="B405" t="s">
         <v>12</v>
       </c>
       <c r="C405" t="s">
-        <v>1995</v>
+        <v>1990</v>
       </c>
       <c r="D405" t="s">
         <v>88</v>
       </c>
       <c r="G405" t="s">
-        <v>1996</v>
+        <v>1991</v>
       </c>
       <c r="I405" t="s">
         <v>303</v>
       </c>
       <c r="K405" t="s">
-        <v>1987</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="406" spans="1:11">
       <c r="A406" t="s">
-        <v>1997</v>
+        <v>1992</v>
       </c>
       <c r="B406" t="s">
         <v>63</v>
       </c>
       <c r="C406" t="s">
-        <v>1998</v>
+        <v>1993</v>
       </c>
       <c r="D406" t="s">
         <v>124</v>
       </c>
       <c r="G406" t="s">
-        <v>1999</v>
+        <v>1994</v>
       </c>
       <c r="I406" t="s">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="K406" t="s">
-        <v>2001</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="407" spans="1:11">
       <c r="A407" t="s">
-        <v>2002</v>
+        <v>1997</v>
       </c>
       <c r="B407" t="s">
         <v>63</v>
       </c>
       <c r="C407" t="s">
-        <v>2003</v>
+        <v>1998</v>
       </c>
       <c r="D407" t="s">
         <v>124</v>
       </c>
       <c r="G407" t="s">
-        <v>1999</v>
+        <v>1994</v>
       </c>
       <c r="I407" t="s">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="K407" t="s">
-        <v>2001</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="408" spans="1:11">
       <c r="A408" t="s">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="B408" t="s">
         <v>12</v>
       </c>
       <c r="C408" t="s">
         <v>245</v>
       </c>
       <c r="D408" t="s">
         <v>124</v>
       </c>
       <c r="G408" t="s">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="I408" t="s">
         <v>247</v>
       </c>
       <c r="J408" t="s">
-        <v>2006</v>
+        <v>2001</v>
       </c>
       <c r="K408" t="s">
-        <v>1128</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="409" spans="1:11">
       <c r="A409" t="s">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="B409" t="s">
         <v>12</v>
       </c>
       <c r="C409" t="s">
-        <v>2008</v>
+        <v>2003</v>
       </c>
       <c r="D409" t="s">
         <v>124</v>
       </c>
       <c r="G409" t="s">
-        <v>2009</v>
+        <v>2004</v>
       </c>
       <c r="I409" t="s">
-        <v>1910</v>
+        <v>1906</v>
       </c>
       <c r="J409" t="s">
-        <v>2010</v>
+        <v>2005</v>
       </c>
       <c r="K409" t="s">
-        <v>1174</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="410" spans="1:11">
       <c r="A410" t="s">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="B410" t="s">
         <v>12</v>
       </c>
       <c r="C410" t="s">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="D410" t="s">
         <v>124</v>
       </c>
       <c r="F410" t="s">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="G410" t="s">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="I410" t="s">
-        <v>1364</v>
+        <v>1359</v>
       </c>
       <c r="J410" t="s">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="K410" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
     </row>
     <row r="411" spans="1:11">
       <c r="A411" t="s">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="B411" t="s">
         <v>12</v>
       </c>
       <c r="C411" t="s">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="D411" t="s">
         <v>124</v>
       </c>
       <c r="E411" t="s">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="G411" t="s">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="I411" t="s">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="K411" t="s">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="412" spans="1:11">
       <c r="A412" t="s">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="B412" t="s">
         <v>12</v>
       </c>
       <c r="C412" t="s">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D412" t="s">
         <v>124</v>
       </c>
       <c r="G412" t="s">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="I412" t="s">
         <v>126</v>
       </c>
       <c r="J412" t="s">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="K412" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
     </row>
     <row r="413" spans="1:11">
       <c r="A413" t="s">
-        <v>2026</v>
+        <v>2022</v>
       </c>
       <c r="B413" t="s">
         <v>12</v>
       </c>
       <c r="C413" t="s">
-        <v>2027</v>
+        <v>2023</v>
       </c>
       <c r="D413" t="s">
         <v>14</v>
       </c>
       <c r="F413" t="s">
-        <v>2028</v>
+        <v>2024</v>
       </c>
       <c r="G413" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="I413" t="s">
-        <v>2029</v>
+        <v>2025</v>
       </c>
       <c r="K413" t="s">
-        <v>1217</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="414" spans="1:11">
       <c r="A414" t="s">
-        <v>2030</v>
+        <v>2026</v>
       </c>
       <c r="B414" t="s">
         <v>63</v>
       </c>
       <c r="C414" t="s">
-        <v>2031</v>
+        <v>2027</v>
       </c>
       <c r="D414" t="s">
         <v>124</v>
       </c>
       <c r="G414" t="s">
-        <v>2032</v>
+        <v>2028</v>
       </c>
       <c r="I414" t="s">
-        <v>1238</v>
+        <v>1233</v>
       </c>
       <c r="J414" t="s">
-        <v>2033</v>
+        <v>2029</v>
       </c>
       <c r="K414" t="s">
-        <v>2034</v>
+        <v>71</v>
       </c>
     </row>
     <row r="415" spans="1:11">
       <c r="A415" t="s">
-        <v>2035</v>
+        <v>2030</v>
       </c>
       <c r="B415" t="s">
         <v>158</v>
       </c>
       <c r="C415" t="s">
-        <v>2036</v>
+        <v>2031</v>
       </c>
       <c r="D415" t="s">
         <v>124</v>
       </c>
       <c r="F415" t="s">
-        <v>2037</v>
+        <v>2032</v>
       </c>
       <c r="G415" t="s">
-        <v>2038</v>
+        <v>2033</v>
       </c>
       <c r="I415" t="s">
-        <v>2039</v>
+        <v>2034</v>
       </c>
       <c r="J415" t="s">
-        <v>2040</v>
+        <v>2035</v>
       </c>
       <c r="K415" t="s">
-        <v>2041</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="416" spans="1:11">
       <c r="A416" t="s">
-        <v>2042</v>
+        <v>2037</v>
       </c>
       <c r="B416" t="s">
         <v>12</v>
       </c>
       <c r="C416" t="s">
-        <v>2043</v>
+        <v>2038</v>
       </c>
       <c r="D416" t="s">
         <v>124</v>
       </c>
       <c r="G416" t="s">
-        <v>2044</v>
+        <v>2039</v>
       </c>
       <c r="I416" t="s">
-        <v>2045</v>
+        <v>2040</v>
       </c>
       <c r="J416" t="s">
-        <v>2046</v>
+        <v>2041</v>
       </c>
       <c r="K416" t="s">
-        <v>2047</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="417" spans="1:11">
       <c r="A417" t="s">
-        <v>2048</v>
+        <v>2043</v>
       </c>
       <c r="B417" t="s">
         <v>12</v>
       </c>
       <c r="C417" t="s">
-        <v>2049</v>
+        <v>2044</v>
       </c>
       <c r="D417" t="s">
         <v>88</v>
       </c>
       <c r="E417" t="s">
-        <v>2050</v>
+        <v>2045</v>
       </c>
       <c r="F417" t="s">
-        <v>2051</v>
+        <v>2046</v>
       </c>
       <c r="G417" t="s">
         <v>55</v>
       </c>
       <c r="I417" t="s">
         <v>47</v>
       </c>
       <c r="J417" t="s">
-        <v>2052</v>
+        <v>2047</v>
       </c>
       <c r="K417" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="418" spans="1:11">
       <c r="A418" t="s">
-        <v>2053</v>
+        <v>2048</v>
       </c>
       <c r="B418" t="s">
         <v>12</v>
       </c>
       <c r="C418" t="s">
-        <v>2054</v>
+        <v>2049</v>
       </c>
       <c r="D418" t="s">
         <v>124</v>
       </c>
       <c r="E418" t="s">
-        <v>2055</v>
+        <v>2050</v>
       </c>
       <c r="G418" t="s">
-        <v>2056</v>
+        <v>2051</v>
       </c>
       <c r="I418" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
       <c r="J418" t="s">
-        <v>2057</v>
+        <v>2052</v>
       </c>
       <c r="K418" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="419" spans="1:11">
       <c r="A419" t="s">
-        <v>2058</v>
+        <v>2053</v>
       </c>
       <c r="B419" t="s">
         <v>158</v>
       </c>
       <c r="C419" t="s">
-        <v>2059</v>
+        <v>2054</v>
       </c>
       <c r="D419" t="s">
         <v>124</v>
       </c>
       <c r="E419" t="s">
-        <v>2060</v>
+        <v>2055</v>
       </c>
       <c r="F419" t="s">
-        <v>2061</v>
+        <v>2056</v>
       </c>
       <c r="G419" t="s">
-        <v>2062</v>
+        <v>2057</v>
       </c>
       <c r="I419" t="s">
         <v>178</v>
       </c>
       <c r="J419" t="s">
-        <v>2063</v>
+        <v>2058</v>
       </c>
       <c r="K419" t="s">
-        <v>2064</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="420" spans="1:11">
       <c r="A420" t="s">
-        <v>2065</v>
+        <v>2060</v>
       </c>
       <c r="B420" t="s">
         <v>12</v>
       </c>
       <c r="C420" t="s">
-        <v>2066</v>
+        <v>2061</v>
       </c>
       <c r="D420" t="s">
         <v>124</v>
       </c>
       <c r="G420" t="s">
-        <v>2067</v>
+        <v>2062</v>
       </c>
       <c r="I420" t="s">
-        <v>2068</v>
+        <v>2063</v>
       </c>
       <c r="K420" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="421" spans="1:11">
       <c r="A421" t="s">
-        <v>2069</v>
+        <v>2064</v>
       </c>
       <c r="B421" t="s">
         <v>12</v>
       </c>
       <c r="C421" t="s">
-        <v>1961</v>
+        <v>1957</v>
       </c>
       <c r="D421" t="s">
         <v>124</v>
       </c>
       <c r="F421" t="s">
-        <v>2070</v>
+        <v>2065</v>
       </c>
       <c r="G421" t="s">
-        <v>2071</v>
+        <v>2066</v>
       </c>
       <c r="I421" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="J421" t="s">
-        <v>2072</v>
+        <v>2067</v>
       </c>
       <c r="K421" t="s">
-        <v>2073</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="422" spans="1:11">
       <c r="A422" t="s">
-        <v>2074</v>
+        <v>2069</v>
       </c>
       <c r="B422" t="s">
         <v>158</v>
       </c>
       <c r="C422" t="s">
-        <v>2075</v>
+        <v>2070</v>
       </c>
       <c r="D422" t="s">
         <v>124</v>
       </c>
       <c r="G422" t="s">
-        <v>2076</v>
+        <v>2071</v>
       </c>
       <c r="I422" t="s">
         <v>126</v>
       </c>
       <c r="J422" t="s">
-        <v>2077</v>
+        <v>2072</v>
       </c>
       <c r="K422" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="423" spans="1:11">
       <c r="A423" t="s">
-        <v>2078</v>
+        <v>2073</v>
       </c>
       <c r="B423" t="s">
         <v>12</v>
       </c>
       <c r="C423" t="s">
-        <v>2079</v>
+        <v>2074</v>
       </c>
       <c r="D423" t="s">
         <v>124</v>
       </c>
       <c r="F423" t="s">
-        <v>1126</v>
+        <v>1123</v>
       </c>
       <c r="G423" t="s">
-        <v>2080</v>
+        <v>2075</v>
       </c>
       <c r="I423" t="s">
-        <v>1985</v>
+        <v>1980</v>
       </c>
       <c r="K423" t="s">
-        <v>1128</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="424" spans="1:11">
       <c r="A424" t="s">
-        <v>2081</v>
+        <v>2076</v>
       </c>
       <c r="B424" t="s">
         <v>158</v>
       </c>
       <c r="C424" t="s">
-        <v>2082</v>
+        <v>2077</v>
       </c>
       <c r="D424" t="s">
         <v>124</v>
       </c>
       <c r="E424" t="s">
-        <v>2083</v>
+        <v>2078</v>
       </c>
       <c r="G424" t="s">
-        <v>2084</v>
+        <v>2079</v>
       </c>
       <c r="I424" t="s">
-        <v>2085</v>
+        <v>2080</v>
       </c>
       <c r="K424" t="s">
-        <v>1767</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="425" spans="1:11">
       <c r="A425" t="s">
-        <v>2086</v>
+        <v>2081</v>
       </c>
       <c r="B425" t="s">
         <v>12</v>
       </c>
       <c r="C425" t="s">
-        <v>2087</v>
+        <v>2082</v>
       </c>
       <c r="D425" t="s">
         <v>124</v>
       </c>
       <c r="F425" t="s">
-        <v>2088</v>
+        <v>2083</v>
       </c>
       <c r="G425" t="s">
-        <v>2089</v>
+        <v>2084</v>
       </c>
       <c r="I425" t="s">
+        <v>2080</v>
+      </c>
+      <c r="K425" t="s">
         <v>2085</v>
-      </c>
-[...1 lines deleted...]
-        <v>2090</v>
       </c>
     </row>
     <row r="426" spans="1:11">
       <c r="A426" t="s">
-        <v>2091</v>
+        <v>2086</v>
       </c>
       <c r="B426" t="s">
         <v>158</v>
       </c>
       <c r="C426" t="s">
-        <v>2092</v>
+        <v>2087</v>
       </c>
       <c r="D426" t="s">
         <v>124</v>
       </c>
       <c r="G426" t="s">
-        <v>2093</v>
+        <v>2088</v>
       </c>
       <c r="I426" t="s">
-        <v>1674</v>
+        <v>1670</v>
       </c>
       <c r="J426" t="s">
-        <v>2094</v>
+        <v>2089</v>
       </c>
       <c r="K426" t="s">
-        <v>2095</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="427" spans="1:11">
       <c r="A427" t="s">
-        <v>2096</v>
+        <v>2091</v>
       </c>
       <c r="B427" t="s">
         <v>12</v>
       </c>
       <c r="C427" t="s">
-        <v>2097</v>
+        <v>2092</v>
       </c>
       <c r="D427" t="s">
         <v>124</v>
       </c>
       <c r="G427" t="s">
-        <v>2098</v>
+        <v>2093</v>
       </c>
       <c r="I427" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="J427" t="s">
-        <v>2099</v>
+        <v>2094</v>
       </c>
       <c r="K427" t="s">
-        <v>1528</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="428" spans="1:11">
       <c r="A428" t="s">
-        <v>2100</v>
+        <v>2095</v>
       </c>
       <c r="B428" t="s">
         <v>158</v>
       </c>
       <c r="C428" t="s">
-        <v>2101</v>
+        <v>2096</v>
       </c>
       <c r="D428" t="s">
         <v>124</v>
       </c>
       <c r="G428" t="s">
-        <v>2102</v>
+        <v>2097</v>
       </c>
       <c r="I428" t="s">
         <v>178</v>
       </c>
       <c r="J428" t="s">
-        <v>2103</v>
+        <v>2098</v>
       </c>
       <c r="K428" t="s">
-        <v>2104</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="429" spans="1:11">
       <c r="A429" t="s">
-        <v>2105</v>
+        <v>2100</v>
       </c>
       <c r="B429" t="s">
         <v>158</v>
       </c>
       <c r="C429" t="s">
-        <v>2106</v>
+        <v>2101</v>
       </c>
       <c r="D429" t="s">
         <v>124</v>
       </c>
       <c r="G429" t="s">
-        <v>2107</v>
+        <v>2102</v>
       </c>
       <c r="I429" t="s">
-        <v>2108</v>
+        <v>2103</v>
       </c>
       <c r="J429" t="s">
-        <v>2109</v>
+        <v>2104</v>
       </c>
       <c r="K429" t="s">
-        <v>1856</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="430" spans="1:11">
       <c r="A430" t="s">
-        <v>2110</v>
+        <v>2105</v>
       </c>
       <c r="B430" t="s">
         <v>12</v>
       </c>
       <c r="C430" t="s">
-        <v>2111</v>
+        <v>2106</v>
       </c>
       <c r="D430" t="s">
         <v>124</v>
       </c>
       <c r="G430" t="s">
-        <v>1840</v>
+        <v>1836</v>
       </c>
       <c r="I430" t="s">
-        <v>2112</v>
+        <v>2107</v>
       </c>
       <c r="K430" t="s">
-        <v>1827</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="431" spans="1:11">
       <c r="A431" t="s">
-        <v>2113</v>
+        <v>2108</v>
       </c>
       <c r="B431" t="s">
         <v>12</v>
       </c>
       <c r="C431" t="s">
-        <v>2059</v>
+        <v>2054</v>
       </c>
       <c r="D431" t="s">
         <v>124</v>
       </c>
       <c r="G431" t="s">
-        <v>2114</v>
+        <v>2109</v>
       </c>
       <c r="I431" t="s">
         <v>178</v>
       </c>
       <c r="J431" t="s">
-        <v>2063</v>
+        <v>2058</v>
       </c>
       <c r="K431" t="s">
-        <v>1515</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="432" spans="1:11">
       <c r="A432" t="s">
-        <v>2115</v>
+        <v>2110</v>
       </c>
       <c r="B432" t="s">
         <v>158</v>
       </c>
       <c r="C432" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="D432" t="s">
         <v>124</v>
       </c>
       <c r="E432" t="s">
-        <v>2116</v>
+        <v>2111</v>
       </c>
       <c r="G432" t="s">
-        <v>2117</v>
+        <v>2112</v>
       </c>
       <c r="I432" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="J432" t="s">
-        <v>2118</v>
+        <v>2113</v>
       </c>
       <c r="K432" t="s">
-        <v>2119</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="433" spans="1:11">
       <c r="A433" t="s">
-        <v>2120</v>
+        <v>2115</v>
       </c>
       <c r="B433" t="s">
         <v>158</v>
       </c>
       <c r="C433" t="s">
-        <v>2121</v>
+        <v>2116</v>
       </c>
       <c r="D433" t="s">
         <v>124</v>
       </c>
       <c r="F433" t="s">
-        <v>2122</v>
+        <v>2117</v>
       </c>
       <c r="G433" t="s">
-        <v>2123</v>
+        <v>2118</v>
       </c>
       <c r="I433" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="K433" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
     </row>
     <row r="434" spans="1:11">
       <c r="A434" t="s">
-        <v>2124</v>
+        <v>2119</v>
       </c>
       <c r="B434" t="s">
         <v>12</v>
       </c>
       <c r="C434" t="s">
-        <v>1961</v>
+        <v>1957</v>
       </c>
       <c r="D434" t="s">
         <v>124</v>
       </c>
       <c r="E434" t="s">
-        <v>2125</v>
+        <v>2120</v>
       </c>
       <c r="F434" t="s">
-        <v>2126</v>
+        <v>2121</v>
       </c>
       <c r="G434" t="s">
-        <v>2071</v>
+        <v>2066</v>
       </c>
       <c r="I434" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="K434" t="s">
-        <v>2127</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="435" spans="1:11">
       <c r="A435" t="s">
-        <v>2128</v>
+        <v>2123</v>
       </c>
       <c r="B435" t="s">
         <v>158</v>
       </c>
       <c r="C435" t="s">
-        <v>2129</v>
+        <v>2124</v>
       </c>
       <c r="D435" t="s">
         <v>124</v>
       </c>
       <c r="E435" t="s">
-        <v>2130</v>
+        <v>2125</v>
       </c>
       <c r="F435" t="s">
-        <v>2131</v>
+        <v>2126</v>
       </c>
       <c r="G435" t="s">
-        <v>2132</v>
+        <v>2127</v>
       </c>
       <c r="I435" t="s">
-        <v>724</v>
+        <v>722</v>
       </c>
       <c r="J435" t="s">
-        <v>1896</v>
+        <v>1892</v>
       </c>
       <c r="K435" t="s">
-        <v>2133</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="436" spans="1:11">
       <c r="A436" t="s">
-        <v>2134</v>
+        <v>2129</v>
       </c>
       <c r="B436" t="s">
         <v>12</v>
       </c>
       <c r="C436" t="s">
-        <v>2135</v>
+        <v>2130</v>
       </c>
       <c r="D436" t="s">
         <v>124</v>
       </c>
       <c r="E436" t="s">
-        <v>2136</v>
+        <v>2131</v>
       </c>
       <c r="G436" t="s">
-        <v>2137</v>
+        <v>2132</v>
       </c>
       <c r="I436" t="s">
-        <v>2138</v>
+        <v>2133</v>
       </c>
       <c r="J436" t="s">
-        <v>2139</v>
+        <v>2134</v>
       </c>
       <c r="K436" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
     </row>
     <row r="437" spans="1:11">
       <c r="A437" t="s">
-        <v>2140</v>
+        <v>2135</v>
       </c>
       <c r="B437" t="s">
         <v>12</v>
       </c>
       <c r="C437" t="s">
-        <v>2141</v>
+        <v>2136</v>
       </c>
       <c r="D437" t="s">
         <v>119</v>
       </c>
       <c r="G437" t="s">
-        <v>1719</v>
+        <v>1715</v>
       </c>
       <c r="I437" t="s">
-        <v>2142</v>
+        <v>2137</v>
       </c>
       <c r="J437" t="s">
-        <v>2143</v>
+        <v>2138</v>
       </c>
       <c r="K437" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
     </row>
     <row r="438" spans="1:11">
       <c r="A438" t="s">
-        <v>2144</v>
+        <v>2139</v>
       </c>
       <c r="B438" t="s">
         <v>12</v>
       </c>
       <c r="C438" t="s">
-        <v>2145</v>
+        <v>2140</v>
       </c>
       <c r="D438" t="s">
         <v>119</v>
       </c>
       <c r="F438" t="s">
-        <v>2146</v>
+        <v>2141</v>
       </c>
       <c r="G438" t="s">
-        <v>2147</v>
+        <v>2142</v>
       </c>
       <c r="I438" t="s">
-        <v>2148</v>
+        <v>2143</v>
       </c>
       <c r="J438" t="s">
-        <v>2149</v>
+        <v>2144</v>
       </c>
       <c r="K438" t="s">
-        <v>2150</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="439" spans="1:11">
       <c r="A439" t="s">
-        <v>2151</v>
+        <v>2146</v>
       </c>
       <c r="B439" t="s">
         <v>158</v>
       </c>
       <c r="C439" t="s">
-        <v>2152</v>
+        <v>2147</v>
       </c>
       <c r="D439" t="s">
         <v>119</v>
       </c>
       <c r="G439" t="s">
-        <v>2153</v>
+        <v>2148</v>
       </c>
       <c r="I439" t="s">
-        <v>2154</v>
+        <v>2149</v>
       </c>
       <c r="J439" t="s">
-        <v>2155</v>
+        <v>2150</v>
       </c>
       <c r="K439" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="440" spans="1:11">
       <c r="A440" t="s">
-        <v>2156</v>
+        <v>2151</v>
       </c>
       <c r="B440" t="s">
         <v>12</v>
       </c>
       <c r="C440" t="s">
-        <v>2157</v>
+        <v>2152</v>
       </c>
       <c r="D440" t="s">
         <v>119</v>
       </c>
       <c r="E440" t="s">
+        <v>1903</v>
+      </c>
+      <c r="F440" t="s">
+        <v>1904</v>
+      </c>
+      <c r="G440" t="s">
+        <v>1905</v>
+      </c>
+      <c r="I440" t="s">
+        <v>658</v>
+      </c>
+      <c r="J440" t="s">
         <v>1907</v>
       </c>
-      <c r="F440" t="s">
+      <c r="K440" t="s">
         <v>1908</v>
-      </c>
-[...10 lines deleted...]
-        <v>1912</v>
       </c>
     </row>
     <row r="441" spans="1:11">
       <c r="A441" t="s">
-        <v>2158</v>
+        <v>2153</v>
       </c>
       <c r="B441" t="s">
         <v>12</v>
       </c>
       <c r="C441" t="s">
-        <v>2159</v>
+        <v>2154</v>
       </c>
       <c r="D441" t="s">
         <v>88</v>
       </c>
       <c r="G441" t="s">
-        <v>2160</v>
+        <v>2155</v>
       </c>
       <c r="I441" t="s">
-        <v>2161</v>
+        <v>2156</v>
       </c>
       <c r="J441" t="s">
-        <v>2162</v>
+        <v>2157</v>
       </c>
       <c r="K441" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="442" spans="1:11">
       <c r="A442" t="s">
-        <v>2163</v>
+        <v>2158</v>
       </c>
       <c r="B442" t="s">
         <v>12</v>
       </c>
       <c r="C442" t="s">
-        <v>2164</v>
+        <v>2159</v>
       </c>
       <c r="D442" t="s">
         <v>119</v>
       </c>
       <c r="E442" t="s">
-        <v>2165</v>
+        <v>2160</v>
       </c>
       <c r="G442" t="s">
-        <v>2166</v>
+        <v>2161</v>
       </c>
       <c r="I442" t="s">
-        <v>1192</v>
+        <v>1188</v>
       </c>
       <c r="J442" t="s">
-        <v>2167</v>
+        <v>2162</v>
       </c>
       <c r="K442" t="s">
-        <v>2168</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="443" spans="1:11">
       <c r="A443" t="s">
-        <v>2169</v>
+        <v>2164</v>
       </c>
       <c r="B443" t="s">
         <v>12</v>
       </c>
       <c r="C443" t="s">
-        <v>2170</v>
+        <v>2165</v>
       </c>
       <c r="D443" t="s">
         <v>119</v>
       </c>
       <c r="G443" t="s">
-        <v>2171</v>
+        <v>2166</v>
       </c>
       <c r="I443" t="s">
-        <v>2172</v>
+        <v>2167</v>
       </c>
       <c r="J443" t="s">
-        <v>2173</v>
+        <v>2168</v>
       </c>
       <c r="K443" t="s">
-        <v>2150</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="444" spans="1:11">
       <c r="A444" t="s">
-        <v>2174</v>
+        <v>2169</v>
       </c>
       <c r="B444" t="s">
         <v>158</v>
       </c>
       <c r="C444" t="s">
-        <v>2175</v>
+        <v>2170</v>
       </c>
       <c r="D444" t="s">
         <v>119</v>
       </c>
       <c r="G444" t="s">
-        <v>2176</v>
+        <v>2171</v>
       </c>
       <c r="I444" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="J444" t="s">
-        <v>2177</v>
+        <v>2172</v>
       </c>
       <c r="K444" t="s">
-        <v>2178</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="445" spans="1:11">
       <c r="A445" t="s">
-        <v>2179</v>
+        <v>2174</v>
       </c>
       <c r="B445" t="s">
         <v>12</v>
       </c>
       <c r="C445" t="s">
-        <v>2180</v>
+        <v>2175</v>
       </c>
       <c r="D445" t="s">
         <v>293</v>
       </c>
       <c r="F445" t="s">
-        <v>2181</v>
+        <v>2176</v>
       </c>
       <c r="G445" t="s">
-        <v>2182</v>
+        <v>2177</v>
       </c>
       <c r="I445" t="s">
-        <v>2183</v>
+        <v>2178</v>
       </c>
       <c r="J445" t="s">
-        <v>2184</v>
+        <v>2179</v>
       </c>
       <c r="K445" t="s">
-        <v>2185</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="446" spans="1:11">
       <c r="A446" t="s">
-        <v>2186</v>
+        <v>2181</v>
       </c>
       <c r="B446" t="s">
         <v>158</v>
       </c>
       <c r="C446" t="s">
-        <v>2187</v>
+        <v>2182</v>
       </c>
       <c r="D446" t="s">
         <v>119</v>
       </c>
       <c r="G446" t="s">
-        <v>2188</v>
+        <v>2183</v>
       </c>
       <c r="I446" t="s">
-        <v>2189</v>
+        <v>2184</v>
       </c>
       <c r="J446" t="s">
-        <v>2190</v>
+        <v>2185</v>
       </c>
       <c r="K446" t="s">
-        <v>2191</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="447" spans="1:11">
       <c r="A447" t="s">
-        <v>2192</v>
+        <v>2187</v>
       </c>
       <c r="B447" t="s">
         <v>12</v>
       </c>
       <c r="C447" t="s">
-        <v>2193</v>
+        <v>2188</v>
       </c>
       <c r="D447" t="s">
         <v>119</v>
       </c>
       <c r="G447" t="s">
-        <v>2194</v>
+        <v>2189</v>
       </c>
       <c r="I447" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="J447" t="s">
-        <v>2195</v>
+        <v>2190</v>
       </c>
       <c r="K447" t="s">
-        <v>2196</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="448" spans="1:11">
       <c r="A448" t="s">
-        <v>2197</v>
+        <v>2192</v>
       </c>
       <c r="B448" t="s">
         <v>12</v>
       </c>
       <c r="C448" t="s">
-        <v>2198</v>
+        <v>2193</v>
       </c>
       <c r="D448" t="s">
         <v>119</v>
       </c>
       <c r="G448" t="s">
-        <v>1840</v>
+        <v>1836</v>
       </c>
       <c r="I448" t="s">
-        <v>2199</v>
+        <v>2194</v>
       </c>
       <c r="K448" t="s">
-        <v>1827</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="449" spans="1:11">
       <c r="A449" t="s">
-        <v>2200</v>
+        <v>2195</v>
       </c>
       <c r="B449" t="s">
         <v>12</v>
       </c>
       <c r="C449" t="s">
-        <v>2201</v>
+        <v>2196</v>
       </c>
       <c r="D449" t="s">
         <v>119</v>
       </c>
       <c r="G449" t="s">
-        <v>2202</v>
+        <v>2197</v>
       </c>
       <c r="I449" t="s">
-        <v>2199</v>
+        <v>2194</v>
       </c>
       <c r="J449" t="s">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="K449" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
     </row>
     <row r="450" spans="1:11">
       <c r="A450" t="s">
-        <v>2203</v>
+        <v>2198</v>
       </c>
       <c r="B450" t="s">
         <v>12</v>
       </c>
       <c r="C450" t="s">
-        <v>2204</v>
+        <v>2199</v>
       </c>
       <c r="D450" t="s">
         <v>119</v>
       </c>
       <c r="G450" t="s">
-        <v>2205</v>
+        <v>2200</v>
       </c>
       <c r="I450" t="s">
-        <v>2142</v>
+        <v>2137</v>
       </c>
       <c r="J450" t="s">
-        <v>2206</v>
+        <v>2201</v>
       </c>
       <c r="K450" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="451" spans="1:11">
       <c r="A451" t="s">
-        <v>2207</v>
+        <v>2202</v>
       </c>
       <c r="B451" t="s">
         <v>12</v>
       </c>
       <c r="C451" t="s">
-        <v>2208</v>
+        <v>2203</v>
       </c>
       <c r="D451" t="s">
         <v>119</v>
       </c>
       <c r="E451" t="s">
-        <v>2209</v>
+        <v>2204</v>
       </c>
       <c r="F451" t="s">
-        <v>2210</v>
+        <v>2205</v>
       </c>
       <c r="G451" t="s">
-        <v>2211</v>
+        <v>2206</v>
       </c>
       <c r="I451" t="s">
-        <v>2148</v>
+        <v>2143</v>
       </c>
       <c r="J451" t="s">
-        <v>2212</v>
+        <v>2207</v>
       </c>
       <c r="K451" t="s">
-        <v>2213</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="452" spans="1:11">
       <c r="A452" t="s">
-        <v>2214</v>
+        <v>2209</v>
       </c>
       <c r="B452" t="s">
         <v>158</v>
       </c>
       <c r="C452" t="s">
-        <v>2175</v>
+        <v>2170</v>
       </c>
       <c r="D452" t="s">
         <v>119</v>
       </c>
       <c r="G452" t="s">
-        <v>2176</v>
+        <v>2171</v>
       </c>
       <c r="I452" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="J452" t="s">
-        <v>2177</v>
+        <v>2172</v>
       </c>
       <c r="K452" t="s">
-        <v>2215</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="453" spans="1:11">
       <c r="A453" t="s">
-        <v>2216</v>
+        <v>2211</v>
       </c>
       <c r="B453" t="s">
         <v>12</v>
       </c>
       <c r="C453" t="s">
-        <v>2217</v>
+        <v>2212</v>
       </c>
       <c r="D453" t="s">
         <v>119</v>
       </c>
       <c r="G453" t="s">
-        <v>2218</v>
+        <v>2213</v>
       </c>
       <c r="I453" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="J453" t="s">
-        <v>2219</v>
+        <v>2214</v>
       </c>
       <c r="K453" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="454" spans="1:11">
       <c r="A454" t="s">
-        <v>2220</v>
+        <v>2215</v>
       </c>
       <c r="B454" t="s">
         <v>12</v>
       </c>
       <c r="C454" t="s">
-        <v>2221</v>
+        <v>2216</v>
       </c>
       <c r="D454" t="s">
         <v>119</v>
       </c>
       <c r="G454" t="s">
-        <v>2222</v>
+        <v>2217</v>
       </c>
       <c r="I454" t="s">
-        <v>1318</v>
+        <v>1313</v>
       </c>
       <c r="J454" t="s">
-        <v>2223</v>
+        <v>2218</v>
       </c>
       <c r="K454" t="s">
-        <v>1217</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="455" spans="1:11">
       <c r="A455" t="s">
-        <v>2224</v>
+        <v>2220</v>
       </c>
       <c r="B455" t="s">
         <v>12</v>
       </c>
       <c r="C455" t="s">
-        <v>2225</v>
+        <v>2221</v>
       </c>
       <c r="D455" t="s">
         <v>119</v>
       </c>
       <c r="G455" t="s">
-        <v>2226</v>
+        <v>2222</v>
       </c>
       <c r="I455" t="s">
-        <v>2227</v>
+        <v>2223</v>
       </c>
       <c r="K455" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="456" spans="1:11">
       <c r="A456" t="s">
-        <v>2228</v>
+        <v>2224</v>
       </c>
       <c r="B456" t="s">
         <v>63</v>
       </c>
       <c r="C456" t="s">
-        <v>2229</v>
+        <v>2225</v>
       </c>
       <c r="D456" t="s">
         <v>119</v>
       </c>
       <c r="G456" t="s">
-        <v>2230</v>
+        <v>2226</v>
       </c>
       <c r="I456" t="s">
         <v>79</v>
       </c>
       <c r="K456" t="s">
-        <v>2231</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="457" spans="1:11">
       <c r="A457" t="s">
-        <v>2232</v>
+        <v>2228</v>
       </c>
       <c r="B457" t="s">
         <v>12</v>
       </c>
       <c r="C457" t="s">
-        <v>2233</v>
+        <v>2229</v>
       </c>
       <c r="D457" t="s">
         <v>88</v>
       </c>
       <c r="G457" t="s">
-        <v>1197</v>
+        <v>1193</v>
       </c>
       <c r="I457" t="s">
-        <v>2234</v>
+        <v>2230</v>
       </c>
       <c r="J457" t="s">
-        <v>2235</v>
+        <v>2231</v>
       </c>
       <c r="K457" t="s">
-        <v>2236</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="458" spans="1:11">
       <c r="A458" t="s">
-        <v>2237</v>
+        <v>2233</v>
       </c>
       <c r="B458" t="s">
         <v>12</v>
       </c>
       <c r="C458" t="s">
-        <v>2238</v>
+        <v>2234</v>
       </c>
       <c r="D458" t="s">
         <v>119</v>
       </c>
       <c r="G458" t="s">
-        <v>2239</v>
+        <v>2235</v>
       </c>
       <c r="I458" t="s">
-        <v>2148</v>
+        <v>2143</v>
       </c>
       <c r="J458" t="s">
-        <v>2240</v>
+        <v>2236</v>
       </c>
       <c r="K458" t="s">
-        <v>2241</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="459" spans="1:11">
       <c r="A459" t="s">
-        <v>2242</v>
+        <v>2238</v>
       </c>
       <c r="B459" t="s">
         <v>158</v>
       </c>
       <c r="C459" t="s">
-        <v>2243</v>
+        <v>2239</v>
       </c>
       <c r="D459" t="s">
         <v>141</v>
       </c>
       <c r="G459" t="s">
-        <v>2244</v>
+        <v>2240</v>
       </c>
       <c r="I459" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="J459" t="s">
-        <v>2245</v>
+        <v>2241</v>
       </c>
       <c r="K459" t="s">
-        <v>2215</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="460" spans="1:11">
       <c r="A460" t="s">
-        <v>2246</v>
+        <v>2242</v>
       </c>
       <c r="B460" t="s">
         <v>12</v>
       </c>
       <c r="C460" t="s">
-        <v>2247</v>
+        <v>2243</v>
       </c>
       <c r="D460" t="s">
         <v>88</v>
       </c>
       <c r="G460" t="s">
-        <v>1197</v>
+        <v>1193</v>
       </c>
       <c r="I460" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
       <c r="J460" t="s">
-        <v>2235</v>
+        <v>2231</v>
       </c>
       <c r="K460" t="s">
-        <v>2191</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="461" spans="1:11">
       <c r="A461" t="s">
-        <v>2248</v>
+        <v>2244</v>
       </c>
       <c r="B461" t="s">
         <v>12</v>
       </c>
       <c r="C461" t="s">
-        <v>2249</v>
+        <v>2245</v>
       </c>
       <c r="D461" t="s">
         <v>141</v>
       </c>
       <c r="G461" t="s">
-        <v>2250</v>
+        <v>2246</v>
       </c>
       <c r="I461" t="s">
-        <v>1271</v>
+        <v>1266</v>
       </c>
       <c r="J461" t="s">
-        <v>2251</v>
+        <v>2247</v>
       </c>
       <c r="K461" t="s">
-        <v>2252</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="462" spans="1:11">
       <c r="A462" t="s">
-        <v>2253</v>
+        <v>2249</v>
       </c>
       <c r="B462" t="s">
         <v>158</v>
       </c>
       <c r="C462" t="s">
-        <v>2254</v>
+        <v>2250</v>
       </c>
       <c r="D462" t="s">
         <v>141</v>
       </c>
       <c r="G462" t="s">
-        <v>2255</v>
+        <v>2251</v>
       </c>
       <c r="I462" t="s">
-        <v>2256</v>
+        <v>2252</v>
       </c>
       <c r="J462" t="s">
-        <v>2257</v>
+        <v>2253</v>
       </c>
       <c r="K462" t="s">
-        <v>2215</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="463" spans="1:11">
       <c r="A463" t="s">
-        <v>2258</v>
+        <v>2254</v>
       </c>
       <c r="B463" t="s">
         <v>12</v>
       </c>
       <c r="C463" t="s">
-        <v>2259</v>
+        <v>2255</v>
       </c>
       <c r="D463" t="s">
         <v>141</v>
       </c>
       <c r="G463" t="s">
-        <v>2260</v>
+        <v>2256</v>
       </c>
       <c r="I463" t="s">
-        <v>2261</v>
+        <v>2257</v>
       </c>
       <c r="J463" t="s">
-        <v>2262</v>
+        <v>2258</v>
       </c>
       <c r="K463" t="s">
-        <v>1207</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="464" spans="1:11">
       <c r="A464" t="s">
-        <v>2263</v>
+        <v>2259</v>
       </c>
       <c r="B464" t="s">
         <v>158</v>
       </c>
       <c r="C464" t="s">
-        <v>2264</v>
+        <v>2260</v>
       </c>
       <c r="D464" t="s">
         <v>141</v>
       </c>
       <c r="E464" t="s">
+        <v>2261</v>
+      </c>
+      <c r="G464" t="s">
+        <v>2262</v>
+      </c>
+      <c r="I464" t="s">
+        <v>2263</v>
+      </c>
+      <c r="J464" t="s">
+        <v>2264</v>
+      </c>
+      <c r="K464" t="s">
         <v>2265</v>
-      </c>
-[...10 lines deleted...]
-        <v>2269</v>
       </c>
     </row>
     <row r="465" spans="1:11">
       <c r="A465" t="s">
-        <v>2270</v>
+        <v>2266</v>
       </c>
       <c r="B465" t="s">
         <v>12</v>
       </c>
       <c r="C465" t="s">
-        <v>2271</v>
+        <v>2267</v>
       </c>
       <c r="D465" t="s">
         <v>141</v>
       </c>
       <c r="F465" t="s">
-        <v>2272</v>
+        <v>2268</v>
       </c>
       <c r="G465" t="s">
-        <v>2273</v>
+        <v>2269</v>
       </c>
       <c r="I465" t="s">
-        <v>1271</v>
+        <v>1266</v>
       </c>
       <c r="J465" t="s">
-        <v>2274</v>
+        <v>2270</v>
       </c>
       <c r="K465" t="s">
-        <v>264</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="466" spans="1:11">
       <c r="A466" t="s">
-        <v>2275</v>
+        <v>2271</v>
       </c>
       <c r="B466" t="s">
         <v>12</v>
       </c>
       <c r="C466" t="s">
-        <v>2276</v>
+        <v>2272</v>
       </c>
       <c r="D466" t="s">
         <v>141</v>
       </c>
       <c r="G466" t="s">
-        <v>2277</v>
+        <v>2273</v>
       </c>
       <c r="I466" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="J466" t="s">
-        <v>1845</v>
+        <v>1841</v>
       </c>
       <c r="K466" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
     </row>
     <row r="467" spans="1:11">
       <c r="A467" t="s">
-        <v>2278</v>
+        <v>2274</v>
       </c>
       <c r="B467" t="s">
         <v>158</v>
       </c>
       <c r="C467" t="s">
-        <v>2279</v>
+        <v>2275</v>
       </c>
       <c r="D467" t="s">
         <v>141</v>
       </c>
       <c r="G467" t="s">
-        <v>2280</v>
+        <v>2276</v>
       </c>
       <c r="I467" t="s">
-        <v>2281</v>
+        <v>2277</v>
       </c>
       <c r="J467" t="s">
-        <v>2282</v>
+        <v>2278</v>
       </c>
       <c r="K467" t="s">
-        <v>2283</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="468" spans="1:11">
       <c r="A468" t="s">
-        <v>2284</v>
+        <v>2280</v>
       </c>
       <c r="B468" t="s">
         <v>158</v>
       </c>
       <c r="C468" t="s">
-        <v>2285</v>
+        <v>2281</v>
       </c>
       <c r="D468" t="s">
         <v>141</v>
       </c>
       <c r="F468" t="s">
-        <v>2286</v>
+        <v>2282</v>
       </c>
       <c r="G468" t="s">
-        <v>2287</v>
+        <v>2283</v>
       </c>
       <c r="I468" t="s">
-        <v>2267</v>
+        <v>2263</v>
       </c>
       <c r="J468" t="s">
-        <v>2288</v>
+        <v>2284</v>
       </c>
       <c r="K468" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="469" spans="1:11">
       <c r="A469" t="s">
-        <v>2289</v>
+        <v>2285</v>
       </c>
       <c r="B469" t="s">
         <v>158</v>
       </c>
       <c r="C469" t="s">
-        <v>2290</v>
+        <v>2286</v>
       </c>
       <c r="D469" t="s">
         <v>141</v>
       </c>
       <c r="E469" t="s">
-        <v>2291</v>
+        <v>2287</v>
       </c>
       <c r="I469" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="K469" t="s">
-        <v>2292</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="470" spans="1:11">
       <c r="A470" t="s">
-        <v>2293</v>
+        <v>2289</v>
       </c>
       <c r="B470" t="s">
         <v>158</v>
       </c>
       <c r="C470" t="s">
-        <v>2294</v>
+        <v>2290</v>
       </c>
       <c r="D470" t="s">
         <v>141</v>
       </c>
       <c r="E470" t="s">
+        <v>1464</v>
+      </c>
+      <c r="F470" t="s">
+        <v>1465</v>
+      </c>
+      <c r="G470" t="s">
+        <v>1466</v>
+      </c>
+      <c r="I470" t="s">
+        <v>2291</v>
+      </c>
+      <c r="J470" t="s">
         <v>1468</v>
       </c>
-      <c r="F470" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K470" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="471" spans="1:11">
       <c r="A471" t="s">
-        <v>2296</v>
+        <v>2292</v>
       </c>
       <c r="B471" t="s">
         <v>12</v>
       </c>
       <c r="C471" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="D471" t="s">
         <v>141</v>
       </c>
       <c r="G471" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="I471" t="s">
-        <v>2297</v>
+        <v>2293</v>
       </c>
       <c r="K471" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="472" spans="1:11">
       <c r="A472" t="s">
-        <v>2298</v>
+        <v>2294</v>
       </c>
       <c r="B472" t="s">
         <v>158</v>
       </c>
       <c r="C472" t="s">
-        <v>2299</v>
+        <v>2295</v>
       </c>
       <c r="D472" t="s">
         <v>141</v>
       </c>
       <c r="E472" t="s">
-        <v>2300</v>
+        <v>2296</v>
       </c>
       <c r="G472" t="s">
-        <v>2301</v>
+        <v>2297</v>
       </c>
       <c r="I472" t="s">
-        <v>2302</v>
+        <v>2298</v>
       </c>
       <c r="J472" t="s">
-        <v>2303</v>
+        <v>2299</v>
       </c>
       <c r="K472" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="473" spans="1:11">
       <c r="A473" t="s">
-        <v>2304</v>
+        <v>2300</v>
       </c>
       <c r="B473" t="s">
         <v>12</v>
       </c>
       <c r="C473" t="s">
-        <v>2305</v>
+        <v>2301</v>
       </c>
       <c r="D473" t="s">
         <v>141</v>
       </c>
       <c r="G473" t="s">
-        <v>1470</v>
+        <v>1466</v>
       </c>
       <c r="I473" t="s">
-        <v>2295</v>
+        <v>2291</v>
       </c>
       <c r="J473" t="s">
-        <v>1472</v>
+        <v>1468</v>
       </c>
       <c r="K473" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="474" spans="1:11">
       <c r="A474" t="s">
-        <v>2306</v>
+        <v>2302</v>
       </c>
       <c r="B474" t="s">
         <v>12</v>
       </c>
       <c r="C474" t="s">
-        <v>2307</v>
+        <v>2303</v>
       </c>
       <c r="D474" t="s">
         <v>141</v>
       </c>
       <c r="G474" t="s">
-        <v>2308</v>
+        <v>2304</v>
       </c>
       <c r="I474" t="s">
-        <v>2309</v>
+        <v>2305</v>
       </c>
       <c r="J474" t="s">
-        <v>2310</v>
+        <v>2306</v>
       </c>
       <c r="K474" t="s">
-        <v>2311</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="475" spans="1:11">
       <c r="A475" t="s">
-        <v>2312</v>
+        <v>2308</v>
       </c>
       <c r="B475" t="s">
         <v>12</v>
       </c>
       <c r="C475" t="s">
-        <v>2313</v>
+        <v>2309</v>
       </c>
       <c r="D475" t="s">
         <v>141</v>
       </c>
       <c r="G475" t="s">
-        <v>2314</v>
+        <v>2310</v>
       </c>
       <c r="I475" t="s">
-        <v>2315</v>
+        <v>2311</v>
       </c>
       <c r="J475" t="s">
-        <v>2316</v>
+        <v>2312</v>
       </c>
       <c r="K475" t="s">
-        <v>2317</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="476" spans="1:11">
       <c r="A476" t="s">
-        <v>2318</v>
+        <v>2314</v>
       </c>
       <c r="B476" t="s">
         <v>12</v>
       </c>
       <c r="C476" t="s">
-        <v>2319</v>
+        <v>2315</v>
       </c>
       <c r="D476" t="s">
         <v>141</v>
       </c>
       <c r="E476" t="s">
+        <v>2316</v>
+      </c>
+      <c r="G476" t="s">
+        <v>2317</v>
+      </c>
+      <c r="I476" t="s">
+        <v>2318</v>
+      </c>
+      <c r="J476" t="s">
+        <v>2319</v>
+      </c>
+      <c r="K476" t="s">
         <v>2320</v>
-      </c>
-[...10 lines deleted...]
-        <v>2324</v>
       </c>
     </row>
     <row r="477" spans="1:11">
       <c r="A477" t="s">
-        <v>2325</v>
+        <v>2321</v>
       </c>
       <c r="B477" t="s">
         <v>12</v>
       </c>
       <c r="C477" t="s">
-        <v>2326</v>
+        <v>2322</v>
       </c>
       <c r="D477" t="s">
         <v>141</v>
       </c>
       <c r="G477" t="s">
-        <v>2327</v>
+        <v>2323</v>
       </c>
       <c r="I477" t="s">
-        <v>2309</v>
+        <v>2305</v>
       </c>
       <c r="J477" t="s">
-        <v>2328</v>
+        <v>2324</v>
       </c>
       <c r="K477" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="478" spans="1:11">
       <c r="A478" t="s">
-        <v>2329</v>
+        <v>2325</v>
       </c>
       <c r="B478" t="s">
         <v>12</v>
       </c>
       <c r="C478" t="s">
-        <v>2330</v>
+        <v>2326</v>
       </c>
       <c r="D478" t="s">
         <v>88</v>
       </c>
       <c r="G478" t="s">
-        <v>2331</v>
+        <v>2327</v>
       </c>
       <c r="I478" t="s">
-        <v>1713</v>
+        <v>1709</v>
       </c>
       <c r="J478" t="s">
-        <v>2332</v>
+        <v>2328</v>
       </c>
       <c r="K478" t="s">
-        <v>2333</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="479" spans="1:11">
       <c r="A479" t="s">
-        <v>2334</v>
+        <v>2330</v>
       </c>
       <c r="B479" t="s">
         <v>158</v>
       </c>
       <c r="C479" t="s">
-        <v>2335</v>
+        <v>2331</v>
       </c>
       <c r="D479" t="s">
         <v>88</v>
       </c>
       <c r="G479" t="s">
-        <v>2336</v>
+        <v>2332</v>
       </c>
       <c r="I479" t="s">
         <v>42</v>
       </c>
       <c r="J479" t="s">
-        <v>2337</v>
+        <v>2333</v>
       </c>
       <c r="K479" t="s">
-        <v>2338</v>
+        <v>116</v>
       </c>
     </row>
     <row r="480" spans="1:11">
       <c r="A480" t="s">
-        <v>2339</v>
+        <v>2334</v>
       </c>
       <c r="B480" t="s">
         <v>12</v>
       </c>
       <c r="C480" t="s">
-        <v>2340</v>
+        <v>2335</v>
       </c>
       <c r="D480" t="s">
         <v>88</v>
       </c>
       <c r="F480" t="s">
-        <v>2341</v>
+        <v>2336</v>
       </c>
       <c r="G480" t="s">
-        <v>2342</v>
+        <v>2337</v>
       </c>
       <c r="I480" t="s">
-        <v>2343</v>
+        <v>2338</v>
       </c>
       <c r="J480" t="s">
-        <v>2344</v>
+        <v>2339</v>
       </c>
       <c r="K480" t="s">
-        <v>2345</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="481" spans="1:11">
       <c r="A481" t="s">
-        <v>2346</v>
+        <v>2341</v>
       </c>
       <c r="B481" t="s">
         <v>12</v>
       </c>
       <c r="C481" t="s">
-        <v>2347</v>
+        <v>2342</v>
       </c>
       <c r="D481" t="s">
         <v>88</v>
       </c>
       <c r="E481" t="s">
-        <v>2348</v>
+        <v>2343</v>
       </c>
       <c r="F481" t="s">
-        <v>2349</v>
+        <v>2344</v>
       </c>
       <c r="G481" t="s">
-        <v>2350</v>
+        <v>2345</v>
       </c>
       <c r="I481" t="s">
-        <v>1496</v>
+        <v>1492</v>
       </c>
       <c r="K481" t="s">
-        <v>1207</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="482" spans="1:11">
       <c r="A482" t="s">
-        <v>2351</v>
+        <v>2346</v>
       </c>
       <c r="B482" t="s">
         <v>158</v>
       </c>
       <c r="C482" t="s">
-        <v>2352</v>
+        <v>2347</v>
       </c>
       <c r="D482" t="s">
         <v>88</v>
       </c>
       <c r="E482" t="s">
-        <v>2353</v>
+        <v>2348</v>
       </c>
       <c r="F482" t="s">
-        <v>2354</v>
+        <v>2349</v>
       </c>
       <c r="G482" t="s">
-        <v>2355</v>
+        <v>2350</v>
       </c>
       <c r="I482" t="s">
         <v>303</v>
       </c>
       <c r="J482" t="s">
-        <v>2356</v>
+        <v>2351</v>
       </c>
       <c r="K482" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="483" spans="1:11">
       <c r="A483" t="s">
-        <v>2357</v>
+        <v>2352</v>
       </c>
       <c r="B483" t="s">
         <v>12</v>
       </c>
       <c r="C483" t="s">
         <v>152</v>
       </c>
       <c r="D483" t="s">
         <v>88</v>
       </c>
       <c r="G483" t="s">
         <v>153</v>
       </c>
       <c r="I483" t="s">
         <v>154</v>
       </c>
       <c r="J483" t="s">
         <v>155</v>
       </c>
       <c r="K483" t="s">
-        <v>2196</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="484" spans="1:11">
       <c r="A484" t="s">
-        <v>2358</v>
+        <v>2353</v>
       </c>
       <c r="B484" t="s">
         <v>12</v>
       </c>
       <c r="C484" t="s">
-        <v>2359</v>
+        <v>2354</v>
       </c>
       <c r="D484" t="s">
         <v>88</v>
       </c>
       <c r="E484" t="s">
-        <v>2360</v>
+        <v>2355</v>
       </c>
       <c r="G484" t="s">
-        <v>2361</v>
+        <v>2356</v>
       </c>
       <c r="I484" t="s">
-        <v>2362</v>
+        <v>2357</v>
       </c>
       <c r="J484" t="s">
-        <v>2363</v>
+        <v>2358</v>
       </c>
       <c r="K484" t="s">
-        <v>2364</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="485" spans="1:11">
       <c r="A485" t="s">
-        <v>2365</v>
+        <v>2360</v>
       </c>
       <c r="B485" t="s">
         <v>12</v>
       </c>
       <c r="C485" t="s">
-        <v>2366</v>
+        <v>2361</v>
       </c>
       <c r="D485" t="s">
         <v>88</v>
       </c>
       <c r="E485" t="s">
-        <v>2367</v>
+        <v>2362</v>
       </c>
       <c r="F485" t="s">
-        <v>2368</v>
+        <v>2363</v>
       </c>
       <c r="G485" t="s">
-        <v>2369</v>
+        <v>2364</v>
       </c>
       <c r="I485" t="s">
-        <v>2370</v>
+        <v>2365</v>
       </c>
       <c r="J485" t="s">
-        <v>2371</v>
+        <v>2366</v>
       </c>
       <c r="K485" t="s">
-        <v>1564</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="486" spans="1:11">
       <c r="A486" t="s">
-        <v>2372</v>
+        <v>2367</v>
       </c>
       <c r="B486" t="s">
         <v>12</v>
       </c>
       <c r="C486" t="s">
-        <v>2373</v>
+        <v>2368</v>
       </c>
       <c r="D486" t="s">
         <v>88</v>
       </c>
       <c r="E486" t="s">
+        <v>2369</v>
+      </c>
+      <c r="F486" t="s">
+        <v>2370</v>
+      </c>
+      <c r="G486" t="s">
+        <v>2371</v>
+      </c>
+      <c r="I486" t="s">
+        <v>2372</v>
+      </c>
+      <c r="J486" t="s">
+        <v>2373</v>
+      </c>
+      <c r="K486" t="s">
         <v>2374</v>
-      </c>
-[...13 lines deleted...]
-        <v>2379</v>
       </c>
     </row>
     <row r="487" spans="1:11">
       <c r="A487" t="s">
-        <v>2380</v>
+        <v>2375</v>
       </c>
       <c r="B487" t="s">
         <v>12</v>
       </c>
       <c r="C487" t="s">
-        <v>2381</v>
+        <v>2376</v>
       </c>
       <c r="D487" t="s">
         <v>88</v>
       </c>
       <c r="G487" t="s">
-        <v>2382</v>
+        <v>2377</v>
       </c>
       <c r="I487" t="s">
         <v>47</v>
       </c>
       <c r="J487" t="s">
-        <v>2383</v>
+        <v>2378</v>
       </c>
       <c r="K487" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
     </row>
     <row r="488" spans="1:11">
       <c r="A488" t="s">
-        <v>2384</v>
+        <v>2379</v>
       </c>
       <c r="B488" t="s">
         <v>12</v>
       </c>
       <c r="C488" t="s">
-        <v>2385</v>
+        <v>2380</v>
       </c>
       <c r="D488" t="s">
         <v>88</v>
       </c>
       <c r="E488" t="s">
-        <v>2386</v>
+        <v>2381</v>
       </c>
       <c r="G488" t="s">
-        <v>2387</v>
+        <v>2382</v>
       </c>
       <c r="I488" t="s">
-        <v>2388</v>
+        <v>2383</v>
       </c>
       <c r="J488" t="s">
-        <v>2389</v>
+        <v>2384</v>
       </c>
       <c r="K488" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
     </row>
     <row r="489" spans="1:11">
       <c r="A489" t="s">
-        <v>2390</v>
+        <v>2385</v>
       </c>
       <c r="B489" t="s">
         <v>12</v>
       </c>
       <c r="C489" t="s">
-        <v>2391</v>
+        <v>2386</v>
       </c>
       <c r="D489" t="s">
         <v>88</v>
       </c>
       <c r="E489" t="s">
+        <v>2387</v>
+      </c>
+      <c r="F489" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G489" t="s">
+        <v>2389</v>
+      </c>
+      <c r="I489" t="s">
+        <v>2390</v>
+      </c>
+      <c r="J489" t="s">
+        <v>2391</v>
+      </c>
+      <c r="K489" t="s">
         <v>2392</v>
-      </c>
-[...13 lines deleted...]
-        <v>2397</v>
       </c>
     </row>
     <row r="490" spans="1:11">
       <c r="A490" t="s">
-        <v>2398</v>
+        <v>2393</v>
       </c>
       <c r="B490" t="s">
         <v>12</v>
       </c>
       <c r="C490" t="s">
-        <v>1732</v>
+        <v>1728</v>
       </c>
       <c r="D490" t="s">
         <v>88</v>
       </c>
       <c r="E490" t="s">
-        <v>2399</v>
+        <v>2394</v>
       </c>
       <c r="F490" t="s">
-        <v>2400</v>
+        <v>2395</v>
       </c>
       <c r="G490" t="s">
-        <v>2401</v>
+        <v>2396</v>
       </c>
       <c r="I490" t="s">
-        <v>1735</v>
+        <v>1731</v>
       </c>
       <c r="J490" t="s">
-        <v>2402</v>
+        <v>2397</v>
       </c>
       <c r="K490" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="491" spans="1:11">
       <c r="A491" t="s">
-        <v>2403</v>
+        <v>2398</v>
       </c>
       <c r="B491" t="s">
         <v>12</v>
       </c>
       <c r="C491" t="s">
-        <v>2404</v>
+        <v>2399</v>
       </c>
       <c r="D491" t="s">
         <v>88</v>
       </c>
       <c r="G491" t="s">
-        <v>2405</v>
+        <v>2400</v>
       </c>
       <c r="I491" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="J491" t="s">
-        <v>2406</v>
+        <v>2401</v>
       </c>
       <c r="K491" t="s">
-        <v>2407</v>
+        <v>2402</v>
       </c>
     </row>
     <row r="492" spans="1:11">
       <c r="A492" t="s">
-        <v>2408</v>
+        <v>2403</v>
       </c>
       <c r="B492" t="s">
         <v>12</v>
       </c>
       <c r="C492" t="s">
-        <v>1351</v>
+        <v>1346</v>
       </c>
       <c r="D492" t="s">
         <v>88</v>
       </c>
       <c r="G492" t="s">
-        <v>1352</v>
+        <v>1347</v>
       </c>
       <c r="I492" t="s">
-        <v>2409</v>
+        <v>2404</v>
       </c>
       <c r="J492" t="s">
-        <v>1354</v>
+        <v>1349</v>
       </c>
       <c r="K492" t="s">
-        <v>2410</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="493" spans="1:11">
       <c r="A493" t="s">
-        <v>2411</v>
+        <v>2406</v>
       </c>
       <c r="B493" t="s">
         <v>12</v>
       </c>
       <c r="C493" t="s">
-        <v>2412</v>
+        <v>2407</v>
       </c>
       <c r="D493" t="s">
         <v>88</v>
       </c>
       <c r="G493" t="s">
-        <v>2413</v>
+        <v>2408</v>
       </c>
       <c r="I493" t="s">
-        <v>1442</v>
+        <v>1438</v>
       </c>
       <c r="K493" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
     </row>
     <row r="494" spans="1:11">
       <c r="A494" t="s">
-        <v>2414</v>
+        <v>2409</v>
       </c>
       <c r="B494" t="s">
         <v>12</v>
       </c>
       <c r="C494" t="s">
-        <v>2415</v>
+        <v>2410</v>
       </c>
       <c r="D494" t="s">
         <v>88</v>
       </c>
       <c r="E494" t="s">
-        <v>2392</v>
+        <v>2387</v>
       </c>
       <c r="G494" t="s">
-        <v>2416</v>
+        <v>2411</v>
       </c>
       <c r="I494" t="s">
-        <v>1206</v>
+        <v>1201</v>
       </c>
       <c r="J494" t="s">
-        <v>2417</v>
+        <v>2412</v>
       </c>
       <c r="K494" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="495" spans="1:11">
       <c r="A495" t="s">
-        <v>2418</v>
+        <v>2413</v>
       </c>
       <c r="B495" t="s">
         <v>12</v>
       </c>
       <c r="C495" t="s">
-        <v>2419</v>
+        <v>2414</v>
       </c>
       <c r="D495" t="s">
         <v>88</v>
       </c>
       <c r="F495" t="s">
-        <v>2420</v>
+        <v>2415</v>
       </c>
       <c r="G495" t="s">
-        <v>2421</v>
+        <v>2416</v>
       </c>
       <c r="I495" t="s">
-        <v>2422</v>
+        <v>2417</v>
       </c>
       <c r="J495" t="s">
-        <v>2423</v>
+        <v>2418</v>
       </c>
       <c r="K495" t="s">
-        <v>2424</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="496" spans="1:11">
       <c r="A496" t="s">
-        <v>2425</v>
+        <v>2420</v>
       </c>
       <c r="B496" t="s">
         <v>158</v>
       </c>
       <c r="C496" t="s">
-        <v>2426</v>
+        <v>2421</v>
       </c>
       <c r="D496" t="s">
         <v>88</v>
       </c>
       <c r="G496" t="s">
-        <v>1380</v>
+        <v>1375</v>
       </c>
       <c r="I496" t="s">
-        <v>2427</v>
+        <v>2422</v>
       </c>
       <c r="J496" t="s">
-        <v>2428</v>
+        <v>2423</v>
       </c>
       <c r="K496" t="s">
-        <v>1382</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="497" spans="1:11">
       <c r="A497" t="s">
-        <v>2429</v>
+        <v>2424</v>
       </c>
       <c r="B497" t="s">
         <v>12</v>
       </c>
       <c r="C497" t="s">
-        <v>2430</v>
+        <v>2425</v>
       </c>
       <c r="D497" t="s">
         <v>124</v>
       </c>
       <c r="G497" t="s">
-        <v>2431</v>
+        <v>2426</v>
       </c>
       <c r="I497" t="s">
-        <v>2432</v>
+        <v>2427</v>
       </c>
       <c r="J497" t="s">
-        <v>2433</v>
+        <v>2428</v>
       </c>
       <c r="K497" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="498" spans="1:11">
       <c r="A498" t="s">
-        <v>2434</v>
+        <v>2429</v>
       </c>
       <c r="B498" t="s">
         <v>12</v>
       </c>
       <c r="C498" t="s">
-        <v>2435</v>
+        <v>2430</v>
       </c>
       <c r="D498" t="s">
         <v>88</v>
       </c>
       <c r="E498" t="s">
-        <v>2436</v>
+        <v>2431</v>
       </c>
       <c r="G498" t="s">
-        <v>2437</v>
+        <v>2432</v>
       </c>
       <c r="I498" t="s">
-        <v>2438</v>
+        <v>2433</v>
       </c>
       <c r="J498" t="s">
-        <v>2439</v>
+        <v>2434</v>
       </c>
       <c r="K498" t="s">
-        <v>738</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="499" spans="1:11">
       <c r="A499" t="s">
-        <v>2440</v>
+        <v>2435</v>
       </c>
       <c r="B499" t="s">
         <v>12</v>
       </c>
       <c r="C499" t="s">
-        <v>2441</v>
+        <v>2436</v>
       </c>
       <c r="D499" t="s">
         <v>88</v>
       </c>
       <c r="E499" t="s">
-        <v>2442</v>
+        <v>2437</v>
       </c>
       <c r="G499" t="s">
-        <v>2443</v>
+        <v>2438</v>
       </c>
       <c r="I499" t="s">
-        <v>2444</v>
+        <v>2439</v>
       </c>
       <c r="J499" t="s">
-        <v>2445</v>
+        <v>2440</v>
       </c>
       <c r="K499" t="s">
-        <v>2446</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="500" spans="1:11">
       <c r="A500" t="s">
-        <v>2447</v>
+        <v>2442</v>
       </c>
       <c r="B500" t="s">
         <v>12</v>
       </c>
       <c r="C500" t="s">
-        <v>2448</v>
+        <v>2443</v>
       </c>
       <c r="D500" t="s">
         <v>88</v>
       </c>
       <c r="E500" t="s">
-        <v>2449</v>
+        <v>2444</v>
       </c>
       <c r="G500" t="s">
-        <v>2450</v>
+        <v>2445</v>
       </c>
       <c r="I500" t="s">
         <v>137</v>
       </c>
       <c r="J500" t="s">
-        <v>2451</v>
+        <v>2446</v>
       </c>
       <c r="K500" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="501" spans="1:11">
       <c r="A501" t="s">
-        <v>2452</v>
+        <v>2447</v>
       </c>
       <c r="B501" t="s">
         <v>12</v>
       </c>
       <c r="C501" t="s">
-        <v>1540</v>
+        <v>1536</v>
       </c>
       <c r="D501" t="s">
         <v>88</v>
       </c>
       <c r="G501" t="s">
-        <v>1541</v>
+        <v>1537</v>
       </c>
       <c r="I501" t="s">
         <v>47</v>
       </c>
       <c r="J501" t="s">
-        <v>2453</v>
+        <v>2448</v>
       </c>
       <c r="K501" t="s">
-        <v>1543</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="502" spans="1:11">
       <c r="A502" t="s">
-        <v>2454</v>
+        <v>2449</v>
       </c>
       <c r="B502" t="s">
         <v>158</v>
       </c>
       <c r="C502" t="s">
-        <v>2455</v>
+        <v>2450</v>
       </c>
       <c r="D502" t="s">
         <v>88</v>
       </c>
       <c r="G502" t="s">
-        <v>2456</v>
+        <v>2451</v>
       </c>
       <c r="I502" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="J502" t="s">
-        <v>2457</v>
+        <v>2452</v>
       </c>
       <c r="K502" t="s">
-        <v>2178</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="503" spans="1:11">
       <c r="A503" t="s">
-        <v>2458</v>
+        <v>2453</v>
       </c>
       <c r="B503" t="s">
         <v>158</v>
       </c>
       <c r="C503" t="s">
-        <v>2459</v>
+        <v>2454</v>
       </c>
       <c r="D503" t="s">
         <v>88</v>
       </c>
       <c r="G503" t="s">
-        <v>2460</v>
+        <v>2455</v>
       </c>
       <c r="I503" t="s">
-        <v>2461</v>
+        <v>2456</v>
       </c>
       <c r="J503" t="s">
-        <v>1410</v>
+        <v>1405</v>
       </c>
       <c r="K503" t="s">
-        <v>2178</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="504" spans="1:11">
       <c r="A504" t="s">
-        <v>2462</v>
+        <v>2457</v>
       </c>
       <c r="B504" t="s">
         <v>12</v>
       </c>
       <c r="C504" t="s">
-        <v>2463</v>
+        <v>2458</v>
       </c>
       <c r="D504" t="s">
         <v>88</v>
       </c>
       <c r="F504" t="s">
-        <v>2464</v>
+        <v>2459</v>
       </c>
       <c r="G504" t="s">
-        <v>2465</v>
+        <v>2460</v>
       </c>
       <c r="I504" t="s">
-        <v>1409</v>
+        <v>1404</v>
       </c>
       <c r="J504" t="s">
-        <v>2466</v>
+        <v>2461</v>
       </c>
       <c r="K504" t="s">
-        <v>2467</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="505" spans="1:11">
       <c r="A505" t="s">
-        <v>2468</v>
+        <v>2462</v>
       </c>
       <c r="B505" t="s">
         <v>12</v>
       </c>
       <c r="C505" t="s">
-        <v>2469</v>
+        <v>2463</v>
       </c>
       <c r="D505" t="s">
         <v>88</v>
       </c>
       <c r="I505" t="s">
         <v>303</v>
       </c>
       <c r="K505" t="s">
-        <v>2470</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="506" spans="1:11">
       <c r="A506" t="s">
-        <v>2471</v>
+        <v>2464</v>
       </c>
       <c r="B506" t="s">
         <v>12</v>
       </c>
       <c r="C506" t="s">
-        <v>1159</v>
+        <v>1156</v>
       </c>
       <c r="D506" t="s">
         <v>88</v>
       </c>
       <c r="F506" t="s">
-        <v>2472</v>
+        <v>2465</v>
       </c>
       <c r="G506" t="s">
-        <v>2473</v>
+        <v>2466</v>
       </c>
       <c r="I506" t="s">
         <v>60</v>
       </c>
       <c r="K506" t="s">
-        <v>2470</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="507" spans="1:11">
       <c r="A507" t="s">
-        <v>2474</v>
+        <v>2467</v>
       </c>
       <c r="B507" t="s">
         <v>12</v>
       </c>
       <c r="C507" t="s">
-        <v>2475</v>
+        <v>2468</v>
       </c>
       <c r="D507" t="s">
         <v>88</v>
       </c>
       <c r="G507" t="s">
-        <v>2476</v>
+        <v>2469</v>
       </c>
       <c r="I507" t="s">
         <v>303</v>
       </c>
       <c r="K507" t="s">
-        <v>2477</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="508" spans="1:11">
       <c r="A508" t="s">
-        <v>2478</v>
+        <v>2471</v>
       </c>
       <c r="B508" t="s">
         <v>12</v>
       </c>
       <c r="C508" t="s">
-        <v>2419</v>
+        <v>2414</v>
       </c>
       <c r="D508" t="s">
         <v>88</v>
       </c>
       <c r="G508" t="s">
-        <v>2421</v>
+        <v>2416</v>
       </c>
       <c r="I508" t="s">
-        <v>2422</v>
+        <v>2417</v>
       </c>
       <c r="K508" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="509" spans="1:11">
       <c r="A509" t="s">
-        <v>2479</v>
+        <v>2472</v>
       </c>
       <c r="B509" t="s">
         <v>12</v>
       </c>
       <c r="C509" t="s">
-        <v>2480</v>
+        <v>2473</v>
       </c>
       <c r="D509" t="s">
         <v>88</v>
       </c>
       <c r="G509" t="s">
-        <v>2481</v>
+        <v>2474</v>
       </c>
       <c r="I509" t="s">
-        <v>2482</v>
+        <v>2475</v>
       </c>
       <c r="J509" t="s">
-        <v>2483</v>
+        <v>2476</v>
       </c>
       <c r="K509" t="s">
-        <v>2484</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="510" spans="1:11">
       <c r="A510" t="s">
-        <v>2485</v>
+        <v>2478</v>
       </c>
       <c r="B510" t="s">
         <v>12</v>
       </c>
       <c r="C510" t="s">
-        <v>2486</v>
+        <v>2479</v>
       </c>
       <c r="D510" t="s">
         <v>88</v>
       </c>
       <c r="E510" t="s">
-        <v>2487</v>
+        <v>2480</v>
       </c>
       <c r="G510" t="s">
-        <v>2488</v>
+        <v>2481</v>
       </c>
       <c r="I510" t="s">
         <v>47</v>
       </c>
       <c r="K510" t="s">
-        <v>1943</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="511" spans="1:11">
       <c r="A511" t="s">
-        <v>2489</v>
+        <v>2482</v>
       </c>
       <c r="B511" t="s">
         <v>12</v>
       </c>
       <c r="C511" t="s">
-        <v>2490</v>
+        <v>2483</v>
       </c>
       <c r="D511" t="s">
         <v>88</v>
       </c>
       <c r="F511" t="s">
-        <v>2491</v>
+        <v>2484</v>
       </c>
       <c r="G511" t="s">
-        <v>2492</v>
+        <v>2485</v>
       </c>
       <c r="I511" t="s">
-        <v>1206</v>
+        <v>1201</v>
       </c>
       <c r="J511" t="s">
-        <v>2493</v>
+        <v>2486</v>
       </c>
       <c r="K511" t="s">
-        <v>1100</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="512" spans="1:11">
       <c r="A512" t="s">
-        <v>2494</v>
+        <v>2487</v>
       </c>
       <c r="B512" t="s">
         <v>12</v>
       </c>
       <c r="C512" t="s">
-        <v>2495</v>
+        <v>2488</v>
       </c>
       <c r="D512" t="s">
         <v>88</v>
       </c>
       <c r="G512" t="s">
-        <v>2496</v>
+        <v>2489</v>
       </c>
       <c r="I512" t="s">
-        <v>2497</v>
+        <v>2490</v>
       </c>
       <c r="K512" t="s">
-        <v>1832</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="513" spans="1:11">
       <c r="A513" t="s">
-        <v>2498</v>
+        <v>2491</v>
       </c>
       <c r="B513" t="s">
         <v>158</v>
       </c>
       <c r="C513" t="s">
-        <v>2499</v>
+        <v>2492</v>
       </c>
       <c r="D513" t="s">
         <v>88</v>
       </c>
       <c r="G513" t="s">
-        <v>2500</v>
+        <v>2493</v>
       </c>
       <c r="I513" t="s">
         <v>22</v>
       </c>
       <c r="J513" t="s">
-        <v>2501</v>
+        <v>2494</v>
       </c>
       <c r="K513" t="s">
-        <v>2215</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="514" spans="1:11">
       <c r="A514" t="s">
-        <v>2502</v>
+        <v>2495</v>
       </c>
       <c r="B514" t="s">
         <v>12</v>
       </c>
       <c r="C514" t="s">
-        <v>2503</v>
+        <v>2496</v>
       </c>
       <c r="D514" t="s">
         <v>88</v>
       </c>
       <c r="E514" t="s">
-        <v>2504</v>
+        <v>2497</v>
       </c>
       <c r="G514" t="s">
-        <v>2505</v>
+        <v>2498</v>
       </c>
       <c r="I514" t="s">
-        <v>2506</v>
+        <v>2499</v>
       </c>
       <c r="J514" t="s">
-        <v>2507</v>
+        <v>2500</v>
       </c>
       <c r="K514" t="s">
-        <v>2508</v>
+        <v>2501</v>
       </c>
     </row>
     <row r="515" spans="1:11">
       <c r="A515" t="s">
-        <v>2509</v>
+        <v>2502</v>
       </c>
       <c r="B515" t="s">
         <v>12</v>
       </c>
       <c r="C515" t="s">
-        <v>2510</v>
+        <v>2503</v>
       </c>
       <c r="D515" t="s">
         <v>88</v>
       </c>
       <c r="G515" t="s">
-        <v>2511</v>
+        <v>2504</v>
       </c>
       <c r="I515" t="s">
-        <v>2512</v>
+        <v>2505</v>
       </c>
       <c r="J515" t="s">
-        <v>2513</v>
+        <v>2506</v>
       </c>
       <c r="K515" t="s">
-        <v>2514</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="516" spans="1:11">
       <c r="A516" t="s">
-        <v>2515</v>
+        <v>2508</v>
       </c>
       <c r="B516" t="s">
         <v>12</v>
       </c>
       <c r="C516" t="s">
-        <v>2516</v>
+        <v>2509</v>
       </c>
       <c r="D516" t="s">
         <v>88</v>
       </c>
       <c r="G516" t="s">
-        <v>2517</v>
+        <v>2510</v>
       </c>
       <c r="I516" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
       <c r="J516" t="s">
-        <v>2518</v>
+        <v>2511</v>
       </c>
       <c r="K516" t="s">
-        <v>1100</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="517" spans="1:11">
       <c r="A517" t="s">
-        <v>2519</v>
+        <v>2512</v>
       </c>
       <c r="B517" t="s">
         <v>12</v>
       </c>
       <c r="C517" t="s">
-        <v>1540</v>
+        <v>1536</v>
       </c>
       <c r="D517" t="s">
         <v>88</v>
       </c>
       <c r="G517" t="s">
-        <v>1541</v>
+        <v>1537</v>
       </c>
       <c r="I517" t="s">
         <v>47</v>
       </c>
       <c r="J517" t="s">
-        <v>2520</v>
+        <v>2513</v>
       </c>
       <c r="K517" t="s">
-        <v>1543</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="518" spans="1:11">
       <c r="A518" t="s">
-        <v>2521</v>
+        <v>2514</v>
       </c>
       <c r="B518" t="s">
         <v>12</v>
       </c>
       <c r="C518" t="s">
-        <v>2522</v>
+        <v>2515</v>
       </c>
       <c r="D518" t="s">
         <v>88</v>
       </c>
       <c r="E518" t="s">
-        <v>2523</v>
+        <v>2516</v>
       </c>
       <c r="G518" t="s">
-        <v>2524</v>
+        <v>2517</v>
       </c>
       <c r="I518" t="s">
-        <v>2525</v>
+        <v>2518</v>
       </c>
       <c r="J518" t="s">
-        <v>2526</v>
+        <v>2519</v>
       </c>
       <c r="K518" t="s">
-        <v>1100</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="519" spans="1:11">
       <c r="A519" t="s">
-        <v>2527</v>
+        <v>2520</v>
       </c>
       <c r="B519" t="s">
         <v>12</v>
       </c>
       <c r="C519" t="s">
-        <v>2528</v>
+        <v>2521</v>
       </c>
       <c r="D519" t="s">
         <v>88</v>
       </c>
       <c r="E519" t="s">
-        <v>2529</v>
+        <v>2522</v>
       </c>
       <c r="G519" t="s">
-        <v>2530</v>
+        <v>2523</v>
       </c>
       <c r="I519" t="s">
-        <v>2531</v>
+        <v>2524</v>
       </c>
       <c r="J519" t="s">
-        <v>2532</v>
+        <v>2525</v>
       </c>
       <c r="K519" t="s">
-        <v>2379</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="520" spans="1:11">
       <c r="A520" t="s">
-        <v>2533</v>
+        <v>2527</v>
       </c>
       <c r="B520" t="s">
         <v>12</v>
       </c>
       <c r="C520" t="s">
-        <v>2534</v>
+        <v>2528</v>
       </c>
       <c r="D520" t="s">
         <v>88</v>
       </c>
       <c r="I520" t="s">
-        <v>2535</v>
+        <v>2529</v>
       </c>
       <c r="K520" t="s">
-        <v>2470</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="521" spans="1:11">
       <c r="A521" t="s">
-        <v>2536</v>
+        <v>2530</v>
       </c>
       <c r="B521" t="s">
         <v>12</v>
       </c>
       <c r="C521" t="s">
-        <v>2537</v>
+        <v>2531</v>
       </c>
       <c r="D521" t="s">
         <v>88</v>
       </c>
       <c r="F521" t="s">
-        <v>2538</v>
+        <v>2532</v>
       </c>
       <c r="G521" t="s">
-        <v>2539</v>
+        <v>2533</v>
       </c>
       <c r="I521" t="s">
         <v>42</v>
       </c>
       <c r="K521" t="s">
-        <v>2540</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="522" spans="1:11">
       <c r="A522" t="s">
-        <v>2541</v>
+        <v>2535</v>
       </c>
       <c r="B522" t="s">
         <v>12</v>
       </c>
       <c r="C522" t="s">
-        <v>2542</v>
+        <v>2536</v>
       </c>
       <c r="D522" t="s">
         <v>88</v>
       </c>
       <c r="F522" t="s">
-        <v>2543</v>
+        <v>2537</v>
       </c>
       <c r="G522" t="s">
-        <v>2544</v>
+        <v>2538</v>
       </c>
       <c r="I522" t="s">
         <v>172</v>
       </c>
       <c r="J522" t="s">
-        <v>2545</v>
+        <v>2539</v>
       </c>
       <c r="K522" t="s">
-        <v>1303</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="523" spans="1:11">
       <c r="A523" t="s">
-        <v>2546</v>
+        <v>2540</v>
       </c>
       <c r="B523" t="s">
         <v>158</v>
       </c>
       <c r="C523" t="s">
-        <v>2547</v>
+        <v>2541</v>
       </c>
       <c r="D523" t="s">
         <v>88</v>
       </c>
       <c r="F523" t="s">
-        <v>2548</v>
+        <v>2542</v>
       </c>
       <c r="G523" t="s">
-        <v>2549</v>
+        <v>2543</v>
       </c>
       <c r="I523" t="s">
-        <v>2234</v>
+        <v>2230</v>
       </c>
       <c r="J523" t="s">
-        <v>2550</v>
+        <v>2544</v>
       </c>
       <c r="K523" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="524" spans="1:11">
       <c r="A524" t="s">
-        <v>2551</v>
+        <v>2545</v>
       </c>
       <c r="B524" t="s">
         <v>12</v>
       </c>
       <c r="C524" t="s">
-        <v>2552</v>
+        <v>2546</v>
       </c>
       <c r="D524" t="s">
         <v>88</v>
       </c>
       <c r="G524" t="s">
-        <v>1840</v>
+        <v>1836</v>
       </c>
       <c r="I524" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="K524" t="s">
-        <v>1827</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="525" spans="1:11">
       <c r="A525" t="s">
-        <v>2553</v>
+        <v>2547</v>
       </c>
       <c r="B525" t="s">
         <v>12</v>
       </c>
       <c r="C525" t="s">
-        <v>2554</v>
+        <v>2548</v>
       </c>
       <c r="D525" t="s">
         <v>88</v>
       </c>
       <c r="G525" t="s">
-        <v>2555</v>
+        <v>2549</v>
       </c>
       <c r="I525" t="s">
-        <v>2556</v>
+        <v>2550</v>
       </c>
       <c r="J525" t="s">
-        <v>2557</v>
+        <v>2551</v>
       </c>
       <c r="K525" t="s">
-        <v>1827</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="526" spans="1:11">
       <c r="A526" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="B526" t="s">
         <v>12</v>
       </c>
       <c r="C526" t="s">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="D526" t="s">
         <v>88</v>
       </c>
       <c r="F526" t="s">
-        <v>2560</v>
+        <v>2554</v>
       </c>
       <c r="G526" t="s">
-        <v>2561</v>
+        <v>2555</v>
       </c>
       <c r="I526" t="s">
-        <v>2461</v>
+        <v>2456</v>
       </c>
       <c r="J526" t="s">
-        <v>2562</v>
+        <v>2556</v>
       </c>
       <c r="K526" t="s">
-        <v>1528</v>
+        <v>90</v>
       </c>
     </row>
     <row r="527" spans="1:11">
       <c r="A527" t="s">
-        <v>2563</v>
+        <v>2557</v>
       </c>
       <c r="B527" t="s">
         <v>12</v>
       </c>
       <c r="C527" t="s">
-        <v>2564</v>
+        <v>2558</v>
       </c>
       <c r="D527" t="s">
         <v>88</v>
       </c>
       <c r="G527" t="s">
-        <v>2565</v>
+        <v>2559</v>
       </c>
       <c r="I527" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="J527" t="s">
-        <v>2566</v>
+        <v>2560</v>
       </c>
       <c r="K527" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="528" spans="1:11">
       <c r="A528" t="s">
-        <v>2567</v>
+        <v>2561</v>
       </c>
       <c r="B528" t="s">
         <v>158</v>
       </c>
       <c r="C528" t="s">
-        <v>2568</v>
+        <v>2562</v>
       </c>
       <c r="D528" t="s">
         <v>88</v>
       </c>
       <c r="F528" t="s">
-        <v>2569</v>
+        <v>2563</v>
       </c>
       <c r="G528" t="s">
-        <v>2570</v>
+        <v>2564</v>
       </c>
       <c r="I528" t="s">
         <v>42</v>
       </c>
       <c r="J528" t="s">
-        <v>2571</v>
+        <v>2565</v>
       </c>
       <c r="K528" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
     </row>
     <row r="529" spans="1:11">
       <c r="A529" t="s">
-        <v>2572</v>
+        <v>2566</v>
       </c>
       <c r="B529" t="s">
         <v>12</v>
       </c>
       <c r="C529" t="s">
-        <v>2573</v>
+        <v>2567</v>
       </c>
       <c r="D529" t="s">
         <v>88</v>
       </c>
       <c r="G529" t="s">
-        <v>2574</v>
+        <v>2568</v>
       </c>
       <c r="I529" t="s">
-        <v>2575</v>
+        <v>2569</v>
       </c>
       <c r="J529" t="s">
-        <v>2576</v>
+        <v>2570</v>
       </c>
       <c r="K529" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
     </row>
     <row r="530" spans="1:11">
       <c r="A530" t="s">
-        <v>2577</v>
+        <v>2571</v>
       </c>
       <c r="B530" t="s">
         <v>12</v>
       </c>
       <c r="C530" t="s">
-        <v>2578</v>
+        <v>2572</v>
       </c>
       <c r="D530" t="s">
         <v>88</v>
       </c>
       <c r="F530" t="s">
-        <v>2579</v>
+        <v>2573</v>
       </c>
       <c r="G530" t="s">
-        <v>2580</v>
+        <v>2574</v>
       </c>
       <c r="I530" t="s">
-        <v>2581</v>
+        <v>2575</v>
       </c>
       <c r="J530" t="s">
-        <v>2582</v>
+        <v>2576</v>
       </c>
       <c r="K530" t="s">
-        <v>2583</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="531" spans="1:11">
       <c r="A531" t="s">
-        <v>2584</v>
+        <v>2578</v>
       </c>
       <c r="B531" t="s">
         <v>12</v>
       </c>
       <c r="C531" t="s">
-        <v>2585</v>
+        <v>2579</v>
       </c>
       <c r="D531" t="s">
         <v>88</v>
       </c>
       <c r="G531" t="s">
-        <v>2586</v>
+        <v>2580</v>
       </c>
       <c r="I531" t="s">
-        <v>2587</v>
+        <v>2581</v>
       </c>
       <c r="J531" t="s">
-        <v>2588</v>
+        <v>2582</v>
       </c>
       <c r="K531" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
     </row>
     <row r="532" spans="1:11">
       <c r="A532" t="s">
-        <v>2589</v>
+        <v>2583</v>
       </c>
       <c r="B532" t="s">
         <v>158</v>
       </c>
       <c r="C532" t="s">
-        <v>2590</v>
+        <v>2584</v>
       </c>
       <c r="D532" t="s">
         <v>88</v>
       </c>
       <c r="G532" t="s">
-        <v>2591</v>
+        <v>2585</v>
       </c>
       <c r="I532" t="s">
-        <v>2592</v>
+        <v>2586</v>
       </c>
       <c r="J532" t="s">
-        <v>2593</v>
+        <v>2587</v>
       </c>
       <c r="K532" t="s">
-        <v>2594</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="533" spans="1:11">
       <c r="A533" t="s">
-        <v>2595</v>
+        <v>2589</v>
       </c>
       <c r="B533" t="s">
         <v>12</v>
       </c>
       <c r="C533" t="s">
-        <v>2596</v>
+        <v>2590</v>
       </c>
       <c r="D533" t="s">
         <v>88</v>
       </c>
       <c r="G533" t="s">
-        <v>1541</v>
+        <v>1537</v>
       </c>
       <c r="I533" t="s">
         <v>47</v>
       </c>
       <c r="J533" t="s">
-        <v>2597</v>
+        <v>2591</v>
       </c>
       <c r="K533" t="s">
-        <v>1543</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="534" spans="1:11">
       <c r="A534" t="s">
-        <v>2598</v>
+        <v>2592</v>
       </c>
       <c r="B534" t="s">
         <v>12</v>
       </c>
       <c r="C534" t="s">
-        <v>2599</v>
+        <v>2593</v>
       </c>
       <c r="D534" t="s">
         <v>88</v>
       </c>
       <c r="G534" t="s">
-        <v>2600</v>
+        <v>2594</v>
       </c>
       <c r="I534" t="s">
-        <v>2601</v>
+        <v>2595</v>
       </c>
       <c r="J534" t="s">
-        <v>2602</v>
+        <v>2596</v>
       </c>
       <c r="K534" t="s">
-        <v>2603</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="535" spans="1:11">
       <c r="A535" t="s">
-        <v>2604</v>
+        <v>2598</v>
       </c>
       <c r="B535" t="s">
         <v>12</v>
       </c>
       <c r="C535" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="D535" t="s">
         <v>88</v>
       </c>
       <c r="F535" t="s">
-        <v>2605</v>
+        <v>2599</v>
       </c>
       <c r="G535" t="s">
-        <v>2606</v>
+        <v>2600</v>
       </c>
       <c r="I535" t="s">
         <v>237</v>
       </c>
       <c r="J535" t="s">
-        <v>2607</v>
+        <v>2601</v>
       </c>
       <c r="K535" t="s">
-        <v>2608</v>
+        <v>2602</v>
       </c>
     </row>
     <row r="536" spans="1:11">
       <c r="A536" t="s">
-        <v>2609</v>
+        <v>2603</v>
       </c>
       <c r="B536" t="s">
         <v>12</v>
       </c>
       <c r="C536" t="s">
-        <v>2610</v>
+        <v>2604</v>
       </c>
       <c r="D536" t="s">
         <v>88</v>
       </c>
       <c r="E536" t="s">
-        <v>2611</v>
+        <v>2605</v>
       </c>
       <c r="G536" t="s">
-        <v>2612</v>
+        <v>2606</v>
       </c>
       <c r="I536" t="s">
         <v>47</v>
       </c>
       <c r="J536" t="s">
-        <v>2613</v>
+        <v>2607</v>
       </c>
       <c r="K536" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="537" spans="1:11">
       <c r="A537" t="s">
-        <v>2614</v>
+        <v>2608</v>
       </c>
       <c r="B537" t="s">
         <v>12</v>
       </c>
       <c r="C537" t="s">
-        <v>2615</v>
+        <v>2609</v>
       </c>
       <c r="D537" t="s">
         <v>88</v>
       </c>
       <c r="E537" t="s">
+        <v>1903</v>
+      </c>
+      <c r="F537" t="s">
+        <v>1904</v>
+      </c>
+      <c r="G537" t="s">
+        <v>1905</v>
+      </c>
+      <c r="I537" t="s">
+        <v>2610</v>
+      </c>
+      <c r="J537" t="s">
         <v>1907</v>
       </c>
-      <c r="F537" t="s">
+      <c r="K537" t="s">
         <v>1908</v>
-      </c>
-[...10 lines deleted...]
-        <v>1912</v>
       </c>
     </row>
     <row r="538" spans="1:11">
       <c r="A538" t="s">
-        <v>2617</v>
+        <v>2611</v>
       </c>
       <c r="B538" t="s">
         <v>12</v>
       </c>
       <c r="C538" t="s">
-        <v>2486</v>
+        <v>2479</v>
       </c>
       <c r="D538" t="s">
         <v>88</v>
       </c>
       <c r="G538" t="s">
-        <v>1541</v>
+        <v>1537</v>
       </c>
       <c r="I538" t="s">
         <v>47</v>
       </c>
       <c r="J538" t="s">
-        <v>2618</v>
+        <v>2612</v>
       </c>
       <c r="K538" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
     </row>
     <row r="539" spans="1:11">
       <c r="A539" t="s">
-        <v>2619</v>
+        <v>2613</v>
       </c>
       <c r="B539" t="s">
         <v>12</v>
       </c>
       <c r="C539" t="s">
-        <v>2620</v>
+        <v>2614</v>
       </c>
       <c r="D539" t="s">
         <v>88</v>
       </c>
       <c r="E539" t="s">
-        <v>2621</v>
+        <v>2615</v>
       </c>
       <c r="G539" t="s">
-        <v>2622</v>
+        <v>2616</v>
       </c>
       <c r="I539" t="s">
         <v>288</v>
       </c>
       <c r="J539" t="s">
-        <v>2623</v>
+        <v>2617</v>
       </c>
       <c r="K539" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
     </row>
     <row r="540" spans="1:11">
       <c r="A540" t="s">
-        <v>2624</v>
+        <v>2618</v>
       </c>
       <c r="B540" t="s">
         <v>12</v>
       </c>
       <c r="C540" t="s">
-        <v>2625</v>
+        <v>2619</v>
       </c>
       <c r="D540" t="s">
         <v>88</v>
       </c>
       <c r="G540" t="s">
-        <v>2626</v>
+        <v>2620</v>
       </c>
       <c r="I540" t="s">
-        <v>2388</v>
+        <v>2383</v>
       </c>
       <c r="J540" t="s">
-        <v>2627</v>
+        <v>2621</v>
       </c>
       <c r="K540" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="541" spans="1:11">
       <c r="A541" t="s">
-        <v>2628</v>
+        <v>2622</v>
       </c>
       <c r="B541" t="s">
         <v>12</v>
       </c>
       <c r="C541" t="s">
-        <v>2629</v>
+        <v>2623</v>
       </c>
       <c r="D541" t="s">
         <v>88</v>
       </c>
       <c r="E541" t="s">
-        <v>2630</v>
+        <v>2624</v>
       </c>
       <c r="G541" t="s">
-        <v>2631</v>
+        <v>2625</v>
       </c>
       <c r="I541" t="s">
-        <v>2438</v>
+        <v>2433</v>
       </c>
       <c r="J541" t="s">
-        <v>2632</v>
+        <v>2626</v>
       </c>
       <c r="K541" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="542" spans="1:11">
       <c r="A542" t="s">
-        <v>2633</v>
+        <v>2627</v>
       </c>
       <c r="B542" t="s">
         <v>158</v>
       </c>
       <c r="C542" t="s">
-        <v>1379</v>
+        <v>1374</v>
       </c>
       <c r="D542" t="s">
         <v>14</v>
       </c>
       <c r="G542" t="s">
-        <v>2634</v>
+        <v>2628</v>
       </c>
       <c r="I542" t="s">
         <v>27</v>
       </c>
       <c r="J542" t="s">
-        <v>2337</v>
+        <v>2333</v>
       </c>
       <c r="K542" t="s">
-        <v>1382</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="543" spans="1:11">
       <c r="A543" t="s">
-        <v>2635</v>
+        <v>2629</v>
       </c>
       <c r="B543" t="s">
         <v>12</v>
       </c>
       <c r="C543" t="s">
-        <v>2419</v>
+        <v>2414</v>
       </c>
       <c r="D543" t="s">
         <v>88</v>
       </c>
       <c r="G543" t="s">
-        <v>2421</v>
+        <v>2416</v>
       </c>
       <c r="I543" t="s">
-        <v>2422</v>
+        <v>2417</v>
       </c>
       <c r="K543" t="s">
-        <v>1174</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="544" spans="1:11">
       <c r="A544" t="s">
-        <v>2636</v>
+        <v>2630</v>
       </c>
       <c r="B544" t="s">
         <v>12</v>
       </c>
       <c r="C544" t="s">
-        <v>2637</v>
+        <v>2631</v>
       </c>
       <c r="D544" t="s">
         <v>88</v>
       </c>
       <c r="E544" t="s">
-        <v>2638</v>
+        <v>2632</v>
       </c>
       <c r="F544" t="s">
-        <v>2639</v>
+        <v>2633</v>
       </c>
       <c r="G544" t="s">
-        <v>2640</v>
+        <v>2634</v>
       </c>
       <c r="I544" t="s">
-        <v>1713</v>
+        <v>1709</v>
       </c>
       <c r="J544" t="s">
-        <v>2641</v>
+        <v>2635</v>
       </c>
       <c r="K544" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="545" spans="1:11">
       <c r="A545" t="s">
-        <v>2642</v>
+        <v>2636</v>
       </c>
       <c r="B545" t="s">
         <v>158</v>
       </c>
       <c r="C545" t="s">
-        <v>2643</v>
+        <v>2637</v>
       </c>
       <c r="D545" t="s">
         <v>88</v>
       </c>
       <c r="E545" t="s">
-        <v>2644</v>
+        <v>2638</v>
       </c>
       <c r="G545" t="s">
-        <v>2645</v>
+        <v>2639</v>
       </c>
       <c r="I545" t="s">
-        <v>2646</v>
+        <v>2640</v>
       </c>
       <c r="J545" t="s">
-        <v>2647</v>
+        <v>2641</v>
       </c>
       <c r="K545" t="s">
-        <v>1856</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="546" spans="1:11">
       <c r="A546" t="s">
-        <v>2648</v>
+        <v>2642</v>
       </c>
       <c r="B546" t="s">
         <v>158</v>
       </c>
       <c r="C546" t="s">
-        <v>2649</v>
+        <v>2643</v>
       </c>
       <c r="D546" t="s">
         <v>88</v>
       </c>
       <c r="G546" t="s">
-        <v>2561</v>
+        <v>2555</v>
       </c>
       <c r="I546" t="s">
-        <v>2461</v>
+        <v>2456</v>
       </c>
       <c r="J546" t="s">
-        <v>2650</v>
+        <v>2644</v>
       </c>
       <c r="K546" t="s">
-        <v>2651</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="547" spans="1:11">
       <c r="A547" t="s">
-        <v>2652</v>
+        <v>2646</v>
       </c>
       <c r="B547" t="s">
         <v>12</v>
       </c>
       <c r="C547" t="s">
-        <v>2653</v>
+        <v>2647</v>
       </c>
       <c r="D547" t="s">
         <v>88</v>
       </c>
       <c r="F547" t="s">
-        <v>2654</v>
+        <v>2648</v>
       </c>
       <c r="G547" t="s">
-        <v>2655</v>
+        <v>2649</v>
       </c>
       <c r="I547" t="s">
-        <v>2592</v>
+        <v>2586</v>
       </c>
       <c r="J547" t="s">
-        <v>2656</v>
+        <v>2650</v>
       </c>
       <c r="K547" t="s">
-        <v>2657</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="548" spans="1:11">
       <c r="A548" t="s">
-        <v>2658</v>
+        <v>2652</v>
       </c>
       <c r="B548" t="s">
         <v>158</v>
       </c>
       <c r="C548" t="s">
-        <v>2659</v>
+        <v>2653</v>
       </c>
       <c r="D548" t="s">
         <v>88</v>
       </c>
       <c r="E548" t="s">
-        <v>2660</v>
+        <v>2654</v>
       </c>
       <c r="F548" t="s">
-        <v>2661</v>
+        <v>2655</v>
       </c>
       <c r="G548" t="s">
-        <v>2662</v>
+        <v>2656</v>
       </c>
       <c r="I548" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="J548" t="s">
-        <v>2663</v>
+        <v>2657</v>
       </c>
       <c r="K548" t="s">
         <v>2191</v>
       </c>
     </row>
     <row r="549" spans="1:11">
       <c r="A549" t="s">
-        <v>2664</v>
+        <v>2658</v>
       </c>
       <c r="B549" t="s">
         <v>12</v>
       </c>
       <c r="C549" t="s">
         <v>212</v>
       </c>
       <c r="D549" t="s">
         <v>88</v>
       </c>
       <c r="F549" t="s">
-        <v>2665</v>
+        <v>2659</v>
       </c>
       <c r="G549" t="s">
-        <v>2666</v>
+        <v>2660</v>
       </c>
       <c r="I549" t="s">
         <v>214</v>
       </c>
       <c r="J549" t="s">
-        <v>2667</v>
+        <v>2661</v>
       </c>
       <c r="K549" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="550" spans="1:11">
       <c r="A550" t="s">
-        <v>2668</v>
+        <v>2662</v>
       </c>
       <c r="B550" t="s">
         <v>12</v>
       </c>
       <c r="C550" t="s">
-        <v>2669</v>
+        <v>2663</v>
       </c>
       <c r="D550" t="s">
         <v>88</v>
       </c>
       <c r="G550" t="s">
-        <v>2670</v>
+        <v>2664</v>
       </c>
       <c r="I550" t="s">
         <v>303</v>
       </c>
       <c r="J550" t="s">
-        <v>2671</v>
+        <v>2665</v>
       </c>
       <c r="K550" t="s">
-        <v>1987</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="551" spans="1:11">
       <c r="A551" t="s">
-        <v>2672</v>
+        <v>2666</v>
       </c>
       <c r="B551" t="s">
         <v>12</v>
       </c>
       <c r="C551" t="s">
-        <v>2673</v>
+        <v>2667</v>
       </c>
       <c r="D551" t="s">
         <v>88</v>
       </c>
       <c r="F551" t="s">
-        <v>2674</v>
+        <v>2668</v>
       </c>
       <c r="G551" t="s">
-        <v>2675</v>
+        <v>2669</v>
       </c>
       <c r="I551" t="s">
-        <v>1206</v>
+        <v>1201</v>
       </c>
       <c r="J551" t="s">
-        <v>2402</v>
+        <v>2397</v>
       </c>
       <c r="K551" t="s">
-        <v>1584</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="552" spans="1:11">
       <c r="A552" t="s">
-        <v>2676</v>
+        <v>2670</v>
       </c>
       <c r="B552" t="s">
         <v>158</v>
       </c>
       <c r="C552" t="s">
-        <v>2677</v>
+        <v>2671</v>
       </c>
       <c r="D552" t="s">
         <v>88</v>
       </c>
       <c r="G552" t="s">
-        <v>2678</v>
+        <v>2672</v>
       </c>
       <c r="I552" t="s">
-        <v>1442</v>
+        <v>1438</v>
       </c>
       <c r="J552" t="s">
-        <v>2679</v>
+        <v>2673</v>
       </c>
       <c r="K552" t="s">
-        <v>2680</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="553" spans="1:11">
       <c r="A553" t="s">
-        <v>2681</v>
+        <v>2675</v>
       </c>
       <c r="B553" t="s">
         <v>158</v>
       </c>
       <c r="C553" t="s">
-        <v>2682</v>
+        <v>2676</v>
       </c>
       <c r="D553" t="s">
         <v>88</v>
       </c>
       <c r="E553" t="s">
-        <v>2683</v>
+        <v>2677</v>
       </c>
       <c r="F553" t="s">
-        <v>1573</v>
+        <v>1569</v>
       </c>
       <c r="G553" t="s">
-        <v>2684</v>
+        <v>2678</v>
       </c>
       <c r="I553" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="J553" t="s">
-        <v>1575</v>
+        <v>1571</v>
       </c>
       <c r="K553" t="s">
-        <v>1576</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="554" spans="1:11">
       <c r="A554" t="s">
-        <v>2685</v>
+        <v>2679</v>
       </c>
       <c r="B554" t="s">
         <v>158</v>
       </c>
       <c r="C554" t="s">
-        <v>2686</v>
+        <v>2680</v>
       </c>
       <c r="D554" t="s">
         <v>88</v>
       </c>
       <c r="E554" t="s">
-        <v>2687</v>
+        <v>2681</v>
       </c>
       <c r="G554" t="s">
-        <v>2688</v>
+        <v>2682</v>
       </c>
       <c r="I554" t="s">
-        <v>2646</v>
+        <v>2640</v>
       </c>
       <c r="J554" t="s">
-        <v>2689</v>
+        <v>2683</v>
       </c>
       <c r="K554" t="s">
-        <v>2690</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="555" spans="1:11">
       <c r="A555" t="s">
-        <v>2691</v>
+        <v>2685</v>
       </c>
       <c r="B555" t="s">
         <v>158</v>
       </c>
       <c r="C555" t="s">
-        <v>2692</v>
+        <v>2686</v>
       </c>
       <c r="D555" t="s">
         <v>88</v>
       </c>
       <c r="G555" t="s">
-        <v>2693</v>
+        <v>2687</v>
       </c>
       <c r="I555" t="s">
         <v>137</v>
       </c>
       <c r="J555" t="s">
-        <v>2694</v>
+        <v>2688</v>
       </c>
       <c r="K555" t="s">
-        <v>664</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="556" spans="1:11">
       <c r="A556" t="s">
-        <v>2695</v>
+        <v>2689</v>
       </c>
       <c r="B556" t="s">
         <v>12</v>
       </c>
       <c r="C556" t="s">
-        <v>2696</v>
+        <v>2690</v>
       </c>
       <c r="D556" t="s">
         <v>88</v>
       </c>
       <c r="G556" t="s">
-        <v>2697</v>
+        <v>2691</v>
       </c>
       <c r="I556" t="s">
-        <v>2698</v>
+        <v>2692</v>
       </c>
       <c r="J556" t="s">
-        <v>2699</v>
+        <v>2693</v>
       </c>
       <c r="K556" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="557" spans="1:11">
       <c r="A557" t="s">
-        <v>2700</v>
+        <v>2694</v>
       </c>
       <c r="B557" t="s">
         <v>12</v>
       </c>
       <c r="C557" t="s">
-        <v>2701</v>
+        <v>2695</v>
       </c>
       <c r="D557" t="s">
         <v>88</v>
       </c>
       <c r="E557" t="s">
-        <v>2702</v>
+        <v>2696</v>
       </c>
       <c r="G557" t="s">
-        <v>2703</v>
+        <v>2697</v>
       </c>
       <c r="I557" t="s">
-        <v>2704</v>
+        <v>2698</v>
       </c>
       <c r="J557" t="s">
-        <v>2705</v>
+        <v>2699</v>
       </c>
       <c r="K557" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="558" spans="1:11">
       <c r="A558" t="s">
-        <v>2706</v>
+        <v>2700</v>
       </c>
       <c r="B558" t="s">
         <v>12</v>
       </c>
       <c r="C558" t="s">
-        <v>2707</v>
+        <v>2701</v>
       </c>
       <c r="D558" t="s">
         <v>88</v>
       </c>
       <c r="G558" t="s">
-        <v>2708</v>
+        <v>2702</v>
       </c>
       <c r="I558" t="s">
-        <v>2709</v>
+        <v>2703</v>
       </c>
       <c r="J558" t="s">
-        <v>2710</v>
+        <v>2704</v>
       </c>
       <c r="K558" t="s">
-        <v>2711</v>
+        <v>2705</v>
       </c>
     </row>
     <row r="559" spans="1:11">
       <c r="A559" t="s">
-        <v>2712</v>
+        <v>2706</v>
       </c>
       <c r="B559" t="s">
         <v>158</v>
       </c>
       <c r="C559" t="s">
-        <v>2713</v>
+        <v>2707</v>
       </c>
       <c r="D559" t="s">
         <v>88</v>
       </c>
       <c r="E559" t="s">
-        <v>2714</v>
+        <v>2708</v>
       </c>
       <c r="F559" t="s">
-        <v>2715</v>
+        <v>2709</v>
       </c>
       <c r="G559" t="s">
-        <v>2716</v>
+        <v>2710</v>
       </c>
       <c r="I559" t="s">
-        <v>2717</v>
+        <v>2711</v>
       </c>
       <c r="J559" t="s">
-        <v>2718</v>
+        <v>2712</v>
       </c>
       <c r="K559" t="s">
-        <v>1570</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="560" spans="1:11">
       <c r="A560" t="s">
-        <v>2719</v>
+        <v>2713</v>
       </c>
       <c r="B560" t="s">
         <v>12</v>
       </c>
       <c r="C560" t="s">
-        <v>2720</v>
+        <v>2714</v>
       </c>
       <c r="D560" t="s">
         <v>88</v>
       </c>
       <c r="G560" t="s">
-        <v>2721</v>
+        <v>2715</v>
       </c>
       <c r="I560" t="s">
-        <v>2377</v>
+        <v>2372</v>
       </c>
       <c r="J560" t="s">
-        <v>2722</v>
+        <v>2716</v>
       </c>
       <c r="K560" t="s">
-        <v>2723</v>
+        <v>2717</v>
       </c>
     </row>
     <row r="561" spans="1:11">
       <c r="A561" t="s">
-        <v>2724</v>
+        <v>2718</v>
       </c>
       <c r="B561" t="s">
         <v>12</v>
       </c>
       <c r="C561" t="s">
-        <v>2725</v>
+        <v>2719</v>
       </c>
       <c r="D561" t="s">
         <v>14</v>
       </c>
       <c r="I561" t="s">
         <v>101</v>
       </c>
       <c r="K561" t="s">
-        <v>2470</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="562" spans="1:11">
       <c r="A562" t="s">
-        <v>2726</v>
+        <v>2720</v>
       </c>
       <c r="B562" t="s">
         <v>12</v>
       </c>
       <c r="C562" t="s">
-        <v>2727</v>
+        <v>2721</v>
       </c>
       <c r="D562" t="s">
         <v>14</v>
       </c>
       <c r="I562" t="s">
-        <v>1464</v>
+        <v>1460</v>
       </c>
       <c r="K562" t="s">
-        <v>2728</v>
+        <v>2722</v>
       </c>
     </row>
     <row r="563" spans="1:11">
       <c r="A563" t="s">
-        <v>2729</v>
+        <v>2723</v>
       </c>
       <c r="B563" t="s">
         <v>158</v>
       </c>
       <c r="C563" t="s">
-        <v>2730</v>
+        <v>2724</v>
       </c>
       <c r="D563" t="s">
         <v>14</v>
       </c>
       <c r="G563" t="s">
-        <v>2731</v>
+        <v>2725</v>
       </c>
       <c r="I563" t="s">
-        <v>2732</v>
+        <v>2726</v>
       </c>
       <c r="J563" t="s">
-        <v>2733</v>
+        <v>2727</v>
       </c>
       <c r="K563" t="s">
-        <v>2734</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="564" spans="1:11">
       <c r="A564" t="s">
-        <v>2735</v>
+        <v>2728</v>
       </c>
       <c r="B564" t="s">
         <v>12</v>
       </c>
       <c r="C564" t="s">
-        <v>2736</v>
+        <v>2729</v>
       </c>
       <c r="D564" t="s">
         <v>14</v>
       </c>
       <c r="G564" t="s">
-        <v>2737</v>
+        <v>2730</v>
       </c>
       <c r="I564" t="s">
-        <v>2738</v>
+        <v>2731</v>
       </c>
       <c r="J564" t="s">
-        <v>1845</v>
+        <v>1841</v>
       </c>
       <c r="K564" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
     </row>
     <row r="565" spans="1:11">
       <c r="A565" t="s">
-        <v>2739</v>
+        <v>2732</v>
       </c>
       <c r="B565" t="s">
         <v>12</v>
       </c>
       <c r="C565" t="s">
-        <v>2740</v>
+        <v>2733</v>
       </c>
       <c r="D565" t="s">
         <v>14</v>
       </c>
       <c r="G565" t="s">
-        <v>2741</v>
+        <v>2734</v>
       </c>
       <c r="I565" t="s">
-        <v>2742</v>
+        <v>2735</v>
       </c>
       <c r="J565" t="s">
-        <v>2743</v>
+        <v>2736</v>
       </c>
       <c r="K565" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
     </row>
     <row r="566" spans="1:11">
       <c r="A566" t="s">
-        <v>2744</v>
+        <v>2737</v>
       </c>
       <c r="B566" t="s">
         <v>158</v>
       </c>
       <c r="C566" t="s">
-        <v>2745</v>
+        <v>2738</v>
       </c>
       <c r="D566" t="s">
         <v>14</v>
       </c>
       <c r="G566" t="s">
-        <v>2746</v>
+        <v>2739</v>
       </c>
       <c r="I566" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
       <c r="K566" t="s">
-        <v>2747</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="567" spans="1:11">
       <c r="A567" t="s">
-        <v>2748</v>
+        <v>2740</v>
       </c>
       <c r="B567" t="s">
         <v>12</v>
       </c>
       <c r="C567" t="s">
-        <v>2749</v>
+        <v>2741</v>
       </c>
       <c r="D567" t="s">
         <v>14</v>
       </c>
       <c r="I567" t="s">
-        <v>2750</v>
+        <v>2742</v>
       </c>
       <c r="K567" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="568" spans="1:11">
       <c r="A568" t="s">
-        <v>2751</v>
+        <v>2743</v>
       </c>
       <c r="B568" t="s">
         <v>63</v>
       </c>
       <c r="C568" t="s">
-        <v>2752</v>
+        <v>2744</v>
       </c>
       <c r="D568" t="s">
         <v>14</v>
       </c>
       <c r="G568" t="s">
-        <v>2753</v>
+        <v>2745</v>
       </c>
       <c r="I568" t="s">
-        <v>2754</v>
+        <v>2746</v>
       </c>
       <c r="K568" t="s">
-        <v>2755</v>
+        <v>2747</v>
       </c>
     </row>
     <row r="569" spans="1:11">
       <c r="A569" t="s">
-        <v>2756</v>
+        <v>2748</v>
       </c>
       <c r="B569" t="s">
         <v>63</v>
       </c>
       <c r="C569" t="s">
-        <v>2757</v>
+        <v>2749</v>
       </c>
       <c r="D569" t="s">
         <v>14</v>
       </c>
       <c r="F569" t="s">
-        <v>2758</v>
+        <v>2750</v>
       </c>
       <c r="G569" t="s">
-        <v>2759</v>
+        <v>2751</v>
       </c>
       <c r="I569" t="s">
-        <v>2760</v>
+        <v>2752</v>
       </c>
       <c r="J569" t="s">
-        <v>2761</v>
+        <v>2753</v>
       </c>
       <c r="K569" t="s">
-        <v>2762</v>
+        <v>2754</v>
       </c>
     </row>
     <row r="570" spans="1:11">
       <c r="A570" t="s">
-        <v>2763</v>
+        <v>2755</v>
       </c>
       <c r="B570" t="s">
         <v>12</v>
       </c>
       <c r="C570" t="s">
-        <v>2764</v>
+        <v>2756</v>
       </c>
       <c r="D570" t="s">
         <v>14</v>
       </c>
       <c r="E570" t="s">
-        <v>2765</v>
+        <v>2757</v>
       </c>
       <c r="G570" t="s">
-        <v>2766</v>
+        <v>2758</v>
       </c>
       <c r="I570" t="s">
-        <v>2767</v>
+        <v>2759</v>
       </c>
       <c r="J570" t="s">
-        <v>2768</v>
+        <v>2760</v>
       </c>
       <c r="K570" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
     </row>
     <row r="571" spans="1:11">
       <c r="A571" t="s">
-        <v>2769</v>
+        <v>2761</v>
       </c>
       <c r="B571" t="s">
         <v>63</v>
       </c>
       <c r="C571" t="s">
-        <v>2770</v>
+        <v>2762</v>
       </c>
       <c r="D571" t="s">
         <v>14</v>
       </c>
       <c r="E571" t="s">
-        <v>2771</v>
+        <v>2763</v>
       </c>
       <c r="F571" t="s">
-        <v>2772</v>
+        <v>2764</v>
       </c>
       <c r="G571" t="s">
-        <v>2773</v>
+        <v>2765</v>
       </c>
       <c r="I571" t="s">
-        <v>1426</v>
+        <v>1422</v>
       </c>
       <c r="J571" t="s">
-        <v>2774</v>
+        <v>2766</v>
       </c>
       <c r="K571" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="572" spans="1:11">
       <c r="A572" t="s">
-        <v>2775</v>
+        <v>2767</v>
       </c>
       <c r="B572" t="s">
         <v>63</v>
       </c>
       <c r="C572" t="s">
-        <v>2776</v>
+        <v>2768</v>
       </c>
       <c r="D572" t="s">
         <v>14</v>
       </c>
       <c r="E572" t="s">
-        <v>2777</v>
+        <v>2769</v>
       </c>
       <c r="F572" t="s">
-        <v>2778</v>
+        <v>2770</v>
       </c>
       <c r="G572" t="s">
-        <v>2779</v>
+        <v>2771</v>
       </c>
       <c r="I572" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="J572" t="s">
-        <v>2780</v>
+        <v>2772</v>
       </c>
       <c r="K572" t="s">
-        <v>85</v>
+        <v>2773</v>
       </c>
     </row>
     <row r="573" spans="1:11">
       <c r="A573" t="s">
-        <v>2781</v>
+        <v>2774</v>
       </c>
       <c r="B573" t="s">
         <v>63</v>
       </c>
       <c r="C573" t="s">
-        <v>2782</v>
+        <v>2775</v>
       </c>
       <c r="D573" t="s">
         <v>14</v>
       </c>
       <c r="E573" t="s">
-        <v>2783</v>
+        <v>2776</v>
       </c>
       <c r="F573" t="s">
-        <v>2784</v>
+        <v>2777</v>
       </c>
       <c r="G573" t="s">
-        <v>2785</v>
+        <v>2778</v>
       </c>
       <c r="I573" t="s">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="K573" t="s">
-        <v>2786</v>
+        <v>2779</v>
       </c>
     </row>
     <row r="574" spans="1:11">
       <c r="A574" t="s">
-        <v>2787</v>
+        <v>2780</v>
       </c>
       <c r="B574" t="s">
         <v>63</v>
       </c>
       <c r="C574" t="s">
-        <v>2788</v>
+        <v>2781</v>
       </c>
       <c r="D574" t="s">
         <v>14</v>
       </c>
       <c r="F574" t="s">
-        <v>2789</v>
+        <v>2782</v>
       </c>
       <c r="G574" t="s">
-        <v>2790</v>
+        <v>2783</v>
       </c>
       <c r="I574" t="s">
-        <v>2791</v>
+        <v>2784</v>
       </c>
       <c r="J574" t="s">
-        <v>2792</v>
+        <v>2785</v>
       </c>
       <c r="K574" t="s">
-        <v>2793</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="575" spans="1:11">
       <c r="A575" t="s">
-        <v>2794</v>
+        <v>2787</v>
       </c>
       <c r="B575" t="s">
         <v>63</v>
       </c>
       <c r="C575" t="s">
-        <v>2795</v>
+        <v>2788</v>
       </c>
       <c r="D575" t="s">
         <v>14</v>
       </c>
       <c r="F575" t="s">
-        <v>2796</v>
+        <v>2789</v>
       </c>
       <c r="G575" t="s">
-        <v>2797</v>
+        <v>2790</v>
       </c>
       <c r="I575" t="s">
-        <v>1426</v>
+        <v>1422</v>
       </c>
       <c r="J575" t="s">
-        <v>2798</v>
+        <v>2791</v>
       </c>
       <c r="K575" t="s">
-        <v>2799</v>
+        <v>2792</v>
       </c>
     </row>
     <row r="576" spans="1:11">
       <c r="A576" t="s">
-        <v>2800</v>
+        <v>2793</v>
       </c>
       <c r="B576" t="s">
         <v>63</v>
       </c>
       <c r="C576" t="s">
-        <v>2801</v>
+        <v>2794</v>
       </c>
       <c r="D576" t="s">
         <v>14</v>
       </c>
       <c r="E576" t="s">
-        <v>2802</v>
+        <v>2795</v>
       </c>
       <c r="F576" t="s">
-        <v>2803</v>
+        <v>2796</v>
       </c>
       <c r="G576" t="s">
-        <v>2804</v>
+        <v>2797</v>
       </c>
       <c r="I576" t="s">
-        <v>1426</v>
+        <v>1422</v>
       </c>
       <c r="J576" t="s">
-        <v>2805</v>
+        <v>2798</v>
       </c>
       <c r="K576" t="s">
-        <v>2806</v>
+        <v>2799</v>
       </c>
     </row>
     <row r="577" spans="1:11">
       <c r="A577" t="s">
-        <v>2807</v>
+        <v>2800</v>
       </c>
       <c r="B577" t="s">
         <v>12</v>
       </c>
       <c r="C577" t="s">
-        <v>2808</v>
+        <v>2801</v>
       </c>
       <c r="D577" t="s">
         <v>14</v>
       </c>
       <c r="E577" t="s">
-        <v>2809</v>
+        <v>2802</v>
       </c>
       <c r="G577" t="s">
-        <v>2810</v>
+        <v>2803</v>
       </c>
       <c r="I577" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
       <c r="J577" t="s">
-        <v>2811</v>
+        <v>2804</v>
       </c>
       <c r="K577" t="s">
-        <v>2812</v>
+        <v>2805</v>
       </c>
     </row>
     <row r="578" spans="1:11">
       <c r="A578" t="s">
-        <v>2813</v>
+        <v>2806</v>
       </c>
       <c r="B578" t="s">
         <v>12</v>
       </c>
       <c r="C578" t="s">
-        <v>2814</v>
+        <v>2807</v>
       </c>
       <c r="D578" t="s">
         <v>14</v>
       </c>
       <c r="G578" t="s">
-        <v>2815</v>
+        <v>2808</v>
       </c>
       <c r="I578" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="J578" t="s">
-        <v>2816</v>
+        <v>2809</v>
       </c>
       <c r="K578" t="s">
-        <v>2817</v>
+        <v>2810</v>
       </c>
     </row>
     <row r="579" spans="1:11">
       <c r="A579" t="s">
-        <v>2818</v>
+        <v>2811</v>
       </c>
       <c r="B579" t="s">
         <v>12</v>
       </c>
       <c r="C579" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="D579" t="s">
         <v>14</v>
       </c>
       <c r="E579" t="s">
-        <v>2819</v>
+        <v>2812</v>
       </c>
       <c r="G579" t="s">
-        <v>2820</v>
+        <v>2813</v>
       </c>
       <c r="I579" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
       <c r="J579" t="s">
-        <v>2821</v>
+        <v>2814</v>
       </c>
       <c r="K579" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
     </row>
     <row r="580" spans="1:11">
       <c r="A580" t="s">
-        <v>2822</v>
+        <v>2815</v>
       </c>
       <c r="B580" t="s">
         <v>12</v>
       </c>
       <c r="C580" t="s">
-        <v>2823</v>
+        <v>2816</v>
       </c>
       <c r="D580" t="s">
         <v>14</v>
       </c>
       <c r="F580" t="s">
-        <v>2824</v>
+        <v>2817</v>
       </c>
       <c r="G580" t="s">
-        <v>2825</v>
+        <v>2818</v>
       </c>
       <c r="I580" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="J580" t="s">
-        <v>1923</v>
+        <v>1919</v>
       </c>
       <c r="K580" t="s">
-        <v>2826</v>
+        <v>2819</v>
       </c>
     </row>
     <row r="581" spans="1:11">
       <c r="A581" t="s">
-        <v>2827</v>
+        <v>2820</v>
       </c>
       <c r="B581" t="s">
         <v>158</v>
       </c>
       <c r="D581" t="s">
         <v>14</v>
       </c>
       <c r="G581" t="s">
-        <v>2828</v>
+        <v>2821</v>
       </c>
       <c r="J581" t="s">
-        <v>2829</v>
+        <v>2822</v>
       </c>
       <c r="K581" t="s">
-        <v>2830</v>
+        <v>2823</v>
       </c>
     </row>
     <row r="582" spans="1:11">
       <c r="A582" t="s">
-        <v>2831</v>
+        <v>2824</v>
       </c>
       <c r="B582" t="s">
         <v>12</v>
       </c>
       <c r="C582" t="s">
-        <v>2832</v>
+        <v>2825</v>
       </c>
       <c r="D582" t="s">
         <v>293</v>
       </c>
       <c r="E582" t="s">
-        <v>2833</v>
+        <v>2826</v>
       </c>
       <c r="G582" t="s">
-        <v>2834</v>
+        <v>2827</v>
       </c>
       <c r="I582" t="s">
-        <v>1869</v>
+        <v>1865</v>
       </c>
       <c r="J582" t="s">
-        <v>2835</v>
+        <v>2828</v>
       </c>
       <c r="K582" t="s">
-        <v>1599</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="583" spans="1:11">
       <c r="A583" t="s">
-        <v>2836</v>
+        <v>2829</v>
       </c>
       <c r="B583" t="s">
         <v>63</v>
       </c>
       <c r="C583" t="s">
-        <v>2837</v>
+        <v>2830</v>
       </c>
       <c r="D583" t="s">
         <v>14</v>
       </c>
       <c r="E583" t="s">
-        <v>2838</v>
+        <v>2831</v>
       </c>
       <c r="G583" t="s">
-        <v>2839</v>
+        <v>2832</v>
       </c>
       <c r="I583" t="s">
-        <v>2840</v>
+        <v>2833</v>
       </c>
       <c r="J583" t="s">
-        <v>2841</v>
+        <v>2834</v>
       </c>
       <c r="K583" t="s">
-        <v>2842</v>
+        <v>2835</v>
       </c>
     </row>
     <row r="584" spans="1:11">
       <c r="A584" t="s">
-        <v>2843</v>
+        <v>2836</v>
       </c>
       <c r="B584" t="s">
         <v>63</v>
       </c>
       <c r="C584" t="s">
-        <v>2844</v>
+        <v>2837</v>
       </c>
       <c r="D584" t="s">
         <v>14</v>
       </c>
       <c r="G584" t="s">
-        <v>2845</v>
+        <v>2838</v>
       </c>
       <c r="I584" t="s">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="J584" t="s">
-        <v>2846</v>
+        <v>2839</v>
       </c>
       <c r="K584" t="s">
-        <v>2847</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="585" spans="1:11">
       <c r="A585" t="s">
-        <v>2848</v>
+        <v>2841</v>
       </c>
       <c r="B585" t="s">
         <v>63</v>
       </c>
       <c r="C585" t="s">
-        <v>2849</v>
+        <v>2842</v>
       </c>
       <c r="D585" t="s">
         <v>14</v>
       </c>
       <c r="F585" t="s">
-        <v>2850</v>
+        <v>2843</v>
       </c>
       <c r="G585" t="s">
+        <v>2838</v>
+      </c>
+      <c r="I585" t="s">
+        <v>2844</v>
+      </c>
+      <c r="J585" t="s">
+        <v>2839</v>
+      </c>
+      <c r="K585" t="s">
         <v>2845</v>
-      </c>
-[...7 lines deleted...]
-        <v>2852</v>
       </c>
     </row>
     <row r="586" spans="1:11">
       <c r="A586" t="s">
-        <v>2853</v>
+        <v>2846</v>
       </c>
       <c r="B586" t="s">
         <v>12</v>
       </c>
       <c r="C586" t="s">
-        <v>2854</v>
+        <v>2847</v>
       </c>
       <c r="D586" t="s">
         <v>14</v>
       </c>
       <c r="F586" t="s">
-        <v>2855</v>
+        <v>2848</v>
       </c>
       <c r="G586" t="s">
-        <v>2856</v>
+        <v>2849</v>
       </c>
       <c r="I586" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="J586" t="s">
-        <v>2857</v>
+        <v>2850</v>
       </c>
       <c r="K586" t="s">
-        <v>2858</v>
+        <v>2851</v>
       </c>
     </row>
     <row r="587" spans="1:11">
       <c r="A587" t="s">
-        <v>2859</v>
+        <v>2852</v>
       </c>
       <c r="B587" t="s">
         <v>12</v>
       </c>
       <c r="C587" t="s">
-        <v>2860</v>
+        <v>2853</v>
       </c>
       <c r="D587" t="s">
         <v>14</v>
       </c>
       <c r="E587" t="s">
-        <v>2861</v>
+        <v>2854</v>
       </c>
       <c r="G587" t="s">
-        <v>2862</v>
+        <v>2855</v>
       </c>
       <c r="I587" t="s">
-        <v>959</v>
+        <v>957</v>
       </c>
       <c r="J587" t="s">
-        <v>2863</v>
+        <v>2856</v>
       </c>
       <c r="K587" t="s">
-        <v>1827</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="588" spans="1:11">
       <c r="A588" t="s">
-        <v>2864</v>
+        <v>2857</v>
       </c>
       <c r="B588" t="s">
         <v>12</v>
       </c>
       <c r="C588" t="s">
-        <v>1064</v>
+        <v>1061</v>
       </c>
       <c r="D588" t="s">
         <v>14</v>
       </c>
       <c r="E588" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F588" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
       <c r="G588" t="s">
-        <v>1067</v>
+        <v>1064</v>
       </c>
       <c r="I588" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
       <c r="J588" t="s">
-        <v>2865</v>
+        <v>2858</v>
       </c>
       <c r="K588" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="589" spans="1:11">
       <c r="A589" t="s">
-        <v>2866</v>
+        <v>2859</v>
       </c>
       <c r="B589" t="s">
         <v>12</v>
       </c>
       <c r="C589" t="s">
-        <v>2867</v>
+        <v>2860</v>
       </c>
       <c r="D589" t="s">
         <v>14</v>
       </c>
       <c r="G589" t="s">
-        <v>1840</v>
+        <v>1836</v>
       </c>
       <c r="I589" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="K589" t="s">
-        <v>1827</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="590" spans="1:11">
       <c r="A590" t="s">
-        <v>2868</v>
+        <v>2861</v>
       </c>
       <c r="B590" t="s">
         <v>12</v>
       </c>
       <c r="C590" t="s">
-        <v>2869</v>
+        <v>2862</v>
       </c>
       <c r="D590" t="s">
         <v>14</v>
       </c>
       <c r="F590" t="s">
-        <v>2870</v>
+        <v>2863</v>
       </c>
       <c r="G590" t="s">
-        <v>1172</v>
+        <v>1170</v>
       </c>
       <c r="I590" t="s">
-        <v>1173</v>
+        <v>1171</v>
       </c>
       <c r="J590" t="s">
-        <v>1527</v>
+        <v>1523</v>
       </c>
       <c r="K590" t="s">
-        <v>632</v>
+        <v>90</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>