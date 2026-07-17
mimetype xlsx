--- v3 (2026-06-26)
+++ v4 (2026-07-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2864">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2871">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Secteur</t>
   </si>
   <si>
     <t>Courriel</t>
   </si>
   <si>
     <t>Siteweb</t>
   </si>
   <si>
     <t>Telephone</t>
   </si>
   <si>
     <t>Fax</t>
   </si>
   <si>
@@ -341,51 +341,51 @@
   <si>
     <t>G9H 3B9</t>
   </si>
   <si>
     <t>JOCELYN AUGER</t>
   </si>
   <si>
     <t>psychoeducation</t>
   </si>
   <si>
     <t>ENTRETIEN MT</t>
   </si>
   <si>
     <t>17670, chemin Prince</t>
   </si>
   <si>
     <t>819 266-3621</t>
   </si>
   <si>
     <t>G9H 1R6</t>
   </si>
   <si>
     <t>Maxime Tousignant-Baril</t>
   </si>
   <si>
-    <t>élagage et taille</t>
+    <t>arbres</t>
   </si>
   <si>
     <t>GROUPE LOU-TEC INC.</t>
   </si>
   <si>
     <t>8055, rue Maurice-Guillemette</t>
   </si>
   <si>
     <t>service.becancour@loutec.com</t>
   </si>
   <si>
     <t>https://www.loutec.com</t>
   </si>
   <si>
     <t>819 602-0545</t>
   </si>
   <si>
     <t>G9H 5B2</t>
   </si>
   <si>
     <t>location d'outils et d'équipement</t>
   </si>
   <si>
     <t>SALON DE COIFFURE AC (AC SALOON)</t>
   </si>
@@ -446,701 +446,707 @@
   <si>
     <t>819 233-3521</t>
   </si>
   <si>
     <t>G9H 1S4</t>
   </si>
   <si>
     <t>depute</t>
   </si>
   <si>
     <t>SARA-PIER GUEVIN, ORTHOPEDAGOGUE ET INTERVENANTE EN STIMULATION DE LANGAGE</t>
   </si>
   <si>
     <t>101-14875, boulevard Bécancour</t>
   </si>
   <si>
     <t>Sainte-Angèle-de-Laval</t>
   </si>
   <si>
     <t>819 690-4531</t>
   </si>
   <si>
     <t>Sara-Pier Guévin</t>
   </si>
   <si>
+    <t>orthopedagogue</t>
+  </si>
+  <si>
+    <t>ZANICOM</t>
+  </si>
+  <si>
+    <t>8309, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>parlez@zani.ca</t>
+  </si>
+  <si>
+    <t>819 415-1963</t>
+  </si>
+  <si>
+    <t>G9H 4V1</t>
+  </si>
+  <si>
+    <t>marketing</t>
+  </si>
+  <si>
+    <t>LOCATION SAUVAGEAU (Mécanique 55 (2021) inc.)</t>
+  </si>
+  <si>
+    <t>16555, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-2361</t>
+  </si>
+  <si>
+    <t>G9H 1L1</t>
+  </si>
+  <si>
+    <t>Alain Roy</t>
+  </si>
+  <si>
+    <t>location de camions</t>
+  </si>
+  <si>
+    <t>BAR LAITIER LES PETITS DELICES</t>
+  </si>
+  <si>
+    <t>Commerce au détail ou au gros</t>
+  </si>
+  <si>
+    <t>8655, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 384-9987</t>
+  </si>
+  <si>
+    <t>G9H 4V5</t>
+  </si>
+  <si>
+    <t>Nadine Robillard</t>
+  </si>
+  <si>
+    <t>bar laitier</t>
+  </si>
+  <si>
+    <t>ATELIER CHIEF'S COOKIES</t>
+  </si>
+  <si>
+    <t>17961, rue Roy</t>
+  </si>
+  <si>
+    <t>514 652-7205</t>
+  </si>
+  <si>
+    <t>G9H 0X7</t>
+  </si>
+  <si>
+    <t>alimentation - boulangerie et pâtisserie</t>
+  </si>
+  <si>
+    <t>OSTHEOPATHIE MELANIE QUERRY</t>
+  </si>
+  <si>
+    <t>21840, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 293-4054</t>
+  </si>
+  <si>
+    <t>G9H 1M9</t>
+  </si>
+  <si>
+    <t>Mélanie Querry</t>
+  </si>
+  <si>
+    <t>ostéopathe</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE L'OASIS</t>
+  </si>
+  <si>
+    <t>1105, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 699-9933</t>
+  </si>
+  <si>
+    <t>G9H 3T5</t>
+  </si>
+  <si>
+    <t>MYLENE CARLE</t>
+  </si>
+  <si>
+    <t>SIMMER INTERNATIONAL INC.</t>
+  </si>
+  <si>
+    <t>700, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 293-8808</t>
+  </si>
+  <si>
+    <t>G9H 0M5</t>
+  </si>
+  <si>
+    <t>transformation du poisson</t>
+  </si>
+  <si>
+    <t>MARIE-JOSEE CAMIRE, PSYCHOEDUCATRICE</t>
+  </si>
+  <si>
+    <t>100-14875, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 266-9193</t>
+  </si>
+  <si>
+    <t>Marie-Josée Camiré</t>
+  </si>
+  <si>
+    <t>MISS PLANIF</t>
+  </si>
+  <si>
+    <t>info@missplanif.com</t>
+  </si>
+  <si>
+    <t>819 349-8229</t>
+  </si>
+  <si>
+    <t>Katherine Aubert-McCray</t>
+  </si>
+  <si>
+    <t>papeterie</t>
+  </si>
+  <si>
+    <t>PLIAGE PRECITEK INC.</t>
+  </si>
+  <si>
+    <t>731, rue Lucien-Leboeuf</t>
+  </si>
+  <si>
+    <t>819 690-3310</t>
+  </si>
+  <si>
+    <t>G9H 3A4</t>
+  </si>
+  <si>
+    <t>Stéphane Laroche</t>
+  </si>
+  <si>
+    <t>atelier d’usinage</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL ACCRÉDITÉ GARDERIE DU BONHEUR</t>
+  </si>
+  <si>
+    <t>14805, rue des Mahonias</t>
+  </si>
+  <si>
+    <t>819 603-0189</t>
+  </si>
+  <si>
+    <t>G9H 0W1</t>
+  </si>
+  <si>
+    <t>Guerdie Hyppolite</t>
+  </si>
+  <si>
+    <t>LES GARDIEN (NE) S DES TRÉSORS CACHÉS</t>
+  </si>
+  <si>
+    <t>13160, rue des Pétunias</t>
+  </si>
+  <si>
+    <t>819 979-4951</t>
+  </si>
+  <si>
+    <t>G9H 2N6</t>
+  </si>
+  <si>
+    <t>Katie Lalancette</t>
+  </si>
+  <si>
+    <t>club de lecture</t>
+  </si>
+  <si>
+    <t>RE/MAX DE FRANCHEVILLE INC.</t>
+  </si>
+  <si>
+    <t>16980, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 373-7140</t>
+  </si>
+  <si>
+    <t>G9H 1L6</t>
+  </si>
+  <si>
+    <t>courtier immobilier</t>
+  </si>
+  <si>
+    <t>COMPLEXE LOCATIF DES SAULES</t>
+  </si>
+  <si>
+    <t>8595, avenue des Saules</t>
+  </si>
+  <si>
+    <t>450 681-8020</t>
+  </si>
+  <si>
+    <t>G9H 3P5</t>
+  </si>
+  <si>
+    <t>Nicolas Lizotte</t>
+  </si>
+  <si>
+    <t>hébergement - chambres et pension</t>
+  </si>
+  <si>
+    <t>LES ATELIERS EDUCATIFS PREFACE</t>
+  </si>
+  <si>
+    <t>17515, RUE DAMBOISE</t>
+  </si>
+  <si>
+    <t>514 713-1270</t>
+  </si>
+  <si>
+    <t>G9H 1C9</t>
+  </si>
+  <si>
+    <t>LU CHEN</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION BAPTISTE BERGERON</t>
+  </si>
+  <si>
+    <t>14605, RUE DES LOTIERS</t>
+  </si>
+  <si>
+    <t>819 294-6050</t>
+  </si>
+  <si>
+    <t>G9H 5C1</t>
+  </si>
+  <si>
+    <t>BAPTISTE BERGERON</t>
+  </si>
+  <si>
+    <t>entrepreneur général</t>
+  </si>
+  <si>
+    <t>Podologie Rive-Sud</t>
+  </si>
+  <si>
+    <t>3-4330, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>info@podorivesud.ca</t>
+  </si>
+  <si>
+    <t>819 269-2796</t>
+  </si>
+  <si>
+    <t>G9H 1Z4</t>
+  </si>
+  <si>
+    <t>DANIELLE LACOURSIÈRE</t>
+  </si>
+  <si>
+    <t>soin des pieds</t>
+  </si>
+  <si>
+    <t>JULIE MONTEMBEAULT, COURTIERE IMMOBILIERE</t>
+  </si>
+  <si>
+    <t>4240, avenue Arseneault</t>
+  </si>
+  <si>
+    <t>819 372-4555</t>
+  </si>
+  <si>
+    <t>Julie Montembeault</t>
+  </si>
+  <si>
+    <t>CLINIQUE MEDICALE DE L'EST DE BECANCOUR</t>
+  </si>
+  <si>
+    <t>1600, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-3113</t>
+  </si>
+  <si>
+    <t>G9H 3T9</t>
+  </si>
+  <si>
+    <t>clinique médicale</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL RECONNU LES P'TITS PAPILLONS CHARMANTS</t>
+  </si>
+  <si>
+    <t>14650, rue des Mahonias</t>
+  </si>
+  <si>
+    <t>819 690-5697</t>
+  </si>
+  <si>
+    <t>G9H 0V9</t>
+  </si>
+  <si>
+    <t>LÉONIE BLANCHETTE</t>
+  </si>
+  <si>
+    <t>HABITATIONS URBANIA</t>
+  </si>
+  <si>
+    <t>201-800, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>info@habitationsurbania.com</t>
+  </si>
+  <si>
+    <t>https://www.habitationsurbania.com</t>
+  </si>
+  <si>
+    <t>819 698-4956</t>
+  </si>
+  <si>
+    <t>Yanick Lemonde</t>
+  </si>
+  <si>
+    <t>ENTREPRISE FORCE C INC.</t>
+  </si>
+  <si>
+    <t>4825 B, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 979-0029</t>
+  </si>
+  <si>
+    <t>G9H 0N1</t>
+  </si>
+  <si>
+    <t>deneigement</t>
+  </si>
+  <si>
+    <t>GROUPE MÉTALEX</t>
+  </si>
+  <si>
+    <t>7806, rue Maurice-Guillemette</t>
+  </si>
+  <si>
+    <t>819 297-2889</t>
+  </si>
+  <si>
+    <t>G9H 4Y7</t>
+  </si>
+  <si>
+    <t>Daniel Angers</t>
+  </si>
+  <si>
+    <t>NEAS INC.</t>
+  </si>
+  <si>
+    <t>5500, rue Yvon-Trudeau</t>
+  </si>
+  <si>
+    <t>1 877 225-6327</t>
+  </si>
+  <si>
+    <t>G9H 0G1</t>
+  </si>
+  <si>
+    <t>transport maritime</t>
+  </si>
+  <si>
+    <t>LE BARBIER 2.0</t>
+  </si>
+  <si>
+    <t>3495, avenue Voyer</t>
+  </si>
+  <si>
+    <t>819 293-7404</t>
+  </si>
+  <si>
+    <t>G9H 0J2</t>
+  </si>
+  <si>
+    <t>André Dupuis</t>
+  </si>
+  <si>
+    <t>PHARMACIE J. BARIL, J. BOISVERT ET O. TURCOTTE INC.</t>
+  </si>
+  <si>
+    <t>451, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>819 606-0106</t>
+  </si>
+  <si>
+    <t>Jacinthe Baril/Joanie Boisvert/Olivier Turcotte</t>
+  </si>
+  <si>
+    <t>pharmacie</t>
+  </si>
+  <si>
+    <t>100-4825, avenue Bouvet</t>
+  </si>
+  <si>
+    <t>RAPHA SOINS CAPILLAIRES</t>
+  </si>
+  <si>
+    <t>819 266-2974</t>
+  </si>
+  <si>
+    <t>G9H 1G4</t>
+  </si>
+  <si>
+    <t>Raphaëlle Asselin</t>
+  </si>
+  <si>
+    <t>FERME S &amp; C S.E.N.C.</t>
+  </si>
+  <si>
+    <t>Agricole</t>
+  </si>
+  <si>
+    <t>14005, chemin du St-Laurent</t>
+  </si>
+  <si>
+    <t>Précieux-Sang</t>
+  </si>
+  <si>
+    <t>constructions.r@outlook.com</t>
+  </si>
+  <si>
+    <t>https://www.fermesc.ca</t>
+  </si>
+  <si>
+    <t>819 229-1679</t>
+  </si>
+  <si>
+    <t>G9H 3G6</t>
+  </si>
+  <si>
+    <t>Chantal Bousquet</t>
+  </si>
+  <si>
+    <t>alimentation - viandes</t>
+  </si>
+  <si>
+    <t>GROUPE FILGO-SONIC</t>
+  </si>
+  <si>
+    <t>200-1580, BOULEVARD DE PORT-ROYAL</t>
+  </si>
+  <si>
+    <t>819 373-5504</t>
+  </si>
+  <si>
+    <t>G9H 1X6</t>
+  </si>
+  <si>
+    <t>bureau d'affaires</t>
+  </si>
+  <si>
+    <t>ARCHÉO-CAD</t>
+  </si>
+  <si>
+    <t>19100, chemin Prince</t>
+  </si>
+  <si>
+    <t>mfournier@archeocad.com</t>
+  </si>
+  <si>
+    <t>https://www.archeo-cad.com</t>
+  </si>
+  <si>
+    <t>819 692-1436</t>
+  </si>
+  <si>
+    <t>Marie Fournier</t>
+  </si>
+  <si>
+    <t>archéologie</t>
+  </si>
+  <si>
+    <t>COIFFURE AUDREY</t>
+  </si>
+  <si>
+    <t>10945, rue des Bégonias</t>
+  </si>
+  <si>
+    <t>819 692-2814</t>
+  </si>
+  <si>
+    <t>G9H 0V4</t>
+  </si>
+  <si>
+    <t>Audrey  Croisetière</t>
+  </si>
+  <si>
+    <t>BOUTIQUE SAMADHI</t>
+  </si>
+  <si>
+    <t>4450, avenue Hébert</t>
+  </si>
+  <si>
+    <t>boutiquesamadhi@hotmail.com</t>
+  </si>
+  <si>
+    <t>https://www.boutiquesamadhi.com</t>
+  </si>
+  <si>
+    <t>819 609-5858</t>
+  </si>
+  <si>
+    <t>G9H 2B3</t>
+  </si>
+  <si>
+    <t>Marie-Josée Jacques/Gaston Richard</t>
+  </si>
+  <si>
+    <t>cadeaux</t>
+  </si>
+  <si>
+    <t>AUGER ET DUBORD, ARPENTEURS-GÉOMÈTRES INC.</t>
+  </si>
+  <si>
+    <t>208-3075, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>https://augerdubord.com/</t>
+  </si>
+  <si>
+    <t>819 266-4685</t>
+  </si>
+  <si>
+    <t>G9H 3C1</t>
+  </si>
+  <si>
+    <t>Anthony Dubord</t>
+  </si>
+  <si>
+    <t>arpenteurs géomètres</t>
+  </si>
+  <si>
+    <t>MÉGA SERVICE DE MESSAGERIE</t>
+  </si>
+  <si>
+    <t>17530, rue Gauthier</t>
+  </si>
+  <si>
+    <t>819 609-0963</t>
+  </si>
+  <si>
+    <t>G9H 1B8</t>
+  </si>
+  <si>
+    <t>Daniel Bourgeois</t>
+  </si>
+  <si>
+    <t>livraison de courrier</t>
+  </si>
+  <si>
+    <t>ASSURANCE TOURIGNY &amp; LABARRE INC.</t>
+  </si>
+  <si>
+    <t>202-800, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 233-3344</t>
+  </si>
+  <si>
+    <t>assurances</t>
+  </si>
+  <si>
+    <t>9285-3316 QUEBEC INC.</t>
+  </si>
+  <si>
+    <t>6005, rue Yvon-Trudeau</t>
+  </si>
+  <si>
+    <t>819 377-8317</t>
+  </si>
+  <si>
+    <t>G9H 2V6</t>
+  </si>
+  <si>
+    <t>Sébastien Neault</t>
+  </si>
+  <si>
+    <t>entrepôt de sel</t>
+  </si>
+  <si>
+    <t>LA GRIFFE SANTÉ</t>
+  </si>
+  <si>
+    <t>1002, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>lagriffesante@gmail.com</t>
+  </si>
+  <si>
+    <t>https://lagriffesante.com/</t>
+  </si>
+  <si>
+    <t>819 606-0700</t>
+  </si>
+  <si>
+    <t>Paskale Méthot</t>
+  </si>
+  <si>
+    <t>animaux - nourriture et accessoires</t>
+  </si>
+  <si>
+    <t>SEIN-BIOSE</t>
+  </si>
+  <si>
+    <t>2715, rue Châtillon</t>
+  </si>
+  <si>
+    <t>info@sein-biose.com</t>
+  </si>
+  <si>
+    <t>https://www.Sein-Biose.com</t>
+  </si>
+  <si>
+    <t>819 609-3067</t>
+  </si>
+  <si>
+    <t>G9H 0X9</t>
+  </si>
+  <si>
+    <t>Marie-Ève Brouillette</t>
+  </si>
+  <si>
     <t>autres services professionnels</t>
   </si>
   <si>
-    <t>ZANICOM</t>
-[...646 lines deleted...]
-  <si>
     <t>FOURNELLE CO INC.</t>
   </si>
   <si>
     <t>7802, rue Maurice-Guillemette</t>
   </si>
   <si>
     <t>819 602-0227</t>
   </si>
   <si>
     <t>Jérémie Fournelle</t>
   </si>
   <si>
     <t>MASSOTHÉRAPIE JULIE MORNEAU</t>
   </si>
   <si>
     <t>17807, rue Roy</t>
   </si>
   <si>
     <t>514 919-9651</t>
   </si>
   <si>
     <t>G9H 0X6</t>
   </si>
   <si>
     <t>Julie Morneau</t>
@@ -1979,515 +1985,515 @@
   <si>
     <t>info@posturopied.com</t>
   </si>
   <si>
     <t>1 833 850-2730</t>
   </si>
   <si>
     <t>Isabelle Duquette</t>
   </si>
   <si>
     <t>orthésiste-prothésiste</t>
   </si>
   <si>
     <t>MICROBRASSERIE Ô QUAI DES BRASSEURS/Ô QUAI DES GLACES (bar laitier)</t>
   </si>
   <si>
     <t>805, 807 et 809, avenue des Nénuphars</t>
   </si>
   <si>
     <t>819 489-8388</t>
   </si>
   <si>
     <t>G9H 2T3</t>
   </si>
   <si>
+    <t>bar</t>
+  </si>
+  <si>
     <t>GESTION 3LB INC. (Lieu d'enfouissement technique)</t>
   </si>
   <si>
     <t>2085, boulevard du Parc-industriel</t>
   </si>
   <si>
     <t>(819) 233-2443</t>
   </si>
   <si>
     <t>G9H 3P1</t>
   </si>
   <si>
     <t>sites d'enfouissement</t>
   </si>
   <si>
     <t>BRIO LAVE-AUTO INC.</t>
   </si>
   <si>
     <t>16742, boulevard des Acadiens</t>
   </si>
   <si>
     <t>lave-autos</t>
   </si>
   <si>
     <t>OH! STUDIO</t>
   </si>
   <si>
     <t>3148, avenue des Bécassines</t>
   </si>
   <si>
     <t>819 608-0055</t>
   </si>
   <si>
     <t>G9H 4A6</t>
   </si>
   <si>
     <t>Lèna Strach</t>
   </si>
   <si>
+    <t>etc.</t>
+  </si>
+  <si>
+    <t>GALERIE MAVIA</t>
+  </si>
+  <si>
+    <t>14085, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5255</t>
+  </si>
+  <si>
+    <t>G9H 2K8</t>
+  </si>
+  <si>
+    <t>Marie-Véronique Bouchard</t>
+  </si>
+  <si>
+    <t>galerie d'art et musée</t>
+  </si>
+  <si>
+    <t>MAÇONNERIE BRIQUOMAX INC.</t>
+  </si>
+  <si>
+    <t>8420, boulevard Raoul-Duchesne</t>
+  </si>
+  <si>
+    <t>819 996-2225</t>
+  </si>
+  <si>
+    <t>G9H 0S1</t>
+  </si>
+  <si>
+    <t>Maxime Paré</t>
+  </si>
+  <si>
+    <t>maçonnerie</t>
+  </si>
+  <si>
+    <t>CARREFOUR DE SOUTIEN AUX AIDANTS DU CENTRE-DU-QUÉBEC (L'APPUI CENTRE-DU-QUÉBEC)</t>
+  </si>
+  <si>
+    <t>1325, avenue des Pensées, suite 209</t>
+  </si>
+  <si>
+    <t>819 293-6309</t>
+  </si>
+  <si>
+    <t>Janik Ouimet</t>
+  </si>
+  <si>
+    <t>organisme sans but lucratif</t>
+  </si>
+  <si>
+    <t>TIM HORTONS</t>
+  </si>
+  <si>
+    <t>17515, rue Damboise</t>
+  </si>
+  <si>
+    <t>Stephan Guillemette</t>
+  </si>
+  <si>
+    <t>DÉNEIGEMENT JONATHAN MARTIN</t>
+  </si>
+  <si>
+    <t>17210, chemin Prince</t>
+  </si>
+  <si>
+    <t>819 690-5515</t>
+  </si>
+  <si>
+    <t>G9H 1R4</t>
+  </si>
+  <si>
+    <t>Jonathan Martin</t>
+  </si>
+  <si>
+    <t>MÉTAUX DMS INC.</t>
+  </si>
+  <si>
+    <t>690, avenue Jean-Demers</t>
+  </si>
+  <si>
+    <t>(819) 294-4484</t>
+  </si>
+  <si>
+    <t>G9H 3A3</t>
+  </si>
+  <si>
+    <t>Daniel Ricard</t>
+  </si>
+  <si>
+    <t>CLINIQUE PSYCHOSOCIALE MULTISERVICES BÉCANCOUR</t>
+  </si>
+  <si>
+    <t>201-17610, rue Blondin</t>
+  </si>
+  <si>
+    <t>(819) 944-0841</t>
+  </si>
+  <si>
+    <t>G9H 4X8</t>
+  </si>
+  <si>
+    <t>Lucie Cousin</t>
+  </si>
+  <si>
+    <t>travailleuse sociale</t>
+  </si>
+  <si>
+    <t>ECOLE LE RUCHER</t>
+  </si>
+  <si>
+    <t>(819) 293-5821, poste 5750</t>
+  </si>
+  <si>
+    <t>Caroline Fröhlich</t>
+  </si>
+  <si>
+    <t>école</t>
+  </si>
+  <si>
+    <t>ECOLE LES PERSEIDES</t>
+  </si>
+  <si>
+    <t>(819) 293-5821</t>
+  </si>
+  <si>
+    <t>Frédéric Pruvost</t>
+  </si>
+  <si>
+    <t>CAMIONS AUTOS &amp; CIE</t>
+  </si>
+  <si>
+    <t>7730, rue Désormeaux</t>
+  </si>
+  <si>
+    <t>819 233-3600</t>
+  </si>
+  <si>
+    <t>G9H 2W9</t>
+  </si>
+  <si>
+    <t>Kevin Lemay</t>
+  </si>
+  <si>
+    <t>automobiles usagées - vente</t>
+  </si>
+  <si>
+    <t>GRENIER D'ÉLIMAÉ</t>
+  </si>
+  <si>
+    <t>1027, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 698-7682</t>
+  </si>
+  <si>
+    <t>G9H 3T1</t>
+  </si>
+  <si>
+    <t>Sandra Pronovost</t>
+  </si>
+  <si>
+    <t>vêtements pour enfants</t>
+  </si>
+  <si>
+    <t>E2HS</t>
+  </si>
+  <si>
+    <t>900, avenue Jean-Demers</t>
+  </si>
+  <si>
+    <t>https://www.e2hs.ca</t>
+  </si>
+  <si>
+    <t>819 294-2666</t>
+  </si>
+  <si>
+    <t>Gabriel Thibault</t>
+  </si>
+  <si>
+    <t>horticulture</t>
+  </si>
+  <si>
+    <t>TOURIGNY GUY-MICHEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 705, Chemin St-Laurent </t>
+  </si>
+  <si>
+    <t>819 294-9035</t>
+  </si>
+  <si>
+    <t>G9H 3G1</t>
+  </si>
+  <si>
+    <t>Guy-Michel Tourigny</t>
+  </si>
+  <si>
+    <t>déneigement et entretien de chemins</t>
+  </si>
+  <si>
+    <t>INFORMATIQUE YAN LAROCQUE</t>
+  </si>
+  <si>
+    <t>16730, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 383-9818</t>
+  </si>
+  <si>
+    <t>G9H 1L2</t>
+  </si>
+  <si>
+    <t>Yan Larocque</t>
+  </si>
+  <si>
+    <t>informatique</t>
+  </si>
+  <si>
+    <t>ANDRÉ MASSICOTTE</t>
+  </si>
+  <si>
+    <t>17650, rue Gauthier</t>
+  </si>
+  <si>
+    <t>819 244-4087</t>
+  </si>
+  <si>
+    <t>G9H 1B9</t>
+  </si>
+  <si>
+    <t>André Massicotte</t>
+  </si>
+  <si>
+    <t>réparation - véhicules légers</t>
+  </si>
+  <si>
+    <t>CLINIQUE DE PHYSIOTHÉRAPIE PHYSIO ACTION PLUS BÉCANCOUR INC.</t>
+  </si>
+  <si>
+    <t>453, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>819 370-4545</t>
+  </si>
+  <si>
+    <t>Marie-Claude Gendron</t>
+  </si>
+  <si>
+    <t>LES INSTALLATIONS PC</t>
+  </si>
+  <si>
+    <t>7955, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>https://www.lesinstallationspc.com</t>
+  </si>
+  <si>
+    <t>819 697-5279</t>
+  </si>
+  <si>
+    <t>G9H 2A2</t>
+  </si>
+  <si>
+    <t>Pierre Chapdelaine</t>
+  </si>
+  <si>
+    <t>cheminée</t>
+  </si>
+  <si>
+    <t>COOPÉRATIVE DE SANTÉ SOLIDARITÉ SAINTE-GERTRUDE</t>
+  </si>
+  <si>
+    <t>3-3689, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>Carine Marchand</t>
+  </si>
+  <si>
+    <t>SOINS MÉDICO-ESTHÉTIQUES NANCIE TOUTANT</t>
+  </si>
+  <si>
+    <t>1775, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2090</t>
+  </si>
+  <si>
+    <t>Nancie Toutant</t>
+  </si>
+  <si>
     <t>extension de cils</t>
   </si>
   <si>
-    <t>GALERIE MAVIA</t>
-[...292 lines deleted...]
-  <si>
     <t>GROUPE PURESPHERA INC.</t>
   </si>
   <si>
     <t>4170, boulevard La Prade, suite 100</t>
   </si>
   <si>
     <t>514 757-7011</t>
   </si>
   <si>
     <t>Mathieu Fillion</t>
   </si>
   <si>
     <t>recyclage - compostage - vente d'équipement</t>
   </si>
   <si>
     <t>6445, rue des Pins</t>
   </si>
   <si>
     <t>G9H 3K9</t>
   </si>
   <si>
     <t>CLIMATISATION ET VENTILATION CLOUTIER INC.</t>
   </si>
   <si>
     <t>980, boulevard de Port-Royal</t>
   </si>
   <si>
     <t>819 233-7029</t>
   </si>
   <si>
     <t>Jérôme Cloutier</t>
   </si>
   <si>
+    <t>ventilation - chauffage et plomberie</t>
+  </si>
+  <si>
     <t>LES ENTREPÔTS 30/55</t>
   </si>
   <si>
     <t>480, avenue Le Neuf</t>
   </si>
   <si>
     <t>819 996-4415</t>
   </si>
   <si>
     <t>G9H 0T3</t>
   </si>
   <si>
     <t>Alexandre Dupuis</t>
   </si>
   <si>
-    <t>service d'entreposage</t>
-[...1 lines deleted...]
-  <si>
     <t>SERVICE DE GARDE EN MILIEU FAMILIAL RECONNU CAROLINE BRUNELLE</t>
   </si>
   <si>
     <t>1725, avenue du Cygne</t>
   </si>
   <si>
     <t>819 298-2525</t>
   </si>
   <si>
     <t>G9H 3Z3</t>
   </si>
   <si>
     <t>Caroline Brunelle</t>
   </si>
   <si>
     <t>GNA - GROUPE NETTOYAGES AS INC.</t>
   </si>
   <si>
     <t>003-1030, boulevard de Port-Royal</t>
   </si>
   <si>
     <t>groupenettoyageas@outlook.com</t>
   </si>
   <si>
     <t>https://www.groupenettoyageas.com</t>
   </si>
   <si>
     <t>819 603-0175</t>
   </si>
   <si>
     <t>André Lapointe</t>
   </si>
   <si>
-    <t>service d'entretien - tapis et après sinistre</t>
+    <t>service d'entretien</t>
   </si>
   <si>
     <t>PUBLISAC</t>
   </si>
   <si>
     <t>4-1030, boulevard de Port-Royal</t>
   </si>
   <si>
     <t>819 233-3111</t>
   </si>
   <si>
     <t>centre de distribution et ensachage</t>
   </si>
   <si>
     <t>Garderie Mélanie Bédard</t>
   </si>
   <si>
     <t>1975, avenue des Cendrés</t>
   </si>
   <si>
     <t>819 298-4329</t>
   </si>
   <si>
     <t>G9H 4R8</t>
   </si>
   <si>
     <t>Mélanie Bédard</t>
   </si>
   <si>
     <t>NADEAU LYNE, MICROTROLYSE ET THERMOCOAGULATION</t>
   </si>
   <si>
     <t>4895, boulevard Port-Royal</t>
   </si>
   <si>
     <t>819 695-3028</t>
   </si>
   <si>
     <t>Lyne Nadeau</t>
   </si>
   <si>
-    <t>etc.</t>
-[...1 lines deleted...]
-  <si>
     <t>FORMATION JACINTHE BOUCHARD - ZOO ACADÉMIE</t>
   </si>
   <si>
     <t>4055, Rang des Soixante</t>
   </si>
   <si>
     <t>info@zooacademie.com</t>
   </si>
   <si>
     <t>https://www.zooacademie.com</t>
   </si>
   <si>
     <t>819 293-5170</t>
   </si>
   <si>
     <t>J3T 1P5</t>
   </si>
   <si>
     <t>Jacinthe Bouchard</t>
   </si>
   <si>
     <t>centre touristique polyvalent</t>
   </si>
   <si>
     <t>Garderie Chez Danielle</t>
@@ -2933,50 +2939,53 @@
   <si>
     <t>7945, chemin des Cerisiers</t>
   </si>
   <si>
     <t>info@refrigerationbecancour.com</t>
   </si>
   <si>
     <t>https://www.refrigerationbecancour.com</t>
   </si>
   <si>
     <t>819 979-0203</t>
   </si>
   <si>
     <t>G9H 3L9</t>
   </si>
   <si>
     <t>Patrick Milot</t>
   </si>
   <si>
     <t>REMORQUAGE J2 - MONTPAS INC.</t>
   </si>
   <si>
     <t>1835, avenue Le Neuf</t>
   </si>
   <si>
+    <t>remorquage</t>
+  </si>
+  <si>
     <t>STOLT LNGAZ</t>
   </si>
   <si>
     <t>209-3075, avenue Nicolas-Perrot</t>
   </si>
   <si>
     <t>819 668-2948</t>
   </si>
   <si>
     <t>Luc Rousseau</t>
   </si>
   <si>
     <t>SERVICE DE GARDE EN MILIEU FAMILIAL LES PETITS CAPUCINS</t>
   </si>
   <si>
     <t>2140, avenue Laurier</t>
   </si>
   <si>
     <t>819 294-2003</t>
   </si>
   <si>
     <t>G9H 2W4</t>
   </si>
   <si>
     <t>Julie Martel</t>
@@ -3047,53 +3056,50 @@
   <si>
     <t>Michelle Côté</t>
   </si>
   <si>
     <t>architectes et technologues en architecture</t>
   </si>
   <si>
     <t>FORMAT DESIGN ET ARCHITECTURE</t>
   </si>
   <si>
     <t>819 380-8602</t>
   </si>
   <si>
     <t>Guy  Turner</t>
   </si>
   <si>
     <t>REMORQUAGE J2 INC.</t>
   </si>
   <si>
     <t>101-17530, rue Gauthier</t>
   </si>
   <si>
     <t>Jason Julien</t>
   </si>
   <si>
-    <t>remorquage</t>
-[...1 lines deleted...]
-  <si>
     <t>RESTAURANT RÔTISSERIE GUAY ET LE PORT-ROYAL LOUNGE</t>
   </si>
   <si>
     <t>1006, boulevard de Port--Royal</t>
   </si>
   <si>
     <t>819 233-2211</t>
   </si>
   <si>
     <t>Michaël Guay</t>
   </si>
   <si>
     <t>STRATOS PIZZÉRIA</t>
   </si>
   <si>
     <t>521, avenue Godefroy</t>
   </si>
   <si>
     <t>819 233-4441</t>
   </si>
   <si>
     <t>Suzanne Côté</t>
   </si>
   <si>
     <t>CENTRE ATHLÉTIQUE T-R 3.0 INC.</t>
@@ -3488,3968 +3494,3977 @@
   <si>
     <t>G9H 3A5</t>
   </si>
   <si>
     <t>Christine De Clery</t>
   </si>
   <si>
     <t>CULTURE CENTRE-DU-QUÉBEC</t>
   </si>
   <si>
     <t>17600, rue Béliveau, bureau 201</t>
   </si>
   <si>
     <t>819 606-0313</t>
   </si>
   <si>
     <t>TÉLÉBEC</t>
   </si>
   <si>
     <t>625, avenue Godefroy</t>
   </si>
   <si>
     <t>819 233-6141</t>
   </si>
   <si>
+    <t>H.M. MÉTAL INC.</t>
+  </si>
+  <si>
+    <t>5395, boulevard Raoul-Duchesne</t>
+  </si>
+  <si>
+    <t>G9H 2T8</t>
+  </si>
+  <si>
+    <t>Michel Neault</t>
+  </si>
+  <si>
+    <t>SERVICE DE TRANSFORMATION BÉCANCOUR</t>
+  </si>
+  <si>
+    <t>7000, rue Yvon-Trudeau</t>
+  </si>
+  <si>
+    <t>819 294-9961</t>
+  </si>
+  <si>
+    <t>PUB AU COCHON FUMÉ</t>
+  </si>
+  <si>
+    <t>1625, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>https://www.pubaucochonfume.com</t>
+  </si>
+  <si>
+    <t>819 294-9068</t>
+  </si>
+  <si>
+    <t>G9H 3C2</t>
+  </si>
+  <si>
+    <t>LES ENTREPRISES M.E.M.R. DOUCET INC.</t>
+  </si>
+  <si>
+    <t>477, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>819 293-5556</t>
+  </si>
+  <si>
+    <t>René Doucet</t>
+  </si>
+  <si>
+    <t>alimentation - grossiste</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL RECONNU GUYLAINE TURCOTTE</t>
+  </si>
+  <si>
+    <t>G9H 0J3</t>
+  </si>
+  <si>
+    <t>SERVICE DE MAINTENANCE JMOL INC.</t>
+  </si>
+  <si>
+    <t>6575, route des Ormes</t>
+  </si>
+  <si>
+    <t>olivia.levesque@sogetel.net</t>
+  </si>
+  <si>
+    <t>819 380-7965</t>
+  </si>
+  <si>
+    <t>G9H 3P9</t>
+  </si>
+  <si>
+    <t>Olivia Lévesque</t>
+  </si>
+  <si>
+    <t>soudure et mécanique industrielle</t>
+  </si>
+  <si>
+    <t>LES ENTREPRISES S.G.</t>
+  </si>
+  <si>
+    <t>12550, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>819 297-2345</t>
+  </si>
+  <si>
+    <t>G9H 3P3</t>
+  </si>
+  <si>
+    <t>Jean-François Gabillaud</t>
+  </si>
+  <si>
+    <t>gazon - coupe et entretien</t>
+  </si>
+  <si>
+    <t>CAMION BÉCANCOUR INC. ET LOCATION CAMBEC INC.</t>
+  </si>
+  <si>
+    <t>1700, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 222-9955</t>
+  </si>
+  <si>
+    <t>Gestion Gaston Charland inc.</t>
+  </si>
+  <si>
+    <t>peinture</t>
+  </si>
+  <si>
+    <t>PRODUCTIONS ZANI</t>
+  </si>
+  <si>
+    <t>3310, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>SYLVAIN GUIMOND</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION ET PAVAGE PORTNEUF INC</t>
+  </si>
+  <si>
+    <t>1630, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>819 233-2778</t>
+  </si>
+  <si>
+    <t>G9H 2E4</t>
+  </si>
+  <si>
+    <t>pavage</t>
+  </si>
+  <si>
+    <t>HAMEL PROPANE TROIS-RIVIÈRES INC.</t>
+  </si>
+  <si>
+    <t>1295, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>819 378-5555</t>
+  </si>
+  <si>
+    <t>G9H 2E3</t>
+  </si>
+  <si>
+    <t>EXCAVATION FMK</t>
+  </si>
+  <si>
+    <t>3025, chemin des Verdiers</t>
+  </si>
+  <si>
+    <t>819 298-4390</t>
+  </si>
+  <si>
+    <t>G9H 4G3</t>
+  </si>
+  <si>
+    <t>François Martel</t>
+  </si>
+  <si>
+    <t>entrepreneur - excavation</t>
+  </si>
+  <si>
+    <t>GARDERIE LES PETITS FRIPONS</t>
+  </si>
+  <si>
+    <t>3130, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2330</t>
+  </si>
+  <si>
+    <t>G9H 3V9</t>
+  </si>
+  <si>
+    <t>Mélanie St-Louis</t>
+  </si>
+  <si>
+    <t>ESTHÉTIQUES AUTOMOBILES NORD-SUD</t>
+  </si>
+  <si>
+    <t>1180, avenue des Marguerites</t>
+  </si>
+  <si>
+    <t>819 603-0260</t>
+  </si>
+  <si>
+    <t>G9H 2R9</t>
+  </si>
+  <si>
+    <t>Richard Tousignant</t>
+  </si>
+  <si>
+    <t>cire - « compound »</t>
+  </si>
+  <si>
+    <t>LE P'TIT CAFÉ</t>
+  </si>
+  <si>
+    <t>14840, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5800</t>
+  </si>
+  <si>
+    <t>G9H 2L5</t>
+  </si>
+  <si>
+    <t>Brigitte Bastien</t>
+  </si>
+  <si>
+    <t>SALON LA MÈCHE ROSE</t>
+  </si>
+  <si>
+    <t>753, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>rose-anne82@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 298-2003</t>
+  </si>
+  <si>
+    <t>G9H 3S9</t>
+  </si>
+  <si>
+    <t>Rose-Anne Lafond</t>
+  </si>
+  <si>
+    <t>CENTRE MÉDICAL DE GENTILLY</t>
+  </si>
+  <si>
+    <t>Garderie Karine Champagne</t>
+  </si>
+  <si>
+    <t>18120, rue Gauthier</t>
+  </si>
+  <si>
+    <t>819 233-1711</t>
+  </si>
+  <si>
+    <t>Karine Champagne</t>
+  </si>
+  <si>
+    <t>ACADÉMIE DE TAEKWONDO PIERRE LAQUERRE (POUR ENFANTS DE 3 À 5 ANS)</t>
+  </si>
+  <si>
+    <t>819 377-3210</t>
+  </si>
+  <si>
+    <t>Caroline Mélançon</t>
+  </si>
+  <si>
+    <t>CLAUDE BERNIER, cours d'anglais aux enfants de 3 à 5 ans</t>
+  </si>
+  <si>
+    <t>203-17610, rue Blondin</t>
+  </si>
+  <si>
+    <t>Claude Bernier</t>
+  </si>
+  <si>
+    <t>ÉCOLE DE LANGUE ESPANGLO</t>
+  </si>
+  <si>
+    <t>204-17610, rue Blondin</t>
+  </si>
+  <si>
+    <t>PATRICK RAYMOND</t>
+  </si>
+  <si>
+    <t>5510, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 233-4777</t>
+  </si>
+  <si>
+    <t>G9H 1Z9</t>
+  </si>
+  <si>
+    <t>Patrick Raymond</t>
+  </si>
+  <si>
+    <t>FONDATIONS 55</t>
+  </si>
+  <si>
+    <t>515, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>819 377-5172 ou 819 233-4404</t>
+  </si>
+  <si>
+    <t>Patrick Vigneault</t>
+  </si>
+  <si>
+    <t>ANDRÉ BOUVET LTÉE</t>
+  </si>
+  <si>
+    <t>1840, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>http://www.andrebouvet.com</t>
+  </si>
+  <si>
+    <t>819 233-2357</t>
+  </si>
+  <si>
+    <t>G9H 0K7</t>
+  </si>
+  <si>
+    <t>Claude Bouvet</t>
+  </si>
+  <si>
+    <t>CLINIQUE DE MASSOTHÉRAPIE JULIE PERREAULT</t>
+  </si>
+  <si>
+    <t>12500, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5061</t>
+  </si>
+  <si>
+    <t>G9H 2J3</t>
+  </si>
+  <si>
+    <t>Julie Perreault</t>
+  </si>
+  <si>
+    <t>L'UNI-VERRE CONSTRUCTION (SERGE LELIÈVRE)</t>
+  </si>
+  <si>
+    <t>1585, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>univerredesartisans@gmail.com</t>
+  </si>
+  <si>
+    <t>819 697-9732</t>
+  </si>
+  <si>
+    <t>G9H 3B8</t>
+  </si>
+  <si>
+    <t>Serge Lelièvre</t>
+  </si>
+  <si>
+    <t>artistes-artisans - bois</t>
+  </si>
+  <si>
+    <t>SALON DE COIFFURE LOUISE CÔTÉ UNISEXE</t>
+  </si>
+  <si>
+    <t>1120 avenue des Hirondelles</t>
+  </si>
+  <si>
+    <t>819-294-2578</t>
+  </si>
+  <si>
+    <t>G9H 4L6</t>
+  </si>
+  <si>
+    <t>Louise Côté</t>
+  </si>
+  <si>
+    <t>Garderie Karine Michel (Agence Chez-moi Chez-toi)</t>
+  </si>
+  <si>
+    <t>475, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2334</t>
+  </si>
+  <si>
+    <t>G9H 3S6</t>
+  </si>
+  <si>
+    <t>Karine Michel</t>
+  </si>
+  <si>
+    <t>VOYAGES AQUA TERRA</t>
+  </si>
+  <si>
+    <t>2345, avenue du Sagittaire</t>
+  </si>
+  <si>
+    <t>michelbogus@voyagesaquaterra.com</t>
+  </si>
+  <si>
+    <t>http://www.voyagesaquaterra.com/michelbogus</t>
+  </si>
+  <si>
+    <t>819 298-3833</t>
+  </si>
+  <si>
+    <t>G9H 4V4</t>
+  </si>
+  <si>
+    <t>Linda et Michel Bogus</t>
+  </si>
+  <si>
+    <t>agence de voyage</t>
+  </si>
+  <si>
+    <t>TOILES DESIGN INC.</t>
+  </si>
+  <si>
+    <t>475, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>https://toilesdesign.com</t>
+  </si>
+  <si>
+    <t>819 694-5082</t>
+  </si>
+  <si>
+    <t>Guy Ricard</t>
+  </si>
+  <si>
+    <t>rembourrage</t>
+  </si>
+  <si>
+    <t>ORTHOPÉDAGOGIE CAROLINE LECHASSEUR</t>
+  </si>
+  <si>
+    <t>4775, boulevard Port-Royal</t>
+  </si>
+  <si>
+    <t>819 606-0216</t>
+  </si>
+  <si>
+    <t>LUMIFAB INC.</t>
+  </si>
+  <si>
+    <t>2-1030, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>info@lumifab.ca</t>
+  </si>
+  <si>
+    <t>https://www.lumifab.ca</t>
+  </si>
+  <si>
+    <t>819 233-3883 ou 866 233-7915</t>
+  </si>
+  <si>
+    <t>Frédéric Gagnon</t>
+  </si>
+  <si>
+    <t>articles promotionnels</t>
+  </si>
+  <si>
+    <t>BOULANGERIE LA GERTRUDOISE</t>
+  </si>
+  <si>
+    <t>8188, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>lagertrudoise@gmail.com</t>
+  </si>
+  <si>
+    <t>819 297-2796</t>
+  </si>
+  <si>
+    <t>G9H 3N9</t>
+  </si>
+  <si>
+    <t>BRYKO</t>
+  </si>
+  <si>
+    <t>1020, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-4021</t>
+  </si>
+  <si>
+    <t>LEBEL ÉNERGIE</t>
+  </si>
+  <si>
+    <t>3295, rtue des Sittelles</t>
+  </si>
+  <si>
+    <t>819 298-3460</t>
+  </si>
+  <si>
+    <t>G9H 4B1</t>
+  </si>
+  <si>
+    <t>reiki (traitement et initiation)</t>
+  </si>
+  <si>
+    <t>GROUPE CONSEIL MCG</t>
+  </si>
+  <si>
+    <t>17600, rue Béliveau, bureau 300</t>
+  </si>
+  <si>
+    <t>819 233-4222</t>
+  </si>
+  <si>
+    <t>gestion des ressources humaines</t>
+  </si>
+  <si>
+    <t>LUCE GAUDET, ENTRETIEN MÉNAGER</t>
+  </si>
+  <si>
+    <t>17800, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233 3063</t>
+  </si>
+  <si>
+    <t>G9H 1M6</t>
+  </si>
+  <si>
+    <t>service d'entretien ménager</t>
+  </si>
+  <si>
+    <t>CENTRE DU POIDS LOURD DANIEL LEMIRE INC</t>
+  </si>
+  <si>
+    <t>7720, rue Désormeaux</t>
+  </si>
+  <si>
+    <t>cpldl@hotmail.ca</t>
+  </si>
+  <si>
+    <t>819 692-8947</t>
+  </si>
+  <si>
+    <t>Daniel Lemire</t>
+  </si>
+  <si>
+    <t>camions - réparation de véhicules lourds et service de soudure</t>
+  </si>
+  <si>
+    <t>GLAM</t>
+  </si>
+  <si>
+    <t>1705, chemin des Bouvreuils</t>
+  </si>
+  <si>
+    <t>819 298-4841</t>
+  </si>
+  <si>
+    <t>G9H 4C9</t>
+  </si>
+  <si>
+    <t>Harold Boivin</t>
+  </si>
+  <si>
+    <t>GARDERIE LES P'TITS TRÉSORS</t>
+  </si>
+  <si>
+    <t>819 298-2208</t>
+  </si>
+  <si>
+    <t>Karine Brunelle</t>
+  </si>
+  <si>
+    <t>DUO ÉNERGIE GRAPHIQUE</t>
+  </si>
+  <si>
+    <t>4605, avenue Arseneault</t>
+  </si>
+  <si>
+    <t>819 233-4656</t>
+  </si>
+  <si>
+    <t>G9H  1V9</t>
+  </si>
+  <si>
+    <t>David Jutras</t>
+  </si>
+  <si>
+    <t>communications</t>
+  </si>
+  <si>
+    <t>L'ÎLE AUX PETITS TRÉSORS</t>
+  </si>
+  <si>
+    <t>1450, avenue des Constellations</t>
+  </si>
+  <si>
+    <t>819 298-2907</t>
+  </si>
+  <si>
+    <t>G9H 0G6</t>
+  </si>
+  <si>
+    <t>Caroline Mailhot</t>
+  </si>
+  <si>
+    <t>ESTHÉTIQUE MARYSE DUSSAULT</t>
+  </si>
+  <si>
+    <t>2-1300, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 448-3822</t>
+  </si>
+  <si>
+    <t>G9H 3T8</t>
+  </si>
+  <si>
+    <t>Maryse Dussault</t>
+  </si>
+  <si>
+    <t>épilation laser - électrolyse</t>
+  </si>
+  <si>
+    <t>CENTRE SANTÉ MINCEUR ROXANN MARTEL</t>
+  </si>
+  <si>
+    <t>1485, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2244</t>
+  </si>
+  <si>
+    <t>G9H 3V2</t>
+  </si>
+  <si>
+    <t>Roxann Martel</t>
+  </si>
+  <si>
+    <t>amaigrissement - produits</t>
+  </si>
+  <si>
+    <t>MINI EXCAVATION GHISLAIN MAILHOT</t>
+  </si>
+  <si>
+    <t>1660, chemin des Milans</t>
+  </si>
+  <si>
+    <t>819 609-3470</t>
+  </si>
+  <si>
+    <t>G9H 4C1</t>
+  </si>
+  <si>
+    <t>Ghislain Mailhot</t>
+  </si>
+  <si>
+    <t>DESHAIES J-P - SIÈGE SOCIAL</t>
+  </si>
+  <si>
+    <t>14875, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5623</t>
+  </si>
+  <si>
+    <t>J-P Deshaies</t>
+  </si>
+  <si>
+    <t>produits pétroliers - distribution</t>
+  </si>
+  <si>
+    <t>INSTALLATIONS ÉLECTRIQUES L.M.</t>
+  </si>
+  <si>
+    <t>10330, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>laumon1@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 222-9848</t>
+  </si>
+  <si>
+    <t>G9H 0N6</t>
+  </si>
+  <si>
+    <t>Laurent Mongrain</t>
+  </si>
+  <si>
+    <t>DÉMÉNAGEMENT PRO-EXTRÊME</t>
+  </si>
+  <si>
+    <t>17 715, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-4133</t>
+  </si>
+  <si>
+    <t>G9H 1M4</t>
+  </si>
+  <si>
+    <t>Michaël Jasmins</t>
+  </si>
+  <si>
+    <t>déménagement et transport</t>
+  </si>
+  <si>
+    <t>GÉOMATIQUE BLP INC., ARPENTEURS-GÉOMÈTRES</t>
+  </si>
+  <si>
+    <t>1045, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>geomatiqueblp.becancour@blpag.com</t>
+  </si>
+  <si>
+    <t>819-294-1248</t>
+  </si>
+  <si>
+    <t>G9H 3B7</t>
+  </si>
+  <si>
+    <t>Martin Rheault</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL STÉPHANIE BELLEMARE</t>
+  </si>
+  <si>
+    <t>13050, rue des Campanules</t>
+  </si>
+  <si>
+    <t>819 222-5098</t>
+  </si>
+  <si>
+    <t>G9H 4X2</t>
+  </si>
+  <si>
+    <t>Stéphanie Bellemare</t>
+  </si>
+  <si>
+    <t>RESTO LE GODEFROY/TERRAIN DE PRATIQUE</t>
+  </si>
+  <si>
+    <t>17550, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 233-4884</t>
+  </si>
+  <si>
+    <t>G9H 1A4</t>
+  </si>
+  <si>
+    <t>Lise Proulx</t>
+  </si>
+  <si>
+    <t>SPORTS MOTORISÉS</t>
+  </si>
+  <si>
+    <t>220-1580, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 233-3330</t>
+  </si>
+  <si>
+    <t>G9H 1X9</t>
+  </si>
+  <si>
+    <t>Pierre Harvey</t>
+  </si>
+  <si>
+    <t>magazine - publication</t>
+  </si>
+  <si>
+    <t>LA PRESSE NAUTIQUE</t>
+  </si>
+  <si>
+    <t>FLEURISTE ST-GREGOIRE</t>
+  </si>
+  <si>
+    <t>17240, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-4111</t>
+  </si>
+  <si>
+    <t>G9H 1L9</t>
+  </si>
+  <si>
+    <t>VITERRA INC. (TRT-ETGO DU QUÉBEC ULC)</t>
+  </si>
+  <si>
+    <t>555, boulevard Alphonse-Deshaies</t>
+  </si>
+  <si>
+    <t>819 294-1330</t>
+  </si>
+  <si>
+    <t>G9H 2Y8</t>
+  </si>
+  <si>
+    <t>usine de transformation - grains de canola et de soya en huile</t>
+  </si>
+  <si>
+    <t>REMBOURRAGE RENÉ ROSS</t>
+  </si>
+  <si>
+    <t>5600, chemin des Trembles</t>
+  </si>
+  <si>
+    <t>rembourragerross@tlb.sympatico.ca</t>
+  </si>
+  <si>
+    <t>819 297-2531</t>
+  </si>
+  <si>
+    <t>G9H 3M3</t>
+  </si>
+  <si>
+    <t>René Ross</t>
+  </si>
+  <si>
+    <t>meubles - réparation</t>
+  </si>
+  <si>
+    <t>STUDIO ANDRÉE BERNET</t>
+  </si>
+  <si>
+    <t>13075, rue des Pétunias</t>
+  </si>
+  <si>
+    <t>info@studioandree.ca</t>
+  </si>
+  <si>
+    <t>819 222-5948</t>
+  </si>
+  <si>
+    <t>G9H 2N4</t>
+  </si>
+  <si>
+    <t>Andrée Bernet</t>
+  </si>
+  <si>
+    <t>4850, avenue Fardel</t>
+  </si>
+  <si>
+    <t>819 233-4422</t>
+  </si>
+  <si>
+    <t>G9H 1V7</t>
+  </si>
+  <si>
+    <t>Stéphane Guillemette</t>
+  </si>
+  <si>
+    <t>LOCATION D'OUTILS SIMPLEX S.E.N.C.</t>
+  </si>
+  <si>
+    <t>6905, rue Yvon-Trudeau</t>
+  </si>
+  <si>
+    <t>819 294-2779</t>
+  </si>
+  <si>
+    <t>G9H  0H9</t>
+  </si>
+  <si>
+    <t>ÉLEVAGE IMIER</t>
+  </si>
+  <si>
+    <t>7950, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>https://www.lesbernoisdimier.ca</t>
+  </si>
+  <si>
+    <t>819 294-2424</t>
+  </si>
+  <si>
+    <t>G9H 3C3</t>
+  </si>
+  <si>
+    <t>Nicole Racine</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL VALÉRIE LESSARD</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION S. R.</t>
+  </si>
+  <si>
+    <t>9595, rue de la Tamise</t>
+  </si>
+  <si>
+    <t>819 448-1139</t>
+  </si>
+  <si>
+    <t>G9H 3G8</t>
+  </si>
+  <si>
+    <t>Steve Rheault</t>
+  </si>
+  <si>
+    <t>L'USINE 700</t>
+  </si>
+  <si>
+    <t>700, boulevard Alphonse-Deshaies</t>
+  </si>
+  <si>
+    <t>https://www.locauxindustrielsalouer.com - https://www.usine700.com</t>
+  </si>
+  <si>
+    <t>819 692-8800</t>
+  </si>
+  <si>
+    <t>G9H 2Y9</t>
+  </si>
+  <si>
+    <t>Louis-Georges Morrissette</t>
+  </si>
+  <si>
+    <t>DOMAINE DU CLOS DE L'ISLE</t>
+  </si>
+  <si>
+    <t>11100, chemin des  Coquelicots</t>
+  </si>
+  <si>
+    <t>danielharrisson@hotmail.com</t>
+  </si>
+  <si>
+    <t>https://www.hemerocalles-isle.ca</t>
+  </si>
+  <si>
+    <t>819 222-5210</t>
+  </si>
+  <si>
+    <t>G9H 4X3</t>
+  </si>
+  <si>
+    <t>Daniel Harrisson</t>
+  </si>
+  <si>
+    <t>vignoble</t>
+  </si>
+  <si>
+    <t>KORVETTE LTÉE</t>
+  </si>
+  <si>
+    <t>4930, avenue Fardel</t>
+  </si>
+  <si>
+    <t>819 233-2303</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Daniel Binette</t>
+  </si>
+  <si>
+    <t>magasin à rayon</t>
+  </si>
+  <si>
+    <t>BERGERON BAPTISTE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>11235, chemin Héon</t>
+  </si>
+  <si>
+    <t>G9H 3E7</t>
+  </si>
+  <si>
+    <t>Baptiste Bergeron</t>
+  </si>
+  <si>
+    <t>CLOS DES VIEUX CHÊNES S.E.N.C.</t>
+  </si>
+  <si>
+    <t>16475, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>closdesvieuxchenes@gmail.com</t>
+  </si>
+  <si>
+    <t>819 222-8392</t>
+  </si>
+  <si>
+    <t>Gilles Harbour</t>
+  </si>
+  <si>
+    <t>METALTEK LASER INC.</t>
+  </si>
+  <si>
+    <t>800, avenue Jean-Demers</t>
+  </si>
+  <si>
+    <t>info@metalteklaser.com</t>
+  </si>
+  <si>
+    <t>819 294-1208</t>
+  </si>
+  <si>
+    <t>Sylvain Vouligny</t>
+  </si>
+  <si>
+    <t>FERME GRÉGORIENNE S.E.N.C.</t>
+  </si>
+  <si>
+    <t>18375, rue Gauthier</t>
+  </si>
+  <si>
+    <t>819 233-3280</t>
+  </si>
+  <si>
+    <t>G9H 1C1</t>
+  </si>
+  <si>
+    <t>Steve Gauthier</t>
+  </si>
+  <si>
+    <t>sangliers - élevage</t>
+  </si>
+  <si>
+    <t>SALON JOSÉE</t>
+  </si>
+  <si>
+    <t>5335, avenue Cormier</t>
+  </si>
+  <si>
+    <t>819 233-3939</t>
+  </si>
+  <si>
+    <t>Josée Parr</t>
+  </si>
+  <si>
+    <t>GILL RICHARD</t>
+  </si>
+  <si>
+    <t>19780, rue Sicard</t>
+  </si>
+  <si>
+    <t>819 233-9585</t>
+  </si>
+  <si>
+    <t>G9H 1A2</t>
+  </si>
+  <si>
+    <t>Richard Gill</t>
+  </si>
+  <si>
+    <t>meubles - fabricant</t>
+  </si>
+  <si>
+    <t>D COMMUNICATION GRAPHIQUE</t>
+  </si>
+  <si>
+    <t>8A - 1030, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>claudia@dcommunication.net</t>
+  </si>
+  <si>
+    <t>https://www.dcommunication.net</t>
+  </si>
+  <si>
+    <t>819 233-3541</t>
+  </si>
+  <si>
+    <t>Denis-Pierre Beauchesne</t>
+  </si>
+  <si>
+    <t>graphisme</t>
+  </si>
+  <si>
+    <t>CLINIQUE CHIROPRATIQUE FAMILIALE ST-GRÉGOIRE</t>
+  </si>
+  <si>
+    <t>4755, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>https://www.chirostgregoire.com</t>
+  </si>
+  <si>
+    <t>819 233-4848</t>
+  </si>
+  <si>
+    <t>Nancy Mayrand</t>
+  </si>
+  <si>
+    <t>DÉNEIGEMENT SAINT-GRÉGOIRE JOHNNY ALIE</t>
+  </si>
+  <si>
+    <t>19015, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>deneigement.stgregoire@gmail.com</t>
+  </si>
+  <si>
+    <t>819 697-5557</t>
+  </si>
+  <si>
+    <t>Johnny Alie</t>
+  </si>
+  <si>
+    <t>HÉBERT HOTEL</t>
+  </si>
+  <si>
+    <t>Jasmine Hébert</t>
+  </si>
+  <si>
+    <t>hébergement - motels</t>
+  </si>
+  <si>
+    <t>CARPE DIEM, SAVONNERIE ARTISANALE</t>
+  </si>
+  <si>
+    <t>https://www.savoncarpediem.com/francais/index.html</t>
+  </si>
+  <si>
+    <t>fabrication et vente de produits pour le bain</t>
+  </si>
+  <si>
+    <t>J.B. VITRAIL</t>
+  </si>
+  <si>
+    <t>3310, avenue Dugas</t>
+  </si>
+  <si>
+    <t>j.bouvette@sogetel.net</t>
+  </si>
+  <si>
+    <t>819 293-2796</t>
+  </si>
+  <si>
+    <t>G9H 1K1</t>
+  </si>
+  <si>
+    <t>Josée Bouvette</t>
+  </si>
+  <si>
+    <t>atelier de vitrail</t>
+  </si>
+  <si>
+    <t>LANGLOIS GUILLAUME DR</t>
+  </si>
+  <si>
+    <t>4825, avenue Bouvet</t>
+  </si>
+  <si>
+    <t>819 233-3123</t>
+  </si>
+  <si>
+    <t>GUILLAUME LANGLOIS</t>
+  </si>
+  <si>
+    <t>médecin</t>
+  </si>
+  <si>
+    <t>COOPÉRATIVE DES AMBULANCIERS DE LA MAURICIE</t>
+  </si>
+  <si>
+    <t>4552, avanue Arseneault</t>
+  </si>
+  <si>
+    <t>Jacques Duhamel</t>
+  </si>
+  <si>
+    <t>ambulance</t>
+  </si>
+  <si>
+    <t>FERME SYLVANIE ENR</t>
+  </si>
+  <si>
+    <t>20430, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-3050</t>
+  </si>
+  <si>
+    <t>SYLVAIN RICHARD</t>
+  </si>
+  <si>
+    <t>ÉQUIPEMENTS DES ACADIENS</t>
+  </si>
+  <si>
+    <t>19065, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-3800</t>
+  </si>
+  <si>
+    <t>FRANÇOIS DOUCET</t>
+  </si>
+  <si>
+    <t>roulottes et tentes roulottes (vente et réparation)</t>
+  </si>
+  <si>
+    <t>TRANSCANADA ÉNERGIE LTÉE</t>
+  </si>
+  <si>
+    <t>7005, boulevard Raoul-Duchesne</t>
+  </si>
+  <si>
+    <t>admin@transcanada-qc.com</t>
+  </si>
+  <si>
+    <t>https://www.transcanada.com</t>
+  </si>
+  <si>
+    <t>819 294-4700</t>
+  </si>
+  <si>
+    <t>G9H 4X6</t>
+  </si>
+  <si>
+    <t>Jacques Otis</t>
+  </si>
+  <si>
+    <t>parc industriel</t>
+  </si>
+  <si>
+    <t>ÉBÉNISTERIE R.L.</t>
+  </si>
+  <si>
+    <t>18175, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>ebenisterie.r.l@hotmail.ca</t>
+  </si>
+  <si>
+    <t>819 384-3452</t>
+  </si>
+  <si>
+    <t>Monsieur Richard Lévesque</t>
+  </si>
+  <si>
+    <t>artisanat - reproduction de meubles antiques et artisanat</t>
+  </si>
+  <si>
+    <t>MARCHÉ GODEFROY</t>
+  </si>
+  <si>
+    <t>1030, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>https://www.marchegodefroy.com</t>
+  </si>
+  <si>
+    <t>819 233-3700 (bureau)</t>
+  </si>
+  <si>
+    <t>Marianne Mathis</t>
+  </si>
+  <si>
+    <t>alimentation - marché public - saisonnier</t>
+  </si>
+  <si>
+    <t>ACADÉMIE ÉQUESTRE DE BÉCANCOUR ENR.</t>
+  </si>
+  <si>
+    <t>équitation - écurie et cours</t>
+  </si>
+  <si>
+    <t>N. SIMARD ET FRÈRES INC.</t>
+  </si>
+  <si>
+    <t>7705, boulevard Raoul-Duchesne</t>
+  </si>
+  <si>
+    <t>819 294-2880</t>
+  </si>
+  <si>
+    <t>G9H 2V4</t>
+  </si>
+  <si>
+    <t>Normand Simard</t>
+  </si>
+  <si>
+    <t>camions - entretien mécanique</t>
+  </si>
+  <si>
+    <t>COOPÉRATIVE DE SOLIDARITÉ D'INTÉGRATION SOCIO-PROFESSIONNELLE ADIRONDAK</t>
+  </si>
+  <si>
+    <t>1090, Boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2298</t>
+  </si>
+  <si>
+    <t>coopérative de solidarité</t>
+  </si>
+  <si>
+    <t>FERME DU JOUAL VAIR SENC</t>
+  </si>
+  <si>
+    <t>3225, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>https://www.fermedujoualvair.com</t>
+  </si>
+  <si>
+    <t>819 297-2107</t>
+  </si>
+  <si>
+    <t>G9H 3N1</t>
+  </si>
+  <si>
+    <t>Bernard Giles et Thérèse Asselin</t>
+  </si>
+  <si>
+    <t>RICHARD CÉLINE</t>
+  </si>
+  <si>
+    <t>11105, chemin du Saint-Laurent</t>
+  </si>
+  <si>
+    <t>celiner49@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 294-2512</t>
+  </si>
+  <si>
+    <t>CIE 9091-9192 QUÉBEC INC.</t>
+  </si>
+  <si>
+    <t>7395, chemin Louis-Riel</t>
+  </si>
+  <si>
+    <t>819 294-2290</t>
+  </si>
+  <si>
+    <t>sabliere</t>
+  </si>
+  <si>
+    <t>DÉNEIGEMENT GAMELIN INC.</t>
+  </si>
+  <si>
+    <t>19625, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-9262</t>
+  </si>
+  <si>
+    <t>Steeve Gamelin et Sophie Labarre</t>
+  </si>
+  <si>
+    <t>ENTREPRISES THÉRÈSE AUCLAIR INC. (LES)</t>
+  </si>
+  <si>
+    <t>1075, avenue des Nénuphars</t>
+  </si>
+  <si>
+    <t>entreprisesta@gmail.com</t>
+  </si>
+  <si>
+    <t>819 222-9988</t>
+  </si>
+  <si>
+    <t>G9H 2T4</t>
+  </si>
+  <si>
+    <t>Stéphane Baril</t>
+  </si>
+  <si>
+    <t>fabrication de toiles et abris d'auto</t>
+  </si>
+  <si>
+    <t>SOLUTIONS LOGISTIQUES PHILIPS</t>
+  </si>
+  <si>
+    <t>6195, avenue Laperrière</t>
+  </si>
+  <si>
+    <t>https://www.slp.qc.ca</t>
+  </si>
+  <si>
+    <t>819 372-9863</t>
+  </si>
+  <si>
+    <t>G9H 1R9</t>
+  </si>
+  <si>
+    <t>Daniel Giroux</t>
+  </si>
+  <si>
+    <t>transbordement-manutention-entreposage</t>
+  </si>
+  <si>
+    <t>MINI EXCAVATION PREMIER CHOIX</t>
+  </si>
+  <si>
+    <t>1300, avenue des Marguerites</t>
+  </si>
+  <si>
+    <t>premierchoix@outlook.fr</t>
+  </si>
+  <si>
+    <t>819 222-8846</t>
+  </si>
+  <si>
+    <t>G9H 4W1</t>
+  </si>
+  <si>
+    <t>Christian Richard</t>
+  </si>
+  <si>
+    <t>CENTRE DE MÉDECINE NATURELLE</t>
+  </si>
+  <si>
+    <t>1100, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-3313</t>
+  </si>
+  <si>
+    <t>Julie Desaultels</t>
+  </si>
+  <si>
+    <t>médecine douce</t>
+  </si>
+  <si>
+    <t>A. SAVOIE T.V.</t>
+  </si>
+  <si>
+    <t>8005, boulevard du Parc-Industriel</t>
+  </si>
+  <si>
+    <t>819 698-4329</t>
+  </si>
+  <si>
+    <t>G9H 3N8</t>
+  </si>
+  <si>
+    <t>Germain Lavigne</t>
+  </si>
+  <si>
+    <t>télévision - réparation</t>
+  </si>
+  <si>
+    <t>MICHEL MARCHAND, CADRANIER</t>
+  </si>
+  <si>
+    <t>1095, avenue des Violettes</t>
+  </si>
+  <si>
+    <t>cadransolaire@cgocable.ca</t>
+  </si>
+  <si>
+    <t>https://www.cadransolaire.ca</t>
+  </si>
+  <si>
+    <t>819 222-9717</t>
+  </si>
+  <si>
+    <t>G9H 2R5</t>
+  </si>
+  <si>
+    <t>Michel Marchard</t>
+  </si>
+  <si>
+    <t>cadrans solaires</t>
+  </si>
+  <si>
+    <t>3627, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.korvette.ca</t>
+  </si>
+  <si>
+    <t>819 298-6028</t>
+  </si>
+  <si>
+    <t>Daniel Binette</t>
+  </si>
+  <si>
+    <t>BÉCANCOUR HARLEY-DAVIDSON</t>
+  </si>
+  <si>
+    <t>4350, avenue Arseneault</t>
+  </si>
+  <si>
+    <t>https://www.becancourharley.com</t>
+  </si>
+  <si>
+    <t>819 233-3303</t>
+  </si>
+  <si>
+    <t>motos - vente et réparation</t>
+  </si>
+  <si>
+    <t>GROUPE YANCO  INC.</t>
+  </si>
+  <si>
+    <t>900, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>https://www.groupeyanco.com</t>
+  </si>
+  <si>
+    <t>819 233-2666</t>
+  </si>
+  <si>
+    <t>Yanick Deshaies et Olivier Fontaine</t>
+  </si>
+  <si>
+    <t>produits sanitaires et d'entretien</t>
+  </si>
+  <si>
+    <t>SERVICE DE GARDE EN MILIEU FAMILIAL CHANTAL ST-LOUIS</t>
+  </si>
+  <si>
+    <t>8380 rue Cartier</t>
+  </si>
+  <si>
+    <t>819 294-1079</t>
+  </si>
+  <si>
+    <t>G9H3B1</t>
+  </si>
+  <si>
+    <t>Chantal  St-Louis</t>
+  </si>
+  <si>
+    <t>Garderie Le gros calin</t>
+  </si>
+  <si>
+    <t>819 294-6603</t>
+  </si>
+  <si>
+    <t>Julie Jutras</t>
+  </si>
+  <si>
+    <t>POLYCLINIQUE 55</t>
+  </si>
+  <si>
+    <t>SAC-VRAC GENTILLY INC.</t>
+  </si>
+  <si>
+    <t>3100 avenue des Hirondelles</t>
+  </si>
+  <si>
+    <t>(819) 386-2134</t>
+  </si>
+  <si>
+    <t>G9H 4M6</t>
+  </si>
+  <si>
+    <t>Roger Gervais</t>
+  </si>
+  <si>
+    <t>sacs industriels</t>
+  </si>
+  <si>
+    <t>CYRENNE RENÉ</t>
+  </si>
+  <si>
+    <t>3950, boulevard du Danube</t>
+  </si>
+  <si>
+    <t>819 294-2529</t>
+  </si>
+  <si>
+    <t>G9H 3E2</t>
+  </si>
+  <si>
+    <t>SERVITANK INC.</t>
+  </si>
+  <si>
+    <t>375, boulevard Alphonse-Deshaies</t>
+  </si>
+  <si>
+    <t>https://www.groupesomavrac.com</t>
+  </si>
+  <si>
+    <t>819 294-9255</t>
+  </si>
+  <si>
+    <t>G9H 2Y7</t>
+  </si>
+  <si>
+    <t>Eric Olsen</t>
+  </si>
+  <si>
+    <t>réservoirs d'entreposage</t>
+  </si>
+  <si>
+    <t>RIGIDBNY (RÉGIE INTERMUNICIPALE DE GESTION INTÉGRÉE DES DÉCHETS BÉCANCOUR, NICOLET YAMASKA</t>
+  </si>
+  <si>
+    <t>204-3075, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>info@rigidbny.com</t>
+  </si>
+  <si>
+    <t>https://www.rigidbny.com</t>
+  </si>
+  <si>
+    <t>819 294-2999</t>
+  </si>
+  <si>
+    <t>Manon Poliquin</t>
+  </si>
+  <si>
+    <t>régie des déchets</t>
+  </si>
+  <si>
+    <t>LEMTECK INC.</t>
+  </si>
+  <si>
+    <t>19080, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-2282</t>
+  </si>
+  <si>
+    <t>Jean-Philippe et Marie-Hélène Alie Lemire</t>
+  </si>
+  <si>
+    <t>entrepreneur - électriciens</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION PROMAG SENC</t>
+  </si>
+  <si>
+    <t>5380, avenue Cormier</t>
+  </si>
+  <si>
+    <t>819 233-4945</t>
+  </si>
+  <si>
+    <t>G9H 0A3</t>
+  </si>
+  <si>
+    <t>Marc-André Houle</t>
+  </si>
+  <si>
+    <t>entrepreneur en construction (finition intérieure)</t>
+  </si>
+  <si>
+    <t>DG EXPRESS INC</t>
+  </si>
+  <si>
+    <t>819 233-2705</t>
+  </si>
+  <si>
+    <t>Dominic Goudreau</t>
+  </si>
+  <si>
+    <t>TOIT DESIGN</t>
+  </si>
+  <si>
+    <t>1625, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>https://www.toitdesign.ca</t>
+  </si>
+  <si>
+    <t>819 233-9059</t>
+  </si>
+  <si>
+    <t>G9H 2E5</t>
+  </si>
+  <si>
+    <t>Gaétan Tousignant</t>
+  </si>
+  <si>
+    <t>toits de remorques</t>
+  </si>
+  <si>
+    <t>ENFOUI-BEC INC.</t>
+  </si>
+  <si>
+    <t>18055, rue Gauthier</t>
+  </si>
+  <si>
+    <t>https://www.enfouibec.com</t>
+  </si>
+  <si>
+    <t>819 233-2443</t>
+  </si>
+  <si>
+    <t>Simone Bourgouin</t>
+  </si>
+  <si>
+    <t>sites d'enfouissement - déchets de papetière</t>
+  </si>
+  <si>
+    <t>LE CENTRE JEUNESSE DE LA MAURICIE ET DU CENTRE-DU-QUÉBEC</t>
+  </si>
+  <si>
+    <t>819 222-5444</t>
+  </si>
+  <si>
+    <t>centre jeunesse</t>
+  </si>
+  <si>
+    <t>ADN COMMUNICATION</t>
+  </si>
+  <si>
+    <t>1045, avenue Nicolas-Perrot, bureau 202</t>
+  </si>
+  <si>
+    <t>https://www.adncomm.com</t>
+  </si>
+  <si>
+    <t>819-233-9688, 819-840-2757</t>
+  </si>
+  <si>
+    <t>Jean-François Giroux</t>
+  </si>
+  <si>
+    <t>technologie de l'information - site internet et documents multimédia</t>
+  </si>
+  <si>
+    <t>GROUPE LABONTÉ PROVENCHER</t>
+  </si>
+  <si>
+    <t>3770, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>https://www.glpassurance.com</t>
+  </si>
+  <si>
+    <t>819 233-4480</t>
+  </si>
+  <si>
+    <t>G9H 1Y8</t>
+  </si>
+  <si>
+    <t>Véronique Béliveau</t>
+  </si>
+  <si>
+    <t>CUISIFAB INC.</t>
+  </si>
+  <si>
+    <t>17610, rue Blondin</t>
+  </si>
+  <si>
+    <t>https://www.cuisifab.com</t>
+  </si>
+  <si>
+    <t>819 233-4592</t>
+  </si>
+  <si>
+    <t>Luigi Capovilla et Serbe Beaulieu</t>
+  </si>
+  <si>
+    <t>armoires et meubles de cuisine</t>
+  </si>
+  <si>
+    <t>FERME PIERRE CARIGNAN</t>
+  </si>
+  <si>
+    <t>12545, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5823</t>
+  </si>
+  <si>
+    <t>G9H 2K5</t>
+  </si>
+  <si>
+    <t>Pierre Carignan</t>
+  </si>
+  <si>
+    <t>alimentation - fruits et légumes</t>
+  </si>
+  <si>
+    <t>MEUNERIE ACADIENNE INC.</t>
+  </si>
+  <si>
+    <t>17785, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.meunerieacadienne.com</t>
+  </si>
+  <si>
+    <t>819 233-3017</t>
+  </si>
+  <si>
+    <t>G9H 0C5</t>
+  </si>
+  <si>
+    <t>Bernard Bergeron</t>
+  </si>
+  <si>
+    <t>meunerie</t>
+  </si>
+  <si>
+    <t>LES ARÔMES DE LA TERRE</t>
+  </si>
+  <si>
+    <t>930, rang St-Michel</t>
+  </si>
+  <si>
+    <t>info@lesaromesdelaterre.ca</t>
+  </si>
+  <si>
+    <t>819 229-1271</t>
+  </si>
+  <si>
+    <t>G9H 3J3</t>
+  </si>
+  <si>
+    <t>Anne-Marie Tanguay</t>
+  </si>
+  <si>
+    <t>alimentation - légumes bio</t>
+  </si>
+  <si>
+    <t>DÉPANNEUR SONICHOIX</t>
+  </si>
+  <si>
+    <t>3800, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2879</t>
+  </si>
+  <si>
+    <t>Michel Gagnon</t>
+  </si>
+  <si>
+    <t>alimentation - épiceries</t>
+  </si>
+  <si>
+    <t>LAROUCHE ANDRÉE</t>
+  </si>
+  <si>
+    <t>11145, rue des Glaïeuls</t>
+  </si>
+  <si>
+    <t>819 222-5753</t>
+  </si>
+  <si>
+    <t>G9H 2P1</t>
+  </si>
+  <si>
+    <t>SERVICES FINANCIERS M. MASSÉ INC.</t>
+  </si>
+  <si>
+    <t>4825, avenue Bouvet, bureau 111</t>
+  </si>
+  <si>
+    <t>serv.finmmasse@cgocable.ca</t>
+  </si>
+  <si>
+    <t>OMNIMEDIA INTERNET</t>
+  </si>
+  <si>
+    <t>17095, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>info@omnimedia.qc.ca</t>
+  </si>
+  <si>
+    <t>https://www.omnimedia.qc.ca</t>
+  </si>
+  <si>
+    <t>819 601-8230</t>
+  </si>
+  <si>
+    <t>Gaëtan Bouchard</t>
+  </si>
+  <si>
+    <t>LA CHRYSALIDE</t>
+  </si>
+  <si>
+    <t>2150, avenue Nicolas-Perrot</t>
+  </si>
+  <si>
+    <t>lachrysalide@tlb.sympatico.ca</t>
+  </si>
+  <si>
+    <t>819 294-9292</t>
+  </si>
+  <si>
+    <t>Sébastien Auger</t>
+  </si>
+  <si>
+    <t>hébergement commumautaire en santé mentale</t>
+  </si>
+  <si>
+    <t>CLUB DE GOLF GENTILLY</t>
+  </si>
+  <si>
+    <t>info@golfgentilly.ca</t>
+  </si>
+  <si>
+    <t>https://www.golfgentilly.ca</t>
+  </si>
+  <si>
+    <t>Steve Garceau</t>
+  </si>
+  <si>
+    <t>sport - golf (boutique)</t>
+  </si>
+  <si>
+    <t>SUBWAY SAINT-GRÉGOIRE</t>
+  </si>
+  <si>
+    <t>16660, boulevard. des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-2429</t>
+  </si>
+  <si>
+    <t>Martine Tourangeau</t>
+  </si>
+  <si>
+    <t>SUBWAY GENTILLY (9078-5379 Québec Inc.)</t>
+  </si>
+  <si>
+    <t>1905, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2112</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION RÉJEAN DÉSILETS</t>
+  </si>
+  <si>
+    <t>17550, rue Garceau</t>
+  </si>
+  <si>
+    <t>819 233-3477</t>
+  </si>
+  <si>
+    <t>Réjean Désilets</t>
+  </si>
+  <si>
+    <t>BMI 2000 (BÉCANCOUR MÉTAL) INC.</t>
+  </si>
+  <si>
+    <t>720, avenue Jean-Demers</t>
+  </si>
+  <si>
+    <t>admin@bmi2000.ca</t>
+  </si>
+  <si>
+    <t>https://www.bmi2000.ca</t>
+  </si>
+  <si>
+    <t>819 294-2727</t>
+  </si>
+  <si>
+    <t>Jean Huppé, président-directeur général</t>
+  </si>
+  <si>
+    <t>atelier d'usinage et de transformation de métal en feuille</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION C. CÔTÉ INC. (9119-0900 Québec Inc.)</t>
+  </si>
+  <si>
+    <t>2635, avenue Garon</t>
+  </si>
+  <si>
+    <t>819 233-3168</t>
+  </si>
+  <si>
+    <t>G9H 2A5</t>
+  </si>
+  <si>
+    <t>Christian Côté</t>
+  </si>
+  <si>
+    <t>VIANDES SEFICLO INC.</t>
+  </si>
+  <si>
+    <t>1660, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>info@seficlo.com</t>
+  </si>
+  <si>
+    <t>819 233-2653</t>
+  </si>
+  <si>
+    <t>Francis Picory</t>
+  </si>
+  <si>
+    <t>transformation des viandes</t>
+  </si>
+  <si>
+    <t>LAVE-AUTO STE-ANGÈLE</t>
+  </si>
+  <si>
+    <t>OFFICE MUNICIPAL D'HABITATION DE BÉCANCOUR (Bureau)</t>
+  </si>
+  <si>
+    <t>1A place des Coquelicots</t>
+  </si>
+  <si>
+    <t>omhbecancour@cgocable.ca</t>
+  </si>
+  <si>
+    <t>819-222-5628</t>
+  </si>
+  <si>
+    <t>G9H 2N7</t>
+  </si>
+  <si>
+    <t>Roger Delage</t>
+  </si>
+  <si>
+    <t>résidence pour personnes âgées</t>
+  </si>
+  <si>
+    <t>BUREAU DE POSTE –SAINTE-ANGÈLE-DE-LAVAL</t>
+  </si>
+  <si>
+    <t>230-1325, avenue des Pensées</t>
+  </si>
+  <si>
+    <t>819 222-5853</t>
+  </si>
+  <si>
+    <t>Stéphanie Godin</t>
+  </si>
+  <si>
+    <t>postes canada</t>
+  </si>
+  <si>
+    <t>COIFFURE HÉLÈNE CHAMPAGNE</t>
+  </si>
+  <si>
+    <t>930, avenue des Tulipes</t>
+  </si>
+  <si>
+    <t>819 222-5139</t>
+  </si>
+  <si>
+    <t>G9H 2S8</t>
+  </si>
+  <si>
+    <t>Hélène Champagne</t>
+  </si>
+  <si>
+    <t>OFFICE MUNICIPAL D'HABITATION - RÉSIDENCES DE L'ISLE - SAINTE-ANGÈLE-DE-LAVAL (HLM)</t>
+  </si>
+  <si>
+    <t>14180, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5628</t>
+  </si>
+  <si>
+    <t>G9H 2J5</t>
+  </si>
+  <si>
+    <t>ÉCOLE BOUTON D’OR</t>
+  </si>
+  <si>
+    <t>11005, chemin du Saint-Laurent</t>
+  </si>
+  <si>
+    <t>819 936-5822</t>
+  </si>
+  <si>
+    <t>Johanne Croteau</t>
+  </si>
+  <si>
+    <t>DOMAINE GOLDEN MANIA</t>
+  </si>
+  <si>
+    <t>13400, chemin du Saint-Laurent</t>
+  </si>
+  <si>
+    <t>819 294-4108</t>
+  </si>
+  <si>
+    <t>G9H 3G3</t>
+  </si>
+  <si>
+    <t>Paule Gaudreault</t>
+  </si>
+  <si>
+    <t>chenils - pension</t>
+  </si>
+  <si>
+    <t>GARAGE A.G. BERGERON INC.</t>
+  </si>
+  <si>
+    <t>11505, chemin du Saint-Laurent</t>
+  </si>
+  <si>
+    <t>819 294-2571</t>
+  </si>
+  <si>
+    <t>André Bergeron</t>
+  </si>
+  <si>
+    <t>automobiles - vente et/ou réparation</t>
+  </si>
+  <si>
+    <t>TECHNIGAZ</t>
+  </si>
+  <si>
+    <t>https://www.technigaz.ca</t>
+  </si>
+  <si>
+    <t>819 294-1899</t>
+  </si>
+  <si>
+    <t>G9H OJ1</t>
+  </si>
+  <si>
+    <t>Denis Allard</t>
+  </si>
+  <si>
+    <t>chauffage et climatisation -vente</t>
+  </si>
+  <si>
+    <t>OFFICE MUNICIPAL D'HABITATION - PRÉCIEUX-SANG (HLM)</t>
+  </si>
+  <si>
+    <t>7300, route du Missouri</t>
+  </si>
+  <si>
+    <t>G9H 3H9</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION RÉJEAN PELLERIN INC.</t>
+  </si>
+  <si>
+    <t>7195, route du Missouri</t>
+  </si>
+  <si>
+    <t>819 294-9854 ou 819 233-3072</t>
+  </si>
+  <si>
+    <t>G9H 3H7</t>
+  </si>
+  <si>
+    <t>Étienne Pellerin</t>
+  </si>
+  <si>
+    <t>FERME LA BUTINEUSE L. ENR.</t>
+  </si>
+  <si>
+    <t>14835, chemin du Saint-Laurent</t>
+  </si>
+  <si>
+    <t>fermelabutineuse@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 294-2751</t>
+  </si>
+  <si>
+    <t>André Leblanc</t>
+  </si>
+  <si>
+    <t>alimentation - miel</t>
+  </si>
+  <si>
+    <t>RÉSIDENCE AU SOLEIL LEVANT</t>
+  </si>
+  <si>
+    <t>11000, chemin du Saint-Laurent</t>
+  </si>
+  <si>
+    <t>soleil.levant@sogetel.net</t>
+  </si>
+  <si>
+    <t>819 294-1161</t>
+  </si>
+  <si>
+    <t>G9H 3E9</t>
+  </si>
+  <si>
+    <t>LES LOISIRS JENLUMIRI INC</t>
+  </si>
+  <si>
+    <t>11001, chemin du Saint-Laurent</t>
+  </si>
+  <si>
+    <t>mathieu_potiron@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 995-2325</t>
+  </si>
+  <si>
+    <t>Mathieu Provencher, président</t>
+  </si>
+  <si>
+    <t>loisirs</t>
+  </si>
+  <si>
+    <t>GARAGE SYLVAIN POISSON</t>
+  </si>
+  <si>
+    <t>2295, avenue des Hirondelles</t>
+  </si>
+  <si>
+    <t>819 298-3328</t>
+  </si>
+  <si>
+    <t>G9H 4L8</t>
+  </si>
+  <si>
+    <t>Sylvain Poisson</t>
+  </si>
+  <si>
+    <t>RESTAURANT STRATOS GENTILLY ENR.</t>
+  </si>
+  <si>
+    <t>3665, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819-298-4444</t>
+  </si>
+  <si>
+    <t>Stéphane Beaudet</t>
+  </si>
+  <si>
+    <t>LA CABANE À PATATES FRITES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1975, boulevard Bécancour  </t>
+  </si>
+  <si>
+    <t>819 298-2685</t>
+  </si>
+  <si>
+    <t>Pierre Bécotte</t>
+  </si>
+  <si>
+    <t>BUREAU DE POSTE –GENTILLY</t>
+  </si>
+  <si>
+    <t>3687, boulevard Bécancour, bureau 7</t>
+  </si>
+  <si>
+    <t>819 298-2312</t>
+  </si>
+  <si>
+    <t>G9H 1C0</t>
+  </si>
+  <si>
+    <t>SALON L. GASTON GAUDET INC. - GENTILLY</t>
+  </si>
+  <si>
+    <t>2415, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>info@lgastongaudet.ca</t>
+  </si>
+  <si>
+    <t>https://www.lgastongaudet.ca</t>
+  </si>
+  <si>
+    <t>819 297-2928</t>
+  </si>
+  <si>
+    <t>G9H 3V5</t>
+  </si>
+  <si>
+    <t>Denise Gaudet</t>
+  </si>
+  <si>
+    <t>salon funéraire</t>
+  </si>
+  <si>
+    <t>CLINIQUE SANTÉ CHIROPRATIQUE</t>
+  </si>
+  <si>
+    <t>2340, avenue des Galaxies</t>
+  </si>
+  <si>
+    <t>yolandguimond@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 298-3444</t>
+  </si>
+  <si>
+    <t>G9H 4K2</t>
+  </si>
+  <si>
+    <t>Yoland Guimond</t>
+  </si>
+  <si>
+    <t>LES ENTREPRISES GENTILLY</t>
+  </si>
+  <si>
+    <t>2400, avenue des Galaxies</t>
+  </si>
+  <si>
+    <t>819 298-3528</t>
+  </si>
+  <si>
+    <t>G9H 4K6</t>
+  </si>
+  <si>
+    <t>Pierre Baril</t>
+  </si>
+  <si>
+    <t>CLINIQUE DENTAIRE MARIE-PIERRE LEMIRE</t>
+  </si>
+  <si>
+    <t>1475, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>cliniquemplemire@hotmail.com</t>
+  </si>
+  <si>
+    <t>https://www.cliniquedentairemplemire.com</t>
+  </si>
+  <si>
+    <t>819 298-3058</t>
+  </si>
+  <si>
+    <t>Marie-Pierre Lemire</t>
+  </si>
+  <si>
+    <t>DEVEAULT ALAIN DR</t>
+  </si>
+  <si>
+    <t>Alain Deveault</t>
+  </si>
+  <si>
+    <t>CUISINES JACQUES BERNIER</t>
+  </si>
+  <si>
+    <t>8425, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>cuisinesjbernier@hotmail.com</t>
+  </si>
+  <si>
+    <t>https://www.cuisinesbernier.com</t>
+  </si>
+  <si>
+    <t>819 294-9046</t>
+  </si>
+  <si>
+    <t>Jacques Bernier</t>
+  </si>
+  <si>
+    <t>armoires et meubles de cuisines</t>
+  </si>
+  <si>
+    <t>POULIOT, LOUIS DR.</t>
+  </si>
+  <si>
+    <t>Louis Pouliot</t>
+  </si>
+  <si>
+    <t>CLINIQUE D'OPTOMÉTRIE DE GENTILLY</t>
+  </si>
+  <si>
+    <t>819 298-3232</t>
+  </si>
+  <si>
+    <t>optométriste</t>
+  </si>
+  <si>
+    <t>CLINIQUE DENTAIRE GAUVIN ET MICHAUD</t>
+  </si>
+  <si>
+    <t>3695, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2725</t>
+  </si>
+  <si>
+    <t>Cimon Gauvin et Madame Caroline Michaud</t>
+  </si>
+  <si>
+    <t>JADE COIFFURE</t>
+  </si>
+  <si>
+    <t>3440, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-3045</t>
+  </si>
+  <si>
+    <t>Aline Labarre</t>
+  </si>
+  <si>
+    <t>COIFFURE À LA CARTE</t>
+  </si>
+  <si>
+    <t>980, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-4224</t>
+  </si>
+  <si>
+    <t>Manon Savard</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION IBERJEAN</t>
+  </si>
+  <si>
+    <t>1025, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-3001</t>
+  </si>
+  <si>
+    <t>Yves Guimond</t>
+  </si>
+  <si>
+    <t>CSSS DE BÉCANCOUR-NICOLET-YAMASKA</t>
+  </si>
+  <si>
+    <t>3689, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2144</t>
+  </si>
+  <si>
+    <t>L.-Marcel Lortie</t>
+  </si>
+  <si>
+    <t>CHAUSSURES MAXIME ENR./SÉCURITÉ MAX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3671, boulevard Bécancour </t>
+  </si>
+  <si>
+    <t>https://www.securitemax.ca</t>
+  </si>
+  <si>
+    <t>819 298-2498</t>
+  </si>
+  <si>
+    <t>Diane Giasson</t>
+  </si>
+  <si>
+    <t>chaussures</t>
+  </si>
+  <si>
+    <t>CYRENNE DANNY</t>
+  </si>
+  <si>
+    <t>3750, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-3441</t>
+  </si>
+  <si>
+    <t>Danny Cyrenne</t>
+  </si>
+  <si>
+    <t>gazon et terrassement</t>
+  </si>
+  <si>
+    <t>MOULIN MICHEL DE GENTILLY</t>
+  </si>
+  <si>
+    <t>675, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>moulinmichel@ville.becancour.qc.ca</t>
+  </si>
+  <si>
+    <t>https://www.moulinmichel.qc.ca</t>
+  </si>
+  <si>
+    <t>819 298-2882</t>
+  </si>
+  <si>
+    <t>Anne-Marie Schaerli, directrice générale</t>
+  </si>
+  <si>
+    <t>salle de réception</t>
+  </si>
+  <si>
+    <t>SERVICES INTÉGRÉS POUR L'EMPLOI</t>
+  </si>
+  <si>
+    <t>7-1750, avenue des Hirondelles</t>
+  </si>
+  <si>
+    <t>819 298-2047</t>
+  </si>
+  <si>
+    <t>G9H 4L7</t>
+  </si>
+  <si>
+    <t>Annick Bernier</t>
+  </si>
+  <si>
+    <t>centres d'emploi - aide à l’emploi</t>
+  </si>
+  <si>
+    <t>SOCIÉTÉ D'ASSURANCE AUTOMOBILE DU QUÉBEC (SAAQ)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2730, avenue des Hirondelles </t>
+  </si>
+  <si>
+    <t>819 298-3916</t>
+  </si>
+  <si>
+    <t>G9H 4M4</t>
+  </si>
+  <si>
+    <t>Centre d'action bénévole</t>
+  </si>
+  <si>
+    <t>immatriculation</t>
+  </si>
+  <si>
+    <t>CENTRE LOCAL D'EMPLOI NICOLET-BÉCANCOUR</t>
+  </si>
+  <si>
+    <t>1300, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>819 233-3711/1 866 523-3711</t>
+  </si>
+  <si>
+    <t>CENTRALE BÉCANCOUR - HYDRO-QUÉBEC</t>
+  </si>
+  <si>
+    <t>4880, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2943</t>
+  </si>
+  <si>
+    <t>G9H 3X3</t>
+  </si>
+  <si>
+    <t>centrale électrique</t>
+  </si>
+  <si>
+    <t>CENTRALE GENTILLY 2 - HYDRO-QUÉBEC</t>
+  </si>
+  <si>
+    <t>4900, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>BANQUE NATIONALE DU CANADA</t>
+  </si>
+  <si>
+    <t>819 298-2202</t>
+  </si>
+  <si>
+    <t>Raymond Parent</t>
+  </si>
+  <si>
+    <t>BISTROT CÔTÉ SUD (LES ENTREPRISES  J. &amp; B. BEGIN INC.)</t>
+  </si>
+  <si>
+    <t>2105, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2460</t>
+  </si>
+  <si>
+    <t>Kathleen Côté</t>
+  </si>
+  <si>
+    <t>CLINIQUE D'ESTHÉTIQUE " JOSÉE MAGNY CENTRE DE SANTÉ "</t>
+  </si>
+  <si>
+    <t>1420, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.beautesantejoseemagny.ca</t>
+  </si>
+  <si>
+    <t>819 298-3470</t>
+  </si>
+  <si>
+    <t>Josée Magny</t>
+  </si>
+  <si>
+    <t>BÉCOTTE EXCAVATION Cie 3103 9753 Québec inc.</t>
+  </si>
+  <si>
+    <t>1110A, avenue du Cardinal</t>
+  </si>
+  <si>
+    <t>bexcavat@cgocable.ca</t>
+  </si>
+  <si>
+    <t>819 298-2973</t>
+  </si>
+  <si>
+    <t>G9H 4N8</t>
+  </si>
+  <si>
+    <t>entrepreneur - excavation et génie civil</t>
+  </si>
+  <si>
+    <t>ÉCOLE HARFANG-DES-NEIGES</t>
+  </si>
+  <si>
+    <t>1875, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-2182</t>
+  </si>
+  <si>
+    <t>Nicole Veilleux</t>
+  </si>
+  <si>
+    <t>ANDRÉ BOUVET LTÉE ET EXCAVATION GENTILLY INC.</t>
+  </si>
+  <si>
+    <t>570, boulevard Alphonse-Deshaies</t>
+  </si>
+  <si>
+    <t>https://www.andrebouvet.com</t>
+  </si>
+  <si>
+    <t>G9H 2Y6</t>
+  </si>
+  <si>
+    <t>ACIER BÉCANCOUR INC.</t>
+  </si>
+  <si>
+    <t>749, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-4266</t>
+  </si>
+  <si>
+    <t>Yvon Chastenay</t>
+  </si>
+  <si>
+    <t>métal - vente</t>
+  </si>
+  <si>
+    <t>ATELIER GO-ELAN INC.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">630, boulevard Bécancour </t>
+  </si>
+  <si>
+    <t>https://www.goelan.com</t>
+  </si>
+  <si>
+    <t>819 298-3431 - 1 888 878-3431</t>
+  </si>
+  <si>
+    <t>G9H 3S7</t>
+  </si>
+  <si>
+    <t>Caroline Gagné</t>
+  </si>
+  <si>
+    <t>manufacturier d'espace récréatif ingénieux</t>
+  </si>
+  <si>
+    <t>FORAGE TECHNI-CIMENT</t>
+  </si>
+  <si>
+    <t>3990, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-3636</t>
+  </si>
+  <si>
+    <t>G9H 3W9</t>
+  </si>
+  <si>
+    <t>Raymond Denis</t>
+  </si>
+  <si>
+    <t>forage et sciage béton et ciment</t>
+  </si>
+  <si>
+    <t>SAMSON, BÉLAIR, DELOITTE, S.E.N.C.R.L./SRL</t>
+  </si>
+  <si>
+    <t>4825, avenue Bouvet, bureau 107</t>
+  </si>
+  <si>
+    <t>mauricie@deloitte.ca</t>
+  </si>
+  <si>
+    <t>https://www.deloitte.ca</t>
+  </si>
+  <si>
+    <t>Denis Cardinal</t>
+  </si>
+  <si>
+    <t>LTR LOCATION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3790, boulevard Bécancour </t>
+  </si>
+  <si>
+    <t>loutecbecancour@loca-tr.com</t>
+  </si>
+  <si>
+    <t>819 298-3141</t>
+  </si>
+  <si>
+    <t>Pierre Lafontaine</t>
+  </si>
+  <si>
+    <t>VÊTEMENT MÉDIA (GROK PUBLICITÉ)</t>
+  </si>
+  <si>
+    <t>1125, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>k.grondin@vetementmedia.com</t>
+  </si>
+  <si>
+    <t>https://www.vetementmedia.com</t>
+  </si>
+  <si>
+    <t>819 298-1868/1 877 298-7383</t>
+  </si>
+  <si>
+    <t>Karl Grondin</t>
+  </si>
+  <si>
+    <t>vêtements promotionnels</t>
+  </si>
+  <si>
+    <t>L'ITALIEN ISABELLE  (POUR L'AGENCE CHEZ-MOI, CHEZ-TOI)</t>
+  </si>
+  <si>
+    <t>4175, chemin des Bouvreuils</t>
+  </si>
+  <si>
+    <t>819 298-4443</t>
+  </si>
+  <si>
+    <t>G9H 4E4</t>
+  </si>
+  <si>
+    <t>CENTRE LOCAL DE DÉVELOPPEMENT DE LA MRC DE BÉCANCOUR (CLD)</t>
+  </si>
+  <si>
+    <t>https://www.cldbecancour.qc.ca</t>
+  </si>
+  <si>
+    <t>819 298-2070</t>
+  </si>
+  <si>
+    <t>Daniel Béliveau</t>
+  </si>
+  <si>
+    <t>développement économique</t>
+  </si>
+  <si>
+    <t>ALAIN LAUZIÈRE ET JOSÉE DUPONT PHARMACIENS INC.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1825, boulevard Bécancour </t>
+  </si>
+  <si>
+    <t>819 298-2215</t>
+  </si>
+  <si>
+    <t>Alain Lauzière et Josée Dupont</t>
+  </si>
+  <si>
+    <t>CAISSE POPULAIRE GENTILLY</t>
+  </si>
+  <si>
+    <t>1780, avenue des Hirondelles</t>
+  </si>
+  <si>
+    <t>819 298-2844</t>
+  </si>
+  <si>
+    <t>L'INTERMARCHÉ</t>
+  </si>
+  <si>
+    <t>1305, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>intergentilly@tlb.sympatico.ca</t>
+  </si>
+  <si>
+    <t>819 298-2444</t>
+  </si>
+  <si>
+    <t>G9H 3V1</t>
+  </si>
+  <si>
+    <t>dépanneurs</t>
+  </si>
+  <si>
+    <t>SÛRETÉ DU QUÉBEC</t>
+  </si>
+  <si>
+    <t>1365, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.sureteduquebec.gouv.qc.ca</t>
+  </si>
+  <si>
+    <t>819 298-2211</t>
+  </si>
+  <si>
+    <t>police</t>
+  </si>
+  <si>
+    <t>PIÈCES D'AUTO CARQUEST GENTILLY LTÉE</t>
+  </si>
+  <si>
+    <t>3070, avenue des Hirondelles</t>
+  </si>
+  <si>
+    <t>819 298-3220</t>
+  </si>
+  <si>
+    <t>François Mailhot</t>
+  </si>
+  <si>
+    <t>automobiles - pièces</t>
+  </si>
+  <si>
+    <t>MOTEL LA PLACE DU GOLF</t>
+  </si>
+  <si>
+    <t>3735, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 298-3144</t>
+  </si>
+  <si>
+    <t>Wanfen Zhang</t>
+  </si>
+  <si>
+    <t>MARIO GRONDIN SERVICE DE TRAITEUR</t>
+  </si>
+  <si>
+    <t>100-1125, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 701-2639</t>
+  </si>
+  <si>
+    <t>Mario Grondin</t>
+  </si>
+  <si>
+    <t>traiteur</t>
+  </si>
+  <si>
+    <t>GENTILLY AUTO LTD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3650, boulevard Bécancour </t>
+  </si>
+  <si>
+    <t>819298-2868</t>
+  </si>
+  <si>
+    <t>G9H 3W4</t>
+  </si>
+  <si>
+    <t>Fernand Carignan</t>
+  </si>
+  <si>
+    <t>OFFICE MUNICIPAL D'HABITATION -  RÉSIDENCE DE GENTILLY (HLM)</t>
+  </si>
+  <si>
+    <t>900, avenue des Galaxies</t>
+  </si>
+  <si>
+    <t>G9H 4J9</t>
+  </si>
+  <si>
+    <t>GROK PUBLICITÉ</t>
+  </si>
+  <si>
+    <t>819 298-1868</t>
+  </si>
+  <si>
+    <t>MEUBL'AUBAINES</t>
+  </si>
+  <si>
+    <t>meublaubaines@cgocable.ca</t>
+  </si>
+  <si>
+    <t>819 298-2020</t>
+  </si>
+  <si>
+    <t>Robin Roy</t>
+  </si>
+  <si>
+    <t>meubles et électroménagers - vente</t>
+  </si>
+  <si>
+    <t>SOCIÉTÉ DES ALCOOLS</t>
+  </si>
+  <si>
+    <t>3687, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.saq.com</t>
+  </si>
+  <si>
+    <t>819 298-2728</t>
+  </si>
+  <si>
+    <t>MRC DE BÉCANCOUR</t>
+  </si>
+  <si>
+    <t>info@mrcbecancour.qc.ca</t>
+  </si>
+  <si>
+    <t>https://www.mrcbecancour.qc.ca</t>
+  </si>
+  <si>
+    <t>municipalité régionale de comté</t>
+  </si>
+  <si>
+    <t>PAPETERIE DU SAGITTAIRE INC.</t>
+  </si>
+  <si>
+    <t>1021, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>papeteriesagittaire@lino.com</t>
+  </si>
+  <si>
+    <t>https://www.papsagittaire.com</t>
+  </si>
+  <si>
+    <t>819 298-6033</t>
+  </si>
+  <si>
+    <t>meubles - vente</t>
+  </si>
+  <si>
+    <t>VILLENEUVE, JEAN</t>
+  </si>
+  <si>
+    <t>2820, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>jean.villeneuve@videotron.ca</t>
+  </si>
+  <si>
+    <t>819 298-2105</t>
+  </si>
+  <si>
+    <t>G9H 3V8</t>
+  </si>
+  <si>
+    <t>Me  Jean Villeneuve</t>
+  </si>
+  <si>
+    <t>CIE LEMAY BEC</t>
+  </si>
+  <si>
+    <t>9125, chemin des Hêtres</t>
+  </si>
+  <si>
+    <t>G9H 3L5</t>
+  </si>
+  <si>
+    <t>Yvon Lemay</t>
+  </si>
+  <si>
+    <t>ÉRABLIÈRE D. D.</t>
+  </si>
+  <si>
+    <t>9926, boulevard du Parc-Industriel</t>
+  </si>
+  <si>
+    <t>https://www.erablieredd.com</t>
+  </si>
+  <si>
+    <t>819 297-2072</t>
+  </si>
+  <si>
+    <t>G9H 3P2</t>
+  </si>
+  <si>
+    <t>Alain Olivier</t>
+  </si>
+  <si>
+    <t>cabane à sucre / érablière</t>
+  </si>
+  <si>
+    <t>LES ÉQUIPEMENTS PICHÉ INC</t>
+  </si>
+  <si>
+    <t>7675, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>819 297-2658</t>
+  </si>
+  <si>
+    <t>G9H 3N6</t>
+  </si>
+  <si>
+    <t>Gabriel Piché</t>
+  </si>
+  <si>
+    <t>SALON L. GASTON GAUDET INC. - SAINTE-GERTRUDE</t>
+  </si>
+  <si>
+    <t>8685, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>CONSTRUCTIONS BEL-AVENIR (LES)</t>
+  </si>
+  <si>
+    <t>17730, rue Beaupré</t>
+  </si>
+  <si>
+    <t>819 233-2133</t>
+  </si>
+  <si>
+    <t>G9H 1V5</t>
+  </si>
+  <si>
+    <t>Stéphane Côté</t>
+  </si>
+  <si>
+    <t>MACHINERIE MASKI</t>
+  </si>
+  <si>
+    <t>7120, rue des Châtaigniers, Bécancour</t>
+  </si>
+  <si>
+    <t>maskitransport@gmail.com</t>
+  </si>
+  <si>
+    <t>819 297-2497</t>
+  </si>
+  <si>
+    <t>Marcel Houle</t>
+  </si>
+  <si>
+    <t>transport et déménagement</t>
+  </si>
+  <si>
+    <t>ÉRABLIÈRE FAMILIALE DESHAIES</t>
+  </si>
+  <si>
+    <t>8325, chemin des Hêtres</t>
+  </si>
+  <si>
+    <t>819 297-2590</t>
+  </si>
+  <si>
+    <t>G9H 3L3</t>
+  </si>
+  <si>
+    <t>Réjean Deshaies</t>
+  </si>
+  <si>
+    <t>STATION SERVICE DU MARCHÉ AMI</t>
+  </si>
+  <si>
+    <t>7805, boulevard du Parc-industriel, Bécancour</t>
+  </si>
+  <si>
+    <t>819 297-2675</t>
+  </si>
+  <si>
+    <t>Sylvie Lévesque, gérante</t>
+  </si>
+  <si>
+    <t>station service</t>
+  </si>
+  <si>
+    <t>ALARME ALLIANCE INC.</t>
+  </si>
+  <si>
+    <t>11925, chemin du St-Laurent</t>
+  </si>
+  <si>
+    <t>https://www.alarmealliance.com</t>
+  </si>
+  <si>
+    <t>819 294-1144</t>
+  </si>
+  <si>
+    <t>G9H 3H6</t>
+  </si>
+  <si>
+    <t>Jasmin Rheault</t>
+  </si>
+  <si>
+    <t>alarme</t>
+  </si>
+  <si>
+    <t>CARROSSERIE S. MAILHOT</t>
+  </si>
+  <si>
+    <t>8160, route des Ormes</t>
+  </si>
+  <si>
+    <t>819 297-2020</t>
+  </si>
+  <si>
+    <t>G9H 3R3</t>
+  </si>
+  <si>
+    <t>Sylvio Mailhot</t>
+  </si>
+  <si>
+    <t>automobiles - peinture &amp;amp; débosselage</t>
+  </si>
+  <si>
+    <t>PNEUS M.C. LAFRENIÈRE</t>
+  </si>
+  <si>
+    <t>7825, boul. du Parc Industriel</t>
+  </si>
+  <si>
+    <t>819 697-7726</t>
+  </si>
+  <si>
+    <t>Claude Lafrenière</t>
+  </si>
+  <si>
+    <t>pneus - réparation</t>
+  </si>
+  <si>
+    <t>OFFICE MUNICIPAL D'HABITATION - RÉSIDENCE VILLERS - SAINTE-GERTRUDE</t>
+  </si>
+  <si>
+    <t>8590, avenue des Saules</t>
+  </si>
+  <si>
+    <t>G9H 3P6</t>
+  </si>
+  <si>
+    <t>ÉCOLE DESPINS</t>
+  </si>
+  <si>
+    <t>8580, avenue des Saules</t>
+  </si>
+  <si>
+    <t>819 297-2408</t>
+  </si>
+  <si>
+    <t>SALON COIFFURE NANCY MORIN</t>
+  </si>
+  <si>
+    <t>8805, chemin des Hêtres, Bécancour</t>
+  </si>
+  <si>
+    <t>819 297-2286</t>
+  </si>
+  <si>
+    <t>Nancy Morin</t>
+  </si>
+  <si>
+    <t>GROUPEMENT FORESTIER DE NICOLET-YAMASKA INC.</t>
+  </si>
+  <si>
+    <t>9500, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>info@gfny.ca</t>
+  </si>
+  <si>
+    <t>https://www.gfny.ca</t>
+  </si>
+  <si>
+    <t>819 297-2384</t>
+  </si>
+  <si>
+    <t>Réjean Benoit</t>
+  </si>
+  <si>
+    <t>bois - reboisement</t>
+  </si>
+  <si>
+    <t>MARCHÉ AMI</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION DE VILLERS INC.</t>
+  </si>
+  <si>
+    <t>8145, boulevard du Parc-Industriel</t>
+  </si>
+  <si>
+    <t>819 297-2948</t>
+  </si>
+  <si>
+    <t>Manon Perreault</t>
+  </si>
+  <si>
+    <t>JULIEN BARON EXCAVATION ENR.</t>
+  </si>
+  <si>
+    <t>8140, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>819 297-2396</t>
+  </si>
+  <si>
+    <t>Julien Baron</t>
+  </si>
+  <si>
+    <t>BEAUDOIN NANCY  (POUR L'AGENCE CHEZ-MOI, CHEZ-TOI)</t>
+  </si>
+  <si>
+    <t>7990, avenue des Cormiers</t>
+  </si>
+  <si>
+    <t>819 297-2329</t>
+  </si>
+  <si>
+    <t>G9H 3M9</t>
+  </si>
+  <si>
+    <t>HYDRO-QUÉBEC</t>
+  </si>
+  <si>
+    <t>1200, boulevard du Parc-Industriel</t>
+  </si>
+  <si>
+    <t>819 372-3726</t>
+  </si>
+  <si>
+    <t>sous-station électrique</t>
+  </si>
+  <si>
+    <t>CAMIONS BÉCANCOUR  INC.</t>
+  </si>
+  <si>
+    <t>1655, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>G9H 1X7</t>
+  </si>
+  <si>
+    <t>Gaston Charland</t>
+  </si>
+  <si>
+    <t>camions - vente</t>
+  </si>
+  <si>
+    <t>LARIVIÈRE JEAN</t>
+  </si>
+  <si>
+    <t>11000, boulevard du Parc-industriel</t>
+  </si>
+  <si>
+    <t>819 297-2729</t>
+  </si>
+  <si>
+    <t>Jean Larivière</t>
+  </si>
+  <si>
+    <t>entrepreneur - excavation et travaux agricoles</t>
+  </si>
+  <si>
+    <t>Marché Richard (G. RICHARD &amp; FILS INC.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14025, boulevard Bécancour </t>
+  </si>
+  <si>
+    <t>819 222-5452</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jean-Luc Richard </t>
+  </si>
+  <si>
+    <t>CAMIONS BÉCANCOUR INC.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16625, boulevard Bécancour </t>
+  </si>
+  <si>
+    <t>CASSE-CROÛTE DU CARREFOUR 132</t>
+  </si>
+  <si>
+    <t>12230, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5505</t>
+  </si>
+  <si>
+    <t>Jacques Duchesneau</t>
+  </si>
+  <si>
+    <t>casse-croûte</t>
+  </si>
+  <si>
+    <t>GAMELLE (ÉPICERIE-DÉPANNEUR), LA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14625, boulevard Bécancour </t>
+  </si>
+  <si>
+    <t>819 222-5886</t>
+  </si>
+  <si>
+    <t>G9H 2L1</t>
+  </si>
+  <si>
+    <t>Mme Sean Sam Nang</t>
+  </si>
+  <si>
+    <t>HOULE ASPHALTE, 2731-6413 Québec Inc.</t>
+  </si>
+  <si>
+    <t>1110, avenue des Nénuphars</t>
+  </si>
+  <si>
+    <t>819 222-9777</t>
+  </si>
+  <si>
+    <t>G9H 4T6</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Dany Bourassa</t>
+  </si>
+  <si>
+    <t>PÊCHERIE SAINTE-ANGÈLE-DE-LAVAL</t>
+  </si>
+  <si>
+    <t>16050, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>rheaultmarcelle663@cgocable.ca</t>
+  </si>
+  <si>
+    <t>819 222-9913</t>
+  </si>
+  <si>
+    <t>G9H 2M1</t>
+  </si>
+  <si>
+    <t>André Lenneville</t>
+  </si>
+  <si>
+    <t>pêcherie</t>
+  </si>
+  <si>
+    <t>ST-ONGE YVON EXCAVATION</t>
+  </si>
+  <si>
+    <t>10730, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.yvonstongeexcavation.com</t>
+  </si>
+  <si>
+    <t>819 222-5819</t>
+  </si>
+  <si>
+    <t>Yvon St-Onge</t>
+  </si>
+  <si>
+    <t>entrepreneur -terrassement</t>
+  </si>
+  <si>
+    <t>ÉCOLE EXPLORAMI</t>
+  </si>
+  <si>
+    <t>1100, avenue des Iris</t>
+  </si>
+  <si>
+    <t>819 863-5821</t>
+  </si>
+  <si>
+    <t>MOHAIRBEC INC.</t>
+  </si>
+  <si>
+    <t>14935, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5702</t>
+  </si>
+  <si>
+    <t>G9H 2L8</t>
+  </si>
+  <si>
+    <t>Michèle Hamelin</t>
+  </si>
+  <si>
+    <t>artistes-artisans - vêtements</t>
+  </si>
+  <si>
+    <t>VIVACES DE L'ISLE (LES)</t>
+  </si>
+  <si>
+    <t>16200, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.vivaces.net</t>
+  </si>
+  <si>
+    <t>819 222-9768</t>
+  </si>
+  <si>
+    <t>Pierre Goupil</t>
+  </si>
+  <si>
+    <t>RICHARD MAURICE</t>
+  </si>
+  <si>
+    <t>14035, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>mauricelepeintre@hotmail.com</t>
+  </si>
+  <si>
+    <t>artistes-artisans - artiste- peintre</t>
+  </si>
+  <si>
+    <t>LES HÉMÉROCALLES DE L'ISLE (PRODUCTION ET VENTE)</t>
+  </si>
+  <si>
+    <t>11065, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>G9H 2J8</t>
+  </si>
+  <si>
+    <t>LAVERGNE LINE  (POUR L'AGENCE CHEZ-MOI, CHEZ-TOI)</t>
+  </si>
+  <si>
+    <t>G9H 2T2</t>
+  </si>
+  <si>
+    <t>PÉPINIÈRES LES CÈDRES JACQUES BLAIS</t>
+  </si>
+  <si>
+    <t>10035, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>cedresjacquesblais@tlb.sympatico.ca</t>
+  </si>
+  <si>
+    <t>819 222-5509</t>
+  </si>
+  <si>
+    <t>G9H 2J7</t>
+  </si>
+  <si>
+    <t>Jacques Blais</t>
+  </si>
+  <si>
+    <t>LES HÉMÉROCALLES DE L'ISLE (BUREAU D'AFFAIRES)</t>
+  </si>
+  <si>
+    <t>11100, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>ARCHITECTURE DE PAYSAGE FRANÇOISE POULIN</t>
+  </si>
+  <si>
+    <t>15165, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-5879</t>
+  </si>
+  <si>
+    <t>G9H 2M4</t>
+  </si>
+  <si>
+    <t>Françoise Poulin</t>
+  </si>
+  <si>
+    <t>horticulture - paysagiste</t>
+  </si>
+  <si>
+    <t>GÉRARD CORMIER INC.</t>
+  </si>
+  <si>
+    <t>1145, avenue des Dahlias</t>
+  </si>
+  <si>
+    <t>819 222-5333</t>
+  </si>
+  <si>
+    <t>G9H 0L1</t>
+  </si>
+  <si>
+    <t>Mario Cormier</t>
+  </si>
+  <si>
+    <t>ascenceur - réparation et entretien</t>
+  </si>
+  <si>
+    <t>L'AUTRE CÔTÉ DE L'OMBRE</t>
+  </si>
+  <si>
+    <t>1115, avenue des Giroflées</t>
+  </si>
+  <si>
+    <t>lautrecotedelombre@yahoo.ca</t>
+  </si>
+  <si>
+    <t>819 222-8400</t>
+  </si>
+  <si>
+    <t>G9H 0M3</t>
+  </si>
+  <si>
+    <t>Éric Dorion</t>
+  </si>
+  <si>
+    <t>toxicomanie et alcoolisme</t>
+  </si>
+  <si>
+    <t>GARAGE SAINTE-ANGÈLE INC.</t>
+  </si>
+  <si>
+    <t>15195, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>819 222-9806</t>
+  </si>
+  <si>
+    <t>René Abbott</t>
+  </si>
+  <si>
+    <t>MAÇONNERIE Y.L.C. LTÉE</t>
+  </si>
+  <si>
+    <t>1629, avenue Leneuf</t>
+  </si>
+  <si>
+    <t>819 233-2148</t>
+  </si>
+  <si>
+    <t>Yvon Chartier</t>
+  </si>
+  <si>
+    <t>maçonnerie - entrepôt</t>
+  </si>
+  <si>
+    <t>LOCATION D'OUTILS SAINT-GRÉGOIRE 2005</t>
+  </si>
+  <si>
+    <t>3850, avenue Arseneault</t>
+  </si>
+  <si>
+    <t>819 233-9292</t>
+  </si>
+  <si>
+    <t>Maryse Béliveau</t>
+  </si>
+  <si>
+    <t>réparations et ventes de petits moteurs</t>
+  </si>
+  <si>
+    <t>TOURISME  BÉCANCOUR</t>
+  </si>
+  <si>
+    <t>1005, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>https://www.tourismebecancour.com</t>
+  </si>
+  <si>
+    <t>819 233-4636/1-888-233-9676</t>
+  </si>
+  <si>
+    <t>G9H 4Y2</t>
+  </si>
+  <si>
+    <t>Marie-Michelle Barette</t>
+  </si>
+  <si>
+    <t>information touristique</t>
+  </si>
+  <si>
+    <t>PAGÉ CONSTRUCTION (DIVISION SINTRA INC.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17905, rue Gauthier </t>
+  </si>
+  <si>
+    <t>page@sintra.ca</t>
+  </si>
+  <si>
+    <t>https://www.pageconstruction.ca</t>
+  </si>
+  <si>
+    <t>819 233-2934</t>
+  </si>
+  <si>
+    <t>PORTES ET FENÊTRES AUTRE VISION</t>
+  </si>
+  <si>
+    <t>1000, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>pfautrevision@gmail.com</t>
+  </si>
+  <si>
+    <t>https://www.autrevision.ca</t>
+  </si>
+  <si>
+    <t>819 233-2626</t>
+  </si>
+  <si>
+    <t>Marc Hamelin</t>
+  </si>
+  <si>
+    <t>MÉCANIQUE 55 (2021) INC.</t>
+  </si>
+  <si>
+    <t>PLOMBERIE  BÉCANCOUR INC.</t>
+  </si>
+  <si>
+    <t>17000, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>plomberiebecancour@hotmail.com</t>
+  </si>
+  <si>
+    <t>819 233-4499</t>
+  </si>
+  <si>
+    <t>G9H 1L7</t>
+  </si>
+  <si>
+    <t>André Deshaies</t>
+  </si>
+  <si>
+    <t>plomberie - vente et services de quincaillerie et de plomberie</t>
+  </si>
+  <si>
+    <t>PARC INDUSTRIEL ET COMMERCIAL 30/55 INC.</t>
+  </si>
+  <si>
+    <t>3630, rue Cherbourg</t>
+  </si>
+  <si>
+    <t>info@pic30-55.com</t>
+  </si>
+  <si>
+    <t>https://www.pic30-55.com</t>
+  </si>
+  <si>
+    <t>819-695-2269</t>
+  </si>
+  <si>
+    <t>G8Y 6P7</t>
+  </si>
+  <si>
+    <t>Pierre Paré</t>
+  </si>
+  <si>
+    <t>PARC DE MOTORISÉS GODEFROY</t>
+  </si>
+  <si>
+    <t>181, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>pdmgodefroy@hotmail.ca</t>
+  </si>
+  <si>
+    <t>https://www.pdmgodefroy.com</t>
+  </si>
+  <si>
+    <t>819 606-0200</t>
+  </si>
+  <si>
+    <t>G9H 1S1</t>
+  </si>
+  <si>
+    <t>Jean-Yves Côté</t>
+  </si>
+  <si>
+    <t>terrain de camping</t>
+  </si>
+  <si>
+    <t>LEVASSEUR &amp; THISDALE, S.E.N.C.R.L.</t>
+  </si>
+  <si>
+    <t>125-4825, avenue Bouvet, bureau 125</t>
+  </si>
+  <si>
+    <t>819 233-4001</t>
+  </si>
+  <si>
+    <t>Me André Levasseur</t>
+  </si>
+  <si>
+    <t>ÉTUDE DES NOTAIRES BLONDIN ET LEBOEUF INC.</t>
+  </si>
+  <si>
+    <t>3325, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>jblondin@lml-associes.com</t>
+  </si>
+  <si>
+    <t>819 233-2350</t>
+  </si>
+  <si>
+    <t>G9H 1Y1</t>
+  </si>
+  <si>
+    <t>Jacques Blondin</t>
+  </si>
+  <si>
+    <t>ASSÈCHEMENT QUÉBESEC INC.</t>
+  </si>
+  <si>
+    <t>1600, avenue Le Neuf</t>
+  </si>
+  <si>
+    <t>info@quebesec.com</t>
+  </si>
+  <si>
+    <t>https://www.quebesec.com</t>
+  </si>
+  <si>
+    <t>819 233-4009</t>
+  </si>
+  <si>
+    <t>G9H 2A4</t>
+  </si>
+  <si>
+    <t>Roland Trudel</t>
+  </si>
+  <si>
+    <t>entrepreneur - assèchement et contrôle des eaux souterraines</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION FÉ-LAIN INC.</t>
+  </si>
+  <si>
+    <t>fe-lain@tlb.sympatico.ca ou fe-lain@gus.qc.ca</t>
+  </si>
+  <si>
+    <t>https://www.constructionsfelain.com</t>
+  </si>
+  <si>
+    <t>819 233-2324</t>
+  </si>
+  <si>
+    <t>Yvan Joyal</t>
+  </si>
+  <si>
+    <t>RÉFRIGÉRATION M.R.</t>
+  </si>
+  <si>
+    <t>19290, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-2946</t>
+  </si>
+  <si>
+    <t>Michel Richard</t>
+  </si>
+  <si>
+    <t>électroménagers - réparation</t>
+  </si>
+  <si>
+    <t>LETTREUR NORD-SUD INC.</t>
+  </si>
+  <si>
+    <t>G9H 1V9</t>
+  </si>
+  <si>
+    <t>enseigne et affichage</t>
+  </si>
+  <si>
+    <t>ÉCOLE COMMERCIALE DE LA COMMISSION SCOLAIRE LA RIVERAINE</t>
+  </si>
+  <si>
+    <t>4950, avenue Fardel, bureau 100</t>
+  </si>
+  <si>
+    <t>819 233-2757</t>
+  </si>
+  <si>
+    <t>CONSTRUCTIONS GART INC. (LES)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1600, avenue Le Neuf </t>
+  </si>
+  <si>
+    <t>819 233-2649</t>
+  </si>
+  <si>
+    <t>Mireille Ricard</t>
+  </si>
+  <si>
+    <t>AUBERGE GODEFROY</t>
+  </si>
+  <si>
+    <t>17575, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.aubergegodefroy.com</t>
+  </si>
+  <si>
+    <t>819 233-2200</t>
+  </si>
+  <si>
+    <t>G9H 1A5</t>
+  </si>
+  <si>
+    <t>Francine Bouffard</t>
+  </si>
+  <si>
+    <t>héliport</t>
+  </si>
+  <si>
+    <t>JEAN-PAUL DESHAIES INC. – Entrepôt</t>
+  </si>
+  <si>
+    <t>17605, rue Blondin</t>
+  </si>
+  <si>
+    <t>G9H 1E5</t>
+  </si>
+  <si>
+    <t>Jean-Paul Deshaies</t>
+  </si>
+  <si>
+    <t>RÉGIMBALD MÉLANIE</t>
+  </si>
+  <si>
+    <t>3195, rue des Sittelles</t>
+  </si>
+  <si>
+    <t>819 298-2075</t>
+  </si>
+  <si>
+    <t>G9H 4A8</t>
+  </si>
+  <si>
+    <t>Mélanie Régimbald</t>
+  </si>
+  <si>
+    <t>THERRIEN, ALBERT INC.</t>
+  </si>
+  <si>
+    <t>5515, boulevard de Port-Royal</t>
+  </si>
+  <si>
+    <t>atherrieninc@gmail.com</t>
+  </si>
+  <si>
+    <t>819 233-2514</t>
+  </si>
+  <si>
+    <t>G9H 1Z8</t>
+  </si>
+  <si>
+    <t>Albert Therrien</t>
+  </si>
+  <si>
+    <t>EXCAVATION PIERRE BERGERON</t>
+  </si>
+  <si>
+    <t>15660, boulevard des Acadiens, Bécancour</t>
+  </si>
+  <si>
+    <t>info@expbergeron.com</t>
+  </si>
+  <si>
+    <t>819 233-2876</t>
+  </si>
+  <si>
+    <t>G9H 1K8</t>
+  </si>
+  <si>
+    <t>Suzanne Lemay</t>
+  </si>
+  <si>
+    <t>installations fosses septiques</t>
+  </si>
+  <si>
+    <t>GARDERIE LES APPRENTI-SAGES</t>
+  </si>
+  <si>
+    <t>905, avenue Godefroy</t>
+  </si>
+  <si>
+    <t>apprentissages@tlb.sympatico.ca</t>
+  </si>
+  <si>
+    <t>819 233-4000</t>
+  </si>
+  <si>
+    <t>Nancy Cullen</t>
+  </si>
+  <si>
+    <t>HÉBERT JOCELYN DR</t>
+  </si>
+  <si>
+    <t>Jocelyn Hébert</t>
+  </si>
+  <si>
+    <t>DÉPANNEUR 55 - CIE 9105-6747 QUÉBEC INC.</t>
+  </si>
+  <si>
+    <t>16670, boulevard des Acadiens</t>
+  </si>
+  <si>
+    <t>819 233-3120</t>
+  </si>
+  <si>
+    <t>Henri Chouinard</t>
+  </si>
+  <si>
+    <t>PÉTRO CANADA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4800, avenue Fardel </t>
+  </si>
+  <si>
+    <t>819 233-2193</t>
+  </si>
+  <si>
+    <t>G9H 1V6</t>
+  </si>
+  <si>
+    <t>CLUB DE GOLF GODEFROY INC.</t>
+  </si>
+  <si>
+    <t>17500, boulevard Bécancour</t>
+  </si>
+  <si>
+    <t>https://www.golfgodefroy.qc.ca</t>
+  </si>
+  <si>
+    <t>819 233-2255</t>
+  </si>
+  <si>
+    <t>Alain Guilbert</t>
+  </si>
+  <si>
+    <t>golf</t>
+  </si>
+  <si>
+    <t>TÉLÉBEC LTÉE (ENTREPÔT)</t>
+  </si>
+  <si>
+    <t>1030, boulevard de Port-Royal, porte 5</t>
+  </si>
+  <si>
     <t>télécommunication</t>
   </si>
   <si>
-    <t>H.M. MÉTAL INC.</t>
-[...3913 lines deleted...]
-  <si>
     <t>TÉLÉBEC LTÉE  (IMMEUBLE À BUREAUX)</t>
   </si>
   <si>
     <t>https://www.telebec.com</t>
   </si>
   <si>
     <t>1 888 737-6673</t>
   </si>
   <si>
     <t>CRDI DE LA MAURICIE ET DU CENTRE DU QUÉBEC</t>
   </si>
   <si>
     <t>1582, boulevard de Port-Royal</t>
   </si>
   <si>
     <t>819 379-6868</t>
   </si>
   <si>
     <t>services de 2e ligne</t>
   </si>
   <si>
     <t>CENTRE DE SANTÉ GODEFROY</t>
   </si>
   <si>
     <t>VÉZINA ANNICK</t>
@@ -7475,74 +7490,80 @@
   <si>
     <t>4825, avenue Bouvet, bureau 126</t>
   </si>
   <si>
     <t>stg.opto@cgocable.ca</t>
   </si>
   <si>
     <t>819 233-4242</t>
   </si>
   <si>
     <t>TRANSPORT ET ENTREPOSAGE PARADIS INC.</t>
   </si>
   <si>
     <t>1300, avenue Le Neuf</t>
   </si>
   <si>
     <t>https://www.transportparadis.com</t>
   </si>
   <si>
     <t>819 233-3100/1 -800 567-6725</t>
   </si>
   <si>
     <t>Jacques Paradis</t>
   </si>
   <si>
+    <t>entreposage et transport</t>
+  </si>
+  <si>
     <t>BUREAU DE POSTE – SAINT-GRÉGOIRE</t>
   </si>
   <si>
     <t>17270, rue Gaudet</t>
   </si>
   <si>
     <t>819 233-2621</t>
   </si>
   <si>
     <t>G9H 1G0</t>
   </si>
   <si>
     <t>DÉPANNEUR CLUB VIDÉO PREMIER CHOIX</t>
   </si>
   <si>
     <t>4825, boulevard Port-Royal</t>
   </si>
   <si>
     <t>819 233-2368</t>
   </si>
   <si>
     <t>Alain Zhao</t>
   </si>
   <si>
+    <t>vidéo - location</t>
+  </si>
+  <si>
     <t>TRANSPORTEURS EN VRAC DE NICOLET INC.</t>
   </si>
   <si>
     <t>4802, avenue Bouvet, bureau A</t>
   </si>
   <si>
     <t>tranvrac@cgocable.ca</t>
   </si>
   <si>
     <t>819 233-9545</t>
   </si>
   <si>
     <t>G9H 0J9</t>
   </si>
   <si>
     <t>Robert Tessier</t>
   </si>
   <si>
     <t>transport en vrac</t>
   </si>
   <si>
     <t>HÔPITAL VÉTÉRINAIRE SAINT-GRÉGOIRE</t>
   </si>
   <si>
     <t>16930, boulevard des Acadiens</t>
@@ -7592,53 +7613,50 @@
   <si>
     <t>G9H 1K9</t>
   </si>
   <si>
     <t>François Bouvet</t>
   </si>
   <si>
     <t>LE REFUGE DU CAMPEUR (2007) INC.</t>
   </si>
   <si>
     <t>18600, boulevard Bécancour</t>
   </si>
   <si>
     <t>lerefugeducampeur@gmail.com</t>
   </si>
   <si>
     <t>819 233-3598</t>
   </si>
   <si>
     <t>G9H 1A8</t>
   </si>
   <si>
     <t>Claude Gravel</t>
   </si>
   <si>
-    <t>terrain de camping</t>
-[...1 lines deleted...]
-  <si>
     <t>TÉLÉBEC LTÉE (CENTRALE TÉLÉPHONIQUE)</t>
   </si>
   <si>
     <t>4910, avenue Lamothe</t>
   </si>
   <si>
     <t>G9H 2A9</t>
   </si>
   <si>
     <t>QUILLES ST-GRÉGOIRE INC.</t>
   </si>
   <si>
     <t>4250, avenue Arseneault</t>
   </si>
   <si>
     <t>https://www.quillesstgregoire.com</t>
   </si>
   <si>
     <t>819 233-2228</t>
   </si>
   <si>
     <t>salle de quilles</t>
   </si>
   <si>
     <t>ATELIER DU MEUBLE REMBOURRÉ DM</t>
@@ -7649,50 +7667,53 @@
   <si>
     <t>https://www.public.sogetel.net/ateliermere</t>
   </si>
   <si>
     <t>819 293-8088</t>
   </si>
   <si>
     <t>Daniel Massicotte</t>
   </si>
   <si>
     <t>FROMAGERIE L'ANCÊTRE</t>
   </si>
   <si>
     <t>1615, boulevard Port-Royal</t>
   </si>
   <si>
     <t>https://www.fromagerieancetre.com</t>
   </si>
   <si>
     <t>819 233-9157</t>
   </si>
   <si>
     <t>André Blanchette</t>
   </si>
   <si>
+    <t>comptoir laitier</t>
+  </si>
+  <si>
     <t>OFFICE MUNICIPAL D'HABITATION - RÉSIDENCE BEAUSÉJOUR - SAINT-GRÉGOIRE (HLM)</t>
   </si>
   <si>
     <t>4300 et 4400, avenue Lefebvre</t>
   </si>
   <si>
     <t>VILLA DOMAINE SAINT-GRÉGOIRE</t>
   </si>
   <si>
     <t>4890, avenue Bouvet</t>
   </si>
   <si>
     <t>819 233-3232</t>
   </si>
   <si>
     <t>G9H 1X4</t>
   </si>
   <si>
     <t>Line Hébert</t>
   </si>
   <si>
     <t>COMPLEXE HÔTELIER LE CINQUANTE CINQ</t>
   </si>
   <si>
     <t>4810, avenue Fardel</t>
@@ -7949,182 +7970,182 @@
   <si>
     <t>5130, boulevard de Port-Royal</t>
   </si>
   <si>
     <t>info@blanchette-pmp.com</t>
   </si>
   <si>
     <t>819 233-2344</t>
   </si>
   <si>
     <t>G9H 1Z7</t>
   </si>
   <si>
     <t>Daniel Blanchette</t>
   </si>
   <si>
     <t>COMPTOIR LAITIER 55 INC.</t>
   </si>
   <si>
     <t xml:space="preserve">4810, avenue Fardel  </t>
   </si>
   <si>
     <t>Sylvie Hamel</t>
   </si>
   <si>
-    <t>comptoir laitier</t>
-[...1 lines deleted...]
-  <si>
     <t>AUTOBUS HÉLIE INC.</t>
   </si>
   <si>
     <t xml:space="preserve">3505, boulevard de Port-Royal </t>
   </si>
   <si>
     <t>https://www.autobushelie.com</t>
   </si>
   <si>
     <t>819 371-1177</t>
   </si>
   <si>
     <t>Pierre Hélie</t>
   </si>
   <si>
     <t>autobus</t>
   </si>
   <si>
     <t>CARROSSERIE CHAMPAGNE</t>
   </si>
   <si>
     <t>1800, avenue Descôteaux</t>
   </si>
   <si>
     <t>info@carrosseriechampagne.com</t>
   </si>
   <si>
     <t>https://www.carrosseriechampagne.com</t>
   </si>
   <si>
     <t>819 233-9000 ou 1 866 345-9004</t>
   </si>
   <si>
     <t>Gaétan et René Champagne</t>
   </si>
   <si>
+    <t>automobiles - pièces neuves et usagées</t>
+  </si>
+  <si>
     <t>LEBLANC, BOUDREAU, COMEAU INC.</t>
   </si>
   <si>
     <t>https://www.comptablelbc.com</t>
   </si>
   <si>
     <t>819 233-4888</t>
   </si>
   <si>
     <t>Jules Leblanc</t>
   </si>
   <si>
     <t>SERVICE CANADA</t>
   </si>
   <si>
     <t>1580, boulevard de Port-Royal</t>
   </si>
   <si>
     <t>819 233-7066</t>
   </si>
   <si>
     <t>Marcel Lord</t>
   </si>
   <si>
     <t>LES ENTREPRISES JOYAL</t>
   </si>
   <si>
     <t>1400, avenue Le Neuf</t>
   </si>
   <si>
     <t>https://www.entreprisesjoyal.com</t>
   </si>
   <si>
     <t>819 233-2121</t>
   </si>
   <si>
     <t>MARCHÉ METRO PORT-ROYAL</t>
   </si>
   <si>
     <t xml:space="preserve">4900, avenue Fardel </t>
   </si>
   <si>
     <t>819 233-2331</t>
   </si>
   <si>
     <t>Luc Vigneault</t>
   </si>
   <si>
-    <t>charcuteries</t>
-[...1 lines deleted...]
-  <si>
     <t>MARCHÉ GODEFROY (COOPÉRATIVE DE SOLIDARITÉ DU MARCHÉ GODEFROY)</t>
   </si>
   <si>
     <t>1700, avenue Descôteaux</t>
   </si>
   <si>
     <t>info@marchegodefroy.com</t>
   </si>
   <si>
     <t>819 233-3700</t>
   </si>
   <si>
     <t>PERRON, YVON (HERBALIFE)</t>
   </si>
   <si>
     <t>5200, boulevard Port-Royal</t>
   </si>
   <si>
     <t>yp60herbalife@outlook.com</t>
   </si>
   <si>
     <t>819 233-3149</t>
   </si>
   <si>
     <t>Yvon Perron</t>
   </si>
   <si>
     <t>alimentation - distribution de suppléments alimentaires</t>
   </si>
   <si>
     <t>DÉPANNEUR GODEFROY INC.</t>
   </si>
   <si>
     <t>675, avenue Godefroy</t>
   </si>
   <si>
     <t>819 233-3838</t>
   </si>
   <si>
     <t>Gilles Descôteaux</t>
   </si>
   <si>
+    <t>boucheries</t>
+  </si>
+  <si>
     <t>TECHNIFAB INC.</t>
   </si>
   <si>
     <t>1030, boulevard de Port-Royal, porte 110</t>
   </si>
   <si>
     <t>819 233-9898</t>
   </si>
   <si>
     <t>G9A 1X6</t>
   </si>
   <si>
     <t>Patrick Milette</t>
   </si>
   <si>
     <t>SERVICES FINANCIERS PIERRE NOURY</t>
   </si>
   <si>
     <t>4515, avenue Bourgeois</t>
   </si>
   <si>
     <t>pierre.noury@cgocable.ca</t>
   </si>
   <si>
     <t>819 233-9135</t>
@@ -8198,50 +8219,53 @@
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>750, boulevard Alphonse-Deshaies</t>
   </si>
   <si>
     <t>transport par train</t>
   </si>
   <si>
     <t>FERME PIERRE DUPLESSIS, PRODUCTION LÉGUMIÈRE ET FRUITIÈRE</t>
   </si>
   <si>
     <t>7955, rue Désormeaux</t>
   </si>
   <si>
     <t>819 294-2209</t>
   </si>
   <si>
     <t>G9H 2X1</t>
   </si>
   <si>
     <t>Pierre Duplessis</t>
   </si>
   <si>
+    <t>horticulture - vente de plantes annuelles et plants de légumes</t>
+  </si>
+  <si>
     <t>ÉCOLE TERRE-DES-JEUNES</t>
   </si>
   <si>
     <t>8260, rue Cartier</t>
   </si>
   <si>
     <t>819 936-5821</t>
   </si>
   <si>
     <t>G9H 3B1</t>
   </si>
   <si>
     <t>CYRENNE GILLES</t>
   </si>
   <si>
     <t>11050,chemin Leblanc</t>
   </si>
   <si>
     <t>819 294-2239</t>
   </si>
   <si>
     <t>G9H 3E4</t>
   </si>
   <si>
     <t>Gilles G. Cyrenne</t>
@@ -8333,53 +8357,50 @@
   <si>
     <t>819 294-6633</t>
   </si>
   <si>
     <t>Pierre Ducharme, directeur d'usine</t>
   </si>
   <si>
     <t>HYDREXCEL INC.</t>
   </si>
   <si>
     <t>665, avenue Dutord</t>
   </si>
   <si>
     <t>hydrexcel@hydrexcel.com</t>
   </si>
   <si>
     <t>https://www.hydrexcel.com</t>
   </si>
   <si>
     <t>819 294-2728</t>
   </si>
   <si>
     <t xml:space="preserve"> Mario Blanchette</t>
   </si>
   <si>
-    <t>mécanique - soudure - hydraulique</t>
-[...1 lines deleted...]
-  <si>
     <t>CEPSA CHIMIE BÉCANCOUR INC.</t>
   </si>
   <si>
     <t>5250, boulevard Bécancour</t>
   </si>
   <si>
     <t>contactcqb@cepsa.com</t>
   </si>
   <si>
     <t>https://www.cepsa.ca</t>
   </si>
   <si>
     <t>819 294-1414</t>
   </si>
   <si>
     <t>produits chimiques - alkylbenzène linéaire</t>
   </si>
   <si>
     <t>HYDROGÉNAL</t>
   </si>
   <si>
     <t>5400 et 5425, boulevard Raoul-Duchesne</t>
   </si>
   <si>
     <t>https://www.airliquide.ca</t>
@@ -8471,51 +8492,51 @@
   <si>
     <t>ENTREPRISES RÉFRACTAIRES DE LA MAURICIE INC.</t>
   </si>
   <si>
     <t>r.m.i.@sogetel.net</t>
   </si>
   <si>
     <t>819 294-4111</t>
   </si>
   <si>
     <t>Jacques Limoges</t>
   </si>
   <si>
     <t>MAXI-CONCEPT J.L.P. INC.</t>
   </si>
   <si>
     <t>3075, avenue Nicolas-Perrot</t>
   </si>
   <si>
     <t>https://www.maxi-concept.qc.ca</t>
   </si>
   <si>
     <t>819 294-1892</t>
   </si>
   <si>
-    <t>électricité</t>
+    <t>génie municipal</t>
   </si>
   <si>
     <t>BATIK SUSAN WARD</t>
   </si>
   <si>
     <t>819 294-2486</t>
   </si>
   <si>
     <t>Susan Ward</t>
   </si>
   <si>
     <t>artistes-artisans - art visuel 3d et 2d</t>
   </si>
   <si>
     <t>COOPÉRATIVE DE SOLIDARITÉ D’AIDE À DOMICILE DE LA MRC DE BÉCANCOUR</t>
   </si>
   <si>
     <t>7425, route du Missouri</t>
   </si>
   <si>
     <t>coopbec@hotmail.com</t>
   </si>
   <si>
     <t>873 887-1210</t>
   </si>
@@ -8567,51 +8588,51 @@
   <si>
     <t>https://www.abi.qc.ca</t>
   </si>
   <si>
     <t>G9H 2T7</t>
   </si>
   <si>
     <t>aluminerie</t>
   </si>
   <si>
     <t>AUTOMATISATION BARIL</t>
   </si>
   <si>
     <t>535, avenue Le Neuf</t>
   </si>
   <si>
     <t>https://www.automatisationbaril.com</t>
   </si>
   <si>
     <t>819 233-3160</t>
   </si>
   <si>
     <t>Sylvain Baril</t>
   </si>
   <si>
-    <t>consultants - automatisation</t>
+    <t>et contrôle</t>
   </si>
   <si>
     <t>VILLA DES CYGNES</t>
   </si>
   <si>
     <t>2015, avenue Mgr Moreau</t>
   </si>
   <si>
     <t>lavilladescygnes@hotmail.com</t>
   </si>
   <si>
     <t>819 294-1834</t>
   </si>
   <si>
     <t>Régent Ouellet</t>
   </si>
   <si>
     <t>CONSTRUCTION LAVIGNE &amp; BARIL INC.</t>
   </si>
   <si>
     <t>Yvon Lavigne</t>
   </si>
   <si>
     <t>OMH RÉSIDENCES MGR MOREAU - BÉCANCOUR (HLM)</t>
   </si>
@@ -10466,6064 +10487,6064 @@
       <c r="B58" t="s">
         <v>12</v>
       </c>
       <c r="C58" t="s">
         <v>306</v>
       </c>
       <c r="D58" t="s">
         <v>88</v>
       </c>
       <c r="E58" t="s">
         <v>307</v>
       </c>
       <c r="F58" t="s">
         <v>308</v>
       </c>
       <c r="G58" t="s">
         <v>309</v>
       </c>
       <c r="I58" t="s">
         <v>107</v>
       </c>
       <c r="J58" t="s">
         <v>310</v>
       </c>
       <c r="K58" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B59" t="s">
         <v>12</v>
       </c>
       <c r="C59" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D59" t="s">
         <v>141</v>
       </c>
       <c r="G59" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="I59" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="J59" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="K59" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B60" t="s">
         <v>158</v>
       </c>
       <c r="C60" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D60" t="s">
         <v>88</v>
       </c>
       <c r="E60" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F60" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G60" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="I60" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="J60" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="K60" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B61" t="s">
         <v>12</v>
       </c>
       <c r="C61" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D61" t="s">
         <v>14</v>
       </c>
       <c r="F61" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="G61" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="I61" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="J61" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="K61" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B62" t="s">
         <v>12</v>
       </c>
       <c r="C62" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D62" t="s">
         <v>88</v>
       </c>
       <c r="G62" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="I62" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="J62" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="K62" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B63" t="s">
         <v>12</v>
       </c>
       <c r="C63" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D63" t="s">
         <v>88</v>
       </c>
       <c r="G63" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="I63" t="s">
         <v>183</v>
       </c>
       <c r="K63" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B64" t="s">
         <v>63</v>
       </c>
       <c r="C64" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D64" t="s">
         <v>14</v>
       </c>
       <c r="G64" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="I64" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="J64" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="K64" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B65" t="s">
         <v>158</v>
       </c>
       <c r="C65" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D65" t="s">
         <v>88</v>
       </c>
       <c r="E65" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="F65" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="G65" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="I65" t="s">
         <v>303</v>
       </c>
       <c r="J65" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="K65" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B66" t="s">
         <v>12</v>
       </c>
       <c r="C66" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D66" t="s">
         <v>88</v>
       </c>
       <c r="E66" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F66" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="G66" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="I66" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="J66" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="K66" t="s">
-        <v>144</v>
+        <v>362</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B67" t="s">
         <v>12</v>
       </c>
       <c r="C67" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="D67" t="s">
         <v>14</v>
       </c>
       <c r="G67" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="I67" t="s">
         <v>268</v>
       </c>
       <c r="J67" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="K67" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B68" t="s">
         <v>12</v>
       </c>
       <c r="C68" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="D68" t="s">
         <v>88</v>
       </c>
       <c r="G68" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="I68" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="J68" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="K68" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B69" t="s">
         <v>63</v>
       </c>
       <c r="C69" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="D69" t="s">
         <v>119</v>
       </c>
       <c r="G69" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="I69" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="J69" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="K69" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B70" t="s">
         <v>12</v>
       </c>
       <c r="D70" t="s">
         <v>141</v>
       </c>
       <c r="G70" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="J70" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="K70" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B71" t="s">
         <v>12</v>
       </c>
       <c r="C71" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="D71" t="s">
         <v>88</v>
       </c>
       <c r="G71" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="I71" t="s">
         <v>42</v>
       </c>
       <c r="J71" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="K71" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="B72" t="s">
         <v>63</v>
       </c>
       <c r="C72" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="D72" t="s">
         <v>88</v>
       </c>
       <c r="G72" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="I72" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="K72" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B73" t="s">
         <v>63</v>
       </c>
       <c r="C73" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D73" t="s">
         <v>124</v>
       </c>
       <c r="G73" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="I73" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="J73" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="K73" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B74" t="s">
         <v>158</v>
       </c>
       <c r="C74" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="D74" t="s">
         <v>124</v>
       </c>
       <c r="I74" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="K74" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B75" t="s">
         <v>158</v>
       </c>
       <c r="C75" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="D75" t="s">
         <v>88</v>
       </c>
       <c r="G75" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="I75" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="J75" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="K75" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="B76" t="s">
         <v>12</v>
       </c>
       <c r="C76" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="D76" t="s">
         <v>124</v>
       </c>
       <c r="G76" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="I76" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="J76" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="K76" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" t="s">
         <v>29</v>
       </c>
       <c r="B77" t="s">
         <v>12</v>
       </c>
       <c r="C77" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="D77" t="s">
         <v>141</v>
       </c>
       <c r="G77" t="s">
         <v>31</v>
       </c>
       <c r="I77" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="J77" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="K77" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="B78" t="s">
         <v>12</v>
       </c>
       <c r="C78" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="D78" t="s">
         <v>14</v>
       </c>
       <c r="F78" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="G78" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="J78" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="K78" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="B79" t="s">
         <v>12</v>
       </c>
       <c r="C79" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="D79" t="s">
         <v>124</v>
       </c>
       <c r="E79" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F79" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="G79" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="I79" t="s">
         <v>126</v>
       </c>
       <c r="J79" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="K79" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="B80" t="s">
         <v>12</v>
       </c>
       <c r="C80" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="D80" t="s">
         <v>88</v>
       </c>
       <c r="G80" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="J80" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="K80" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B81" t="s">
         <v>12</v>
       </c>
       <c r="C81" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="D81" t="s">
         <v>88</v>
       </c>
       <c r="G81" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="J81" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="K81" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="B82" t="s">
         <v>12</v>
       </c>
       <c r="C82" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="D82" t="s">
         <v>88</v>
       </c>
       <c r="G82" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="J82" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="K82" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B83" t="s">
         <v>12</v>
       </c>
       <c r="C83" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="D83" t="s">
         <v>88</v>
       </c>
       <c r="G83" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="J83" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="K83" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="B84" t="s">
         <v>12</v>
       </c>
       <c r="C84" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="D84" t="s">
         <v>88</v>
       </c>
       <c r="G84" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="J84" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="K84" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="B85" t="s">
         <v>12</v>
       </c>
       <c r="C85" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="D85" t="s">
         <v>88</v>
       </c>
       <c r="G85" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="J85" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="K85" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="B86" t="s">
         <v>12</v>
       </c>
       <c r="C86" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="D86" t="s">
         <v>88</v>
       </c>
       <c r="G86" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="J86" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="K86" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="B87" t="s">
         <v>12</v>
       </c>
       <c r="C87" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="D87" t="s">
         <v>88</v>
       </c>
       <c r="G87" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="J87" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="K87" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="B88" t="s">
         <v>12</v>
       </c>
       <c r="C88" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="D88" t="s">
         <v>88</v>
       </c>
       <c r="G88" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="J88" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="K88" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B89" t="s">
         <v>12</v>
       </c>
       <c r="C89" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="D89" t="s">
         <v>119</v>
       </c>
       <c r="G89" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="J89" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="K89" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="B90" t="s">
         <v>12</v>
       </c>
       <c r="C90" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="D90" t="s">
         <v>119</v>
       </c>
       <c r="G90" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="J90" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="K90" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B91" t="s">
         <v>12</v>
       </c>
       <c r="C91" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="D91" t="s">
         <v>141</v>
       </c>
       <c r="G91" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="J91" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="K91" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="B92" t="s">
         <v>12</v>
       </c>
       <c r="C92" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="D92" t="s">
         <v>141</v>
       </c>
       <c r="G92" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="J92" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="K92" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="B93" t="s">
         <v>12</v>
       </c>
       <c r="C93" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="D93" t="s">
         <v>124</v>
       </c>
       <c r="J93" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="K93" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="B94" t="s">
         <v>12</v>
       </c>
       <c r="C94" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="D94" t="s">
         <v>141</v>
       </c>
       <c r="G94" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="J94" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="K94" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="B95" t="s">
         <v>12</v>
       </c>
       <c r="C95" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="D95" t="s">
         <v>124</v>
       </c>
       <c r="G95" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="J95" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="K95" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="B96" t="s">
         <v>12</v>
       </c>
       <c r="C96" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="D96" t="s">
         <v>124</v>
       </c>
       <c r="G96" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="J96" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="K96" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="B97" t="s">
         <v>12</v>
       </c>
       <c r="C97" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="D97" t="s">
         <v>124</v>
       </c>
       <c r="G97" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="J97" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="K97" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="B98" t="s">
         <v>12</v>
       </c>
       <c r="C98" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="D98" t="s">
         <v>124</v>
       </c>
       <c r="G98" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="J98" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="K98" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="B99" t="s">
         <v>12</v>
       </c>
       <c r="C99" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="D99" t="s">
         <v>124</v>
       </c>
       <c r="G99" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="J99" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="K99" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="B100" t="s">
         <v>12</v>
       </c>
       <c r="C100" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="D100" t="s">
         <v>88</v>
       </c>
       <c r="G100" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="I100" t="s">
         <v>237</v>
       </c>
       <c r="J100" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="K100" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="B101" t="s">
         <v>12</v>
       </c>
       <c r="C101" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="D101" t="s">
         <v>14</v>
       </c>
       <c r="G101" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="J101" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="K101" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B102" t="s">
         <v>12</v>
       </c>
       <c r="C102" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="D102" t="s">
         <v>14</v>
       </c>
       <c r="E102" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="G102" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="I102" t="s">
         <v>101</v>
       </c>
       <c r="J102" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="K102" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B103" t="s">
         <v>63</v>
       </c>
       <c r="C103" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="D103" t="s">
         <v>14</v>
       </c>
       <c r="G103" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="I103" t="s">
         <v>268</v>
       </c>
       <c r="J103" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="K103" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="B104" t="s">
         <v>12</v>
       </c>
       <c r="C104" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="D104" t="s">
         <v>88</v>
       </c>
       <c r="G104" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="I104" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="J104" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="K104" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="B105" t="s">
         <v>12</v>
       </c>
       <c r="C105" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="D105" t="s">
         <v>293</v>
       </c>
       <c r="E105" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="F105" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="G105" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="I105" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="J105" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="K105" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="B106" t="s">
         <v>158</v>
       </c>
       <c r="C106" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="D106" t="s">
         <v>141</v>
       </c>
       <c r="E106" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="G106" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="I106" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="J106" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="K106" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="B107" t="s">
         <v>12</v>
       </c>
       <c r="C107" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="D107" t="s">
         <v>88</v>
       </c>
       <c r="G107" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="I107" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="J107" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="K107" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="B108" t="s">
         <v>12</v>
       </c>
       <c r="C108" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="D108" t="s">
         <v>124</v>
       </c>
       <c r="G108" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="I108" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="K108" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="B109" t="s">
         <v>12</v>
       </c>
       <c r="C109" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="D109" t="s">
         <v>119</v>
       </c>
       <c r="G109" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="I109" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="J109" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="K109" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="B110" t="s">
         <v>12</v>
       </c>
       <c r="C110" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="D110" t="s">
         <v>88</v>
       </c>
       <c r="G110" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="I110" t="s">
         <v>42</v>
       </c>
       <c r="K110" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="B111" t="s">
         <v>12</v>
       </c>
       <c r="C111" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="D111" t="s">
         <v>119</v>
       </c>
       <c r="G111" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="I111" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="J111" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="K111" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="B112" t="s">
         <v>63</v>
       </c>
       <c r="C112" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="D112" t="s">
         <v>14</v>
       </c>
       <c r="F112" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="G112">
         <v>8196938595</v>
       </c>
       <c r="I112" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="J112" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="K112" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="B113" t="s">
         <v>63</v>
       </c>
       <c r="C113" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="D113" t="s">
         <v>14</v>
       </c>
       <c r="F113" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="G113" t="s">
+        <v>574</v>
+      </c>
+      <c r="I113" t="s">
+        <v>575</v>
+      </c>
+      <c r="J113" t="s">
+        <v>571</v>
+      </c>
+      <c r="K113" t="s">
         <v>572</v>
-      </c>
-[...7 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="B114" t="s">
         <v>158</v>
       </c>
       <c r="C114" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="D114" t="s">
         <v>88</v>
       </c>
       <c r="G114" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="I114" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="J114" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="K114" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="B115" t="s">
         <v>12</v>
       </c>
       <c r="C115" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="D115" t="s">
         <v>88</v>
       </c>
       <c r="G115" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="I115" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="J115" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="K115" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="B116" t="s">
         <v>63</v>
       </c>
       <c r="C116" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="D116" t="s">
         <v>88</v>
       </c>
       <c r="G116" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="I116" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="J116" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="K116" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="B117" t="s">
         <v>12</v>
       </c>
       <c r="C117" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="D117" t="s">
         <v>119</v>
       </c>
       <c r="G117" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="I117" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="J117" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="K117" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="B118" t="s">
         <v>158</v>
       </c>
       <c r="C118" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="D118" t="s">
         <v>124</v>
       </c>
       <c r="G118" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="I118" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="J118" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="K118" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="B119" t="s">
         <v>158</v>
       </c>
       <c r="C119" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="D119" t="s">
         <v>88</v>
       </c>
       <c r="G119" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="I119" t="s">
         <v>303</v>
       </c>
       <c r="K119" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="B120" t="s">
         <v>12</v>
       </c>
       <c r="C120" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="D120" t="s">
         <v>124</v>
       </c>
       <c r="G120" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="I120" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="J120" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="K120" t="s">
-        <v>144</v>
+        <v>362</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B121" t="s">
         <v>12</v>
       </c>
       <c r="C121" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="D121" t="s">
         <v>141</v>
       </c>
       <c r="G121" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="I121" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="J121" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="K121" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="B122" t="s">
         <v>12</v>
       </c>
       <c r="C122" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="D122" t="s">
         <v>88</v>
       </c>
       <c r="I122" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="K122" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="B123" t="s">
         <v>158</v>
       </c>
       <c r="C123" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="D123" t="s">
         <v>88</v>
       </c>
       <c r="G123" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="I123" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="J123" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="K123" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="B124" t="s">
         <v>158</v>
       </c>
       <c r="C124" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="D124" t="s">
         <v>141</v>
       </c>
       <c r="G124" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="I124" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="J124" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="K124" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="B125" t="s">
         <v>12</v>
       </c>
       <c r="C125" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="D125" t="s">
         <v>141</v>
       </c>
       <c r="G125" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="I125" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="J125" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="K125" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B126" t="s">
         <v>12</v>
       </c>
       <c r="C126" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="D126" t="s">
         <v>141</v>
       </c>
       <c r="G126" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="I126" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="J126" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="K126" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="B127" t="s">
         <v>12</v>
       </c>
       <c r="C127" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="D127" t="s">
         <v>141</v>
       </c>
       <c r="G127" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="I127" t="s">
         <v>252</v>
       </c>
       <c r="J127" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="K127" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="B128" t="s">
         <v>12</v>
       </c>
       <c r="C128" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="D128" t="s">
         <v>88</v>
       </c>
       <c r="F128" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="G128" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="I128" t="s">
         <v>42</v>
       </c>
       <c r="K128" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="B129" t="s">
         <v>12</v>
       </c>
       <c r="C129" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="D129" t="s">
         <v>88</v>
       </c>
       <c r="E129" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="G129" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="I129" t="s">
         <v>60</v>
       </c>
       <c r="J129" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="K129" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="B130" t="s">
         <v>12</v>
       </c>
       <c r="C130" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="D130" t="s">
         <v>141</v>
       </c>
       <c r="G130" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="I130" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="K130" t="s">
-        <v>163</v>
+        <v>657</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="B131" t="s">
         <v>12</v>
       </c>
       <c r="C131" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="D131" t="s">
         <v>14</v>
       </c>
       <c r="G131" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="I131" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="K131" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="B132" t="s">
         <v>12</v>
       </c>
       <c r="C132" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="D132" t="s">
         <v>88</v>
       </c>
       <c r="I132" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="K132" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="B133" t="s">
         <v>12</v>
       </c>
       <c r="C133" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="D133" t="s">
         <v>124</v>
       </c>
       <c r="G133" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="I133" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="J133" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="K133" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="B134" t="s">
         <v>158</v>
       </c>
       <c r="C134" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="D134" t="s">
         <v>141</v>
       </c>
       <c r="G134" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="I134" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="J134" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="K134" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="B135" t="s">
         <v>12</v>
       </c>
       <c r="C135" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="D135" t="s">
         <v>14</v>
       </c>
       <c r="G135" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="I135" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="J135" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="K135" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="B136" t="s">
         <v>12</v>
       </c>
       <c r="C136" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="D136" t="s">
         <v>141</v>
       </c>
       <c r="G136" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="I136" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="J136" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="K136" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="B137" t="s">
         <v>158</v>
       </c>
       <c r="C137" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="D137" t="s">
         <v>88</v>
       </c>
       <c r="I137" t="s">
         <v>225</v>
       </c>
       <c r="J137" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="K137" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="B138" t="s">
         <v>12</v>
       </c>
       <c r="C138" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="D138" t="s">
         <v>88</v>
       </c>
       <c r="G138" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="I138" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="J138" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="K138" t="s">
-        <v>694</v>
+        <v>264</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="B139" t="s">
         <v>63</v>
       </c>
       <c r="C139" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="D139" t="s">
         <v>14</v>
       </c>
       <c r="G139" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="I139" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="J139" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="K139" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="B140" t="s">
         <v>12</v>
       </c>
       <c r="C140" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="D140" t="s">
         <v>88</v>
       </c>
       <c r="G140" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="I140" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="J140" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="K140" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="B141" t="s">
         <v>12</v>
       </c>
       <c r="C141" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="D141" t="s">
         <v>141</v>
       </c>
       <c r="G141" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="I141" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="J141" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="K141" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="B142" t="s">
         <v>12</v>
       </c>
       <c r="C142" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="D142" t="s">
         <v>141</v>
       </c>
       <c r="G142" t="s">
+        <v>713</v>
+      </c>
+      <c r="I142" t="s">
+        <v>540</v>
+      </c>
+      <c r="J142" t="s">
+        <v>714</v>
+      </c>
+      <c r="K142" t="s">
         <v>711</v>
-      </c>
-[...7 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="B143" t="s">
         <v>12</v>
       </c>
       <c r="C143" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="D143" t="s">
         <v>14</v>
       </c>
       <c r="G143" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="I143" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="J143" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="K143" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="B144" t="s">
         <v>158</v>
       </c>
       <c r="C144" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="D144" t="s">
         <v>124</v>
       </c>
       <c r="G144" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="I144" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="J144" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="K144" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="B145" t="s">
         <v>158</v>
       </c>
       <c r="C145" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="D145" t="s">
         <v>14</v>
       </c>
       <c r="F145" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="G145" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="I145" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="J145" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="K145" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="B146" t="s">
         <v>12</v>
       </c>
       <c r="C146" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="D146" t="s">
         <v>293</v>
       </c>
       <c r="G146" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="I146" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="J146" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="K146" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="B147" t="s">
         <v>158</v>
       </c>
       <c r="C147" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="D147" t="s">
         <v>88</v>
       </c>
       <c r="G147" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="I147" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="J147" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="K147" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="B148" t="s">
         <v>12</v>
       </c>
       <c r="C148" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="D148" t="s">
         <v>88</v>
       </c>
       <c r="G148" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="I148" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="J148" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="K148" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="B149" t="s">
         <v>12</v>
       </c>
       <c r="C149" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="D149" t="s">
         <v>88</v>
       </c>
       <c r="G149" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="I149" t="s">
         <v>60</v>
       </c>
       <c r="J149" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="K149" t="s">
-        <v>174</v>
+        <v>52</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="B150" t="s">
         <v>12</v>
       </c>
       <c r="C150" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="D150" t="s">
         <v>88</v>
       </c>
       <c r="F150" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="G150" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="I150" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="J150" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="K150" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="B151" t="s">
         <v>12</v>
       </c>
       <c r="C151" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="D151" t="s">
         <v>124</v>
       </c>
       <c r="G151" t="s">
         <v>246</v>
       </c>
       <c r="I151" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="J151" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="K151" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="B152" t="s">
         <v>12</v>
       </c>
       <c r="C152" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="D152" t="s">
         <v>124</v>
       </c>
       <c r="G152" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="I152" t="s">
         <v>126</v>
       </c>
       <c r="J152" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="K152" t="s">
-        <v>668</v>
+        <v>769</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="B153" t="s">
         <v>63</v>
       </c>
       <c r="C153" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="D153" t="s">
         <v>124</v>
       </c>
       <c r="G153" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="I153" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="J153" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="K153" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="B154" t="s">
         <v>12</v>
       </c>
       <c r="C154" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
       <c r="D154" t="s">
         <v>119</v>
       </c>
       <c r="G154" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="I154" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="J154" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="K154" t="s">
-        <v>668</v>
+        <v>769</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="B155" t="s">
         <v>12</v>
       </c>
       <c r="C155" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="D155" t="s">
         <v>88</v>
       </c>
       <c r="G155" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="I155" t="s">
         <v>303</v>
       </c>
       <c r="J155" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="K155" t="s">
-        <v>97</v>
+        <v>781</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="B156" t="s">
         <v>12</v>
       </c>
       <c r="C156" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="D156" t="s">
         <v>88</v>
       </c>
       <c r="G156" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="I156" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="J156" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="K156" t="s">
-        <v>783</v>
+        <v>67</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="B157" t="s">
         <v>12</v>
       </c>
       <c r="C157" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="D157" t="s">
         <v>124</v>
       </c>
       <c r="G157" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="I157" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="J157" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="K157" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="B158" t="s">
         <v>12</v>
       </c>
       <c r="C158" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="D158" t="s">
         <v>88</v>
       </c>
       <c r="E158" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="F158" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="G158" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="I158" t="s">
         <v>303</v>
       </c>
       <c r="J158" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="K158" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="B159" t="s">
         <v>12</v>
       </c>
       <c r="C159" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="D159" t="s">
         <v>88</v>
       </c>
       <c r="G159" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="I159" t="s">
         <v>303</v>
       </c>
       <c r="K159" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="B160" t="s">
         <v>12</v>
       </c>
       <c r="C160" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="D160" t="s">
         <v>124</v>
       </c>
       <c r="G160" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="I160" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="J160" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="K160" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="B161" t="s">
         <v>12</v>
       </c>
       <c r="C161" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="D161" t="s">
         <v>88</v>
       </c>
       <c r="G161" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="I161" t="s">
         <v>22</v>
       </c>
       <c r="J161" t="s">
-        <v>808</v>
+        <v>811</v>
       </c>
       <c r="K161" t="s">
-        <v>809</v>
+        <v>769</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="B162" t="s">
         <v>291</v>
       </c>
       <c r="C162" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="D162" t="s">
         <v>88</v>
       </c>
       <c r="E162" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="F162" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="G162" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="I162" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="J162" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="K162" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
     </row>
     <row r="163" spans="1:11">
       <c r="A163" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="B163" t="s">
         <v>12</v>
       </c>
       <c r="C163" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="D163" t="s">
         <v>88</v>
       </c>
       <c r="G163" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="I163" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="J163" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="K163" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="B164" t="s">
         <v>63</v>
       </c>
       <c r="C164" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="D164" t="s">
         <v>88</v>
       </c>
       <c r="I164" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="K164" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="B165" t="s">
         <v>12</v>
       </c>
       <c r="C165" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="D165" t="s">
         <v>88</v>
       </c>
       <c r="G165" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="I165" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="J165" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="K165" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="B166" t="s">
         <v>12</v>
       </c>
       <c r="C166" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="D166" t="s">
         <v>88</v>
       </c>
       <c r="G166" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="I166" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="J166" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="K166" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="B167" t="s">
         <v>12</v>
       </c>
       <c r="C167" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="D167" t="s">
         <v>124</v>
       </c>
       <c r="G167" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="I167" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="J167" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="K167" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="B168" t="s">
         <v>12</v>
       </c>
       <c r="C168" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="D168" t="s">
         <v>88</v>
       </c>
       <c r="G168" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="I168" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="J168" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="K168" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="B169" t="s">
         <v>291</v>
       </c>
       <c r="C169" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="D169" t="s">
         <v>124</v>
       </c>
       <c r="G169" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="I169" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="J169" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="K169" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="B170" t="s">
         <v>12</v>
       </c>
       <c r="C170" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="D170" t="s">
         <v>124</v>
       </c>
       <c r="G170" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="I170" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="J170" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="K170" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="B171" t="s">
         <v>12</v>
       </c>
       <c r="C171" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="D171" t="s">
         <v>88</v>
       </c>
       <c r="G171" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="I171" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="J171" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="K171" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="B172" t="s">
         <v>12</v>
       </c>
       <c r="C172" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="D172" t="s">
         <v>88</v>
       </c>
       <c r="E172" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="G172" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="I172" t="s">
         <v>60</v>
       </c>
       <c r="J172" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="K172" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="B173" t="s">
         <v>12</v>
       </c>
       <c r="C173" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="D173" t="s">
         <v>88</v>
       </c>
       <c r="G173" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="I173" t="s">
         <v>278</v>
       </c>
       <c r="J173" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="K173" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="B174" t="s">
         <v>12</v>
       </c>
       <c r="C174" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="D174" t="s">
         <v>88</v>
       </c>
       <c r="G174" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="I174" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="J174" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="K174" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="B175" t="s">
         <v>63</v>
       </c>
       <c r="C175" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="D175" t="s">
         <v>124</v>
       </c>
       <c r="F175" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="I175" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="J175" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="K175" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="B176" t="s">
         <v>291</v>
       </c>
       <c r="C176" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="D176" t="s">
         <v>124</v>
       </c>
       <c r="G176" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="I176" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="J176" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="K176" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="B177" t="s">
         <v>12</v>
       </c>
       <c r="C177" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="D177" t="s">
         <v>124</v>
       </c>
       <c r="F177" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="G177" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="I177" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="K177" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="B178" t="s">
         <v>12</v>
       </c>
       <c r="C178" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="D178" t="s">
         <v>124</v>
       </c>
       <c r="G178" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="I178" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="J178" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="K178" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="B179" t="s">
         <v>12</v>
       </c>
       <c r="C179" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="D179" t="s">
         <v>88</v>
       </c>
       <c r="G179" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="I179" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="J179" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="K179" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="B180" t="s">
         <v>63</v>
       </c>
       <c r="C180" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="D180" t="s">
         <v>14</v>
       </c>
       <c r="F180" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="I180" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="J180" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="K180" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B181" t="s">
         <v>63</v>
       </c>
       <c r="C181" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="D181" t="s">
         <v>14</v>
       </c>
       <c r="E181" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="G181" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="I181" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="J181" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="K181" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="B182" t="s">
         <v>12</v>
       </c>
       <c r="D182" t="s">
         <v>124</v>
       </c>
       <c r="F182" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="G182" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="J182" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="K182" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="B183" t="s">
         <v>12</v>
       </c>
       <c r="C183" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="D183" t="s">
         <v>141</v>
       </c>
       <c r="I183" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="J183" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="K183" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="B184" t="s">
         <v>12</v>
       </c>
       <c r="D184" t="s">
         <v>141</v>
       </c>
       <c r="G184" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="J184" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="K184" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="B185" t="s">
         <v>12</v>
       </c>
       <c r="C185" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="D185" t="s">
         <v>141</v>
       </c>
       <c r="G185" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="I185" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="J185" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="K185" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="B186" t="s">
         <v>12</v>
       </c>
       <c r="C186" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="D186" t="s">
         <v>141</v>
       </c>
       <c r="G186" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="I186" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="J186" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="K186" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B187" t="s">
         <v>12</v>
       </c>
       <c r="C187" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="D187" t="s">
         <v>119</v>
       </c>
       <c r="G187" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="I187" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="J187" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="K187" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="B188" t="s">
         <v>12</v>
       </c>
       <c r="C188" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="D188" t="s">
         <v>14</v>
       </c>
       <c r="G188" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="I188" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="J188" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="K188" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="B189" t="s">
         <v>12</v>
       </c>
       <c r="C189" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="D189" t="s">
         <v>14</v>
       </c>
       <c r="G189" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="I189" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="J189" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="K189" t="s">
-        <v>48</v>
+        <v>769</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="B190" t="s">
         <v>12</v>
       </c>
       <c r="C190" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="D190" t="s">
         <v>14</v>
       </c>
       <c r="G190" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="I190" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="J190" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="K190" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="B191" t="s">
         <v>12</v>
       </c>
       <c r="C191" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="D191" t="s">
         <v>14</v>
       </c>
       <c r="G191" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="I191" t="s">
         <v>101</v>
       </c>
       <c r="J191" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="K191" t="s">
-        <v>694</v>
+        <v>264</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="B192" t="s">
         <v>12</v>
       </c>
       <c r="C192" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="D192" t="s">
         <v>14</v>
       </c>
       <c r="G192" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="I192" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="J192" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="K192" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="193" spans="1:11">
       <c r="A193" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="B193" t="s">
         <v>12</v>
       </c>
       <c r="C193" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="D193" t="s">
         <v>14</v>
       </c>
       <c r="G193" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="I193" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="J193" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="K193" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="194" spans="1:11">
       <c r="A194" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="B194" t="s">
         <v>12</v>
       </c>
       <c r="C194" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="D194" t="s">
         <v>119</v>
       </c>
       <c r="E194" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="F194" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="G194" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="I194" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="J194" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="K194" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="B195" t="s">
         <v>12</v>
       </c>
       <c r="C195" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="D195" t="s">
         <v>88</v>
       </c>
       <c r="G195" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="I195" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="K195" t="s">
-        <v>783</v>
+        <v>975</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="B196" t="s">
         <v>12</v>
       </c>
       <c r="C196" t="s">
-        <v>974</v>
+        <v>977</v>
       </c>
       <c r="D196" t="s">
         <v>14</v>
       </c>
       <c r="G196" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
       <c r="I196" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="J196" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
       <c r="K196" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
       <c r="B197" t="s">
         <v>12</v>
       </c>
       <c r="C197" t="s">
-        <v>978</v>
+        <v>981</v>
       </c>
       <c r="D197" t="s">
         <v>14</v>
       </c>
       <c r="G197" t="s">
-        <v>979</v>
+        <v>982</v>
       </c>
       <c r="I197" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="J197" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
       <c r="K197" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198" t="s">
-        <v>982</v>
+        <v>985</v>
       </c>
       <c r="B198" t="s">
         <v>12</v>
       </c>
       <c r="C198" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="D198" t="s">
         <v>119</v>
       </c>
       <c r="G198" t="s">
-        <v>984</v>
+        <v>987</v>
       </c>
       <c r="I198" t="s">
         <v>16</v>
       </c>
       <c r="J198" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="K198" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="B199" t="s">
         <v>12</v>
       </c>
       <c r="C199" t="s">
-        <v>987</v>
+        <v>990</v>
       </c>
       <c r="D199" t="s">
         <v>88</v>
       </c>
       <c r="G199" t="s">
-        <v>988</v>
+        <v>991</v>
       </c>
       <c r="I199" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="J199" t="s">
-        <v>989</v>
+        <v>992</v>
       </c>
       <c r="K199" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200" t="s">
-        <v>990</v>
+        <v>993</v>
       </c>
       <c r="B200" t="s">
         <v>158</v>
       </c>
       <c r="C200" t="s">
-        <v>991</v>
+        <v>994</v>
       </c>
       <c r="D200" t="s">
         <v>88</v>
       </c>
       <c r="E200" t="s">
-        <v>992</v>
+        <v>995</v>
       </c>
       <c r="G200" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
       <c r="I200" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
       <c r="J200" t="s">
-        <v>995</v>
+        <v>998</v>
       </c>
       <c r="K200" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
       <c r="B201" t="s">
         <v>63</v>
       </c>
       <c r="C201" t="s">
-        <v>997</v>
+        <v>1000</v>
       </c>
       <c r="D201" t="s">
         <v>119</v>
       </c>
       <c r="E201" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
       <c r="G201" t="s">
         <v>267</v>
       </c>
       <c r="I201" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="J201" t="s">
         <v>269</v>
       </c>
       <c r="K201" t="s">
-        <v>71</v>
+        <v>199</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="B202" t="s">
         <v>12</v>
       </c>
       <c r="C202" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
       <c r="D202" t="s">
         <v>141</v>
       </c>
       <c r="G202" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="I202" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="J202" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="K202" t="s">
-        <v>1004</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
       <c r="B203" t="s">
         <v>12</v>
       </c>
       <c r="C203" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
       <c r="D203" t="s">
         <v>141</v>
       </c>
       <c r="G203" t="s">
-        <v>1006</v>
+        <v>1009</v>
       </c>
       <c r="I203" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="J203" t="s">
+        <v>1010</v>
+      </c>
+      <c r="K203" t="s">
         <v>1007</v>
-      </c>
-[...1 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204" t="s">
-        <v>1008</v>
+        <v>1011</v>
       </c>
       <c r="B204" t="s">
         <v>12</v>
       </c>
       <c r="C204" t="s">
-        <v>1009</v>
+        <v>1012</v>
       </c>
       <c r="D204" t="s">
         <v>14</v>
       </c>
       <c r="G204" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="I204" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="J204" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="K204" t="s">
-        <v>1011</v>
+        <v>975</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="B205" t="s">
         <v>12</v>
       </c>
       <c r="C205" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="D205" t="s">
         <v>88</v>
       </c>
       <c r="G205" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="I205" t="s">
         <v>303</v>
       </c>
       <c r="J205" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="K205" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="B206" t="s">
         <v>12</v>
       </c>
       <c r="C206" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="D206" t="s">
         <v>88</v>
       </c>
       <c r="G206" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="I206" t="s">
         <v>60</v>
       </c>
       <c r="J206" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="K206" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="207" spans="1:11">
       <c r="A207" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="B207" t="s">
         <v>12</v>
       </c>
       <c r="C207" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="D207" t="s">
         <v>88</v>
       </c>
       <c r="F207" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="G207" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="I207" t="s">
         <v>60</v>
       </c>
       <c r="J207" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="K207" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="B208" t="s">
         <v>12</v>
       </c>
       <c r="C208" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="D208" t="s">
         <v>141</v>
       </c>
       <c r="G208" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="I208" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="J208" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="K208" t="s">
-        <v>694</v>
+        <v>264</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="B209" t="s">
         <v>12</v>
       </c>
       <c r="C209" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="D209" t="s">
         <v>141</v>
       </c>
       <c r="G209" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="I209" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="J209" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="K209" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="210" spans="1:11">
       <c r="A210" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="B210" t="s">
         <v>12</v>
       </c>
       <c r="C210" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="D210" t="s">
         <v>141</v>
       </c>
       <c r="E210" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="G210" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="I210" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="J210" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="K210" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="B211" t="s">
         <v>12</v>
       </c>
       <c r="C211" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="D211" t="s">
         <v>141</v>
       </c>
       <c r="G211" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="I211" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="J211" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="K211" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="B212" t="s">
         <v>12</v>
       </c>
       <c r="C212" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="D212" t="s">
         <v>141</v>
       </c>
       <c r="G212" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="I212" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="J212" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="K212" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="B213" t="s">
         <v>12</v>
       </c>
       <c r="C213" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="D213" t="s">
         <v>141</v>
       </c>
       <c r="G213" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="I213" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="J213" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="K213" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="B214" t="s">
         <v>12</v>
       </c>
       <c r="C214" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="D214" t="s">
         <v>88</v>
       </c>
       <c r="E214" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="G214" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="I214" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="J214" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="K214" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="B215" t="s">
         <v>12</v>
       </c>
       <c r="C215" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="D215" t="s">
         <v>14</v>
       </c>
       <c r="E215" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="F215" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="G215" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="I215" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="K215" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="B216" t="s">
         <v>12</v>
       </c>
       <c r="C216" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="D216" t="s">
         <v>141</v>
       </c>
       <c r="E216" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="F216" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="G216" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="I216" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="K216" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="B217" t="s">
         <v>12</v>
       </c>
       <c r="C217" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="D217" t="s">
         <v>124</v>
       </c>
       <c r="G217" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="I217" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="J217" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="K217" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="B218" t="s">
         <v>158</v>
       </c>
       <c r="C218" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="D218" t="s">
         <v>88</v>
       </c>
       <c r="E218" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="G218" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="I218" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="J218" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="K218" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="B219" t="s">
         <v>158</v>
       </c>
       <c r="C219" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="D219" t="s">
         <v>124</v>
       </c>
       <c r="G219" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="I219" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="J219" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="K219" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="B220" t="s">
         <v>12</v>
       </c>
       <c r="C220" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="D220" t="s">
         <v>88</v>
       </c>
       <c r="G220" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="I220" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="J220" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="K220" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="B221" t="s">
         <v>12</v>
       </c>
       <c r="C221" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="D221" t="s">
         <v>124</v>
       </c>
       <c r="G221" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="I221" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="J221" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="K221" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="B222" t="s">
         <v>12</v>
       </c>
       <c r="C222" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="D222" t="s">
         <v>119</v>
       </c>
       <c r="G222" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="I222" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="J222" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="K222" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="B223" t="s">
         <v>12</v>
       </c>
       <c r="C223" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="D223" t="s">
         <v>14</v>
       </c>
       <c r="G223" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="I223" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="J223" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="K223" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="B224" t="s">
         <v>12</v>
       </c>
       <c r="C224" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="D224" t="s">
         <v>119</v>
       </c>
       <c r="G224" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="I224" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="J224" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="K224" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="B225" t="s">
         <v>12</v>
       </c>
       <c r="C225" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="D225" t="s">
         <v>124</v>
       </c>
       <c r="G225" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="I225" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="J225" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="K225" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="B226" t="s">
         <v>12</v>
       </c>
       <c r="C226" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="D226" t="s">
         <v>124</v>
       </c>
       <c r="G226" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="I226" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="J226" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="K226" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="227" spans="1:11">
       <c r="A227" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="B227" t="s">
         <v>12</v>
       </c>
       <c r="C227" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="D227" t="s">
         <v>88</v>
       </c>
       <c r="G227" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="I227" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="J227" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="K227" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="B228" t="s">
         <v>12</v>
       </c>
       <c r="C228" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="D228" t="s">
         <v>88</v>
       </c>
       <c r="F228" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="G228" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="I228" t="s">
         <v>60</v>
       </c>
       <c r="K228" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="B229" t="s">
         <v>12</v>
       </c>
       <c r="C229" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="D229" t="s">
         <v>14</v>
       </c>
       <c r="G229" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="I229" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="J229" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="K229" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="B230" t="s">
         <v>12</v>
       </c>
       <c r="C230" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="D230" t="s">
         <v>88</v>
       </c>
       <c r="G230" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="I230" t="s">
         <v>60</v>
       </c>
       <c r="J230" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="K230" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="B231" t="s">
         <v>12</v>
       </c>
       <c r="C231" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D231" t="s">
         <v>141</v>
       </c>
       <c r="G231" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="I231" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="J231" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="K231" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="B232" t="s">
         <v>12</v>
       </c>
       <c r="C232" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="D232" t="s">
         <v>88</v>
       </c>
       <c r="G232" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="I232" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="J232" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="K232" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="B233" t="s">
         <v>12</v>
       </c>
       <c r="C233" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="D233" t="s">
         <v>88</v>
       </c>
       <c r="G233" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="I233" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="J233" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="K233" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="B234" t="s">
         <v>63</v>
       </c>
       <c r="C234" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="D234" t="s">
         <v>119</v>
       </c>
       <c r="G234" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="I234" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="K234" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="235" spans="1:11">
       <c r="A235" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="B235" t="s">
         <v>12</v>
       </c>
       <c r="C235" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="D235" t="s">
         <v>14</v>
       </c>
       <c r="G235" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="I235" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="J235" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="K235" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="B236" t="s">
         <v>12</v>
       </c>
       <c r="C236" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="D236" t="s">
         <v>88</v>
       </c>
       <c r="G236" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="I236" t="s">
         <v>95</v>
       </c>
       <c r="K236" t="s">
-        <v>144</v>
+        <v>362</v>
       </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="B237" t="s">
         <v>12</v>
       </c>
       <c r="C237" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="D237" t="s">
         <v>88</v>
       </c>
       <c r="G237" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="I237" t="s">
         <v>60</v>
       </c>
       <c r="K237" t="s">
-        <v>1158</v>
+        <v>304</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="B238" t="s">
         <v>63</v>
       </c>
       <c r="C238" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="D238" t="s">
         <v>14</v>
       </c>
       <c r="G238" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="I238" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="J238" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="K238" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="B239" t="s">
         <v>63</v>
       </c>
       <c r="C239" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="D239" t="s">
         <v>14</v>
       </c>
       <c r="G239" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="I239" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="K239" t="s">
-        <v>1166</v>
+        <v>199</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240" t="s">
         <v>1167</v>
       </c>
       <c r="B240" t="s">
         <v>12</v>
       </c>
       <c r="C240" t="s">
         <v>1168</v>
       </c>
       <c r="D240" t="s">
         <v>14</v>
       </c>
       <c r="F240" t="s">
         <v>1169</v>
       </c>
       <c r="G240" t="s">
         <v>1170</v>
       </c>
       <c r="I240" t="s">
         <v>1171</v>
       </c>
       <c r="K240" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241" t="s">
         <v>1172</v>
       </c>
       <c r="B241" t="s">
         <v>158</v>
       </c>
       <c r="C241" t="s">
         <v>1173</v>
       </c>
       <c r="D241" t="s">
         <v>88</v>
       </c>
       <c r="G241" t="s">
         <v>1174</v>
       </c>
       <c r="I241" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="J241" t="s">
         <v>1175</v>
       </c>
       <c r="K241" t="s">
         <v>1176</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242" t="s">
         <v>1177</v>
       </c>
       <c r="B242" t="s">
         <v>12</v>
       </c>
       <c r="C242" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="D242" t="s">
         <v>88</v>
       </c>
       <c r="G242" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="I242" t="s">
         <v>1178</v>
       </c>
       <c r="J242" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="K242" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243" t="s">
         <v>1179</v>
       </c>
       <c r="B243" t="s">
         <v>12</v>
       </c>
       <c r="C243" t="s">
         <v>1180</v>
       </c>
       <c r="D243" t="s">
         <v>119</v>
       </c>
       <c r="E243" t="s">
         <v>1181</v>
       </c>
       <c r="G243" t="s">
         <v>1182</v>
       </c>
       <c r="I243" t="s">
         <v>1183</v>
       </c>
       <c r="J243" t="s">
         <v>1184</v>
       </c>
       <c r="K243" t="s">
-        <v>71</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="244" spans="1:11">
       <c r="A244" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="B244" t="s">
         <v>12</v>
       </c>
       <c r="C244" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="D244" t="s">
         <v>119</v>
       </c>
       <c r="G244" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="I244" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="J244" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="K244" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="245" spans="1:11">
       <c r="A245" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="B245" t="s">
         <v>158</v>
       </c>
       <c r="C245" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="D245" t="s">
         <v>88</v>
       </c>
       <c r="G245" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="I245" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="J245" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="K245" t="s">
-        <v>156</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="B246" t="s">
         <v>12</v>
       </c>
       <c r="C246" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
       <c r="D246" t="s">
         <v>124</v>
       </c>
       <c r="G246" t="s">
         <v>148</v>
       </c>
       <c r="I246" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="J246" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="K246" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="B247" t="s">
         <v>12</v>
       </c>
       <c r="C247" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
       <c r="D247" t="s">
         <v>88</v>
       </c>
       <c r="G247" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
       <c r="I247" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="K247" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="B248" t="s">
         <v>158</v>
       </c>
       <c r="C248" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
       <c r="D248" t="s">
         <v>88</v>
       </c>
       <c r="G248" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="I248" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="K248" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
       <c r="B249" t="s">
         <v>12</v>
       </c>
       <c r="C249" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="D249" t="s">
         <v>124</v>
       </c>
       <c r="G249" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="I249" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
       <c r="J249" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="K249" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="B250" t="s">
         <v>12</v>
       </c>
       <c r="C250" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="D250" t="s">
         <v>124</v>
       </c>
       <c r="G250" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="I250" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="J250" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="K250" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="B251" t="s">
         <v>158</v>
       </c>
       <c r="C251" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="D251" t="s">
         <v>141</v>
       </c>
       <c r="G251" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="I251" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="J251" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="K251" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="B252" t="s">
         <v>158</v>
       </c>
       <c r="C252" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="D252" t="s">
         <v>141</v>
       </c>
       <c r="G252" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="I252" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="J252" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
       <c r="K252" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="B253" t="s">
         <v>12</v>
       </c>
       <c r="C253" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="D253" t="s">
         <v>124</v>
       </c>
       <c r="E253" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="G253" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="I253" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="J253" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="K253" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="B254" t="s">
         <v>12</v>
       </c>
       <c r="C254" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="D254" t="s">
         <v>124</v>
       </c>
       <c r="G254" t="s">
         <v>246</v>
       </c>
       <c r="I254" t="s">
         <v>126</v>
       </c>
       <c r="K254" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="B255" t="s">
         <v>12</v>
       </c>
       <c r="C255" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="D255" t="s">
         <v>88</v>
       </c>
       <c r="G255" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="I255" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="J255" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="K255" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="B256" t="s">
         <v>12</v>
       </c>
       <c r="C256" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="D256" t="s">
         <v>88</v>
       </c>
       <c r="G256" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="I256" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="J256" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="K256" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
     </row>
     <row r="257" spans="1:11">
       <c r="A257" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="B257" t="s">
         <v>12</v>
       </c>
       <c r="C257" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="D257" t="s">
         <v>88</v>
       </c>
       <c r="G257" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="I257" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="J257" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="K257" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
     </row>
     <row r="258" spans="1:11">
       <c r="A258" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="B258" t="s">
         <v>12</v>
       </c>
       <c r="C258" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="D258" t="s">
         <v>88</v>
       </c>
       <c r="G258" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="I258" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="K258" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
       <c r="B259" t="s">
         <v>158</v>
       </c>
       <c r="C259" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="D259" t="s">
         <v>88</v>
       </c>
       <c r="G259" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="I259" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="J259" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="K259" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="B260" t="s">
         <v>158</v>
       </c>
       <c r="C260" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="D260" t="s">
         <v>88</v>
       </c>
       <c r="G260" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="I260" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="J260" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
       <c r="K260" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
       <c r="B261" t="s">
         <v>158</v>
       </c>
       <c r="C261" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="D261" t="s">
         <v>88</v>
       </c>
       <c r="F261" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="G261" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
       <c r="I261" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
       <c r="J261" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="K261" t="s">
-        <v>736</v>
+        <v>232</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="B262" t="s">
         <v>12</v>
       </c>
       <c r="C262" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="D262" t="s">
         <v>141</v>
       </c>
       <c r="G262" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="I262" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="J262" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
       <c r="K262" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="B263" t="s">
         <v>63</v>
       </c>
       <c r="C263" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
       <c r="D263" t="s">
         <v>14</v>
       </c>
       <c r="E263" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
       <c r="G263" t="s">
-        <v>1271</v>
+        <v>1273</v>
       </c>
       <c r="I263" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
       <c r="J263" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
       <c r="K263" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="B264" t="s">
         <v>12</v>
       </c>
       <c r="C264" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
       <c r="D264" t="s">
         <v>124</v>
       </c>
       <c r="G264" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
       <c r="I264" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="J264" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="K264" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="B265" t="s">
         <v>12</v>
       </c>
       <c r="C265" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
       <c r="D265" t="s">
         <v>124</v>
       </c>
       <c r="G265" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="I265" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="J265" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="K265" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="B266" t="s">
         <v>158</v>
       </c>
       <c r="C266" t="s">
-        <v>1286</v>
+        <v>1288</v>
       </c>
       <c r="D266" t="s">
         <v>124</v>
       </c>
       <c r="E266" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
       <c r="F266" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="G266" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="I266" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="J266" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
       <c r="K266" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
       <c r="B267" t="s">
         <v>158</v>
       </c>
       <c r="C267" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="D267" t="s">
         <v>88</v>
       </c>
       <c r="F267" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="G267" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
       <c r="I267" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="J267" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
       <c r="K267" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="268" spans="1:11">
       <c r="A268" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="B268" t="s">
         <v>12</v>
       </c>
       <c r="C268" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="D268" t="s">
         <v>88</v>
       </c>
       <c r="G268" t="s">
-        <v>1301</v>
+        <v>1303</v>
       </c>
       <c r="I268" t="s">
         <v>22</v>
       </c>
       <c r="K268" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="B269" t="s">
         <v>63</v>
       </c>
       <c r="C269" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="D269" t="s">
         <v>88</v>
       </c>
       <c r="E269" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="F269" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="G269" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
       <c r="I269" t="s">
         <v>303</v>
       </c>
       <c r="J269" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
       <c r="K269" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="B270" t="s">
         <v>158</v>
       </c>
       <c r="C270" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="D270" t="s">
         <v>119</v>
       </c>
       <c r="E270" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
       <c r="G270" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="I270" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="K270" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="271" spans="1:11">
       <c r="A271" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
       <c r="B271" t="s">
         <v>12</v>
       </c>
       <c r="C271" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="D271" t="s">
         <v>124</v>
       </c>
       <c r="G271" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="I271" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="K271" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="272" spans="1:11">
       <c r="A272" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="B272" t="s">
         <v>12</v>
       </c>
       <c r="C272" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
       <c r="D272" t="s">
         <v>124</v>
       </c>
       <c r="G272" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
       <c r="I272" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
       <c r="K272" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="273" spans="1:11">
       <c r="A273" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="B273" t="s">
         <v>12</v>
       </c>
       <c r="C273" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
       <c r="D273" t="s">
         <v>88</v>
       </c>
       <c r="G273" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="I273" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="K273" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="274" spans="1:11">
       <c r="A274" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="B274" t="s">
         <v>12</v>
       </c>
       <c r="C274" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
       <c r="D274" t="s">
         <v>88</v>
       </c>
       <c r="G274" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="I274" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
       <c r="K274" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="275" spans="1:11">
       <c r="A275" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="B275" t="s">
         <v>12</v>
       </c>
       <c r="C275" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
       <c r="D275" t="s">
         <v>14</v>
       </c>
       <c r="E275" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="G275" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="I275" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="J275" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="K275" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
       <c r="B276" t="s">
         <v>158</v>
       </c>
       <c r="C276" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="D276" t="s">
         <v>124</v>
       </c>
       <c r="G276" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
       <c r="I276" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
       <c r="J276" t="s">
-        <v>1341</v>
+        <v>1343</v>
       </c>
       <c r="K276" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
       <c r="B277" t="s">
         <v>12</v>
       </c>
       <c r="D277" t="s">
         <v>124</v>
       </c>
       <c r="G277" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
       <c r="J277" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="K277" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="278" spans="1:11">
       <c r="A278" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
       <c r="B278" t="s">
         <v>12</v>
       </c>
       <c r="C278" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
       <c r="D278" t="s">
         <v>88</v>
       </c>
       <c r="G278" t="s">
-        <v>1347</v>
+        <v>1349</v>
       </c>
       <c r="I278" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="J278" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="K278" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B279" t="s">
         <v>12</v>
       </c>
       <c r="C279" t="s">
-        <v>1352</v>
+        <v>1354</v>
       </c>
       <c r="D279" t="s">
         <v>124</v>
       </c>
       <c r="G279" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
       <c r="I279" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
       <c r="J279" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
       <c r="K279" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
       <c r="B280" t="s">
         <v>12</v>
       </c>
       <c r="C280" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
       <c r="D280" t="s">
         <v>124</v>
       </c>
       <c r="G280" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
       <c r="I280" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
       <c r="J280" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="K280" t="s">
-        <v>48</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281" t="s">
-        <v>1361</v>
+        <v>1364</v>
       </c>
       <c r="B281" t="s">
         <v>12</v>
       </c>
       <c r="C281" t="s">
-        <v>1362</v>
+        <v>1365</v>
       </c>
       <c r="D281" t="s">
         <v>124</v>
       </c>
       <c r="G281" t="s">
-        <v>1363</v>
+        <v>1366</v>
       </c>
       <c r="I281" t="s">
-        <v>1364</v>
+        <v>1367</v>
       </c>
       <c r="J281" t="s">
-        <v>1365</v>
+        <v>1368</v>
       </c>
       <c r="K281" t="s">
-        <v>1366</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="282" spans="1:11">
       <c r="A282" t="s">
-        <v>1367</v>
+        <v>1370</v>
       </c>
       <c r="B282" t="s">
         <v>12</v>
       </c>
       <c r="C282" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="D282" t="s">
         <v>124</v>
       </c>
       <c r="G282" t="s">
-        <v>1369</v>
+        <v>1372</v>
       </c>
       <c r="I282" t="s">
-        <v>1370</v>
+        <v>1373</v>
       </c>
       <c r="J282" t="s">
-        <v>1371</v>
+        <v>1374</v>
       </c>
       <c r="K282" t="s">
-        <v>1372</v>
+        <v>304</v>
       </c>
     </row>
     <row r="283" spans="1:11">
       <c r="A283" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
       <c r="B283" t="s">
         <v>12</v>
       </c>
       <c r="C283" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="D283" t="s">
         <v>141</v>
       </c>
       <c r="G283" t="s">
-        <v>1375</v>
+        <v>1377</v>
       </c>
       <c r="I283" t="s">
         <v>27</v>
       </c>
       <c r="J283" t="s">
-        <v>1376</v>
+        <v>1378</v>
       </c>
       <c r="K283" t="s">
-        <v>1377</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B284" t="s">
         <v>12</v>
       </c>
       <c r="C284" t="s">
-        <v>1379</v>
+        <v>1381</v>
       </c>
       <c r="D284" t="s">
         <v>141</v>
       </c>
       <c r="E284" t="s">
-        <v>1380</v>
+        <v>1382</v>
       </c>
       <c r="G284" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I284" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
       <c r="J284" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
       <c r="K284" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="285" spans="1:11">
       <c r="A285" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
       <c r="B285" t="s">
         <v>12</v>
       </c>
       <c r="C285" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="D285" t="s">
         <v>88</v>
       </c>
       <c r="G285" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="I285" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="J285" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="K285" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="286" spans="1:11">
       <c r="A286" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="B286" t="s">
         <v>12</v>
       </c>
       <c r="C286" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
       <c r="D286" t="s">
         <v>14</v>
       </c>
       <c r="E286" t="s">
-        <v>1392</v>
+        <v>1394</v>
       </c>
       <c r="G286" t="s">
-        <v>1393</v>
+        <v>1395</v>
       </c>
       <c r="I286" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
       <c r="J286" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="K286" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="287" spans="1:11">
       <c r="A287" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
       <c r="B287" t="s">
         <v>12</v>
       </c>
       <c r="C287" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="D287" t="s">
         <v>141</v>
       </c>
       <c r="G287" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
       <c r="I287" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
       <c r="J287" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="K287" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288" t="s">
-        <v>1401</v>
+        <v>1403</v>
       </c>
       <c r="B288" t="s">
         <v>158</v>
       </c>
       <c r="C288" t="s">
-        <v>1402</v>
+        <v>1404</v>
       </c>
       <c r="D288" t="s">
         <v>88</v>
       </c>
       <c r="G288" t="s">
-        <v>1403</v>
+        <v>1405</v>
       </c>
       <c r="I288" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
       <c r="J288" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
       <c r="K288" t="s">
-        <v>1406</v>
+        <v>90</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="B289" t="s">
         <v>158</v>
       </c>
       <c r="C289" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="D289" t="s">
         <v>88</v>
       </c>
       <c r="G289" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="I289" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="J289" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="K289" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="B290" t="s">
         <v>12</v>
       </c>
       <c r="C290" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="D290" t="s">
         <v>88</v>
       </c>
       <c r="G290" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="I290" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="J290" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="K290" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="291" spans="1:11">
       <c r="A291" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="B291" t="s">
         <v>158</v>
       </c>
       <c r="C291" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="D291" t="s">
         <v>88</v>
       </c>
       <c r="G291" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="I291" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="J291" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="K291" t="s">
-        <v>1418</v>
+        <v>324</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292" t="s">
         <v>1419</v>
       </c>
       <c r="B292" t="s">
         <v>63</v>
       </c>
       <c r="C292" t="s">
         <v>1420</v>
       </c>
       <c r="D292" t="s">
         <v>14</v>
       </c>
       <c r="G292" t="s">
         <v>1421</v>
       </c>
       <c r="I292" t="s">
         <v>1422</v>
       </c>
       <c r="K292" t="s">
         <v>1423</v>
       </c>
     </row>
@@ -16531,1006 +16552,1006 @@
       <c r="A293" t="s">
         <v>1424</v>
       </c>
       <c r="B293" t="s">
         <v>158</v>
       </c>
       <c r="C293" t="s">
         <v>1425</v>
       </c>
       <c r="D293" t="s">
         <v>119</v>
       </c>
       <c r="E293" t="s">
         <v>1426</v>
       </c>
       <c r="G293" t="s">
         <v>1427</v>
       </c>
       <c r="I293" t="s">
         <v>1428</v>
       </c>
       <c r="J293" t="s">
         <v>1429</v>
       </c>
       <c r="K293" t="s">
-        <v>1298</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="294" spans="1:11">
       <c r="A294" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="B294" t="s">
         <v>12</v>
       </c>
       <c r="C294" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="D294" t="s">
         <v>141</v>
       </c>
       <c r="E294" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="G294" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="I294" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="J294" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="K294" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
     </row>
     <row r="295" spans="1:11">
       <c r="A295" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="B295" t="s">
         <v>158</v>
       </c>
       <c r="C295" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="D295" t="s">
         <v>88</v>
       </c>
       <c r="G295" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="I295" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="J295" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="K295" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="296" spans="1:11">
       <c r="A296" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="B296" t="s">
         <v>158</v>
       </c>
       <c r="C296" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="D296" t="s">
         <v>14</v>
       </c>
       <c r="G296" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="I296" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="K296" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="297" spans="1:11">
       <c r="A297" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="B297" t="s">
         <v>291</v>
       </c>
       <c r="C297" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="D297" t="s">
         <v>14</v>
       </c>
       <c r="F297" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="G297" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="I297" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="J297" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="K297" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:11">
       <c r="A298" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="B298" t="s">
         <v>12</v>
       </c>
       <c r="C298" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="D298" t="s">
         <v>88</v>
       </c>
       <c r="G298" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="I298" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="J298" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="K298" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="299" spans="1:11">
       <c r="A299" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="B299" t="s">
         <v>12</v>
       </c>
       <c r="C299" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="D299" t="s">
         <v>293</v>
       </c>
       <c r="G299" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="I299" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="J299" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="K299" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
     </row>
     <row r="300" spans="1:11">
       <c r="A300" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="B300" t="s">
         <v>12</v>
       </c>
       <c r="C300" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="D300" t="s">
         <v>14</v>
       </c>
       <c r="F300" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="G300" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="I300" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="J300" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="K300" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="301" spans="1:11">
       <c r="A301" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="B301" t="s">
         <v>158</v>
       </c>
       <c r="C301" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="D301" t="s">
         <v>141</v>
       </c>
       <c r="E301" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F301" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="G301" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="I301" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="J301" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="K301" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="302" spans="1:11">
       <c r="A302" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="B302" t="s">
         <v>158</v>
       </c>
       <c r="C302" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="D302" t="s">
         <v>88</v>
       </c>
       <c r="G302" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="I302" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="J302" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="K302" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="303" spans="1:11">
       <c r="A303" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="B303" t="s">
         <v>12</v>
       </c>
       <c r="C303" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="D303" t="s">
         <v>293</v>
       </c>
       <c r="G303" t="s">
         <v>229</v>
       </c>
       <c r="I303" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="J303" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="K303" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
     </row>
     <row r="304" spans="1:11">
       <c r="A304" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="B304" t="s">
         <v>63</v>
       </c>
       <c r="C304" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="D304" t="s">
         <v>141</v>
       </c>
       <c r="E304" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="G304" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="I304" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="J304" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="K304" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="305" spans="1:11">
       <c r="A305" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="B305" t="s">
         <v>63</v>
       </c>
       <c r="C305" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="D305" t="s">
         <v>14</v>
       </c>
       <c r="E305" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="G305" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="I305" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="J305" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="K305" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="306" spans="1:11">
       <c r="A306" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="B306" t="s">
         <v>12</v>
       </c>
       <c r="C306" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="D306" t="s">
         <v>88</v>
       </c>
       <c r="G306" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="I306" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="J306" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="K306" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="307" spans="1:11">
       <c r="A307" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="B307" t="s">
         <v>12</v>
       </c>
       <c r="C307" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="D307" t="s">
         <v>88</v>
       </c>
       <c r="G307" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="I307" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="J307" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="K307" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="308" spans="1:11">
       <c r="A308" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="B308" t="s">
         <v>63</v>
       </c>
       <c r="C308" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="D308" t="s">
         <v>88</v>
       </c>
       <c r="G308" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="I308" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="J308" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="K308" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="309" spans="1:11">
       <c r="A309" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="B309" t="s">
         <v>12</v>
       </c>
       <c r="C309" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="D309" t="s">
         <v>88</v>
       </c>
       <c r="E309" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="F309" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="G309" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="I309" t="s">
         <v>303</v>
       </c>
       <c r="J309" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="K309" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="310" spans="1:11">
       <c r="A310" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="B310" t="s">
         <v>12</v>
       </c>
       <c r="C310" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="D310" t="s">
         <v>88</v>
       </c>
       <c r="F310" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="G310" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="I310" t="s">
         <v>22</v>
       </c>
       <c r="J310" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="K310" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="311" spans="1:11">
       <c r="A311" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="B311" t="s">
         <v>12</v>
       </c>
       <c r="C311" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="D311" t="s">
         <v>88</v>
       </c>
       <c r="E311" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="G311" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="I311" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="J311" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="K311" t="s">
-        <v>694</v>
+        <v>264</v>
       </c>
     </row>
     <row r="312" spans="1:11">
       <c r="A312" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="B312" t="s">
         <v>12</v>
       </c>
       <c r="C312" t="s">
         <v>1168</v>
       </c>
       <c r="D312" t="s">
         <v>14</v>
       </c>
       <c r="F312" t="s">
         <v>1169</v>
       </c>
       <c r="G312" t="s">
         <v>1170</v>
       </c>
       <c r="I312" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
       <c r="J312" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="K312" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="313" spans="1:11">
       <c r="A313" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="B313" t="s">
         <v>12</v>
       </c>
       <c r="C313" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="D313" t="s">
         <v>141</v>
       </c>
       <c r="F313" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="G313" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="I313" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="J313" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
       <c r="K313" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="314" spans="1:11">
       <c r="A314" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="B314" t="s">
         <v>12</v>
       </c>
       <c r="C314" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="D314" t="s">
         <v>88</v>
       </c>
       <c r="E314" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="G314" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="I314" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="J314" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="K314" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="315" spans="1:11">
       <c r="A315" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="B315" t="s">
         <v>12</v>
       </c>
       <c r="C315" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="D315" t="s">
         <v>88</v>
       </c>
       <c r="G315" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="I315" t="s">
         <v>47</v>
       </c>
       <c r="J315" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="K315" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="316" spans="1:11">
       <c r="A316" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="B316" t="s">
         <v>12</v>
       </c>
       <c r="C316" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="D316" t="s">
         <v>88</v>
       </c>
       <c r="G316">
         <v>911</v>
       </c>
       <c r="I316" t="s">
         <v>42</v>
       </c>
       <c r="J316" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="K316" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="317" spans="1:11">
       <c r="A317" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="B317" t="s">
         <v>12</v>
       </c>
       <c r="C317" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="D317" t="s">
         <v>88</v>
       </c>
       <c r="G317" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="I317" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="J317" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="K317" t="s">
-        <v>694</v>
+        <v>264</v>
       </c>
     </row>
     <row r="318" spans="1:11">
       <c r="A318" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="B318" t="s">
         <v>158</v>
       </c>
       <c r="C318" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="D318" t="s">
         <v>88</v>
       </c>
       <c r="G318" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="I318" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="J318" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="K318" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="319" spans="1:11">
       <c r="A319" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="B319" t="s">
         <v>63</v>
       </c>
       <c r="C319" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="D319" t="s">
         <v>14</v>
       </c>
       <c r="E319" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="F319" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="G319" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="I319" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="J319" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="K319" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="320" spans="1:11">
       <c r="A320" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="B320" t="s">
         <v>158</v>
       </c>
       <c r="C320" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="D320" t="s">
         <v>88</v>
       </c>
       <c r="E320" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="G320" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="I320" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="J320" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="K320" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="321" spans="1:11">
       <c r="A321" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="B321" t="s">
         <v>158</v>
       </c>
       <c r="C321" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="D321" t="s">
         <v>88</v>
       </c>
       <c r="F321" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="G321" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="I321" t="s">
         <v>303</v>
       </c>
       <c r="J321" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="K321" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="322" spans="1:11">
       <c r="A322" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="B322" t="s">
         <v>12</v>
       </c>
       <c r="C322" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="D322" t="s">
         <v>124</v>
       </c>
       <c r="G322" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="I322" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="J322" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
       <c r="K322" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="323" spans="1:11">
       <c r="A323" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="B323" t="s">
         <v>63</v>
       </c>
       <c r="C323" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="D323" t="s">
         <v>14</v>
       </c>
       <c r="G323" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="I323" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="J323" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="K323" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="324" spans="1:11">
       <c r="A324" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="B324" t="s">
         <v>12</v>
       </c>
       <c r="C324" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="D324" t="s">
         <v>124</v>
       </c>
       <c r="G324" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="I324" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="K324" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="325" spans="1:11">
       <c r="A325" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="B325" t="s">
         <v>12</v>
       </c>
       <c r="C325" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="D325" t="s">
         <v>119</v>
       </c>
       <c r="F325" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="G325" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="I325" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="J325" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="K325" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="326" spans="1:11">
       <c r="A326" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="B326" t="s">
         <v>12</v>
       </c>
       <c r="C326" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="D326" t="s">
         <v>293</v>
       </c>
       <c r="E326" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="G326" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="I326" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="K326" t="s">
-        <v>1595</v>
+        <v>798</v>
       </c>
     </row>
     <row r="327" spans="1:11">
       <c r="A327" t="s">
         <v>1596</v>
       </c>
       <c r="B327" t="s">
         <v>12</v>
       </c>
       <c r="C327" t="s">
         <v>1597</v>
       </c>
       <c r="D327" t="s">
         <v>14</v>
       </c>
       <c r="G327" t="s">
         <v>1598</v>
       </c>
       <c r="K327" t="s">
         <v>1599</v>
       </c>
     </row>
     <row r="328" spans="1:11">
       <c r="A328" t="s">
         <v>1600</v>
       </c>
       <c r="B328" t="s">
         <v>12</v>
       </c>
       <c r="C328" t="s">
         <v>1601</v>
       </c>
       <c r="D328" t="s">
         <v>88</v>
       </c>
       <c r="G328" t="s">
         <v>1602</v>
       </c>
       <c r="I328" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="J328" t="s">
         <v>1603</v>
       </c>
       <c r="K328" t="s">
-        <v>694</v>
+        <v>264</v>
       </c>
     </row>
     <row r="329" spans="1:11">
       <c r="A329" t="s">
         <v>1604</v>
       </c>
       <c r="B329" t="s">
         <v>158</v>
       </c>
       <c r="C329" t="s">
         <v>1605</v>
       </c>
       <c r="D329" t="s">
         <v>141</v>
       </c>
       <c r="E329" t="s">
         <v>1606</v>
       </c>
       <c r="G329" t="s">
         <v>1607</v>
       </c>
       <c r="I329" t="s">
         <v>1608</v>
       </c>
       <c r="J329" t="s">
@@ -17573,71 +17594,71 @@
       <c r="A331" t="s">
         <v>1618</v>
       </c>
       <c r="B331" t="s">
         <v>12</v>
       </c>
       <c r="C331" t="s">
         <v>1619</v>
       </c>
       <c r="D331" t="s">
         <v>141</v>
       </c>
       <c r="E331" t="s">
         <v>1620</v>
       </c>
       <c r="G331" t="s">
         <v>1621</v>
       </c>
       <c r="I331" t="s">
         <v>1622</v>
       </c>
       <c r="J331" t="s">
         <v>1623</v>
       </c>
       <c r="K331" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="332" spans="1:11">
       <c r="A332" t="s">
         <v>1624</v>
       </c>
       <c r="B332" t="s">
         <v>12</v>
       </c>
       <c r="C332" t="s">
         <v>1625</v>
       </c>
       <c r="D332" t="s">
         <v>124</v>
       </c>
       <c r="G332" t="s">
         <v>1626</v>
       </c>
       <c r="I332" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="J332" t="s">
         <v>1627</v>
       </c>
       <c r="K332" t="s">
         <v>1628</v>
       </c>
     </row>
     <row r="333" spans="1:11">
       <c r="A333" t="s">
         <v>1629</v>
       </c>
       <c r="B333" t="s">
         <v>12</v>
       </c>
       <c r="C333" t="s">
         <v>1630</v>
       </c>
       <c r="D333" t="s">
         <v>119</v>
       </c>
       <c r="G333" t="s">
         <v>1631</v>
       </c>
       <c r="I333" t="s">
@@ -17662,75 +17683,75 @@
       </c>
       <c r="D334" t="s">
         <v>141</v>
       </c>
       <c r="E334" t="s">
         <v>1637</v>
       </c>
       <c r="F334" t="s">
         <v>1638</v>
       </c>
       <c r="G334" t="s">
         <v>1639</v>
       </c>
       <c r="I334" t="s">
         <v>1640</v>
       </c>
       <c r="J334" t="s">
         <v>1641</v>
       </c>
       <c r="K334" t="s">
         <v>1642</v>
       </c>
     </row>
     <row r="335" spans="1:11">
       <c r="A335" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="B335" t="s">
         <v>158</v>
       </c>
       <c r="C335" t="s">
         <v>1643</v>
       </c>
       <c r="D335" t="s">
         <v>124</v>
       </c>
       <c r="F335" t="s">
         <v>1644</v>
       </c>
       <c r="G335" t="s">
         <v>1645</v>
       </c>
       <c r="I335" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="J335" t="s">
         <v>1646</v>
       </c>
       <c r="K335" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="336" spans="1:11">
       <c r="A336" t="s">
         <v>1647</v>
       </c>
       <c r="B336" t="s">
         <v>158</v>
       </c>
       <c r="C336" t="s">
         <v>1648</v>
       </c>
       <c r="D336" t="s">
         <v>88</v>
       </c>
       <c r="F336" t="s">
         <v>1649</v>
       </c>
       <c r="G336" t="s">
         <v>1650</v>
       </c>
       <c r="I336" t="s">
         <v>42</v>
       </c>
       <c r="K336" t="s">
@@ -17778,83 +17799,83 @@
       </c>
       <c r="D338" t="s">
         <v>14</v>
       </c>
       <c r="G338" t="s">
         <v>1660</v>
       </c>
       <c r="I338" t="s">
         <v>1661</v>
       </c>
       <c r="J338" t="s">
         <v>1662</v>
       </c>
       <c r="K338" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="339" spans="1:11">
       <c r="A339" t="s">
         <v>1663</v>
       </c>
       <c r="B339" t="s">
         <v>12</v>
       </c>
       <c r="C339" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="D339" t="s">
         <v>14</v>
       </c>
       <c r="G339" t="s">
         <v>1664</v>
       </c>
       <c r="I339" t="s">
         <v>101</v>
       </c>
       <c r="J339" t="s">
         <v>1665</v>
       </c>
       <c r="K339" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="340" spans="1:11">
       <c r="A340" t="s">
         <v>1666</v>
       </c>
       <c r="B340" t="s">
         <v>12</v>
       </c>
       <c r="C340" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="D340" t="s">
         <v>88</v>
       </c>
       <c r="G340" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="I340" t="s">
         <v>47</v>
       </c>
       <c r="K340" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="341" spans="1:11">
       <c r="A341" t="s">
         <v>1667</v>
       </c>
       <c r="B341" t="s">
         <v>158</v>
       </c>
       <c r="C341" t="s">
         <v>1668</v>
       </c>
       <c r="D341" t="s">
         <v>124</v>
       </c>
       <c r="G341" t="s">
         <v>1669</v>
       </c>
       <c r="I341" t="s">
@@ -17865,51 +17886,51 @@
       </c>
       <c r="K341" t="s">
         <v>1672</v>
       </c>
     </row>
     <row r="342" spans="1:11">
       <c r="A342" t="s">
         <v>1673</v>
       </c>
       <c r="B342" t="s">
         <v>12</v>
       </c>
       <c r="C342" t="s">
         <v>1674</v>
       </c>
       <c r="D342" t="s">
         <v>293</v>
       </c>
       <c r="G342" t="s">
         <v>1675</v>
       </c>
       <c r="I342" t="s">
         <v>1676</v>
       </c>
       <c r="K342" t="s">
-        <v>736</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="343" spans="1:11">
       <c r="A343" t="s">
         <v>1677</v>
       </c>
       <c r="B343" t="s">
         <v>12</v>
       </c>
       <c r="C343" t="s">
         <v>1678</v>
       </c>
       <c r="D343" t="s">
         <v>14</v>
       </c>
       <c r="F343" t="s">
         <v>1679</v>
       </c>
       <c r="G343" t="s">
         <v>1680</v>
       </c>
       <c r="I343" t="s">
         <v>1681</v>
       </c>
       <c r="J343" t="s">
@@ -17920,135 +17941,135 @@
       </c>
     </row>
     <row r="344" spans="1:11">
       <c r="A344" t="s">
         <v>1684</v>
       </c>
       <c r="B344" t="s">
         <v>12</v>
       </c>
       <c r="C344" t="s">
         <v>1685</v>
       </c>
       <c r="D344" t="s">
         <v>14</v>
       </c>
       <c r="E344" t="s">
         <v>1686</v>
       </c>
       <c r="F344" t="s">
         <v>1687</v>
       </c>
       <c r="G344" t="s">
         <v>1688</v>
       </c>
       <c r="I344" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="J344" t="s">
         <v>1689</v>
       </c>
       <c r="K344" t="s">
         <v>1690</v>
       </c>
     </row>
     <row r="345" spans="1:11">
       <c r="A345" t="s">
         <v>1691</v>
       </c>
       <c r="B345" t="s">
         <v>12</v>
       </c>
       <c r="C345" t="s">
         <v>1692</v>
       </c>
       <c r="D345" t="s">
         <v>88</v>
       </c>
       <c r="G345" t="s">
         <v>1693</v>
       </c>
       <c r="I345" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="J345" t="s">
         <v>1694</v>
       </c>
       <c r="K345" t="s">
         <v>1695</v>
       </c>
     </row>
     <row r="346" spans="1:11">
       <c r="A346" t="s">
         <v>1696</v>
       </c>
       <c r="B346" t="s">
         <v>12</v>
       </c>
       <c r="C346" t="s">
         <v>1697</v>
       </c>
       <c r="D346" t="s">
         <v>88</v>
       </c>
       <c r="G346" t="s">
         <v>1698</v>
       </c>
       <c r="I346" t="s">
         <v>1699</v>
       </c>
       <c r="J346" t="s">
         <v>1700</v>
       </c>
       <c r="K346" t="s">
         <v>1701</v>
       </c>
     </row>
     <row r="347" spans="1:11">
       <c r="A347" t="s">
         <v>1702</v>
       </c>
       <c r="B347" t="s">
         <v>12</v>
       </c>
       <c r="C347" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="D347" t="s">
         <v>88</v>
       </c>
       <c r="G347" t="s">
         <v>1703</v>
       </c>
       <c r="I347" t="s">
         <v>303</v>
       </c>
       <c r="J347" t="s">
         <v>1704</v>
       </c>
       <c r="K347" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="348" spans="1:11">
       <c r="A348" t="s">
         <v>1705</v>
       </c>
       <c r="B348" t="s">
         <v>158</v>
       </c>
       <c r="C348" t="s">
         <v>1706</v>
       </c>
       <c r="D348" t="s">
         <v>88</v>
       </c>
       <c r="F348" t="s">
         <v>1707</v>
       </c>
       <c r="G348" t="s">
         <v>1708</v>
       </c>
       <c r="I348" t="s">
         <v>1709</v>
       </c>
       <c r="J348" t="s">
@@ -18056,161 +18077,161 @@
       </c>
       <c r="K348" t="s">
         <v>1711</v>
       </c>
     </row>
     <row r="349" spans="1:11">
       <c r="A349" t="s">
         <v>1712</v>
       </c>
       <c r="B349" t="s">
         <v>12</v>
       </c>
       <c r="C349" t="s">
         <v>1713</v>
       </c>
       <c r="D349" t="s">
         <v>88</v>
       </c>
       <c r="F349" t="s">
         <v>1714</v>
       </c>
       <c r="G349" t="s">
         <v>1715</v>
       </c>
       <c r="I349" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="J349" t="s">
         <v>1716</v>
       </c>
       <c r="K349" t="s">
         <v>1717</v>
       </c>
     </row>
     <row r="350" spans="1:11">
       <c r="A350" t="s">
         <v>1718</v>
       </c>
       <c r="B350" t="s">
         <v>12</v>
       </c>
       <c r="C350" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="D350" t="s">
         <v>141</v>
       </c>
       <c r="G350" t="s">
         <v>1719</v>
       </c>
       <c r="I350" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="K350" t="s">
         <v>1720</v>
       </c>
     </row>
     <row r="351" spans="1:11">
       <c r="A351" t="s">
         <v>1721</v>
       </c>
       <c r="B351" t="s">
         <v>12</v>
       </c>
       <c r="C351" t="s">
         <v>1722</v>
       </c>
       <c r="D351" t="s">
         <v>14</v>
       </c>
       <c r="F351" t="s">
         <v>1723</v>
       </c>
       <c r="G351" t="s">
         <v>1724</v>
       </c>
       <c r="I351" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
       <c r="J351" t="s">
         <v>1725</v>
       </c>
       <c r="K351" t="s">
         <v>1726</v>
       </c>
     </row>
     <row r="352" spans="1:11">
       <c r="A352" t="s">
         <v>1727</v>
       </c>
       <c r="B352" t="s">
         <v>12</v>
       </c>
       <c r="C352" t="s">
         <v>1728</v>
       </c>
       <c r="D352" t="s">
         <v>88</v>
       </c>
       <c r="F352" t="s">
         <v>1729</v>
       </c>
       <c r="G352" t="s">
         <v>1730</v>
       </c>
       <c r="I352" t="s">
         <v>1731</v>
       </c>
       <c r="J352" t="s">
         <v>1732</v>
       </c>
       <c r="K352" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="353" spans="1:11">
       <c r="A353" t="s">
         <v>1733</v>
       </c>
       <c r="B353" t="s">
         <v>158</v>
       </c>
       <c r="C353" t="s">
         <v>1734</v>
       </c>
       <c r="D353" t="s">
         <v>88</v>
       </c>
       <c r="F353" t="s">
         <v>1735</v>
       </c>
       <c r="G353" t="s">
         <v>1736</v>
       </c>
       <c r="I353" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="J353" t="s">
         <v>1737</v>
       </c>
       <c r="K353" t="s">
         <v>1738</v>
       </c>
     </row>
     <row r="354" spans="1:11">
       <c r="A354" t="s">
         <v>1739</v>
       </c>
       <c r="B354" t="s">
         <v>158</v>
       </c>
       <c r="C354" t="s">
         <v>1740</v>
       </c>
       <c r="D354" t="s">
         <v>141</v>
       </c>
       <c r="G354" t="s">
         <v>1741</v>
       </c>
       <c r="I354" t="s">
@@ -18276,216 +18297,216 @@
       </c>
       <c r="J356" t="s">
         <v>1757</v>
       </c>
       <c r="K356" t="s">
         <v>1758</v>
       </c>
     </row>
     <row r="357" spans="1:11">
       <c r="A357" t="s">
         <v>1759</v>
       </c>
       <c r="B357" t="s">
         <v>158</v>
       </c>
       <c r="C357" t="s">
         <v>1760</v>
       </c>
       <c r="D357" t="s">
         <v>124</v>
       </c>
       <c r="G357" t="s">
         <v>1761</v>
       </c>
       <c r="I357" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="J357" t="s">
         <v>1762</v>
       </c>
       <c r="K357" t="s">
         <v>1763</v>
       </c>
     </row>
     <row r="358" spans="1:11">
       <c r="A358" t="s">
         <v>1764</v>
       </c>
       <c r="B358" t="s">
         <v>12</v>
       </c>
       <c r="C358" t="s">
         <v>1765</v>
       </c>
       <c r="D358" t="s">
         <v>141</v>
       </c>
       <c r="G358" t="s">
         <v>1766</v>
       </c>
       <c r="I358" t="s">
         <v>1767</v>
       </c>
       <c r="K358" t="s">
-        <v>1595</v>
+        <v>798</v>
       </c>
     </row>
     <row r="359" spans="1:11">
       <c r="A359" t="s">
         <v>1768</v>
       </c>
       <c r="B359" t="s">
         <v>12</v>
       </c>
       <c r="C359" t="s">
         <v>1769</v>
       </c>
       <c r="D359" t="s">
         <v>88</v>
       </c>
       <c r="E359" t="s">
         <v>1770</v>
       </c>
       <c r="I359" t="s">
         <v>47</v>
       </c>
       <c r="K359" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="360" spans="1:11">
       <c r="A360" t="s">
         <v>1771</v>
       </c>
       <c r="B360" t="s">
         <v>12</v>
       </c>
       <c r="C360" t="s">
         <v>1772</v>
       </c>
       <c r="D360" t="s">
         <v>88</v>
       </c>
       <c r="E360" t="s">
         <v>1773</v>
       </c>
       <c r="F360" t="s">
         <v>1774</v>
       </c>
       <c r="G360" t="s">
         <v>1775</v>
       </c>
       <c r="I360" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="J360" t="s">
         <v>1776</v>
       </c>
       <c r="K360" t="s">
         <v>1726</v>
       </c>
     </row>
     <row r="361" spans="1:11">
       <c r="A361" t="s">
         <v>1777</v>
       </c>
       <c r="B361" t="s">
         <v>12</v>
       </c>
       <c r="C361" t="s">
         <v>1778</v>
       </c>
       <c r="D361" t="s">
         <v>14</v>
       </c>
       <c r="E361" t="s">
         <v>1779</v>
       </c>
       <c r="G361" t="s">
         <v>1780</v>
       </c>
       <c r="I361" t="s">
         <v>101</v>
       </c>
       <c r="J361" t="s">
         <v>1781</v>
       </c>
       <c r="K361" t="s">
         <v>1782</v>
       </c>
     </row>
     <row r="362" spans="1:11">
       <c r="A362" t="s">
         <v>1783</v>
       </c>
       <c r="B362" t="s">
         <v>12</v>
       </c>
       <c r="C362" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="D362" t="s">
         <v>124</v>
       </c>
       <c r="E362" t="s">
         <v>1784</v>
       </c>
       <c r="F362" t="s">
         <v>1785</v>
       </c>
       <c r="G362" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="I362" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="J362" t="s">
         <v>1786</v>
       </c>
       <c r="K362" t="s">
         <v>1787</v>
       </c>
     </row>
     <row r="363" spans="1:11">
       <c r="A363" t="s">
         <v>1788</v>
       </c>
       <c r="B363" t="s">
         <v>12</v>
       </c>
       <c r="C363" t="s">
         <v>1789</v>
       </c>
       <c r="D363" t="s">
         <v>88</v>
       </c>
       <c r="G363" t="s">
         <v>1790</v>
       </c>
       <c r="I363" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="J363" t="s">
         <v>1791</v>
       </c>
       <c r="K363" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="364" spans="1:11">
       <c r="A364" t="s">
         <v>1792</v>
       </c>
       <c r="B364" t="s">
         <v>12</v>
       </c>
       <c r="C364" t="s">
         <v>1793</v>
       </c>
       <c r="D364" t="s">
         <v>124</v>
       </c>
       <c r="G364" t="s">
         <v>1794</v>
       </c>
       <c r="I364" t="s">
@@ -18499,6141 +18520,6141 @@
       </c>
     </row>
     <row r="365" spans="1:11">
       <c r="A365" t="s">
         <v>1795</v>
       </c>
       <c r="B365" t="s">
         <v>12</v>
       </c>
       <c r="C365" t="s">
         <v>1796</v>
       </c>
       <c r="D365" t="s">
         <v>88</v>
       </c>
       <c r="G365" t="s">
         <v>1797</v>
       </c>
       <c r="I365" t="s">
         <v>288</v>
       </c>
       <c r="J365" t="s">
         <v>1798</v>
       </c>
       <c r="K365" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
     </row>
     <row r="366" spans="1:11">
       <c r="A366" t="s">
         <v>1799</v>
       </c>
       <c r="B366" t="s">
         <v>63</v>
       </c>
       <c r="C366" t="s">
         <v>1800</v>
       </c>
       <c r="D366" t="s">
         <v>14</v>
       </c>
       <c r="E366" t="s">
         <v>1801</v>
       </c>
       <c r="F366" t="s">
         <v>1802</v>
       </c>
       <c r="G366" t="s">
         <v>1803</v>
       </c>
       <c r="I366" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="J366" t="s">
         <v>1804</v>
       </c>
       <c r="K366" t="s">
-        <v>1166</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="367" spans="1:11">
       <c r="A367" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="B367" t="s">
         <v>12</v>
       </c>
       <c r="C367" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="D367" t="s">
         <v>88</v>
       </c>
       <c r="G367" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="I367" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="J367" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="K367" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
     </row>
     <row r="368" spans="1:11">
       <c r="A368" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="B368" t="s">
         <v>12</v>
       </c>
       <c r="C368" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="D368" t="s">
         <v>88</v>
       </c>
       <c r="E368" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="G368" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="I368" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="J368" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="K368" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="369" spans="1:11">
       <c r="A369" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="B369" t="s">
         <v>158</v>
       </c>
       <c r="C369" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="D369" t="s">
         <v>88</v>
       </c>
       <c r="G369" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="I369" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="J369" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="K369" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
     </row>
     <row r="370" spans="1:11">
       <c r="A370" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="B370" t="s">
         <v>12</v>
       </c>
       <c r="C370" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="D370" t="s">
         <v>141</v>
       </c>
       <c r="E370" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="G370" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="I370" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="J370" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="K370" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="371" spans="1:11">
       <c r="A371" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="B371" t="s">
         <v>12</v>
       </c>
       <c r="C371" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="D371" t="s">
         <v>141</v>
       </c>
       <c r="G371" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="I371" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="J371" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="K371" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="372" spans="1:11">
       <c r="A372" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="B372" t="s">
         <v>12</v>
       </c>
       <c r="C372" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="D372" t="s">
         <v>88</v>
       </c>
       <c r="G372" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="I372" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="J372" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="K372" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="373" spans="1:11">
       <c r="A373" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="B373" t="s">
         <v>12</v>
       </c>
       <c r="C373" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="D373" t="s">
         <v>141</v>
       </c>
       <c r="G373" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="I373" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="K373" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="374" spans="1:11">
       <c r="A374" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="B374" t="s">
         <v>12</v>
       </c>
       <c r="C374" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="D374" t="s">
         <v>293</v>
       </c>
       <c r="G374" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="I374" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="J374" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="K374" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
     </row>
     <row r="375" spans="1:11">
       <c r="A375" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="B375" t="s">
         <v>12</v>
       </c>
       <c r="C375" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="D375" t="s">
         <v>293</v>
       </c>
       <c r="G375" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="I375" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="J375" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="K375" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="376" spans="1:11">
       <c r="A376" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="B376" t="s">
         <v>12</v>
       </c>
       <c r="C376" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="D376" t="s">
         <v>293</v>
       </c>
       <c r="G376" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="I376" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="J376" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="K376" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="377" spans="1:11">
       <c r="A377" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="B377" t="s">
         <v>12</v>
       </c>
       <c r="C377" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="D377" t="s">
         <v>293</v>
       </c>
       <c r="F377" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="G377" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="I377" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="J377" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="K377" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="378" spans="1:11">
       <c r="A378" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="B378" t="s">
         <v>12</v>
       </c>
       <c r="C378" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="D378" t="s">
         <v>293</v>
       </c>
       <c r="G378" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="I378" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="K378" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="379" spans="1:11">
       <c r="A379" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="B379" t="s">
         <v>12</v>
       </c>
       <c r="C379" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="D379" t="s">
         <v>293</v>
       </c>
       <c r="G379" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="I379" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="J379" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="K379" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
     </row>
     <row r="380" spans="1:11">
       <c r="A380" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="B380" t="s">
         <v>158</v>
       </c>
       <c r="C380" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="D380" t="s">
         <v>293</v>
       </c>
       <c r="E380" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="G380" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="I380" t="s">
         <v>297</v>
       </c>
       <c r="J380" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="K380" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="381" spans="1:11">
       <c r="A381" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="B381" t="s">
         <v>12</v>
       </c>
       <c r="C381" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="D381" t="s">
         <v>293</v>
       </c>
       <c r="E381" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="G381" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="I381" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
       <c r="K381" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="382" spans="1:11">
       <c r="A382" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="B382" t="s">
         <v>12</v>
       </c>
       <c r="C382" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="D382" t="s">
         <v>293</v>
       </c>
       <c r="E382" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="G382" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="I382" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="J382" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="K382" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="383" spans="1:11">
       <c r="A383" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="B383" t="s">
         <v>158</v>
       </c>
       <c r="C383" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="D383" t="s">
         <v>124</v>
       </c>
       <c r="G383" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="I383" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="J383" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="K383" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="384" spans="1:11">
       <c r="A384" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="B384" t="s">
         <v>12</v>
       </c>
       <c r="C384" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="D384" t="s">
         <v>124</v>
       </c>
       <c r="G384" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="I384" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="J384" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="K384" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="385" spans="1:11">
       <c r="A385" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="B385" t="s">
         <v>12</v>
       </c>
       <c r="C385" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="D385" t="s">
         <v>124</v>
       </c>
       <c r="G385" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="I385" t="s">
         <v>126</v>
       </c>
       <c r="J385" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="K385" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="386" spans="1:11">
       <c r="A386" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="B386" t="s">
         <v>12</v>
       </c>
       <c r="C386" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="D386" t="s">
         <v>124</v>
       </c>
       <c r="G386" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="I386" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="K386" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="387" spans="1:11">
       <c r="A387" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="B387" t="s">
         <v>12</v>
       </c>
       <c r="C387" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="D387" t="s">
         <v>124</v>
       </c>
       <c r="E387" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="F387" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="G387" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="I387" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="J387" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="K387" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="388" spans="1:11">
       <c r="A388" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="B388" t="s">
         <v>12</v>
       </c>
       <c r="C388" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="D388" t="s">
         <v>124</v>
       </c>
       <c r="E388" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="G388" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="I388" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="J388" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="K388" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="389" spans="1:11">
       <c r="A389" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="B389" t="s">
         <v>158</v>
       </c>
       <c r="C389" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="D389" t="s">
         <v>124</v>
       </c>
       <c r="G389" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="I389" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="J389" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="K389" t="s">
-        <v>264</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="390" spans="1:11">
       <c r="A390" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="B390" t="s">
         <v>12</v>
       </c>
       <c r="C390" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="D390" t="s">
         <v>124</v>
       </c>
       <c r="E390" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="F390" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
       <c r="G390" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="I390" t="s">
-        <v>1364</v>
+        <v>1367</v>
       </c>
       <c r="J390" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
       <c r="K390" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="391" spans="1:11">
       <c r="A391" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="B391" t="s">
         <v>12</v>
       </c>
       <c r="C391" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="D391" t="s">
         <v>124</v>
       </c>
       <c r="G391" t="s">
         <v>246</v>
       </c>
       <c r="I391" t="s">
         <v>126</v>
       </c>
       <c r="J391" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="K391" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="392" spans="1:11">
       <c r="A392" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="B392" t="s">
         <v>158</v>
       </c>
       <c r="C392" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="D392" t="s">
         <v>14</v>
       </c>
       <c r="E392" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
       <c r="F392" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="G392" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="I392" t="s">
         <v>149</v>
       </c>
       <c r="J392" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
       <c r="K392" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="393" spans="1:11">
       <c r="A393" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="B393" t="s">
         <v>12</v>
       </c>
       <c r="C393" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="D393" t="s">
         <v>124</v>
       </c>
       <c r="G393" t="s">
         <v>246</v>
       </c>
       <c r="I393" t="s">
         <v>126</v>
       </c>
       <c r="J393" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="K393" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="394" spans="1:11">
       <c r="A394" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="B394" t="s">
         <v>12</v>
       </c>
       <c r="C394" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="D394" t="s">
         <v>124</v>
       </c>
       <c r="G394" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="I394" t="s">
         <v>126</v>
       </c>
       <c r="K394" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="395" spans="1:11">
       <c r="A395" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="B395" t="s">
         <v>12</v>
       </c>
       <c r="C395" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="D395" t="s">
         <v>124</v>
       </c>
       <c r="G395" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="I395" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="J395" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="K395" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="396" spans="1:11">
       <c r="A396" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="B396" t="s">
         <v>12</v>
       </c>
       <c r="C396" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="D396" t="s">
         <v>124</v>
       </c>
       <c r="G396" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="I396" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="J396" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="K396" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="397" spans="1:11">
       <c r="A397" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="B397" t="s">
         <v>12</v>
       </c>
       <c r="C397" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="D397" t="s">
         <v>124</v>
       </c>
       <c r="G397" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="I397" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="J397" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="K397" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="398" spans="1:11">
       <c r="A398" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="B398" t="s">
         <v>12</v>
       </c>
       <c r="C398" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="D398" t="s">
         <v>124</v>
       </c>
       <c r="G398" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="I398" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="J398" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="K398" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
     </row>
     <row r="399" spans="1:11">
       <c r="A399" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="B399" t="s">
         <v>12</v>
       </c>
       <c r="C399" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="D399" t="s">
         <v>124</v>
       </c>
       <c r="G399" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="I399" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="J399" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="K399" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="400" spans="1:11">
       <c r="A400" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="B400" t="s">
         <v>158</v>
       </c>
       <c r="C400" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="D400" t="s">
         <v>124</v>
       </c>
       <c r="F400" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="G400" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="I400" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="J400" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="K400" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="401" spans="1:11">
       <c r="A401" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
       <c r="B401" t="s">
         <v>12</v>
       </c>
       <c r="C401" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="D401" t="s">
         <v>124</v>
       </c>
       <c r="G401" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="I401" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="J401" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="K401" t="s">
-        <v>736</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="402" spans="1:11">
       <c r="A402" t="s">
-        <v>1970</v>
+        <v>1972</v>
       </c>
       <c r="B402" t="s">
         <v>12</v>
       </c>
       <c r="C402" t="s">
-        <v>1971</v>
+        <v>1973</v>
       </c>
       <c r="D402" t="s">
         <v>124</v>
       </c>
       <c r="E402" t="s">
-        <v>1972</v>
+        <v>1974</v>
       </c>
       <c r="F402" t="s">
-        <v>1973</v>
+        <v>1975</v>
       </c>
       <c r="G402" t="s">
-        <v>1974</v>
+        <v>1976</v>
       </c>
       <c r="I402" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="J402" t="s">
-        <v>1975</v>
+        <v>1977</v>
       </c>
       <c r="K402" t="s">
-        <v>1976</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="403" spans="1:11">
       <c r="A403" t="s">
-        <v>1977</v>
+        <v>1979</v>
       </c>
       <c r="B403" t="s">
         <v>12</v>
       </c>
       <c r="C403" t="s">
-        <v>1978</v>
+        <v>1980</v>
       </c>
       <c r="D403" t="s">
         <v>124</v>
       </c>
       <c r="G403" t="s">
-        <v>1979</v>
+        <v>1981</v>
       </c>
       <c r="I403" t="s">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="J403" t="s">
-        <v>1981</v>
+        <v>1983</v>
       </c>
       <c r="K403" t="s">
-        <v>1982</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="404" spans="1:11">
       <c r="A404" t="s">
-        <v>1983</v>
+        <v>1985</v>
       </c>
       <c r="B404" t="s">
         <v>12</v>
       </c>
       <c r="C404" t="s">
-        <v>1984</v>
+        <v>1986</v>
       </c>
       <c r="D404" t="s">
         <v>124</v>
       </c>
       <c r="G404" t="s">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="I404" t="s">
-        <v>1986</v>
+        <v>1988</v>
       </c>
       <c r="J404" t="s">
-        <v>1987</v>
+        <v>1989</v>
       </c>
       <c r="K404" t="s">
-        <v>1988</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="405" spans="1:11">
       <c r="A405" t="s">
-        <v>1989</v>
+        <v>1991</v>
       </c>
       <c r="B405" t="s">
         <v>12</v>
       </c>
       <c r="C405" t="s">
-        <v>1990</v>
+        <v>1992</v>
       </c>
       <c r="D405" t="s">
         <v>88</v>
       </c>
       <c r="G405" t="s">
-        <v>1991</v>
+        <v>1993</v>
       </c>
       <c r="I405" t="s">
         <v>303</v>
       </c>
       <c r="K405" t="s">
-        <v>1982</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="406" spans="1:11">
       <c r="A406" t="s">
-        <v>1992</v>
+        <v>1994</v>
       </c>
       <c r="B406" t="s">
         <v>63</v>
       </c>
       <c r="C406" t="s">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="D406" t="s">
         <v>124</v>
       </c>
       <c r="G406" t="s">
-        <v>1994</v>
+        <v>1996</v>
       </c>
       <c r="I406" t="s">
-        <v>1995</v>
+        <v>1997</v>
       </c>
       <c r="K406" t="s">
-        <v>1996</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="407" spans="1:11">
       <c r="A407" t="s">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="B407" t="s">
         <v>63</v>
       </c>
       <c r="C407" t="s">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="D407" t="s">
         <v>124</v>
       </c>
       <c r="G407" t="s">
-        <v>1994</v>
+        <v>1996</v>
       </c>
       <c r="I407" t="s">
-        <v>1995</v>
+        <v>1997</v>
       </c>
       <c r="K407" t="s">
-        <v>1996</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="408" spans="1:11">
       <c r="A408" t="s">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="B408" t="s">
         <v>12</v>
       </c>
       <c r="C408" t="s">
         <v>245</v>
       </c>
       <c r="D408" t="s">
         <v>124</v>
       </c>
       <c r="G408" t="s">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="I408" t="s">
         <v>247</v>
       </c>
       <c r="J408" t="s">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="K408" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="409" spans="1:11">
       <c r="A409" t="s">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="B409" t="s">
         <v>12</v>
       </c>
       <c r="C409" t="s">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="D409" t="s">
         <v>124</v>
       </c>
       <c r="G409" t="s">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="I409" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="J409" t="s">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="K409" t="s">
-        <v>2006</v>
+        <v>657</v>
       </c>
     </row>
     <row r="410" spans="1:11">
       <c r="A410" t="s">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="B410" t="s">
         <v>12</v>
       </c>
       <c r="C410" t="s">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="D410" t="s">
         <v>124</v>
       </c>
       <c r="F410" t="s">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="G410" t="s">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="I410" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
       <c r="J410" t="s">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="K410" t="s">
-        <v>668</v>
+        <v>769</v>
       </c>
     </row>
     <row r="411" spans="1:11">
       <c r="A411" t="s">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="B411" t="s">
         <v>12</v>
       </c>
       <c r="C411" t="s">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D411" t="s">
         <v>124</v>
       </c>
       <c r="E411" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="G411" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="I411" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="K411" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="412" spans="1:11">
       <c r="A412" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B412" t="s">
         <v>12</v>
       </c>
       <c r="C412" t="s">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D412" t="s">
         <v>124</v>
       </c>
       <c r="G412" t="s">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="I412" t="s">
         <v>126</v>
       </c>
       <c r="J412" t="s">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="K412" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
     </row>
     <row r="413" spans="1:11">
       <c r="A413" t="s">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B413" t="s">
         <v>12</v>
       </c>
       <c r="C413" t="s">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D413" t="s">
         <v>14</v>
       </c>
       <c r="F413" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G413" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
       <c r="I413" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="K413" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="414" spans="1:11">
       <c r="A414" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="B414" t="s">
         <v>63</v>
       </c>
       <c r="C414" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="D414" t="s">
         <v>124</v>
       </c>
       <c r="G414" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="I414" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="J414" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="K414" t="s">
-        <v>71</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="415" spans="1:11">
       <c r="A415" t="s">
-        <v>2030</v>
+        <v>2032</v>
       </c>
       <c r="B415" t="s">
         <v>158</v>
       </c>
       <c r="C415" t="s">
-        <v>2031</v>
+        <v>2033</v>
       </c>
       <c r="D415" t="s">
         <v>124</v>
       </c>
       <c r="F415" t="s">
-        <v>2032</v>
+        <v>2034</v>
       </c>
       <c r="G415" t="s">
-        <v>2033</v>
+        <v>2035</v>
       </c>
       <c r="I415" t="s">
-        <v>2034</v>
+        <v>2036</v>
       </c>
       <c r="J415" t="s">
-        <v>2035</v>
+        <v>2037</v>
       </c>
       <c r="K415" t="s">
-        <v>2036</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="416" spans="1:11">
       <c r="A416" t="s">
-        <v>2037</v>
+        <v>2039</v>
       </c>
       <c r="B416" t="s">
         <v>12</v>
       </c>
       <c r="C416" t="s">
-        <v>2038</v>
+        <v>2040</v>
       </c>
       <c r="D416" t="s">
         <v>124</v>
       </c>
       <c r="G416" t="s">
-        <v>2039</v>
+        <v>2041</v>
       </c>
       <c r="I416" t="s">
-        <v>2040</v>
+        <v>2042</v>
       </c>
       <c r="J416" t="s">
-        <v>2041</v>
+        <v>2043</v>
       </c>
       <c r="K416" t="s">
-        <v>2042</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="417" spans="1:11">
       <c r="A417" t="s">
-        <v>2043</v>
+        <v>2045</v>
       </c>
       <c r="B417" t="s">
         <v>12</v>
       </c>
       <c r="C417" t="s">
-        <v>2044</v>
+        <v>2046</v>
       </c>
       <c r="D417" t="s">
         <v>88</v>
       </c>
       <c r="E417" t="s">
-        <v>2045</v>
+        <v>2047</v>
       </c>
       <c r="F417" t="s">
-        <v>2046</v>
+        <v>2048</v>
       </c>
       <c r="G417" t="s">
         <v>55</v>
       </c>
       <c r="I417" t="s">
         <v>47</v>
       </c>
       <c r="J417" t="s">
-        <v>2047</v>
+        <v>2049</v>
       </c>
       <c r="K417" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="418" spans="1:11">
       <c r="A418" t="s">
-        <v>2048</v>
+        <v>2050</v>
       </c>
       <c r="B418" t="s">
         <v>12</v>
       </c>
       <c r="C418" t="s">
-        <v>2049</v>
+        <v>2051</v>
       </c>
       <c r="D418" t="s">
         <v>124</v>
       </c>
       <c r="E418" t="s">
-        <v>2050</v>
+        <v>2052</v>
       </c>
       <c r="G418" t="s">
-        <v>2051</v>
+        <v>2053</v>
       </c>
       <c r="I418" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="J418" t="s">
-        <v>2052</v>
+        <v>2054</v>
       </c>
       <c r="K418" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="419" spans="1:11">
       <c r="A419" t="s">
-        <v>2053</v>
+        <v>2055</v>
       </c>
       <c r="B419" t="s">
         <v>158</v>
       </c>
       <c r="C419" t="s">
-        <v>2054</v>
+        <v>2056</v>
       </c>
       <c r="D419" t="s">
         <v>124</v>
       </c>
       <c r="E419" t="s">
-        <v>2055</v>
+        <v>2057</v>
       </c>
       <c r="F419" t="s">
-        <v>2056</v>
+        <v>2058</v>
       </c>
       <c r="G419" t="s">
-        <v>2057</v>
+        <v>2059</v>
       </c>
       <c r="I419" t="s">
         <v>178</v>
       </c>
       <c r="J419" t="s">
-        <v>2058</v>
+        <v>2060</v>
       </c>
       <c r="K419" t="s">
-        <v>2059</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="420" spans="1:11">
       <c r="A420" t="s">
-        <v>2060</v>
+        <v>2062</v>
       </c>
       <c r="B420" t="s">
         <v>12</v>
       </c>
       <c r="C420" t="s">
-        <v>2061</v>
+        <v>2063</v>
       </c>
       <c r="D420" t="s">
         <v>124</v>
       </c>
       <c r="G420" t="s">
-        <v>2062</v>
+        <v>2064</v>
       </c>
       <c r="I420" t="s">
-        <v>2063</v>
+        <v>2065</v>
       </c>
       <c r="K420" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="421" spans="1:11">
       <c r="A421" t="s">
-        <v>2064</v>
+        <v>2066</v>
       </c>
       <c r="B421" t="s">
         <v>12</v>
       </c>
       <c r="C421" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="D421" t="s">
         <v>124</v>
       </c>
       <c r="F421" t="s">
-        <v>2065</v>
+        <v>2067</v>
       </c>
       <c r="G421" t="s">
-        <v>2066</v>
+        <v>2068</v>
       </c>
       <c r="I421" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="J421" t="s">
-        <v>2067</v>
+        <v>2069</v>
       </c>
       <c r="K421" t="s">
-        <v>2068</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="422" spans="1:11">
       <c r="A422" t="s">
-        <v>2069</v>
+        <v>2071</v>
       </c>
       <c r="B422" t="s">
         <v>158</v>
       </c>
       <c r="C422" t="s">
-        <v>2070</v>
+        <v>2072</v>
       </c>
       <c r="D422" t="s">
         <v>124</v>
       </c>
       <c r="G422" t="s">
-        <v>2071</v>
+        <v>2073</v>
       </c>
       <c r="I422" t="s">
         <v>126</v>
       </c>
       <c r="J422" t="s">
-        <v>2072</v>
+        <v>2074</v>
       </c>
       <c r="K422" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="423" spans="1:11">
       <c r="A423" t="s">
-        <v>2073</v>
+        <v>2075</v>
       </c>
       <c r="B423" t="s">
         <v>12</v>
       </c>
       <c r="C423" t="s">
-        <v>2074</v>
+        <v>2076</v>
       </c>
       <c r="D423" t="s">
         <v>124</v>
       </c>
       <c r="F423" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="G423" t="s">
-        <v>2075</v>
+        <v>2077</v>
       </c>
       <c r="I423" t="s">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="K423" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="424" spans="1:11">
       <c r="A424" t="s">
-        <v>2076</v>
+        <v>2078</v>
       </c>
       <c r="B424" t="s">
         <v>158</v>
       </c>
       <c r="C424" t="s">
-        <v>2077</v>
+        <v>2079</v>
       </c>
       <c r="D424" t="s">
         <v>124</v>
       </c>
       <c r="E424" t="s">
-        <v>2078</v>
+        <v>2080</v>
       </c>
       <c r="G424" t="s">
-        <v>2079</v>
+        <v>2081</v>
       </c>
       <c r="I424" t="s">
-        <v>2080</v>
+        <v>2082</v>
       </c>
       <c r="K424" t="s">
-        <v>1763</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="425" spans="1:11">
       <c r="A425" t="s">
-        <v>2081</v>
+        <v>2084</v>
       </c>
       <c r="B425" t="s">
         <v>12</v>
       </c>
       <c r="C425" t="s">
-        <v>2082</v>
+        <v>2085</v>
       </c>
       <c r="D425" t="s">
         <v>124</v>
       </c>
       <c r="F425" t="s">
-        <v>2083</v>
+        <v>2086</v>
       </c>
       <c r="G425" t="s">
-        <v>2084</v>
+        <v>2087</v>
       </c>
       <c r="I425" t="s">
-        <v>2080</v>
+        <v>2082</v>
       </c>
       <c r="K425" t="s">
-        <v>2085</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="426" spans="1:11">
       <c r="A426" t="s">
-        <v>2086</v>
+        <v>2089</v>
       </c>
       <c r="B426" t="s">
         <v>158</v>
       </c>
       <c r="C426" t="s">
-        <v>2087</v>
+        <v>2090</v>
       </c>
       <c r="D426" t="s">
         <v>124</v>
       </c>
       <c r="G426" t="s">
-        <v>2088</v>
+        <v>2091</v>
       </c>
       <c r="I426" t="s">
         <v>1670</v>
       </c>
       <c r="J426" t="s">
-        <v>2089</v>
+        <v>2092</v>
       </c>
       <c r="K426" t="s">
-        <v>2090</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="427" spans="1:11">
       <c r="A427" t="s">
-        <v>2091</v>
+        <v>2094</v>
       </c>
       <c r="B427" t="s">
         <v>12</v>
       </c>
       <c r="C427" t="s">
-        <v>2092</v>
+        <v>2095</v>
       </c>
       <c r="D427" t="s">
         <v>124</v>
       </c>
       <c r="G427" t="s">
-        <v>2093</v>
+        <v>2096</v>
       </c>
       <c r="I427" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="J427" t="s">
-        <v>2094</v>
+        <v>2097</v>
       </c>
       <c r="K427" t="s">
-        <v>2006</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="428" spans="1:11">
       <c r="A428" t="s">
-        <v>2095</v>
+        <v>2098</v>
       </c>
       <c r="B428" t="s">
         <v>158</v>
       </c>
       <c r="C428" t="s">
-        <v>2096</v>
+        <v>2099</v>
       </c>
       <c r="D428" t="s">
         <v>124</v>
       </c>
       <c r="G428" t="s">
-        <v>2097</v>
+        <v>2100</v>
       </c>
       <c r="I428" t="s">
         <v>178</v>
       </c>
       <c r="J428" t="s">
-        <v>2098</v>
+        <v>2101</v>
       </c>
       <c r="K428" t="s">
-        <v>2099</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="429" spans="1:11">
       <c r="A429" t="s">
-        <v>2100</v>
+        <v>2103</v>
       </c>
       <c r="B429" t="s">
         <v>158</v>
       </c>
       <c r="C429" t="s">
-        <v>2101</v>
+        <v>2104</v>
       </c>
       <c r="D429" t="s">
         <v>124</v>
       </c>
       <c r="G429" t="s">
-        <v>2102</v>
+        <v>2105</v>
       </c>
       <c r="I429" t="s">
-        <v>2103</v>
+        <v>2106</v>
       </c>
       <c r="J429" t="s">
-        <v>2104</v>
+        <v>2107</v>
       </c>
       <c r="K429" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="430" spans="1:11">
       <c r="A430" t="s">
-        <v>2105</v>
+        <v>2108</v>
       </c>
       <c r="B430" t="s">
         <v>12</v>
       </c>
       <c r="C430" t="s">
-        <v>2106</v>
+        <v>2109</v>
       </c>
       <c r="D430" t="s">
         <v>124</v>
       </c>
       <c r="G430" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="I430" t="s">
-        <v>2107</v>
+        <v>2110</v>
       </c>
       <c r="K430" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="431" spans="1:11">
       <c r="A431" t="s">
-        <v>2108</v>
+        <v>2111</v>
       </c>
       <c r="B431" t="s">
         <v>12</v>
       </c>
       <c r="C431" t="s">
-        <v>2054</v>
+        <v>2056</v>
       </c>
       <c r="D431" t="s">
         <v>124</v>
       </c>
       <c r="G431" t="s">
-        <v>2109</v>
+        <v>2112</v>
       </c>
       <c r="I431" t="s">
         <v>178</v>
       </c>
       <c r="J431" t="s">
-        <v>2058</v>
+        <v>2060</v>
       </c>
       <c r="K431" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="432" spans="1:11">
       <c r="A432" t="s">
-        <v>2110</v>
+        <v>2113</v>
       </c>
       <c r="B432" t="s">
         <v>158</v>
       </c>
       <c r="C432" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="D432" t="s">
         <v>124</v>
       </c>
       <c r="E432" t="s">
-        <v>2111</v>
+        <v>2114</v>
       </c>
       <c r="G432" t="s">
-        <v>2112</v>
+        <v>2115</v>
       </c>
       <c r="I432" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="J432" t="s">
-        <v>2113</v>
+        <v>2116</v>
       </c>
       <c r="K432" t="s">
-        <v>2114</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="433" spans="1:11">
       <c r="A433" t="s">
-        <v>2115</v>
+        <v>2118</v>
       </c>
       <c r="B433" t="s">
         <v>158</v>
       </c>
       <c r="C433" t="s">
-        <v>2116</v>
+        <v>2119</v>
       </c>
       <c r="D433" t="s">
         <v>124</v>
       </c>
       <c r="F433" t="s">
-        <v>2117</v>
+        <v>2120</v>
       </c>
       <c r="G433" t="s">
-        <v>2118</v>
+        <v>2121</v>
       </c>
       <c r="I433" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="K433" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="434" spans="1:11">
       <c r="A434" t="s">
-        <v>2119</v>
+        <v>2122</v>
       </c>
       <c r="B434" t="s">
         <v>12</v>
       </c>
       <c r="C434" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="D434" t="s">
         <v>124</v>
       </c>
       <c r="E434" t="s">
-        <v>2120</v>
+        <v>2123</v>
       </c>
       <c r="F434" t="s">
-        <v>2121</v>
+        <v>2124</v>
       </c>
       <c r="G434" t="s">
-        <v>2066</v>
+        <v>2068</v>
       </c>
       <c r="I434" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="K434" t="s">
-        <v>2122</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="435" spans="1:11">
       <c r="A435" t="s">
-        <v>2123</v>
+        <v>2126</v>
       </c>
       <c r="B435" t="s">
         <v>158</v>
       </c>
       <c r="C435" t="s">
-        <v>2124</v>
+        <v>2127</v>
       </c>
       <c r="D435" t="s">
         <v>124</v>
       </c>
       <c r="E435" t="s">
-        <v>2125</v>
+        <v>2128</v>
       </c>
       <c r="F435" t="s">
-        <v>2126</v>
+        <v>2129</v>
       </c>
       <c r="G435" t="s">
-        <v>2127</v>
+        <v>2130</v>
       </c>
       <c r="I435" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="J435" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="K435" t="s">
-        <v>2128</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="436" spans="1:11">
       <c r="A436" t="s">
-        <v>2129</v>
+        <v>2132</v>
       </c>
       <c r="B436" t="s">
         <v>12</v>
       </c>
       <c r="C436" t="s">
-        <v>2130</v>
+        <v>2133</v>
       </c>
       <c r="D436" t="s">
         <v>124</v>
       </c>
       <c r="E436" t="s">
-        <v>2131</v>
+        <v>2134</v>
       </c>
       <c r="G436" t="s">
-        <v>2132</v>
+        <v>2135</v>
       </c>
       <c r="I436" t="s">
-        <v>2133</v>
+        <v>2136</v>
       </c>
       <c r="J436" t="s">
-        <v>2134</v>
+        <v>2137</v>
       </c>
       <c r="K436" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="437" spans="1:11">
       <c r="A437" t="s">
-        <v>2135</v>
+        <v>2138</v>
       </c>
       <c r="B437" t="s">
         <v>12</v>
       </c>
       <c r="C437" t="s">
-        <v>2136</v>
+        <v>2139</v>
       </c>
       <c r="D437" t="s">
         <v>119</v>
       </c>
       <c r="G437" t="s">
         <v>1715</v>
       </c>
       <c r="I437" t="s">
-        <v>2137</v>
+        <v>2140</v>
       </c>
       <c r="J437" t="s">
-        <v>2138</v>
+        <v>2141</v>
       </c>
       <c r="K437" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
     </row>
     <row r="438" spans="1:11">
       <c r="A438" t="s">
-        <v>2139</v>
+        <v>2142</v>
       </c>
       <c r="B438" t="s">
         <v>12</v>
       </c>
       <c r="C438" t="s">
-        <v>2140</v>
+        <v>2143</v>
       </c>
       <c r="D438" t="s">
         <v>119</v>
       </c>
       <c r="F438" t="s">
-        <v>2141</v>
+        <v>2144</v>
       </c>
       <c r="G438" t="s">
-        <v>2142</v>
+        <v>2145</v>
       </c>
       <c r="I438" t="s">
-        <v>2143</v>
+        <v>2146</v>
       </c>
       <c r="J438" t="s">
-        <v>2144</v>
+        <v>2147</v>
       </c>
       <c r="K438" t="s">
-        <v>2145</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="439" spans="1:11">
       <c r="A439" t="s">
-        <v>2146</v>
+        <v>2149</v>
       </c>
       <c r="B439" t="s">
         <v>158</v>
       </c>
       <c r="C439" t="s">
-        <v>2147</v>
+        <v>2150</v>
       </c>
       <c r="D439" t="s">
         <v>119</v>
       </c>
       <c r="G439" t="s">
-        <v>2148</v>
+        <v>2151</v>
       </c>
       <c r="I439" t="s">
-        <v>2149</v>
+        <v>2152</v>
       </c>
       <c r="J439" t="s">
-        <v>2150</v>
+        <v>2153</v>
       </c>
       <c r="K439" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="440" spans="1:11">
       <c r="A440" t="s">
-        <v>2151</v>
+        <v>2154</v>
       </c>
       <c r="B440" t="s">
         <v>12</v>
       </c>
       <c r="C440" t="s">
-        <v>2152</v>
+        <v>2155</v>
       </c>
       <c r="D440" t="s">
         <v>119</v>
       </c>
       <c r="E440" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="F440" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="G440" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="I440" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="J440" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="K440" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="441" spans="1:11">
       <c r="A441" t="s">
-        <v>2153</v>
+        <v>2156</v>
       </c>
       <c r="B441" t="s">
         <v>12</v>
       </c>
       <c r="C441" t="s">
-        <v>2154</v>
+        <v>2157</v>
       </c>
       <c r="D441" t="s">
         <v>88</v>
       </c>
       <c r="G441" t="s">
-        <v>2155</v>
+        <v>2158</v>
       </c>
       <c r="I441" t="s">
-        <v>2156</v>
+        <v>2159</v>
       </c>
       <c r="J441" t="s">
-        <v>2157</v>
+        <v>2160</v>
       </c>
       <c r="K441" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
     </row>
     <row r="442" spans="1:11">
       <c r="A442" t="s">
-        <v>2158</v>
+        <v>2161</v>
       </c>
       <c r="B442" t="s">
         <v>12</v>
       </c>
       <c r="C442" t="s">
-        <v>2159</v>
+        <v>2162</v>
       </c>
       <c r="D442" t="s">
         <v>119</v>
       </c>
       <c r="E442" t="s">
-        <v>2160</v>
+        <v>2163</v>
       </c>
       <c r="G442" t="s">
-        <v>2161</v>
+        <v>2164</v>
       </c>
       <c r="I442" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="J442" t="s">
-        <v>2162</v>
+        <v>2165</v>
       </c>
       <c r="K442" t="s">
-        <v>2163</v>
+        <v>2166</v>
       </c>
     </row>
     <row r="443" spans="1:11">
       <c r="A443" t="s">
-        <v>2164</v>
+        <v>2167</v>
       </c>
       <c r="B443" t="s">
         <v>12</v>
       </c>
       <c r="C443" t="s">
-        <v>2165</v>
+        <v>2168</v>
       </c>
       <c r="D443" t="s">
         <v>119</v>
       </c>
       <c r="G443" t="s">
-        <v>2166</v>
+        <v>2169</v>
       </c>
       <c r="I443" t="s">
-        <v>2167</v>
+        <v>2170</v>
       </c>
       <c r="J443" t="s">
-        <v>2168</v>
+        <v>2171</v>
       </c>
       <c r="K443" t="s">
-        <v>2145</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="444" spans="1:11">
       <c r="A444" t="s">
-        <v>2169</v>
+        <v>2172</v>
       </c>
       <c r="B444" t="s">
         <v>158</v>
       </c>
       <c r="C444" t="s">
-        <v>2170</v>
+        <v>2173</v>
       </c>
       <c r="D444" t="s">
         <v>119</v>
       </c>
       <c r="G444" t="s">
-        <v>2171</v>
+        <v>2174</v>
       </c>
       <c r="I444" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="J444" t="s">
-        <v>2172</v>
+        <v>2175</v>
       </c>
       <c r="K444" t="s">
-        <v>2173</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="445" spans="1:11">
       <c r="A445" t="s">
-        <v>2174</v>
+        <v>2177</v>
       </c>
       <c r="B445" t="s">
         <v>12</v>
       </c>
       <c r="C445" t="s">
-        <v>2175</v>
+        <v>2178</v>
       </c>
       <c r="D445" t="s">
         <v>293</v>
       </c>
       <c r="F445" t="s">
-        <v>2176</v>
+        <v>2179</v>
       </c>
       <c r="G445" t="s">
-        <v>2177</v>
+        <v>2180</v>
       </c>
       <c r="I445" t="s">
-        <v>2178</v>
+        <v>2181</v>
       </c>
       <c r="J445" t="s">
-        <v>2179</v>
+        <v>2182</v>
       </c>
       <c r="K445" t="s">
-        <v>2180</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="446" spans="1:11">
       <c r="A446" t="s">
-        <v>2181</v>
+        <v>2184</v>
       </c>
       <c r="B446" t="s">
         <v>158</v>
       </c>
       <c r="C446" t="s">
-        <v>2182</v>
+        <v>2185</v>
       </c>
       <c r="D446" t="s">
         <v>119</v>
       </c>
       <c r="G446" t="s">
-        <v>2183</v>
+        <v>2186</v>
       </c>
       <c r="I446" t="s">
-        <v>2184</v>
+        <v>2187</v>
       </c>
       <c r="J446" t="s">
-        <v>2185</v>
+        <v>2188</v>
       </c>
       <c r="K446" t="s">
-        <v>2186</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="447" spans="1:11">
       <c r="A447" t="s">
-        <v>2187</v>
+        <v>2190</v>
       </c>
       <c r="B447" t="s">
         <v>12</v>
       </c>
       <c r="C447" t="s">
-        <v>2188</v>
+        <v>2191</v>
       </c>
       <c r="D447" t="s">
         <v>119</v>
       </c>
       <c r="G447" t="s">
-        <v>2189</v>
+        <v>2192</v>
       </c>
       <c r="I447" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="J447" t="s">
-        <v>2190</v>
+        <v>2193</v>
       </c>
       <c r="K447" t="s">
-        <v>2191</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="448" spans="1:11">
       <c r="A448" t="s">
-        <v>2192</v>
+        <v>2195</v>
       </c>
       <c r="B448" t="s">
         <v>12</v>
       </c>
       <c r="C448" t="s">
-        <v>2193</v>
+        <v>2196</v>
       </c>
       <c r="D448" t="s">
         <v>119</v>
       </c>
       <c r="G448" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="I448" t="s">
-        <v>2194</v>
+        <v>2197</v>
       </c>
       <c r="K448" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="449" spans="1:11">
       <c r="A449" t="s">
-        <v>2195</v>
+        <v>2198</v>
       </c>
       <c r="B449" t="s">
         <v>12</v>
       </c>
       <c r="C449" t="s">
-        <v>2196</v>
+        <v>2199</v>
       </c>
       <c r="D449" t="s">
         <v>119</v>
       </c>
       <c r="G449" t="s">
+        <v>2200</v>
+      </c>
+      <c r="I449" t="s">
         <v>2197</v>
       </c>
-      <c r="I449" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J449" t="s">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="K449" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
     </row>
     <row r="450" spans="1:11">
       <c r="A450" t="s">
-        <v>2198</v>
+        <v>2201</v>
       </c>
       <c r="B450" t="s">
         <v>12</v>
       </c>
       <c r="C450" t="s">
-        <v>2199</v>
+        <v>2202</v>
       </c>
       <c r="D450" t="s">
         <v>119</v>
       </c>
       <c r="G450" t="s">
-        <v>2200</v>
+        <v>2203</v>
       </c>
       <c r="I450" t="s">
-        <v>2137</v>
+        <v>2140</v>
       </c>
       <c r="J450" t="s">
-        <v>2201</v>
+        <v>2204</v>
       </c>
       <c r="K450" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="451" spans="1:11">
       <c r="A451" t="s">
-        <v>2202</v>
+        <v>2205</v>
       </c>
       <c r="B451" t="s">
         <v>12</v>
       </c>
       <c r="C451" t="s">
-        <v>2203</v>
+        <v>2206</v>
       </c>
       <c r="D451" t="s">
         <v>119</v>
       </c>
       <c r="E451" t="s">
-        <v>2204</v>
+        <v>2207</v>
       </c>
       <c r="F451" t="s">
-        <v>2205</v>
+        <v>2208</v>
       </c>
       <c r="G451" t="s">
-        <v>2206</v>
+        <v>2209</v>
       </c>
       <c r="I451" t="s">
-        <v>2143</v>
+        <v>2146</v>
       </c>
       <c r="J451" t="s">
-        <v>2207</v>
+        <v>2210</v>
       </c>
       <c r="K451" t="s">
-        <v>2208</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="452" spans="1:11">
       <c r="A452" t="s">
-        <v>2209</v>
+        <v>2212</v>
       </c>
       <c r="B452" t="s">
         <v>158</v>
       </c>
       <c r="C452" t="s">
-        <v>2170</v>
+        <v>2173</v>
       </c>
       <c r="D452" t="s">
         <v>119</v>
       </c>
       <c r="G452" t="s">
-        <v>2171</v>
+        <v>2174</v>
       </c>
       <c r="I452" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="J452" t="s">
-        <v>2172</v>
+        <v>2175</v>
       </c>
       <c r="K452" t="s">
-        <v>2210</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="453" spans="1:11">
       <c r="A453" t="s">
-        <v>2211</v>
+        <v>2213</v>
       </c>
       <c r="B453" t="s">
         <v>12</v>
       </c>
       <c r="C453" t="s">
-        <v>2212</v>
+        <v>2214</v>
       </c>
       <c r="D453" t="s">
         <v>119</v>
       </c>
       <c r="G453" t="s">
-        <v>2213</v>
+        <v>2215</v>
       </c>
       <c r="I453" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="J453" t="s">
-        <v>2214</v>
+        <v>2216</v>
       </c>
       <c r="K453" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
     </row>
     <row r="454" spans="1:11">
       <c r="A454" t="s">
-        <v>2215</v>
+        <v>2217</v>
       </c>
       <c r="B454" t="s">
         <v>12</v>
       </c>
       <c r="C454" t="s">
-        <v>2216</v>
+        <v>2218</v>
       </c>
       <c r="D454" t="s">
         <v>119</v>
       </c>
       <c r="G454" t="s">
-        <v>2217</v>
+        <v>2219</v>
       </c>
       <c r="I454" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="J454" t="s">
-        <v>2218</v>
+        <v>2220</v>
       </c>
       <c r="K454" t="s">
-        <v>2219</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="455" spans="1:11">
       <c r="A455" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="B455" t="s">
         <v>12</v>
       </c>
       <c r="C455" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="D455" t="s">
         <v>119</v>
       </c>
       <c r="G455" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
       <c r="I455" t="s">
-        <v>2223</v>
+        <v>2224</v>
       </c>
       <c r="K455" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="456" spans="1:11">
       <c r="A456" t="s">
-        <v>2224</v>
+        <v>2225</v>
       </c>
       <c r="B456" t="s">
         <v>63</v>
       </c>
       <c r="C456" t="s">
-        <v>2225</v>
+        <v>2226</v>
       </c>
       <c r="D456" t="s">
         <v>119</v>
       </c>
       <c r="G456" t="s">
-        <v>2226</v>
+        <v>2227</v>
       </c>
       <c r="I456" t="s">
         <v>79</v>
       </c>
       <c r="K456" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="457" spans="1:11">
       <c r="A457" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
       <c r="B457" t="s">
         <v>12</v>
       </c>
       <c r="C457" t="s">
-        <v>2229</v>
+        <v>2230</v>
       </c>
       <c r="D457" t="s">
         <v>88</v>
       </c>
       <c r="G457" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="I457" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="J457" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="K457" t="s">
-        <v>2232</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="458" spans="1:11">
       <c r="A458" t="s">
-        <v>2233</v>
+        <v>2234</v>
       </c>
       <c r="B458" t="s">
         <v>12</v>
       </c>
       <c r="C458" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="D458" t="s">
         <v>119</v>
       </c>
       <c r="G458" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="I458" t="s">
-        <v>2143</v>
+        <v>2146</v>
       </c>
       <c r="J458" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="K458" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="459" spans="1:11">
       <c r="A459" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="B459" t="s">
         <v>158</v>
       </c>
       <c r="C459" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="D459" t="s">
         <v>141</v>
       </c>
       <c r="G459" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
       <c r="I459" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="J459" t="s">
-        <v>2241</v>
+        <v>2242</v>
       </c>
       <c r="K459" t="s">
-        <v>1763</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="460" spans="1:11">
       <c r="A460" t="s">
-        <v>2242</v>
+        <v>2243</v>
       </c>
       <c r="B460" t="s">
         <v>12</v>
       </c>
       <c r="C460" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
       <c r="D460" t="s">
         <v>88</v>
       </c>
       <c r="G460" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="I460" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="J460" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="K460" t="s">
-        <v>2186</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="461" spans="1:11">
       <c r="A461" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
       <c r="B461" t="s">
         <v>12</v>
       </c>
       <c r="C461" t="s">
-        <v>2245</v>
+        <v>2246</v>
       </c>
       <c r="D461" t="s">
         <v>141</v>
       </c>
       <c r="G461" t="s">
-        <v>2246</v>
+        <v>2247</v>
       </c>
       <c r="I461" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="J461" t="s">
-        <v>2247</v>
+        <v>2248</v>
       </c>
       <c r="K461" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="462" spans="1:11">
       <c r="A462" t="s">
-        <v>2249</v>
+        <v>2250</v>
       </c>
       <c r="B462" t="s">
         <v>158</v>
       </c>
       <c r="C462" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
       <c r="D462" t="s">
         <v>141</v>
       </c>
       <c r="G462" t="s">
-        <v>2251</v>
+        <v>2252</v>
       </c>
       <c r="I462" t="s">
-        <v>2252</v>
+        <v>2253</v>
       </c>
       <c r="J462" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="K462" t="s">
-        <v>1763</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="463" spans="1:11">
       <c r="A463" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="B463" t="s">
         <v>12</v>
       </c>
       <c r="C463" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="D463" t="s">
         <v>141</v>
       </c>
       <c r="G463" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
       <c r="I463" t="s">
-        <v>2257</v>
+        <v>2258</v>
       </c>
       <c r="J463" t="s">
-        <v>2258</v>
+        <v>2259</v>
       </c>
       <c r="K463" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="464" spans="1:11">
       <c r="A464" t="s">
-        <v>2259</v>
+        <v>2260</v>
       </c>
       <c r="B464" t="s">
         <v>158</v>
       </c>
       <c r="C464" t="s">
-        <v>2260</v>
+        <v>2261</v>
       </c>
       <c r="D464" t="s">
         <v>141</v>
       </c>
       <c r="E464" t="s">
-        <v>2261</v>
+        <v>2262</v>
       </c>
       <c r="G464" t="s">
-        <v>2262</v>
+        <v>2263</v>
       </c>
       <c r="I464" t="s">
-        <v>2263</v>
+        <v>2264</v>
       </c>
       <c r="J464" t="s">
-        <v>2264</v>
+        <v>2265</v>
       </c>
       <c r="K464" t="s">
-        <v>2265</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="465" spans="1:11">
       <c r="A465" t="s">
-        <v>2266</v>
+        <v>2267</v>
       </c>
       <c r="B465" t="s">
         <v>12</v>
       </c>
       <c r="C465" t="s">
-        <v>2267</v>
+        <v>2268</v>
       </c>
       <c r="D465" t="s">
         <v>141</v>
       </c>
       <c r="F465" t="s">
-        <v>2268</v>
+        <v>2269</v>
       </c>
       <c r="G465" t="s">
-        <v>2269</v>
+        <v>2270</v>
       </c>
       <c r="I465" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="J465" t="s">
-        <v>2270</v>
+        <v>2271</v>
       </c>
       <c r="K465" t="s">
-        <v>1372</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="466" spans="1:11">
       <c r="A466" t="s">
-        <v>2271</v>
+        <v>2273</v>
       </c>
       <c r="B466" t="s">
         <v>12</v>
       </c>
       <c r="C466" t="s">
-        <v>2272</v>
+        <v>2274</v>
       </c>
       <c r="D466" t="s">
         <v>141</v>
       </c>
       <c r="G466" t="s">
-        <v>2273</v>
+        <v>2275</v>
       </c>
       <c r="I466" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="J466" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="K466" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
     </row>
     <row r="467" spans="1:11">
       <c r="A467" t="s">
-        <v>2274</v>
+        <v>2276</v>
       </c>
       <c r="B467" t="s">
         <v>158</v>
       </c>
       <c r="C467" t="s">
-        <v>2275</v>
+        <v>2277</v>
       </c>
       <c r="D467" t="s">
         <v>141</v>
       </c>
       <c r="G467" t="s">
-        <v>2276</v>
+        <v>2278</v>
       </c>
       <c r="I467" t="s">
-        <v>2277</v>
+        <v>2279</v>
       </c>
       <c r="J467" t="s">
-        <v>2278</v>
+        <v>2280</v>
       </c>
       <c r="K467" t="s">
-        <v>2279</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="468" spans="1:11">
       <c r="A468" t="s">
-        <v>2280</v>
+        <v>2282</v>
       </c>
       <c r="B468" t="s">
         <v>158</v>
       </c>
       <c r="C468" t="s">
-        <v>2281</v>
+        <v>2283</v>
       </c>
       <c r="D468" t="s">
         <v>141</v>
       </c>
       <c r="F468" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="G468" t="s">
-        <v>2283</v>
+        <v>2285</v>
       </c>
       <c r="I468" t="s">
-        <v>2263</v>
+        <v>2264</v>
       </c>
       <c r="J468" t="s">
-        <v>2284</v>
+        <v>2286</v>
       </c>
       <c r="K468" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
     </row>
     <row r="469" spans="1:11">
       <c r="A469" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
       <c r="B469" t="s">
         <v>158</v>
       </c>
       <c r="C469" t="s">
-        <v>2286</v>
+        <v>2288</v>
       </c>
       <c r="D469" t="s">
         <v>141</v>
       </c>
       <c r="E469" t="s">
-        <v>2287</v>
+        <v>2289</v>
       </c>
       <c r="I469" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="K469" t="s">
-        <v>2288</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="470" spans="1:11">
       <c r="A470" t="s">
-        <v>2289</v>
+        <v>2291</v>
       </c>
       <c r="B470" t="s">
         <v>158</v>
       </c>
       <c r="C470" t="s">
-        <v>2290</v>
+        <v>2292</v>
       </c>
       <c r="D470" t="s">
         <v>141</v>
       </c>
       <c r="E470" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="F470" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="G470" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="I470" t="s">
-        <v>2291</v>
+        <v>2293</v>
       </c>
       <c r="J470" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="K470" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
     </row>
     <row r="471" spans="1:11">
       <c r="A471" t="s">
-        <v>2292</v>
+        <v>2294</v>
       </c>
       <c r="B471" t="s">
         <v>12</v>
       </c>
       <c r="C471" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="D471" t="s">
         <v>141</v>
       </c>
       <c r="G471" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="I471" t="s">
-        <v>2293</v>
+        <v>2295</v>
       </c>
       <c r="K471" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="472" spans="1:11">
       <c r="A472" t="s">
-        <v>2294</v>
+        <v>2296</v>
       </c>
       <c r="B472" t="s">
         <v>158</v>
       </c>
       <c r="C472" t="s">
-        <v>2295</v>
+        <v>2297</v>
       </c>
       <c r="D472" t="s">
         <v>141</v>
       </c>
       <c r="E472" t="s">
-        <v>2296</v>
+        <v>2298</v>
       </c>
       <c r="G472" t="s">
-        <v>2297</v>
+        <v>2299</v>
       </c>
       <c r="I472" t="s">
-        <v>2298</v>
+        <v>2300</v>
       </c>
       <c r="J472" t="s">
-        <v>2299</v>
+        <v>2301</v>
       </c>
       <c r="K472" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
     </row>
     <row r="473" spans="1:11">
       <c r="A473" t="s">
-        <v>2300</v>
+        <v>2302</v>
       </c>
       <c r="B473" t="s">
         <v>12</v>
       </c>
       <c r="C473" t="s">
-        <v>2301</v>
+        <v>2303</v>
       </c>
       <c r="D473" t="s">
         <v>141</v>
       </c>
       <c r="G473" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="I473" t="s">
-        <v>2291</v>
+        <v>2293</v>
       </c>
       <c r="J473" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="K473" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
     </row>
     <row r="474" spans="1:11">
       <c r="A474" t="s">
-        <v>2302</v>
+        <v>2304</v>
       </c>
       <c r="B474" t="s">
         <v>12</v>
       </c>
       <c r="C474" t="s">
-        <v>2303</v>
+        <v>2305</v>
       </c>
       <c r="D474" t="s">
         <v>141</v>
       </c>
       <c r="G474" t="s">
-        <v>2304</v>
+        <v>2306</v>
       </c>
       <c r="I474" t="s">
-        <v>2305</v>
+        <v>2307</v>
       </c>
       <c r="J474" t="s">
-        <v>2306</v>
+        <v>2308</v>
       </c>
       <c r="K474" t="s">
-        <v>2307</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="475" spans="1:11">
       <c r="A475" t="s">
-        <v>2308</v>
+        <v>2310</v>
       </c>
       <c r="B475" t="s">
         <v>12</v>
       </c>
       <c r="C475" t="s">
-        <v>2309</v>
+        <v>2311</v>
       </c>
       <c r="D475" t="s">
         <v>141</v>
       </c>
       <c r="G475" t="s">
-        <v>2310</v>
+        <v>2312</v>
       </c>
       <c r="I475" t="s">
-        <v>2311</v>
+        <v>2313</v>
       </c>
       <c r="J475" t="s">
-        <v>2312</v>
+        <v>2314</v>
       </c>
       <c r="K475" t="s">
-        <v>2313</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="476" spans="1:11">
       <c r="A476" t="s">
-        <v>2314</v>
+        <v>2316</v>
       </c>
       <c r="B476" t="s">
         <v>12</v>
       </c>
       <c r="C476" t="s">
-        <v>2315</v>
+        <v>2317</v>
       </c>
       <c r="D476" t="s">
         <v>141</v>
       </c>
       <c r="E476" t="s">
-        <v>2316</v>
+        <v>2318</v>
       </c>
       <c r="G476" t="s">
-        <v>2317</v>
+        <v>2319</v>
       </c>
       <c r="I476" t="s">
-        <v>2318</v>
+        <v>2320</v>
       </c>
       <c r="J476" t="s">
-        <v>2319</v>
+        <v>2321</v>
       </c>
       <c r="K476" t="s">
-        <v>2320</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="477" spans="1:11">
       <c r="A477" t="s">
-        <v>2321</v>
+        <v>2323</v>
       </c>
       <c r="B477" t="s">
         <v>12</v>
       </c>
       <c r="C477" t="s">
-        <v>2322</v>
+        <v>2324</v>
       </c>
       <c r="D477" t="s">
         <v>141</v>
       </c>
       <c r="G477" t="s">
-        <v>2323</v>
+        <v>2325</v>
       </c>
       <c r="I477" t="s">
-        <v>2305</v>
+        <v>2307</v>
       </c>
       <c r="J477" t="s">
-        <v>2324</v>
+        <v>2326</v>
       </c>
       <c r="K477" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="478" spans="1:11">
       <c r="A478" t="s">
-        <v>2325</v>
+        <v>2327</v>
       </c>
       <c r="B478" t="s">
         <v>12</v>
       </c>
       <c r="C478" t="s">
-        <v>2326</v>
+        <v>2328</v>
       </c>
       <c r="D478" t="s">
         <v>88</v>
       </c>
       <c r="G478" t="s">
-        <v>2327</v>
+        <v>2329</v>
       </c>
       <c r="I478" t="s">
         <v>1709</v>
       </c>
       <c r="J478" t="s">
-        <v>2328</v>
+        <v>2330</v>
       </c>
       <c r="K478" t="s">
-        <v>2329</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="479" spans="1:11">
       <c r="A479" t="s">
-        <v>2330</v>
+        <v>2332</v>
       </c>
       <c r="B479" t="s">
         <v>158</v>
       </c>
       <c r="C479" t="s">
-        <v>2331</v>
+        <v>2333</v>
       </c>
       <c r="D479" t="s">
         <v>88</v>
       </c>
       <c r="G479" t="s">
-        <v>2332</v>
+        <v>2334</v>
       </c>
       <c r="I479" t="s">
         <v>42</v>
       </c>
       <c r="J479" t="s">
-        <v>2333</v>
+        <v>2335</v>
       </c>
       <c r="K479" t="s">
-        <v>116</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="480" spans="1:11">
       <c r="A480" t="s">
-        <v>2334</v>
+        <v>2337</v>
       </c>
       <c r="B480" t="s">
         <v>12</v>
       </c>
       <c r="C480" t="s">
-        <v>2335</v>
+        <v>2338</v>
       </c>
       <c r="D480" t="s">
         <v>88</v>
       </c>
       <c r="F480" t="s">
-        <v>2336</v>
+        <v>2339</v>
       </c>
       <c r="G480" t="s">
-        <v>2337</v>
+        <v>2340</v>
       </c>
       <c r="I480" t="s">
-        <v>2338</v>
+        <v>2341</v>
       </c>
       <c r="J480" t="s">
-        <v>2339</v>
+        <v>2342</v>
       </c>
       <c r="K480" t="s">
-        <v>2340</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="481" spans="1:11">
       <c r="A481" t="s">
-        <v>2341</v>
+        <v>2344</v>
       </c>
       <c r="B481" t="s">
         <v>12</v>
       </c>
       <c r="C481" t="s">
-        <v>2342</v>
+        <v>2345</v>
       </c>
       <c r="D481" t="s">
         <v>88</v>
       </c>
       <c r="E481" t="s">
-        <v>2343</v>
+        <v>2346</v>
       </c>
       <c r="F481" t="s">
-        <v>2344</v>
+        <v>2347</v>
       </c>
       <c r="G481" t="s">
-        <v>2345</v>
+        <v>2348</v>
       </c>
       <c r="I481" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="K481" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="482" spans="1:11">
       <c r="A482" t="s">
-        <v>2346</v>
+        <v>2349</v>
       </c>
       <c r="B482" t="s">
         <v>158</v>
       </c>
       <c r="C482" t="s">
-        <v>2347</v>
+        <v>2350</v>
       </c>
       <c r="D482" t="s">
         <v>88</v>
       </c>
       <c r="E482" t="s">
-        <v>2348</v>
+        <v>2351</v>
       </c>
       <c r="F482" t="s">
-        <v>2349</v>
+        <v>2352</v>
       </c>
       <c r="G482" t="s">
-        <v>2350</v>
+        <v>2353</v>
       </c>
       <c r="I482" t="s">
         <v>303</v>
       </c>
       <c r="J482" t="s">
-        <v>2351</v>
+        <v>2354</v>
       </c>
       <c r="K482" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="483" spans="1:11">
       <c r="A483" t="s">
-        <v>2352</v>
+        <v>2355</v>
       </c>
       <c r="B483" t="s">
         <v>12</v>
       </c>
       <c r="C483" t="s">
         <v>152</v>
       </c>
       <c r="D483" t="s">
         <v>88</v>
       </c>
       <c r="G483" t="s">
         <v>153</v>
       </c>
       <c r="I483" t="s">
         <v>154</v>
       </c>
       <c r="J483" t="s">
         <v>155</v>
       </c>
       <c r="K483" t="s">
-        <v>2191</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="484" spans="1:11">
       <c r="A484" t="s">
-        <v>2353</v>
+        <v>2356</v>
       </c>
       <c r="B484" t="s">
         <v>12</v>
       </c>
       <c r="C484" t="s">
-        <v>2354</v>
+        <v>2357</v>
       </c>
       <c r="D484" t="s">
         <v>88</v>
       </c>
       <c r="E484" t="s">
-        <v>2355</v>
+        <v>2358</v>
       </c>
       <c r="G484" t="s">
-        <v>2356</v>
+        <v>2359</v>
       </c>
       <c r="I484" t="s">
-        <v>2357</v>
+        <v>2360</v>
       </c>
       <c r="J484" t="s">
-        <v>2358</v>
+        <v>2361</v>
       </c>
       <c r="K484" t="s">
-        <v>2359</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="485" spans="1:11">
       <c r="A485" t="s">
-        <v>2360</v>
+        <v>2363</v>
       </c>
       <c r="B485" t="s">
         <v>12</v>
       </c>
       <c r="C485" t="s">
-        <v>2361</v>
+        <v>2364</v>
       </c>
       <c r="D485" t="s">
         <v>88</v>
       </c>
       <c r="E485" t="s">
-        <v>2362</v>
+        <v>2365</v>
       </c>
       <c r="F485" t="s">
-        <v>2363</v>
+        <v>2366</v>
       </c>
       <c r="G485" t="s">
-        <v>2364</v>
+        <v>2367</v>
       </c>
       <c r="I485" t="s">
-        <v>2365</v>
+        <v>2368</v>
       </c>
       <c r="J485" t="s">
-        <v>2366</v>
+        <v>2369</v>
       </c>
       <c r="K485" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="486" spans="1:11">
       <c r="A486" t="s">
-        <v>2367</v>
+        <v>2370</v>
       </c>
       <c r="B486" t="s">
         <v>12</v>
       </c>
       <c r="C486" t="s">
-        <v>2368</v>
+        <v>2371</v>
       </c>
       <c r="D486" t="s">
         <v>88</v>
       </c>
       <c r="E486" t="s">
-        <v>2369</v>
+        <v>2372</v>
       </c>
       <c r="F486" t="s">
-        <v>2370</v>
+        <v>2373</v>
       </c>
       <c r="G486" t="s">
-        <v>2371</v>
+        <v>2374</v>
       </c>
       <c r="I486" t="s">
-        <v>2372</v>
+        <v>2375</v>
       </c>
       <c r="J486" t="s">
-        <v>2373</v>
+        <v>2376</v>
       </c>
       <c r="K486" t="s">
-        <v>2374</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="487" spans="1:11">
       <c r="A487" t="s">
-        <v>2375</v>
+        <v>2378</v>
       </c>
       <c r="B487" t="s">
         <v>12</v>
       </c>
       <c r="C487" t="s">
-        <v>2376</v>
+        <v>2379</v>
       </c>
       <c r="D487" t="s">
         <v>88</v>
       </c>
       <c r="G487" t="s">
-        <v>2377</v>
+        <v>2380</v>
       </c>
       <c r="I487" t="s">
         <v>47</v>
       </c>
       <c r="J487" t="s">
-        <v>2378</v>
+        <v>2381</v>
       </c>
       <c r="K487" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="488" spans="1:11">
       <c r="A488" t="s">
-        <v>2379</v>
+        <v>2382</v>
       </c>
       <c r="B488" t="s">
         <v>12</v>
       </c>
       <c r="C488" t="s">
-        <v>2380</v>
+        <v>2383</v>
       </c>
       <c r="D488" t="s">
         <v>88</v>
       </c>
       <c r="E488" t="s">
-        <v>2381</v>
+        <v>2384</v>
       </c>
       <c r="G488" t="s">
-        <v>2382</v>
+        <v>2385</v>
       </c>
       <c r="I488" t="s">
-        <v>2383</v>
+        <v>2386</v>
       </c>
       <c r="J488" t="s">
-        <v>2384</v>
+        <v>2387</v>
       </c>
       <c r="K488" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="489" spans="1:11">
       <c r="A489" t="s">
-        <v>2385</v>
+        <v>2388</v>
       </c>
       <c r="B489" t="s">
         <v>12</v>
       </c>
       <c r="C489" t="s">
-        <v>2386</v>
+        <v>2389</v>
       </c>
       <c r="D489" t="s">
         <v>88</v>
       </c>
       <c r="E489" t="s">
-        <v>2387</v>
+        <v>2390</v>
       </c>
       <c r="F489" t="s">
-        <v>2388</v>
+        <v>2391</v>
       </c>
       <c r="G489" t="s">
-        <v>2389</v>
+        <v>2392</v>
       </c>
       <c r="I489" t="s">
-        <v>2390</v>
+        <v>2393</v>
       </c>
       <c r="J489" t="s">
-        <v>2391</v>
+        <v>2394</v>
       </c>
       <c r="K489" t="s">
-        <v>2392</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="490" spans="1:11">
       <c r="A490" t="s">
-        <v>2393</v>
+        <v>2396</v>
       </c>
       <c r="B490" t="s">
         <v>12</v>
       </c>
       <c r="C490" t="s">
         <v>1728</v>
       </c>
       <c r="D490" t="s">
         <v>88</v>
       </c>
       <c r="E490" t="s">
-        <v>2394</v>
+        <v>2397</v>
       </c>
       <c r="F490" t="s">
-        <v>2395</v>
+        <v>2398</v>
       </c>
       <c r="G490" t="s">
-        <v>2396</v>
+        <v>2399</v>
       </c>
       <c r="I490" t="s">
         <v>1731</v>
       </c>
       <c r="J490" t="s">
-        <v>2397</v>
+        <v>2400</v>
       </c>
       <c r="K490" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
     </row>
     <row r="491" spans="1:11">
       <c r="A491" t="s">
-        <v>2398</v>
+        <v>2401</v>
       </c>
       <c r="B491" t="s">
         <v>12</v>
       </c>
       <c r="C491" t="s">
-        <v>2399</v>
+        <v>2402</v>
       </c>
       <c r="D491" t="s">
         <v>88</v>
       </c>
       <c r="G491" t="s">
-        <v>2400</v>
+        <v>2403</v>
       </c>
       <c r="I491" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="J491" t="s">
-        <v>2401</v>
+        <v>2404</v>
       </c>
       <c r="K491" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="492" spans="1:11">
       <c r="A492" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="B492" t="s">
         <v>12</v>
       </c>
       <c r="C492" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
       <c r="D492" t="s">
         <v>88</v>
       </c>
       <c r="G492" t="s">
-        <v>1347</v>
+        <v>1349</v>
       </c>
       <c r="I492" t="s">
-        <v>2404</v>
+        <v>2407</v>
       </c>
       <c r="J492" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="K492" t="s">
-        <v>2405</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="493" spans="1:11">
       <c r="A493" t="s">
-        <v>2406</v>
+        <v>2409</v>
       </c>
       <c r="B493" t="s">
         <v>12</v>
       </c>
       <c r="C493" t="s">
-        <v>2407</v>
+        <v>2410</v>
       </c>
       <c r="D493" t="s">
         <v>88</v>
       </c>
       <c r="G493" t="s">
-        <v>2408</v>
+        <v>2411</v>
       </c>
       <c r="I493" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="K493" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
     </row>
     <row r="494" spans="1:11">
       <c r="A494" t="s">
-        <v>2409</v>
+        <v>2412</v>
       </c>
       <c r="B494" t="s">
         <v>12</v>
       </c>
       <c r="C494" t="s">
-        <v>2410</v>
+        <v>2413</v>
       </c>
       <c r="D494" t="s">
         <v>88</v>
       </c>
       <c r="E494" t="s">
-        <v>2387</v>
+        <v>2390</v>
       </c>
       <c r="G494" t="s">
-        <v>2411</v>
+        <v>2414</v>
       </c>
       <c r="I494" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="J494" t="s">
-        <v>2412</v>
+        <v>2415</v>
       </c>
       <c r="K494" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
     </row>
     <row r="495" spans="1:11">
       <c r="A495" t="s">
-        <v>2413</v>
+        <v>2416</v>
       </c>
       <c r="B495" t="s">
         <v>12</v>
       </c>
       <c r="C495" t="s">
-        <v>2414</v>
+        <v>2417</v>
       </c>
       <c r="D495" t="s">
         <v>88</v>
       </c>
       <c r="F495" t="s">
-        <v>2415</v>
+        <v>2418</v>
       </c>
       <c r="G495" t="s">
-        <v>2416</v>
+        <v>2419</v>
       </c>
       <c r="I495" t="s">
-        <v>2417</v>
+        <v>2420</v>
       </c>
       <c r="J495" t="s">
-        <v>2418</v>
+        <v>2421</v>
       </c>
       <c r="K495" t="s">
-        <v>2419</v>
+        <v>2422</v>
       </c>
     </row>
     <row r="496" spans="1:11">
       <c r="A496" t="s">
-        <v>2420</v>
+        <v>2423</v>
       </c>
       <c r="B496" t="s">
         <v>158</v>
       </c>
       <c r="C496" t="s">
-        <v>2421</v>
+        <v>2424</v>
       </c>
       <c r="D496" t="s">
         <v>88</v>
       </c>
       <c r="G496" t="s">
-        <v>1375</v>
+        <v>1377</v>
       </c>
       <c r="I496" t="s">
-        <v>2422</v>
+        <v>2425</v>
       </c>
       <c r="J496" t="s">
-        <v>2423</v>
+        <v>2426</v>
       </c>
       <c r="K496" t="s">
-        <v>1377</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="497" spans="1:11">
       <c r="A497" t="s">
-        <v>2424</v>
+        <v>2427</v>
       </c>
       <c r="B497" t="s">
         <v>12</v>
       </c>
       <c r="C497" t="s">
-        <v>2425</v>
+        <v>2428</v>
       </c>
       <c r="D497" t="s">
         <v>124</v>
       </c>
       <c r="G497" t="s">
-        <v>2426</v>
+        <v>2429</v>
       </c>
       <c r="I497" t="s">
-        <v>2427</v>
+        <v>2430</v>
       </c>
       <c r="J497" t="s">
-        <v>2428</v>
+        <v>2431</v>
       </c>
       <c r="K497" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="498" spans="1:11">
       <c r="A498" t="s">
-        <v>2429</v>
+        <v>2432</v>
       </c>
       <c r="B498" t="s">
         <v>12</v>
       </c>
       <c r="C498" t="s">
-        <v>2430</v>
+        <v>2433</v>
       </c>
       <c r="D498" t="s">
         <v>88</v>
       </c>
       <c r="E498" t="s">
-        <v>2431</v>
+        <v>2434</v>
       </c>
       <c r="G498" t="s">
-        <v>2432</v>
+        <v>2435</v>
       </c>
       <c r="I498" t="s">
-        <v>2433</v>
+        <v>2436</v>
       </c>
       <c r="J498" t="s">
-        <v>2434</v>
+        <v>2437</v>
       </c>
       <c r="K498" t="s">
-        <v>1212</v>
+        <v>738</v>
       </c>
     </row>
     <row r="499" spans="1:11">
       <c r="A499" t="s">
-        <v>2435</v>
+        <v>2438</v>
       </c>
       <c r="B499" t="s">
         <v>12</v>
       </c>
       <c r="C499" t="s">
-        <v>2436</v>
+        <v>2439</v>
       </c>
       <c r="D499" t="s">
         <v>88</v>
       </c>
       <c r="E499" t="s">
-        <v>2437</v>
+        <v>2440</v>
       </c>
       <c r="G499" t="s">
-        <v>2438</v>
+        <v>2441</v>
       </c>
       <c r="I499" t="s">
-        <v>2439</v>
+        <v>2442</v>
       </c>
       <c r="J499" t="s">
-        <v>2440</v>
+        <v>2443</v>
       </c>
       <c r="K499" t="s">
-        <v>2441</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="500" spans="1:11">
       <c r="A500" t="s">
-        <v>2442</v>
+        <v>2445</v>
       </c>
       <c r="B500" t="s">
         <v>12</v>
       </c>
       <c r="C500" t="s">
-        <v>2443</v>
+        <v>2446</v>
       </c>
       <c r="D500" t="s">
         <v>88</v>
       </c>
       <c r="E500" t="s">
-        <v>2444</v>
+        <v>2447</v>
       </c>
       <c r="G500" t="s">
-        <v>2445</v>
+        <v>2448</v>
       </c>
       <c r="I500" t="s">
         <v>137</v>
       </c>
       <c r="J500" t="s">
-        <v>2446</v>
+        <v>2449</v>
       </c>
       <c r="K500" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="501" spans="1:11">
       <c r="A501" t="s">
-        <v>2447</v>
+        <v>2450</v>
       </c>
       <c r="B501" t="s">
         <v>12</v>
       </c>
       <c r="C501" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="D501" t="s">
         <v>88</v>
       </c>
       <c r="G501" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="I501" t="s">
         <v>47</v>
       </c>
       <c r="J501" t="s">
-        <v>2448</v>
+        <v>2451</v>
       </c>
       <c r="K501" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="502" spans="1:11">
       <c r="A502" t="s">
-        <v>2449</v>
+        <v>2452</v>
       </c>
       <c r="B502" t="s">
         <v>158</v>
       </c>
       <c r="C502" t="s">
-        <v>2450</v>
+        <v>2453</v>
       </c>
       <c r="D502" t="s">
         <v>88</v>
       </c>
       <c r="G502" t="s">
-        <v>2451</v>
+        <v>2454</v>
       </c>
       <c r="I502" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="J502" t="s">
-        <v>2452</v>
+        <v>2455</v>
       </c>
       <c r="K502" t="s">
-        <v>2173</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="503" spans="1:11">
       <c r="A503" t="s">
-        <v>2453</v>
+        <v>2456</v>
       </c>
       <c r="B503" t="s">
         <v>158</v>
       </c>
       <c r="C503" t="s">
-        <v>2454</v>
+        <v>2457</v>
       </c>
       <c r="D503" t="s">
         <v>88</v>
       </c>
       <c r="G503" t="s">
-        <v>2455</v>
+        <v>2458</v>
       </c>
       <c r="I503" t="s">
-        <v>2456</v>
+        <v>2459</v>
       </c>
       <c r="J503" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
       <c r="K503" t="s">
-        <v>2173</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="504" spans="1:11">
       <c r="A504" t="s">
-        <v>2457</v>
+        <v>2460</v>
       </c>
       <c r="B504" t="s">
         <v>12</v>
       </c>
       <c r="C504" t="s">
-        <v>2458</v>
+        <v>2461</v>
       </c>
       <c r="D504" t="s">
         <v>88</v>
       </c>
       <c r="F504" t="s">
-        <v>2459</v>
+        <v>2462</v>
       </c>
       <c r="G504" t="s">
-        <v>2460</v>
+        <v>2463</v>
       </c>
       <c r="I504" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
       <c r="J504" t="s">
-        <v>2461</v>
+        <v>2464</v>
       </c>
       <c r="K504" t="s">
-        <v>1787</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="505" spans="1:11">
       <c r="A505" t="s">
-        <v>2462</v>
+        <v>2466</v>
       </c>
       <c r="B505" t="s">
         <v>12</v>
       </c>
       <c r="C505" t="s">
-        <v>2463</v>
+        <v>2467</v>
       </c>
       <c r="D505" t="s">
         <v>88</v>
       </c>
       <c r="I505" t="s">
         <v>303</v>
       </c>
       <c r="K505" t="s">
-        <v>1158</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="506" spans="1:11">
       <c r="A506" t="s">
-        <v>2464</v>
+        <v>2469</v>
       </c>
       <c r="B506" t="s">
         <v>12</v>
       </c>
       <c r="C506" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="D506" t="s">
         <v>88</v>
       </c>
       <c r="F506" t="s">
-        <v>2465</v>
+        <v>2470</v>
       </c>
       <c r="G506" t="s">
-        <v>2466</v>
+        <v>2471</v>
       </c>
       <c r="I506" t="s">
         <v>60</v>
       </c>
       <c r="K506" t="s">
-        <v>1158</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="507" spans="1:11">
       <c r="A507" t="s">
-        <v>2467</v>
+        <v>2472</v>
       </c>
       <c r="B507" t="s">
         <v>12</v>
       </c>
       <c r="C507" t="s">
-        <v>2468</v>
+        <v>2473</v>
       </c>
       <c r="D507" t="s">
         <v>88</v>
       </c>
       <c r="G507" t="s">
-        <v>2469</v>
+        <v>2474</v>
       </c>
       <c r="I507" t="s">
         <v>303</v>
       </c>
       <c r="K507" t="s">
-        <v>2470</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="508" spans="1:11">
       <c r="A508" t="s">
-        <v>2471</v>
+        <v>2476</v>
       </c>
       <c r="B508" t="s">
         <v>12</v>
       </c>
       <c r="C508" t="s">
-        <v>2414</v>
+        <v>2417</v>
       </c>
       <c r="D508" t="s">
         <v>88</v>
       </c>
       <c r="G508" t="s">
-        <v>2416</v>
+        <v>2419</v>
       </c>
       <c r="I508" t="s">
-        <v>2417</v>
+        <v>2420</v>
       </c>
       <c r="K508" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="509" spans="1:11">
       <c r="A509" t="s">
-        <v>2472</v>
+        <v>2477</v>
       </c>
       <c r="B509" t="s">
         <v>12</v>
       </c>
       <c r="C509" t="s">
-        <v>2473</v>
+        <v>2478</v>
       </c>
       <c r="D509" t="s">
         <v>88</v>
       </c>
       <c r="G509" t="s">
-        <v>2474</v>
+        <v>2479</v>
       </c>
       <c r="I509" t="s">
-        <v>2475</v>
+        <v>2480</v>
       </c>
       <c r="J509" t="s">
-        <v>2476</v>
+        <v>2481</v>
       </c>
       <c r="K509" t="s">
-        <v>2477</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="510" spans="1:11">
       <c r="A510" t="s">
-        <v>2478</v>
+        <v>2483</v>
       </c>
       <c r="B510" t="s">
         <v>12</v>
       </c>
       <c r="C510" t="s">
-        <v>2479</v>
+        <v>2484</v>
       </c>
       <c r="D510" t="s">
         <v>88</v>
       </c>
       <c r="E510" t="s">
-        <v>2480</v>
+        <v>2485</v>
       </c>
       <c r="G510" t="s">
-        <v>2481</v>
+        <v>2486</v>
       </c>
       <c r="I510" t="s">
         <v>47</v>
       </c>
       <c r="K510" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="511" spans="1:11">
       <c r="A511" t="s">
-        <v>2482</v>
+        <v>2487</v>
       </c>
       <c r="B511" t="s">
         <v>12</v>
       </c>
       <c r="C511" t="s">
-        <v>2483</v>
+        <v>2488</v>
       </c>
       <c r="D511" t="s">
         <v>88</v>
       </c>
       <c r="F511" t="s">
-        <v>2484</v>
+        <v>2489</v>
       </c>
       <c r="G511" t="s">
-        <v>2485</v>
+        <v>2490</v>
       </c>
       <c r="I511" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="J511" t="s">
-        <v>2486</v>
+        <v>2491</v>
       </c>
       <c r="K511" t="s">
-        <v>1097</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="512" spans="1:11">
       <c r="A512" t="s">
-        <v>2487</v>
+        <v>2493</v>
       </c>
       <c r="B512" t="s">
         <v>12</v>
       </c>
       <c r="C512" t="s">
-        <v>2488</v>
+        <v>2494</v>
       </c>
       <c r="D512" t="s">
         <v>88</v>
       </c>
       <c r="G512" t="s">
-        <v>2489</v>
+        <v>2495</v>
       </c>
       <c r="I512" t="s">
-        <v>2490</v>
+        <v>2496</v>
       </c>
       <c r="K512" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="513" spans="1:11">
       <c r="A513" t="s">
-        <v>2491</v>
+        <v>2497</v>
       </c>
       <c r="B513" t="s">
         <v>158</v>
       </c>
       <c r="C513" t="s">
-        <v>2492</v>
+        <v>2498</v>
       </c>
       <c r="D513" t="s">
         <v>88</v>
       </c>
       <c r="G513" t="s">
-        <v>2493</v>
+        <v>2499</v>
       </c>
       <c r="I513" t="s">
         <v>22</v>
       </c>
       <c r="J513" t="s">
-        <v>2494</v>
+        <v>2500</v>
       </c>
       <c r="K513" t="s">
-        <v>2210</v>
+        <v>2501</v>
       </c>
     </row>
     <row r="514" spans="1:11">
       <c r="A514" t="s">
-        <v>2495</v>
+        <v>2502</v>
       </c>
       <c r="B514" t="s">
         <v>12</v>
       </c>
       <c r="C514" t="s">
-        <v>2496</v>
+        <v>2503</v>
       </c>
       <c r="D514" t="s">
         <v>88</v>
       </c>
       <c r="E514" t="s">
-        <v>2497</v>
+        <v>2504</v>
       </c>
       <c r="G514" t="s">
-        <v>2498</v>
+        <v>2505</v>
       </c>
       <c r="I514" t="s">
-        <v>2499</v>
+        <v>2506</v>
       </c>
       <c r="J514" t="s">
-        <v>2500</v>
+        <v>2507</v>
       </c>
       <c r="K514" t="s">
-        <v>2501</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="515" spans="1:11">
       <c r="A515" t="s">
-        <v>2502</v>
+        <v>2509</v>
       </c>
       <c r="B515" t="s">
         <v>12</v>
       </c>
       <c r="C515" t="s">
-        <v>2503</v>
+        <v>2510</v>
       </c>
       <c r="D515" t="s">
         <v>88</v>
       </c>
       <c r="G515" t="s">
-        <v>2504</v>
+        <v>2511</v>
       </c>
       <c r="I515" t="s">
-        <v>2505</v>
+        <v>2512</v>
       </c>
       <c r="J515" t="s">
-        <v>2506</v>
+        <v>2513</v>
       </c>
       <c r="K515" t="s">
-        <v>2507</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="516" spans="1:11">
       <c r="A516" t="s">
-        <v>2508</v>
+        <v>2515</v>
       </c>
       <c r="B516" t="s">
         <v>12</v>
       </c>
       <c r="C516" t="s">
-        <v>2509</v>
+        <v>2516</v>
       </c>
       <c r="D516" t="s">
         <v>88</v>
       </c>
       <c r="G516" t="s">
-        <v>2510</v>
+        <v>2517</v>
       </c>
       <c r="I516" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="J516" t="s">
-        <v>2511</v>
+        <v>2518</v>
       </c>
       <c r="K516" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="517" spans="1:11">
       <c r="A517" t="s">
-        <v>2512</v>
+        <v>2519</v>
       </c>
       <c r="B517" t="s">
         <v>12</v>
       </c>
       <c r="C517" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="D517" t="s">
         <v>88</v>
       </c>
       <c r="G517" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="I517" t="s">
         <v>47</v>
       </c>
       <c r="J517" t="s">
-        <v>2513</v>
+        <v>2520</v>
       </c>
       <c r="K517" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="518" spans="1:11">
       <c r="A518" t="s">
-        <v>2514</v>
+        <v>2521</v>
       </c>
       <c r="B518" t="s">
         <v>12</v>
       </c>
       <c r="C518" t="s">
-        <v>2515</v>
+        <v>2522</v>
       </c>
       <c r="D518" t="s">
         <v>88</v>
       </c>
       <c r="E518" t="s">
-        <v>2516</v>
+        <v>2523</v>
       </c>
       <c r="G518" t="s">
-        <v>2517</v>
+        <v>2524</v>
       </c>
       <c r="I518" t="s">
-        <v>2518</v>
+        <v>2525</v>
       </c>
       <c r="J518" t="s">
-        <v>2519</v>
+        <v>2526</v>
       </c>
       <c r="K518" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="519" spans="1:11">
       <c r="A519" t="s">
-        <v>2520</v>
+        <v>2527</v>
       </c>
       <c r="B519" t="s">
         <v>12</v>
       </c>
       <c r="C519" t="s">
-        <v>2521</v>
+        <v>2528</v>
       </c>
       <c r="D519" t="s">
         <v>88</v>
       </c>
       <c r="E519" t="s">
-        <v>2522</v>
+        <v>2529</v>
       </c>
       <c r="G519" t="s">
-        <v>2523</v>
+        <v>2530</v>
       </c>
       <c r="I519" t="s">
-        <v>2524</v>
+        <v>2531</v>
       </c>
       <c r="J519" t="s">
-        <v>2525</v>
+        <v>2532</v>
       </c>
       <c r="K519" t="s">
-        <v>2526</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="520" spans="1:11">
       <c r="A520" t="s">
-        <v>2527</v>
+        <v>2533</v>
       </c>
       <c r="B520" t="s">
         <v>12</v>
       </c>
       <c r="C520" t="s">
-        <v>2528</v>
+        <v>2534</v>
       </c>
       <c r="D520" t="s">
         <v>88</v>
       </c>
       <c r="I520" t="s">
-        <v>2529</v>
+        <v>2535</v>
       </c>
       <c r="K520" t="s">
-        <v>1158</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="521" spans="1:11">
       <c r="A521" t="s">
-        <v>2530</v>
+        <v>2536</v>
       </c>
       <c r="B521" t="s">
         <v>12</v>
       </c>
       <c r="C521" t="s">
-        <v>2531</v>
+        <v>2537</v>
       </c>
       <c r="D521" t="s">
         <v>88</v>
       </c>
       <c r="F521" t="s">
-        <v>2532</v>
+        <v>2538</v>
       </c>
       <c r="G521" t="s">
-        <v>2533</v>
+        <v>2539</v>
       </c>
       <c r="I521" t="s">
         <v>42</v>
       </c>
       <c r="K521" t="s">
-        <v>2534</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="522" spans="1:11">
       <c r="A522" t="s">
-        <v>2535</v>
+        <v>2541</v>
       </c>
       <c r="B522" t="s">
         <v>12</v>
       </c>
       <c r="C522" t="s">
-        <v>2536</v>
+        <v>2542</v>
       </c>
       <c r="D522" t="s">
         <v>88</v>
       </c>
       <c r="F522" t="s">
-        <v>2537</v>
+        <v>2543</v>
       </c>
       <c r="G522" t="s">
-        <v>2538</v>
+        <v>2544</v>
       </c>
       <c r="I522" t="s">
         <v>172</v>
       </c>
       <c r="J522" t="s">
-        <v>2539</v>
+        <v>2545</v>
       </c>
       <c r="K522" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="523" spans="1:11">
       <c r="A523" t="s">
-        <v>2540</v>
+        <v>2546</v>
       </c>
       <c r="B523" t="s">
         <v>158</v>
       </c>
       <c r="C523" t="s">
-        <v>2541</v>
+        <v>2547</v>
       </c>
       <c r="D523" t="s">
         <v>88</v>
       </c>
       <c r="F523" t="s">
-        <v>2542</v>
+        <v>2548</v>
       </c>
       <c r="G523" t="s">
-        <v>2543</v>
+        <v>2549</v>
       </c>
       <c r="I523" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="J523" t="s">
-        <v>2544</v>
+        <v>2550</v>
       </c>
       <c r="K523" t="s">
-        <v>90</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="524" spans="1:11">
       <c r="A524" t="s">
-        <v>2545</v>
+        <v>2552</v>
       </c>
       <c r="B524" t="s">
         <v>12</v>
       </c>
       <c r="C524" t="s">
-        <v>2546</v>
+        <v>2553</v>
       </c>
       <c r="D524" t="s">
         <v>88</v>
       </c>
       <c r="G524" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="I524" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="K524" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="525" spans="1:11">
       <c r="A525" t="s">
-        <v>2547</v>
+        <v>2554</v>
       </c>
       <c r="B525" t="s">
         <v>12</v>
       </c>
       <c r="C525" t="s">
-        <v>2548</v>
+        <v>2555</v>
       </c>
       <c r="D525" t="s">
         <v>88</v>
       </c>
       <c r="G525" t="s">
-        <v>2549</v>
+        <v>2556</v>
       </c>
       <c r="I525" t="s">
-        <v>2550</v>
+        <v>2557</v>
       </c>
       <c r="J525" t="s">
-        <v>2551</v>
+        <v>2558</v>
       </c>
       <c r="K525" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="526" spans="1:11">
       <c r="A526" t="s">
-        <v>2552</v>
+        <v>2559</v>
       </c>
       <c r="B526" t="s">
         <v>12</v>
       </c>
       <c r="C526" t="s">
-        <v>2553</v>
+        <v>2560</v>
       </c>
       <c r="D526" t="s">
         <v>88</v>
       </c>
       <c r="F526" t="s">
-        <v>2554</v>
+        <v>2561</v>
       </c>
       <c r="G526" t="s">
-        <v>2555</v>
+        <v>2562</v>
       </c>
       <c r="I526" t="s">
-        <v>2456</v>
+        <v>2459</v>
       </c>
       <c r="J526" t="s">
-        <v>2556</v>
+        <v>2563</v>
       </c>
       <c r="K526" t="s">
-        <v>90</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="527" spans="1:11">
       <c r="A527" t="s">
-        <v>2557</v>
+        <v>2564</v>
       </c>
       <c r="B527" t="s">
         <v>12</v>
       </c>
       <c r="C527" t="s">
-        <v>2558</v>
+        <v>2565</v>
       </c>
       <c r="D527" t="s">
         <v>88</v>
       </c>
       <c r="G527" t="s">
-        <v>2559</v>
+        <v>2566</v>
       </c>
       <c r="I527" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="J527" t="s">
-        <v>2560</v>
+        <v>2567</v>
       </c>
       <c r="K527" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="528" spans="1:11">
       <c r="A528" t="s">
-        <v>2561</v>
+        <v>2568</v>
       </c>
       <c r="B528" t="s">
         <v>158</v>
       </c>
       <c r="C528" t="s">
-        <v>2562</v>
+        <v>2569</v>
       </c>
       <c r="D528" t="s">
         <v>88</v>
       </c>
       <c r="F528" t="s">
-        <v>2563</v>
+        <v>2570</v>
       </c>
       <c r="G528" t="s">
-        <v>2564</v>
+        <v>2571</v>
       </c>
       <c r="I528" t="s">
         <v>42</v>
       </c>
       <c r="J528" t="s">
-        <v>2565</v>
+        <v>2572</v>
       </c>
       <c r="K528" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
     </row>
     <row r="529" spans="1:11">
       <c r="A529" t="s">
-        <v>2566</v>
+        <v>2573</v>
       </c>
       <c r="B529" t="s">
         <v>12</v>
       </c>
       <c r="C529" t="s">
-        <v>2567</v>
+        <v>2574</v>
       </c>
       <c r="D529" t="s">
         <v>88</v>
       </c>
       <c r="G529" t="s">
-        <v>2568</v>
+        <v>2575</v>
       </c>
       <c r="I529" t="s">
-        <v>2569</v>
+        <v>2576</v>
       </c>
       <c r="J529" t="s">
-        <v>2570</v>
+        <v>2577</v>
       </c>
       <c r="K529" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
     </row>
     <row r="530" spans="1:11">
       <c r="A530" t="s">
-        <v>2571</v>
+        <v>2578</v>
       </c>
       <c r="B530" t="s">
         <v>12</v>
       </c>
       <c r="C530" t="s">
-        <v>2572</v>
+        <v>2579</v>
       </c>
       <c r="D530" t="s">
         <v>88</v>
       </c>
       <c r="F530" t="s">
-        <v>2573</v>
+        <v>2580</v>
       </c>
       <c r="G530" t="s">
-        <v>2574</v>
+        <v>2581</v>
       </c>
       <c r="I530" t="s">
-        <v>2575</v>
+        <v>2582</v>
       </c>
       <c r="J530" t="s">
-        <v>2576</v>
+        <v>2583</v>
       </c>
       <c r="K530" t="s">
-        <v>2577</v>
+        <v>2584</v>
       </c>
     </row>
     <row r="531" spans="1:11">
       <c r="A531" t="s">
-        <v>2578</v>
+        <v>2585</v>
       </c>
       <c r="B531" t="s">
         <v>12</v>
       </c>
       <c r="C531" t="s">
-        <v>2579</v>
+        <v>2586</v>
       </c>
       <c r="D531" t="s">
         <v>88</v>
       </c>
       <c r="G531" t="s">
-        <v>2580</v>
+        <v>2587</v>
       </c>
       <c r="I531" t="s">
-        <v>2581</v>
+        <v>2588</v>
       </c>
       <c r="J531" t="s">
-        <v>2582</v>
+        <v>2589</v>
       </c>
       <c r="K531" t="s">
-        <v>668</v>
+        <v>769</v>
       </c>
     </row>
     <row r="532" spans="1:11">
       <c r="A532" t="s">
-        <v>2583</v>
+        <v>2590</v>
       </c>
       <c r="B532" t="s">
         <v>158</v>
       </c>
       <c r="C532" t="s">
-        <v>2584</v>
+        <v>2591</v>
       </c>
       <c r="D532" t="s">
         <v>88</v>
       </c>
       <c r="G532" t="s">
-        <v>2585</v>
+        <v>2592</v>
       </c>
       <c r="I532" t="s">
-        <v>2586</v>
+        <v>2593</v>
       </c>
       <c r="J532" t="s">
-        <v>2587</v>
+        <v>2594</v>
       </c>
       <c r="K532" t="s">
-        <v>2588</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="533" spans="1:11">
       <c r="A533" t="s">
-        <v>2589</v>
+        <v>2596</v>
       </c>
       <c r="B533" t="s">
         <v>12</v>
       </c>
       <c r="C533" t="s">
-        <v>2590</v>
+        <v>2597</v>
       </c>
       <c r="D533" t="s">
         <v>88</v>
       </c>
       <c r="G533" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="I533" t="s">
         <v>47</v>
       </c>
       <c r="J533" t="s">
-        <v>2591</v>
+        <v>2598</v>
       </c>
       <c r="K533" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="534" spans="1:11">
       <c r="A534" t="s">
-        <v>2592</v>
+        <v>2599</v>
       </c>
       <c r="B534" t="s">
         <v>12</v>
       </c>
       <c r="C534" t="s">
-        <v>2593</v>
+        <v>2600</v>
       </c>
       <c r="D534" t="s">
         <v>88</v>
       </c>
       <c r="G534" t="s">
-        <v>2594</v>
+        <v>2601</v>
       </c>
       <c r="I534" t="s">
-        <v>2595</v>
+        <v>2602</v>
       </c>
       <c r="J534" t="s">
-        <v>2596</v>
+        <v>2603</v>
       </c>
       <c r="K534" t="s">
-        <v>2597</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="535" spans="1:11">
       <c r="A535" t="s">
-        <v>2598</v>
+        <v>2605</v>
       </c>
       <c r="B535" t="s">
         <v>12</v>
       </c>
       <c r="C535" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="D535" t="s">
         <v>88</v>
       </c>
       <c r="F535" t="s">
-        <v>2599</v>
+        <v>2606</v>
       </c>
       <c r="G535" t="s">
-        <v>2600</v>
+        <v>2607</v>
       </c>
       <c r="I535" t="s">
         <v>237</v>
       </c>
       <c r="J535" t="s">
-        <v>2601</v>
+        <v>2608</v>
       </c>
       <c r="K535" t="s">
-        <v>2602</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="536" spans="1:11">
       <c r="A536" t="s">
-        <v>2603</v>
+        <v>2610</v>
       </c>
       <c r="B536" t="s">
         <v>12</v>
       </c>
       <c r="C536" t="s">
-        <v>2604</v>
+        <v>2611</v>
       </c>
       <c r="D536" t="s">
         <v>88</v>
       </c>
       <c r="E536" t="s">
-        <v>2605</v>
+        <v>2612</v>
       </c>
       <c r="G536" t="s">
-        <v>2606</v>
+        <v>2613</v>
       </c>
       <c r="I536" t="s">
         <v>47</v>
       </c>
       <c r="J536" t="s">
-        <v>2607</v>
+        <v>2614</v>
       </c>
       <c r="K536" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="537" spans="1:11">
       <c r="A537" t="s">
-        <v>2608</v>
+        <v>2615</v>
       </c>
       <c r="B537" t="s">
         <v>12</v>
       </c>
       <c r="C537" t="s">
-        <v>2609</v>
+        <v>2616</v>
       </c>
       <c r="D537" t="s">
         <v>88</v>
       </c>
       <c r="E537" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="F537" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="G537" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="I537" t="s">
-        <v>2610</v>
+        <v>2617</v>
       </c>
       <c r="J537" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="K537" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="538" spans="1:11">
       <c r="A538" t="s">
-        <v>2611</v>
+        <v>2618</v>
       </c>
       <c r="B538" t="s">
         <v>12</v>
       </c>
       <c r="C538" t="s">
-        <v>2479</v>
+        <v>2484</v>
       </c>
       <c r="D538" t="s">
         <v>88</v>
       </c>
       <c r="G538" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="I538" t="s">
         <v>47</v>
       </c>
       <c r="J538" t="s">
-        <v>2612</v>
+        <v>2619</v>
       </c>
       <c r="K538" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="539" spans="1:11">
       <c r="A539" t="s">
-        <v>2613</v>
+        <v>2620</v>
       </c>
       <c r="B539" t="s">
         <v>12</v>
       </c>
       <c r="C539" t="s">
-        <v>2614</v>
+        <v>2621</v>
       </c>
       <c r="D539" t="s">
         <v>88</v>
       </c>
       <c r="E539" t="s">
-        <v>2615</v>
+        <v>2622</v>
       </c>
       <c r="G539" t="s">
-        <v>2616</v>
+        <v>2623</v>
       </c>
       <c r="I539" t="s">
         <v>288</v>
       </c>
       <c r="J539" t="s">
-        <v>2617</v>
+        <v>2624</v>
       </c>
       <c r="K539" t="s">
-        <v>668</v>
+        <v>769</v>
       </c>
     </row>
     <row r="540" spans="1:11">
       <c r="A540" t="s">
-        <v>2618</v>
+        <v>2625</v>
       </c>
       <c r="B540" t="s">
         <v>12</v>
       </c>
       <c r="C540" t="s">
-        <v>2619</v>
+        <v>2626</v>
       </c>
       <c r="D540" t="s">
         <v>88</v>
       </c>
       <c r="G540" t="s">
-        <v>2620</v>
+        <v>2627</v>
       </c>
       <c r="I540" t="s">
-        <v>2383</v>
+        <v>2386</v>
       </c>
       <c r="J540" t="s">
-        <v>2621</v>
+        <v>2628</v>
       </c>
       <c r="K540" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="541" spans="1:11">
       <c r="A541" t="s">
-        <v>2622</v>
+        <v>2629</v>
       </c>
       <c r="B541" t="s">
         <v>12</v>
       </c>
       <c r="C541" t="s">
-        <v>2623</v>
+        <v>2630</v>
       </c>
       <c r="D541" t="s">
         <v>88</v>
       </c>
       <c r="E541" t="s">
-        <v>2624</v>
+        <v>2631</v>
       </c>
       <c r="G541" t="s">
-        <v>2625</v>
+        <v>2632</v>
       </c>
       <c r="I541" t="s">
-        <v>2433</v>
+        <v>2436</v>
       </c>
       <c r="J541" t="s">
-        <v>2626</v>
+        <v>2633</v>
       </c>
       <c r="K541" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="542" spans="1:11">
       <c r="A542" t="s">
-        <v>2627</v>
+        <v>2634</v>
       </c>
       <c r="B542" t="s">
         <v>158</v>
       </c>
       <c r="C542" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="D542" t="s">
         <v>14</v>
       </c>
       <c r="G542" t="s">
-        <v>2628</v>
+        <v>2635</v>
       </c>
       <c r="I542" t="s">
         <v>27</v>
       </c>
       <c r="J542" t="s">
-        <v>2333</v>
+        <v>2335</v>
       </c>
       <c r="K542" t="s">
-        <v>1377</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="543" spans="1:11">
       <c r="A543" t="s">
-        <v>2629</v>
+        <v>2636</v>
       </c>
       <c r="B543" t="s">
         <v>12</v>
       </c>
       <c r="C543" t="s">
-        <v>2414</v>
+        <v>2417</v>
       </c>
       <c r="D543" t="s">
         <v>88</v>
       </c>
       <c r="G543" t="s">
-        <v>2416</v>
+        <v>2419</v>
       </c>
       <c r="I543" t="s">
-        <v>2417</v>
+        <v>2420</v>
       </c>
       <c r="K543" t="s">
-        <v>2006</v>
+        <v>657</v>
       </c>
     </row>
     <row r="544" spans="1:11">
       <c r="A544" t="s">
-        <v>2630</v>
+        <v>2637</v>
       </c>
       <c r="B544" t="s">
         <v>12</v>
       </c>
       <c r="C544" t="s">
-        <v>2631</v>
+        <v>2638</v>
       </c>
       <c r="D544" t="s">
         <v>88</v>
       </c>
       <c r="E544" t="s">
-        <v>2632</v>
+        <v>2639</v>
       </c>
       <c r="F544" t="s">
-        <v>2633</v>
+        <v>2640</v>
       </c>
       <c r="G544" t="s">
-        <v>2634</v>
+        <v>2641</v>
       </c>
       <c r="I544" t="s">
         <v>1709</v>
       </c>
       <c r="J544" t="s">
-        <v>2635</v>
+        <v>2642</v>
       </c>
       <c r="K544" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="545" spans="1:11">
       <c r="A545" t="s">
-        <v>2636</v>
+        <v>2643</v>
       </c>
       <c r="B545" t="s">
         <v>158</v>
       </c>
       <c r="C545" t="s">
-        <v>2637</v>
+        <v>2644</v>
       </c>
       <c r="D545" t="s">
         <v>88</v>
       </c>
       <c r="E545" t="s">
-        <v>2638</v>
+        <v>2645</v>
       </c>
       <c r="G545" t="s">
-        <v>2639</v>
+        <v>2646</v>
       </c>
       <c r="I545" t="s">
-        <v>2640</v>
+        <v>2647</v>
       </c>
       <c r="J545" t="s">
-        <v>2641</v>
+        <v>2648</v>
       </c>
       <c r="K545" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="546" spans="1:11">
       <c r="A546" t="s">
-        <v>2642</v>
+        <v>2649</v>
       </c>
       <c r="B546" t="s">
         <v>158</v>
       </c>
       <c r="C546" t="s">
-        <v>2643</v>
+        <v>2650</v>
       </c>
       <c r="D546" t="s">
         <v>88</v>
       </c>
       <c r="G546" t="s">
-        <v>2555</v>
+        <v>2562</v>
       </c>
       <c r="I546" t="s">
-        <v>2456</v>
+        <v>2459</v>
       </c>
       <c r="J546" t="s">
-        <v>2644</v>
+        <v>2651</v>
       </c>
       <c r="K546" t="s">
-        <v>2645</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="547" spans="1:11">
       <c r="A547" t="s">
-        <v>2646</v>
+        <v>2652</v>
       </c>
       <c r="B547" t="s">
         <v>12</v>
       </c>
       <c r="C547" t="s">
-        <v>2647</v>
+        <v>2653</v>
       </c>
       <c r="D547" t="s">
         <v>88</v>
       </c>
       <c r="F547" t="s">
-        <v>2648</v>
+        <v>2654</v>
       </c>
       <c r="G547" t="s">
-        <v>2649</v>
+        <v>2655</v>
       </c>
       <c r="I547" t="s">
-        <v>2586</v>
+        <v>2593</v>
       </c>
       <c r="J547" t="s">
-        <v>2650</v>
+        <v>2656</v>
       </c>
       <c r="K547" t="s">
-        <v>2651</v>
+        <v>2657</v>
       </c>
     </row>
     <row r="548" spans="1:11">
       <c r="A548" t="s">
-        <v>2652</v>
+        <v>2658</v>
       </c>
       <c r="B548" t="s">
         <v>158</v>
       </c>
       <c r="C548" t="s">
-        <v>2653</v>
+        <v>2659</v>
       </c>
       <c r="D548" t="s">
         <v>88</v>
       </c>
       <c r="E548" t="s">
-        <v>2654</v>
+        <v>2660</v>
       </c>
       <c r="F548" t="s">
-        <v>2655</v>
+        <v>2661</v>
       </c>
       <c r="G548" t="s">
-        <v>2656</v>
+        <v>2662</v>
       </c>
       <c r="I548" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="J548" t="s">
-        <v>2657</v>
+        <v>2663</v>
       </c>
       <c r="K548" t="s">
-        <v>2191</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="549" spans="1:11">
       <c r="A549" t="s">
-        <v>2658</v>
+        <v>2665</v>
       </c>
       <c r="B549" t="s">
         <v>12</v>
       </c>
       <c r="C549" t="s">
         <v>212</v>
       </c>
       <c r="D549" t="s">
         <v>88</v>
       </c>
       <c r="F549" t="s">
-        <v>2659</v>
+        <v>2666</v>
       </c>
       <c r="G549" t="s">
-        <v>2660</v>
+        <v>2667</v>
       </c>
       <c r="I549" t="s">
         <v>214</v>
       </c>
       <c r="J549" t="s">
-        <v>2661</v>
+        <v>2668</v>
       </c>
       <c r="K549" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="550" spans="1:11">
       <c r="A550" t="s">
-        <v>2662</v>
+        <v>2669</v>
       </c>
       <c r="B550" t="s">
         <v>12</v>
       </c>
       <c r="C550" t="s">
-        <v>2663</v>
+        <v>2670</v>
       </c>
       <c r="D550" t="s">
         <v>88</v>
       </c>
       <c r="G550" t="s">
-        <v>2664</v>
+        <v>2671</v>
       </c>
       <c r="I550" t="s">
         <v>303</v>
       </c>
       <c r="J550" t="s">
-        <v>2665</v>
+        <v>2672</v>
       </c>
       <c r="K550" t="s">
-        <v>1982</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="551" spans="1:11">
       <c r="A551" t="s">
-        <v>2666</v>
+        <v>2673</v>
       </c>
       <c r="B551" t="s">
         <v>12</v>
       </c>
       <c r="C551" t="s">
-        <v>2667</v>
+        <v>2674</v>
       </c>
       <c r="D551" t="s">
         <v>88</v>
       </c>
       <c r="F551" t="s">
-        <v>2668</v>
+        <v>2675</v>
       </c>
       <c r="G551" t="s">
-        <v>2669</v>
+        <v>2676</v>
       </c>
       <c r="I551" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="J551" t="s">
-        <v>2397</v>
+        <v>2400</v>
       </c>
       <c r="K551" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="552" spans="1:11">
       <c r="A552" t="s">
-        <v>2670</v>
+        <v>2677</v>
       </c>
       <c r="B552" t="s">
         <v>158</v>
       </c>
       <c r="C552" t="s">
-        <v>2671</v>
+        <v>2678</v>
       </c>
       <c r="D552" t="s">
         <v>88</v>
       </c>
       <c r="G552" t="s">
-        <v>2672</v>
+        <v>2679</v>
       </c>
       <c r="I552" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="J552" t="s">
-        <v>2673</v>
+        <v>2680</v>
       </c>
       <c r="K552" t="s">
-        <v>2674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="553" spans="1:11">
       <c r="A553" t="s">
-        <v>2675</v>
+        <v>2681</v>
       </c>
       <c r="B553" t="s">
         <v>158</v>
       </c>
       <c r="C553" t="s">
-        <v>2676</v>
+        <v>2682</v>
       </c>
       <c r="D553" t="s">
         <v>88</v>
       </c>
       <c r="E553" t="s">
-        <v>2677</v>
+        <v>2683</v>
       </c>
       <c r="F553" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="G553" t="s">
-        <v>2678</v>
+        <v>2684</v>
       </c>
       <c r="I553" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="J553" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="K553" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="554" spans="1:11">
       <c r="A554" t="s">
-        <v>2679</v>
+        <v>2685</v>
       </c>
       <c r="B554" t="s">
         <v>158</v>
       </c>
       <c r="C554" t="s">
-        <v>2680</v>
+        <v>2686</v>
       </c>
       <c r="D554" t="s">
         <v>88</v>
       </c>
       <c r="E554" t="s">
-        <v>2681</v>
+        <v>2687</v>
       </c>
       <c r="G554" t="s">
-        <v>2682</v>
+        <v>2688</v>
       </c>
       <c r="I554" t="s">
-        <v>2640</v>
+        <v>2647</v>
       </c>
       <c r="J554" t="s">
-        <v>2683</v>
+        <v>2689</v>
       </c>
       <c r="K554" t="s">
-        <v>2684</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="555" spans="1:11">
       <c r="A555" t="s">
-        <v>2685</v>
+        <v>2691</v>
       </c>
       <c r="B555" t="s">
         <v>158</v>
       </c>
       <c r="C555" t="s">
-        <v>2686</v>
+        <v>2692</v>
       </c>
       <c r="D555" t="s">
         <v>88</v>
       </c>
       <c r="G555" t="s">
-        <v>2687</v>
+        <v>2693</v>
       </c>
       <c r="I555" t="s">
         <v>137</v>
       </c>
       <c r="J555" t="s">
-        <v>2688</v>
+        <v>2694</v>
       </c>
       <c r="K555" t="s">
-        <v>2173</v>
+        <v>2695</v>
       </c>
     </row>
     <row r="556" spans="1:11">
       <c r="A556" t="s">
-        <v>2689</v>
+        <v>2696</v>
       </c>
       <c r="B556" t="s">
         <v>12</v>
       </c>
       <c r="C556" t="s">
-        <v>2690</v>
+        <v>2697</v>
       </c>
       <c r="D556" t="s">
         <v>88</v>
       </c>
       <c r="G556" t="s">
-        <v>2691</v>
+        <v>2698</v>
       </c>
       <c r="I556" t="s">
-        <v>2692</v>
+        <v>2699</v>
       </c>
       <c r="J556" t="s">
-        <v>2693</v>
+        <v>2700</v>
       </c>
       <c r="K556" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="557" spans="1:11">
       <c r="A557" t="s">
-        <v>2694</v>
+        <v>2701</v>
       </c>
       <c r="B557" t="s">
         <v>12</v>
       </c>
       <c r="C557" t="s">
-        <v>2695</v>
+        <v>2702</v>
       </c>
       <c r="D557" t="s">
         <v>88</v>
       </c>
       <c r="E557" t="s">
-        <v>2696</v>
+        <v>2703</v>
       </c>
       <c r="G557" t="s">
-        <v>2697</v>
+        <v>2704</v>
       </c>
       <c r="I557" t="s">
-        <v>2698</v>
+        <v>2705</v>
       </c>
       <c r="J557" t="s">
-        <v>2699</v>
+        <v>2706</v>
       </c>
       <c r="K557" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="558" spans="1:11">
       <c r="A558" t="s">
-        <v>2700</v>
+        <v>2707</v>
       </c>
       <c r="B558" t="s">
         <v>12</v>
       </c>
       <c r="C558" t="s">
-        <v>2701</v>
+        <v>2708</v>
       </c>
       <c r="D558" t="s">
         <v>88</v>
       </c>
       <c r="G558" t="s">
-        <v>2702</v>
+        <v>2709</v>
       </c>
       <c r="I558" t="s">
-        <v>2703</v>
+        <v>2710</v>
       </c>
       <c r="J558" t="s">
-        <v>2704</v>
+        <v>2711</v>
       </c>
       <c r="K558" t="s">
-        <v>2705</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="559" spans="1:11">
       <c r="A559" t="s">
-        <v>2706</v>
+        <v>2713</v>
       </c>
       <c r="B559" t="s">
         <v>158</v>
       </c>
       <c r="C559" t="s">
-        <v>2707</v>
+        <v>2714</v>
       </c>
       <c r="D559" t="s">
         <v>88</v>
       </c>
       <c r="E559" t="s">
-        <v>2708</v>
+        <v>2715</v>
       </c>
       <c r="F559" t="s">
-        <v>2709</v>
+        <v>2716</v>
       </c>
       <c r="G559" t="s">
-        <v>2710</v>
+        <v>2717</v>
       </c>
       <c r="I559" t="s">
-        <v>2711</v>
+        <v>2718</v>
       </c>
       <c r="J559" t="s">
-        <v>2712</v>
+        <v>2719</v>
       </c>
       <c r="K559" t="s">
-        <v>1566</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="560" spans="1:11">
       <c r="A560" t="s">
-        <v>2713</v>
+        <v>2720</v>
       </c>
       <c r="B560" t="s">
         <v>12</v>
       </c>
       <c r="C560" t="s">
-        <v>2714</v>
+        <v>2721</v>
       </c>
       <c r="D560" t="s">
         <v>88</v>
       </c>
       <c r="G560" t="s">
-        <v>2715</v>
+        <v>2722</v>
       </c>
       <c r="I560" t="s">
-        <v>2372</v>
+        <v>2375</v>
       </c>
       <c r="J560" t="s">
-        <v>2716</v>
+        <v>2723</v>
       </c>
       <c r="K560" t="s">
-        <v>2717</v>
+        <v>2724</v>
       </c>
     </row>
     <row r="561" spans="1:11">
       <c r="A561" t="s">
-        <v>2718</v>
+        <v>2725</v>
       </c>
       <c r="B561" t="s">
         <v>12</v>
       </c>
       <c r="C561" t="s">
-        <v>2719</v>
+        <v>2726</v>
       </c>
       <c r="D561" t="s">
         <v>14</v>
       </c>
       <c r="I561" t="s">
         <v>101</v>
       </c>
       <c r="K561" t="s">
-        <v>1158</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="562" spans="1:11">
       <c r="A562" t="s">
-        <v>2720</v>
+        <v>2727</v>
       </c>
       <c r="B562" t="s">
         <v>12</v>
       </c>
       <c r="C562" t="s">
-        <v>2721</v>
+        <v>2728</v>
       </c>
       <c r="D562" t="s">
         <v>14</v>
       </c>
       <c r="I562" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="K562" t="s">
-        <v>2722</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="563" spans="1:11">
       <c r="A563" t="s">
-        <v>2723</v>
+        <v>2730</v>
       </c>
       <c r="B563" t="s">
         <v>158</v>
       </c>
       <c r="C563" t="s">
-        <v>2724</v>
+        <v>2731</v>
       </c>
       <c r="D563" t="s">
         <v>14</v>
       </c>
       <c r="G563" t="s">
-        <v>2725</v>
+        <v>2732</v>
       </c>
       <c r="I563" t="s">
-        <v>2726</v>
+        <v>2733</v>
       </c>
       <c r="J563" t="s">
-        <v>2727</v>
+        <v>2734</v>
       </c>
       <c r="K563" t="s">
-        <v>1744</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="564" spans="1:11">
       <c r="A564" t="s">
-        <v>2728</v>
+        <v>2736</v>
       </c>
       <c r="B564" t="s">
         <v>12</v>
       </c>
       <c r="C564" t="s">
-        <v>2729</v>
+        <v>2737</v>
       </c>
       <c r="D564" t="s">
         <v>14</v>
       </c>
       <c r="G564" t="s">
-        <v>2730</v>
+        <v>2738</v>
       </c>
       <c r="I564" t="s">
-        <v>2731</v>
+        <v>2739</v>
       </c>
       <c r="J564" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="K564" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
     </row>
     <row r="565" spans="1:11">
       <c r="A565" t="s">
-        <v>2732</v>
+        <v>2740</v>
       </c>
       <c r="B565" t="s">
         <v>12</v>
       </c>
       <c r="C565" t="s">
-        <v>2733</v>
+        <v>2741</v>
       </c>
       <c r="D565" t="s">
         <v>14</v>
       </c>
       <c r="G565" t="s">
-        <v>2734</v>
+        <v>2742</v>
       </c>
       <c r="I565" t="s">
-        <v>2735</v>
+        <v>2743</v>
       </c>
       <c r="J565" t="s">
-        <v>2736</v>
+        <v>2744</v>
       </c>
       <c r="K565" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
     </row>
     <row r="566" spans="1:11">
       <c r="A566" t="s">
-        <v>2737</v>
+        <v>2745</v>
       </c>
       <c r="B566" t="s">
         <v>158</v>
       </c>
       <c r="C566" t="s">
-        <v>2738</v>
+        <v>2746</v>
       </c>
       <c r="D566" t="s">
         <v>14</v>
       </c>
       <c r="G566" t="s">
-        <v>2739</v>
+        <v>2747</v>
       </c>
       <c r="I566" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="K566" t="s">
-        <v>2210</v>
+        <v>2695</v>
       </c>
     </row>
     <row r="567" spans="1:11">
       <c r="A567" t="s">
-        <v>2740</v>
+        <v>2748</v>
       </c>
       <c r="B567" t="s">
         <v>12</v>
       </c>
       <c r="C567" t="s">
-        <v>2741</v>
+        <v>2749</v>
       </c>
       <c r="D567" t="s">
         <v>14</v>
       </c>
       <c r="I567" t="s">
-        <v>2742</v>
+        <v>2750</v>
       </c>
       <c r="K567" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
     </row>
     <row r="568" spans="1:11">
       <c r="A568" t="s">
-        <v>2743</v>
+        <v>2751</v>
       </c>
       <c r="B568" t="s">
         <v>63</v>
       </c>
       <c r="C568" t="s">
-        <v>2744</v>
+        <v>2752</v>
       </c>
       <c r="D568" t="s">
         <v>14</v>
       </c>
       <c r="G568" t="s">
-        <v>2745</v>
+        <v>2753</v>
       </c>
       <c r="I568" t="s">
-        <v>2746</v>
+        <v>2754</v>
       </c>
       <c r="K568" t="s">
-        <v>2747</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="569" spans="1:11">
       <c r="A569" t="s">
-        <v>2748</v>
+        <v>2756</v>
       </c>
       <c r="B569" t="s">
         <v>63</v>
       </c>
       <c r="C569" t="s">
-        <v>2749</v>
+        <v>2757</v>
       </c>
       <c r="D569" t="s">
         <v>14</v>
       </c>
       <c r="F569" t="s">
-        <v>2750</v>
+        <v>2758</v>
       </c>
       <c r="G569" t="s">
-        <v>2751</v>
+        <v>2759</v>
       </c>
       <c r="I569" t="s">
-        <v>2752</v>
+        <v>2760</v>
       </c>
       <c r="J569" t="s">
-        <v>2753</v>
+        <v>2761</v>
       </c>
       <c r="K569" t="s">
-        <v>2754</v>
+        <v>2762</v>
       </c>
     </row>
     <row r="570" spans="1:11">
       <c r="A570" t="s">
-        <v>2755</v>
+        <v>2763</v>
       </c>
       <c r="B570" t="s">
         <v>12</v>
       </c>
       <c r="C570" t="s">
-        <v>2756</v>
+        <v>2764</v>
       </c>
       <c r="D570" t="s">
         <v>14</v>
       </c>
       <c r="E570" t="s">
-        <v>2757</v>
+        <v>2765</v>
       </c>
       <c r="G570" t="s">
-        <v>2758</v>
+        <v>2766</v>
       </c>
       <c r="I570" t="s">
-        <v>2759</v>
+        <v>2767</v>
       </c>
       <c r="J570" t="s">
-        <v>2760</v>
+        <v>2768</v>
       </c>
       <c r="K570" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
     </row>
     <row r="571" spans="1:11">
       <c r="A571" t="s">
-        <v>2761</v>
+        <v>2769</v>
       </c>
       <c r="B571" t="s">
         <v>63</v>
       </c>
       <c r="C571" t="s">
-        <v>2762</v>
+        <v>2770</v>
       </c>
       <c r="D571" t="s">
         <v>14</v>
       </c>
       <c r="E571" t="s">
-        <v>2763</v>
+        <v>2771</v>
       </c>
       <c r="F571" t="s">
-        <v>2764</v>
+        <v>2772</v>
       </c>
       <c r="G571" t="s">
-        <v>2765</v>
+        <v>2773</v>
       </c>
       <c r="I571" t="s">
         <v>1422</v>
       </c>
       <c r="J571" t="s">
-        <v>2766</v>
+        <v>2774</v>
       </c>
       <c r="K571" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
     </row>
     <row r="572" spans="1:11">
       <c r="A572" t="s">
-        <v>2767</v>
+        <v>2775</v>
       </c>
       <c r="B572" t="s">
         <v>63</v>
       </c>
       <c r="C572" t="s">
-        <v>2768</v>
+        <v>2776</v>
       </c>
       <c r="D572" t="s">
         <v>14</v>
       </c>
       <c r="E572" t="s">
-        <v>2769</v>
+        <v>2777</v>
       </c>
       <c r="F572" t="s">
-        <v>2770</v>
+        <v>2778</v>
       </c>
       <c r="G572" t="s">
-        <v>2771</v>
+        <v>2779</v>
       </c>
       <c r="I572" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="J572" t="s">
-        <v>2772</v>
+        <v>2780</v>
       </c>
       <c r="K572" t="s">
-        <v>2773</v>
+        <v>85</v>
       </c>
     </row>
     <row r="573" spans="1:11">
       <c r="A573" t="s">
-        <v>2774</v>
+        <v>2781</v>
       </c>
       <c r="B573" t="s">
         <v>63</v>
       </c>
       <c r="C573" t="s">
-        <v>2775</v>
+        <v>2782</v>
       </c>
       <c r="D573" t="s">
         <v>14</v>
       </c>
       <c r="E573" t="s">
-        <v>2776</v>
+        <v>2783</v>
       </c>
       <c r="F573" t="s">
-        <v>2777</v>
+        <v>2784</v>
       </c>
       <c r="G573" t="s">
-        <v>2778</v>
+        <v>2785</v>
       </c>
       <c r="I573" t="s">
-        <v>1995</v>
+        <v>1997</v>
       </c>
       <c r="K573" t="s">
-        <v>2779</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="574" spans="1:11">
       <c r="A574" t="s">
-        <v>2780</v>
+        <v>2787</v>
       </c>
       <c r="B574" t="s">
         <v>63</v>
       </c>
       <c r="C574" t="s">
-        <v>2781</v>
+        <v>2788</v>
       </c>
       <c r="D574" t="s">
         <v>14</v>
       </c>
       <c r="F574" t="s">
-        <v>2782</v>
+        <v>2789</v>
       </c>
       <c r="G574" t="s">
-        <v>2783</v>
+        <v>2790</v>
       </c>
       <c r="I574" t="s">
-        <v>2784</v>
+        <v>2791</v>
       </c>
       <c r="J574" t="s">
-        <v>2785</v>
+        <v>2792</v>
       </c>
       <c r="K574" t="s">
-        <v>2786</v>
+        <v>2793</v>
       </c>
     </row>
     <row r="575" spans="1:11">
       <c r="A575" t="s">
-        <v>2787</v>
+        <v>2794</v>
       </c>
       <c r="B575" t="s">
         <v>63</v>
       </c>
       <c r="C575" t="s">
-        <v>2788</v>
+        <v>2795</v>
       </c>
       <c r="D575" t="s">
         <v>14</v>
       </c>
       <c r="F575" t="s">
-        <v>2789</v>
+        <v>2796</v>
       </c>
       <c r="G575" t="s">
-        <v>2790</v>
+        <v>2797</v>
       </c>
       <c r="I575" t="s">
         <v>1422</v>
       </c>
       <c r="J575" t="s">
-        <v>2791</v>
+        <v>2798</v>
       </c>
       <c r="K575" t="s">
-        <v>2792</v>
+        <v>2799</v>
       </c>
     </row>
     <row r="576" spans="1:11">
       <c r="A576" t="s">
-        <v>2793</v>
+        <v>2800</v>
       </c>
       <c r="B576" t="s">
         <v>63</v>
       </c>
       <c r="C576" t="s">
-        <v>2794</v>
+        <v>2801</v>
       </c>
       <c r="D576" t="s">
         <v>14</v>
       </c>
       <c r="E576" t="s">
-        <v>2795</v>
+        <v>2802</v>
       </c>
       <c r="F576" t="s">
-        <v>2796</v>
+        <v>2803</v>
       </c>
       <c r="G576" t="s">
-        <v>2797</v>
+        <v>2804</v>
       </c>
       <c r="I576" t="s">
         <v>1422</v>
       </c>
       <c r="J576" t="s">
-        <v>2798</v>
+        <v>2805</v>
       </c>
       <c r="K576" t="s">
-        <v>2799</v>
+        <v>2806</v>
       </c>
     </row>
     <row r="577" spans="1:11">
       <c r="A577" t="s">
-        <v>2800</v>
+        <v>2807</v>
       </c>
       <c r="B577" t="s">
         <v>12</v>
       </c>
       <c r="C577" t="s">
-        <v>2801</v>
+        <v>2808</v>
       </c>
       <c r="D577" t="s">
         <v>14</v>
       </c>
       <c r="E577" t="s">
-        <v>2802</v>
+        <v>2809</v>
       </c>
       <c r="G577" t="s">
-        <v>2803</v>
+        <v>2810</v>
       </c>
       <c r="I577" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="J577" t="s">
-        <v>2804</v>
+        <v>2811</v>
       </c>
       <c r="K577" t="s">
-        <v>2805</v>
+        <v>2812</v>
       </c>
     </row>
     <row r="578" spans="1:11">
       <c r="A578" t="s">
-        <v>2806</v>
+        <v>2813</v>
       </c>
       <c r="B578" t="s">
         <v>12</v>
       </c>
       <c r="C578" t="s">
-        <v>2807</v>
+        <v>2814</v>
       </c>
       <c r="D578" t="s">
         <v>14</v>
       </c>
       <c r="G578" t="s">
-        <v>2808</v>
+        <v>2815</v>
       </c>
       <c r="I578" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="J578" t="s">
-        <v>2809</v>
+        <v>2816</v>
       </c>
       <c r="K578" t="s">
-        <v>2810</v>
+        <v>2817</v>
       </c>
     </row>
     <row r="579" spans="1:11">
       <c r="A579" t="s">
-        <v>2811</v>
+        <v>2818</v>
       </c>
       <c r="B579" t="s">
         <v>12</v>
       </c>
       <c r="C579" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="D579" t="s">
         <v>14</v>
       </c>
       <c r="E579" t="s">
-        <v>2812</v>
+        <v>2819</v>
       </c>
       <c r="G579" t="s">
-        <v>2813</v>
+        <v>2820</v>
       </c>
       <c r="I579" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="J579" t="s">
-        <v>2814</v>
+        <v>2821</v>
       </c>
       <c r="K579" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
     </row>
     <row r="580" spans="1:11">
       <c r="A580" t="s">
-        <v>2815</v>
+        <v>2822</v>
       </c>
       <c r="B580" t="s">
         <v>12</v>
       </c>
       <c r="C580" t="s">
-        <v>2816</v>
+        <v>2823</v>
       </c>
       <c r="D580" t="s">
         <v>14</v>
       </c>
       <c r="F580" t="s">
-        <v>2817</v>
+        <v>2824</v>
       </c>
       <c r="G580" t="s">
-        <v>2818</v>
+        <v>2825</v>
       </c>
       <c r="I580" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="J580" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="K580" t="s">
-        <v>2819</v>
+        <v>2826</v>
       </c>
     </row>
     <row r="581" spans="1:11">
       <c r="A581" t="s">
-        <v>2820</v>
+        <v>2827</v>
       </c>
       <c r="B581" t="s">
         <v>158</v>
       </c>
       <c r="D581" t="s">
         <v>14</v>
       </c>
       <c r="G581" t="s">
-        <v>2821</v>
+        <v>2828</v>
       </c>
       <c r="J581" t="s">
-        <v>2822</v>
+        <v>2829</v>
       </c>
       <c r="K581" t="s">
-        <v>2823</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="582" spans="1:11">
       <c r="A582" t="s">
-        <v>2824</v>
+        <v>2831</v>
       </c>
       <c r="B582" t="s">
         <v>12</v>
       </c>
       <c r="C582" t="s">
-        <v>2825</v>
+        <v>2832</v>
       </c>
       <c r="D582" t="s">
         <v>293</v>
       </c>
       <c r="E582" t="s">
-        <v>2826</v>
+        <v>2833</v>
       </c>
       <c r="G582" t="s">
-        <v>2827</v>
+        <v>2834</v>
       </c>
       <c r="I582" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="J582" t="s">
-        <v>2828</v>
+        <v>2835</v>
       </c>
       <c r="K582" t="s">
-        <v>1595</v>
+        <v>798</v>
       </c>
     </row>
     <row r="583" spans="1:11">
       <c r="A583" t="s">
-        <v>2829</v>
+        <v>2836</v>
       </c>
       <c r="B583" t="s">
         <v>63</v>
       </c>
       <c r="C583" t="s">
-        <v>2830</v>
+        <v>2837</v>
       </c>
       <c r="D583" t="s">
         <v>14</v>
       </c>
       <c r="E583" t="s">
-        <v>2831</v>
+        <v>2838</v>
       </c>
       <c r="G583" t="s">
-        <v>2832</v>
+        <v>2839</v>
       </c>
       <c r="I583" t="s">
-        <v>2833</v>
+        <v>2840</v>
       </c>
       <c r="J583" t="s">
-        <v>2834</v>
+        <v>2841</v>
       </c>
       <c r="K583" t="s">
-        <v>2835</v>
+        <v>2842</v>
       </c>
     </row>
     <row r="584" spans="1:11">
       <c r="A584" t="s">
-        <v>2836</v>
+        <v>2843</v>
       </c>
       <c r="B584" t="s">
         <v>63</v>
       </c>
       <c r="C584" t="s">
-        <v>2837</v>
+        <v>2844</v>
       </c>
       <c r="D584" t="s">
         <v>14</v>
       </c>
       <c r="G584" t="s">
-        <v>2838</v>
+        <v>2845</v>
       </c>
       <c r="I584" t="s">
-        <v>1995</v>
+        <v>1997</v>
       </c>
       <c r="J584" t="s">
-        <v>2839</v>
+        <v>2846</v>
       </c>
       <c r="K584" t="s">
-        <v>2840</v>
+        <v>2847</v>
       </c>
     </row>
     <row r="585" spans="1:11">
       <c r="A585" t="s">
-        <v>2841</v>
+        <v>2848</v>
       </c>
       <c r="B585" t="s">
         <v>63</v>
       </c>
       <c r="C585" t="s">
-        <v>2842</v>
+        <v>2849</v>
       </c>
       <c r="D585" t="s">
         <v>14</v>
       </c>
       <c r="F585" t="s">
-        <v>2843</v>
+        <v>2850</v>
       </c>
       <c r="G585" t="s">
-        <v>2838</v>
+        <v>2845</v>
       </c>
       <c r="I585" t="s">
-        <v>2844</v>
+        <v>2851</v>
       </c>
       <c r="J585" t="s">
-        <v>2839</v>
+        <v>2846</v>
       </c>
       <c r="K585" t="s">
-        <v>2845</v>
+        <v>2852</v>
       </c>
     </row>
     <row r="586" spans="1:11">
       <c r="A586" t="s">
-        <v>2846</v>
+        <v>2853</v>
       </c>
       <c r="B586" t="s">
         <v>12</v>
       </c>
       <c r="C586" t="s">
-        <v>2847</v>
+        <v>2854</v>
       </c>
       <c r="D586" t="s">
         <v>14</v>
       </c>
       <c r="F586" t="s">
-        <v>2848</v>
+        <v>2855</v>
       </c>
       <c r="G586" t="s">
-        <v>2849</v>
+        <v>2856</v>
       </c>
       <c r="I586" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="J586" t="s">
-        <v>2850</v>
+        <v>2857</v>
       </c>
       <c r="K586" t="s">
-        <v>2851</v>
+        <v>2858</v>
       </c>
     </row>
     <row r="587" spans="1:11">
       <c r="A587" t="s">
-        <v>2852</v>
+        <v>2859</v>
       </c>
       <c r="B587" t="s">
         <v>12</v>
       </c>
       <c r="C587" t="s">
-        <v>2853</v>
+        <v>2860</v>
       </c>
       <c r="D587" t="s">
         <v>14</v>
       </c>
       <c r="E587" t="s">
-        <v>2854</v>
+        <v>2861</v>
       </c>
       <c r="G587" t="s">
-        <v>2855</v>
+        <v>2862</v>
       </c>
       <c r="I587" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="J587" t="s">
-        <v>2856</v>
+        <v>2863</v>
       </c>
       <c r="K587" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="588" spans="1:11">
       <c r="A588" t="s">
-        <v>2857</v>
+        <v>2864</v>
       </c>
       <c r="B588" t="s">
         <v>12</v>
       </c>
       <c r="C588" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="D588" t="s">
         <v>14</v>
       </c>
       <c r="E588" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="F588" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="G588" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="I588" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="J588" t="s">
-        <v>2858</v>
+        <v>2865</v>
       </c>
       <c r="K588" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
     </row>
     <row r="589" spans="1:11">
       <c r="A589" t="s">
-        <v>2859</v>
+        <v>2866</v>
       </c>
       <c r="B589" t="s">
         <v>12</v>
       </c>
       <c r="C589" t="s">
-        <v>2860</v>
+        <v>2867</v>
       </c>
       <c r="D589" t="s">
         <v>14</v>
       </c>
       <c r="G589" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="I589" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="K589" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="590" spans="1:11">
       <c r="A590" t="s">
-        <v>2861</v>
+        <v>2868</v>
       </c>
       <c r="B590" t="s">
         <v>12</v>
       </c>
       <c r="C590" t="s">
-        <v>2862</v>
+        <v>2869</v>
       </c>
       <c r="D590" t="s">
         <v>14</v>
       </c>
       <c r="F590" t="s">
-        <v>2863</v>
+        <v>2870</v>
       </c>
       <c r="G590" t="s">
         <v>1170</v>
       </c>
       <c r="I590" t="s">
         <v>1171</v>
       </c>
       <c r="J590" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="K590" t="s">
-        <v>90</v>
+        <v>632</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>